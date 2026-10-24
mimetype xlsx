--- v0 (2026-09-02)
+++ v1 (2026-10-24)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K473"/>
+  <dimension ref="A1:K594"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 00:42:43</t>
+          <t>Exported on: 2026-10-24 07:06:07</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: BHOPAL</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -563,51 +563,51 @@
       <c r="J17" s="3" t="n">
         <v>44452</v>
       </c>
       <c r="K17" s="3" t="n">
         <v>44716</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1728002009/AV/22012034586625 — मॉं की बगिया निर्माण कार्य मा.शाला शेखपुरा पुराछिंदवाडा</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>23848.35</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>2509</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>44452</v>
@@ -2656,51 +2656,51 @@
       <c r="J60" s="3" t="n">
         <v>44249</v>
       </c>
       <c r="K60" s="3" t="n">
         <v>44803</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/22012034671499 — कपिलधारा कूप निर्माण सह खेत तालाब कामूबाइ/खुशीलाल पुराछिन्‍दवाडा</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>291397.77</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>4632</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>44326</v>
@@ -2799,98 +2799,98 @@
       <c r="J63" s="3" t="n">
         <v>44305</v>
       </c>
       <c r="K63" s="3" t="n">
         <v>44920</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/22012034716007 — कपिलधारा कूप सह खेत तालाब निर्माण कार्य गोपीलाल / बलीराम, पुराछिंदवाडा</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>294161.33</v>
       </c>
       <c r="I64" s="2" t="n">
         <v>1158</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>44340</v>
       </c>
       <c r="K64" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/22012034716010 — कपिलधारा कूप सह खेत तालाब निर्माण कार्य हजारी लाल / नर्बदा, पुराछिंदवाडा</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>294161.33</v>
       </c>
       <c r="I65" s="2" t="n">
         <v>170280</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>44340</v>
@@ -2991,51 +2991,51 @@
       <c r="J67" s="3" t="n">
         <v>44382</v>
       </c>
       <c r="K67" s="3" t="n">
         <v>44449</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/22012034898210 — कपिलधारा कूप निर्माण कार्य सहखेततालाब विश्राम / प्रेमनारायण, पुराछिंदवाडा</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
         <v>296834.23</v>
       </c>
       <c r="I68" s="2" t="n">
         <v>49084</v>
       </c>
       <c r="J68" s="3" t="n">
         <v>44529</v>
@@ -3087,51 +3087,51 @@
       <c r="J69" s="3" t="n">
         <v>44704</v>
       </c>
       <c r="K69" s="3" t="n">
         <v>44737</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/22012035435117 — खेत तालाब निर्माण कार्य राहुल / उमाशंकर, पुराछिंदवाडा</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H70" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I70" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>45784</v>
@@ -6023,51 +6023,51 @@
       <c r="J129" s="3" t="n">
         <v>43346</v>
       </c>
       <c r="K129" s="3" t="n">
         <v>43515</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/2178920 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3215623</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J130" s="3" t="n">
         <v>43682</v>
@@ -6903,51 +6903,51 @@
       <c r="J147" s="3" t="n">
         <v>44837</v>
       </c>
       <c r="K147" s="3" t="n">
         <v>44942</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/3652634 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115857097</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J148" s="3" t="n">
         <v>44672</v>
@@ -8273,73 +8273,73 @@
       <c r="J175" s="3" t="n">
         <v>44725</v>
       </c>
       <c r="K175" s="3" t="n">
         <v>44793</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/3653388 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119908136</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I176" s="2" t="n">
-        <v>13068</v>
+        <v>20268</v>
       </c>
       <c r="J176" s="3" t="n">
         <v>44756</v>
       </c>
       <c r="K176" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -9349,73 +9349,73 @@
       <c r="J197" s="3" t="n">
         <v>44756</v>
       </c>
       <c r="K197" s="3" t="n">
         <v>45112</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/4227561 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119919038</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I198" s="2" t="n">
-        <v>4698</v>
+        <v>10098</v>
       </c>
       <c r="J198" s="3" t="n">
         <v>46181</v>
       </c>
       <c r="K198" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -9886,239 +9886,239 @@
       <c r="J208" s="3" t="n">
         <v>45607</v>
       </c>
       <c r="K208" s="3" t="n">
         <v>45959</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/4573860 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117572794</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I209" s="2" t="n">
-        <v>14094</v>
+        <v>15894</v>
       </c>
       <c r="J209" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K209" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/4573861 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117572816</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I210" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J210" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K210" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/4573862 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117572843</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I211" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J211" s="3" t="n">
         <v>45549</v>
       </c>
       <c r="K211" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/4573866 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117572958</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I212" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J212" s="3" t="n">
         <v>45549</v>
       </c>
       <c r="K212" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/4573869 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117573435</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I213" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J213" s="3" t="n">
         <v>45859</v>
@@ -10170,78 +10170,80 @@
       <c r="J214" s="3" t="n">
         <v>45607</v>
       </c>
       <c r="K214" s="3" t="n">
         <v>45719</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/4588366 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119920288</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I215" s="2" t="n">
-        <v>17226</v>
+        <v>22626</v>
       </c>
       <c r="J215" s="3" t="n">
         <v>45859</v>
       </c>
-      <c r="K215" s="3"/>
+      <c r="K215" s="3" t="n">
+        <v>46302</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -10413,98 +10415,98 @@
       <c r="J219" s="3" t="n">
         <v>45789</v>
       </c>
       <c r="K219" s="3" t="n">
         <v>46087</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/4641683 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130911942</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I220" s="2" t="n">
-        <v>17226</v>
+        <v>22626</v>
       </c>
       <c r="J220" s="3" t="n">
         <v>45859</v>
       </c>
       <c r="K220" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/4693192 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115857412</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I221" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J221" s="3" t="n">
         <v>45551</v>
@@ -10556,73 +10558,73 @@
       <c r="J222" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K222" s="3" t="n">
         <v>46087</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/4698536 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119302042</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I223" s="2" t="n">
-        <v>18792</v>
+        <v>22392</v>
       </c>
       <c r="J223" s="3" t="n">
         <v>46020</v>
       </c>
       <c r="K223" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -10750,51 +10752,51 @@
       <c r="J226" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K226" s="3" t="n">
         <v>45817</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/4702876 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119918562</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I227" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J227" s="3" t="n">
         <v>45549</v>
@@ -10846,51 +10848,51 @@
       <c r="J228" s="3" t="n">
         <v>45887</v>
       </c>
       <c r="K228" s="3" t="n">
         <v>45959</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/4717790 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131046440</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I229" s="2" t="n">
         <v>12528</v>
       </c>
       <c r="J229" s="3" t="n">
         <v>45810</v>
@@ -10991,51 +10993,51 @@
       <c r="J231" s="3" t="n">
         <v>45607</v>
       </c>
       <c r="K231" s="3" t="n">
         <v>45756</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/4761023 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119912408</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I232" s="2" t="n">
         <v>3600</v>
       </c>
       <c r="J232" s="3" t="n">
         <v>45574</v>
@@ -11136,73 +11138,73 @@
       <c r="J234" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K234" s="3" t="n">
         <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/4883614 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113518207</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I235" s="2" t="n">
-        <v>18792</v>
+        <v>20592</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K235" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -11232,145 +11234,145 @@
       <c r="J236" s="3" t="n">
         <v>46055</v>
       </c>
       <c r="K236" s="3" t="n">
         <v>46189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/5490046 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115857050</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I237" s="2" t="n">
-        <v>12528</v>
+        <v>19728</v>
       </c>
       <c r="J237" s="3" t="n">
         <v>45887</v>
       </c>
       <c r="K237" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/5490276 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115243632</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I238" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J238" s="3" t="n">
         <v>45701</v>
       </c>
       <c r="K238" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/5490277 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115244605</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I239" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J239" s="3" t="n">
         <v>45701</v>
@@ -11422,145 +11424,145 @@
       <c r="J240" s="3" t="n">
         <v>45796</v>
       </c>
       <c r="K240" s="3" t="n">
         <v>46087</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/5492694 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131050011</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I241" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J241" s="3" t="n">
         <v>45701</v>
       </c>
       <c r="K241" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/5492721 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113517221</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I242" s="2" t="n">
-        <v>7200</v>
+        <v>14400</v>
       </c>
       <c r="J242" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K242" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/5492724 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113517894</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I243" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J243" s="3" t="n">
         <v>45701</v>
@@ -11661,51 +11663,51 @@
       <c r="J245" s="3" t="n">
         <v>45859</v>
       </c>
       <c r="K245" s="3" t="n">
         <v>46087</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/5492843 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129719073</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I246" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J246" s="3" t="n">
         <v>45749</v>
@@ -11796,135 +11798,137 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I248" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>45859</v>
       </c>
       <c r="K248" s="3" t="n">
         <v>46087</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/5493425 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP139936608</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I249" s="2" t="n">
-        <v>0</v>
+        <v>7200</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>45701</v>
       </c>
       <c r="K249" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/5493691 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117573381</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I250" s="2" t="n">
-        <v>16596</v>
+        <v>23196</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>45887</v>
       </c>
-      <c r="K250" s="3"/>
+      <c r="K250" s="3" t="n">
+        <v>46302</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -11949,73 +11953,73 @@
       <c r="J251" s="3" t="n">
         <v>45859</v>
       </c>
       <c r="K251" s="3" t="n">
         <v>46087</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/5607654 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127580091</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I252" s="2" t="n">
-        <v>3132</v>
+        <v>13932</v>
       </c>
       <c r="J252" s="3" t="n">
         <v>46069</v>
       </c>
       <c r="K252" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -12094,51 +12098,51 @@
       <c r="J254" s="3" t="n">
         <v>45859</v>
       </c>
       <c r="K254" s="3" t="n">
         <v>46087</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/5608759 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP139917640</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I255" s="2" t="n">
         <v>12528</v>
       </c>
       <c r="J255" s="3" t="n">
         <v>45859</v>
@@ -12239,51 +12243,51 @@
       <c r="J257" s="3" t="n">
         <v>45887</v>
       </c>
       <c r="K257" s="3" t="n">
         <v>46087</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/5723253 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131046856</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I258" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>45790</v>
@@ -12384,51 +12388,51 @@
       <c r="J260" s="3" t="n">
         <v>45908</v>
       </c>
       <c r="K260" s="3" t="n">
         <v>46087</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/5743580 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130912043</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I261" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>45763</v>
@@ -12529,98 +12533,98 @@
       <c r="J263" s="3" t="n">
         <v>45950</v>
       </c>
       <c r="K263" s="3" t="n">
         <v>46087</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/5747040 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130929643</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I264" s="2" t="n">
-        <v>0</v>
+        <v>7200</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K264" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/5747279 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117572677</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I265" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J265" s="3" t="n">
         <v>45701</v>
@@ -12672,51 +12676,51 @@
       <c r="J266" s="3" t="n">
         <v>45894</v>
       </c>
       <c r="K266" s="3" t="n">
         <v>46087</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/5748221 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127324670</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I267" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J267" s="3" t="n">
         <v>45749</v>
@@ -12768,380 +12772,380 @@
       <c r="J268" s="3" t="n">
         <v>45908</v>
       </c>
       <c r="K268" s="3" t="n">
         <v>46087</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/5762414 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117573128</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I269" s="2" t="n">
         <v>9396</v>
       </c>
       <c r="J269" s="3" t="n">
         <v>46034</v>
       </c>
       <c r="K269" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/5762866 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP139940195</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I270" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>45701</v>
       </c>
       <c r="K270" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/5763665 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127584914</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I271" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K271" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/5764077 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP140563819</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I272" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>45701</v>
       </c>
       <c r="K272" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/5821290 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126886201</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I273" s="2" t="n">
-        <v>16443</v>
+        <v>21843</v>
       </c>
       <c r="J273" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K273" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/5824892 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP139923713</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I274" s="2" t="n">
         <v>17226</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>45964</v>
       </c>
       <c r="K274" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/5826834 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127157811</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I275" s="2" t="n">
         <v>7200</v>
       </c>
       <c r="J275" s="3" t="n">
         <v>45790</v>
       </c>
       <c r="K275" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/5828567 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115856632</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I276" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J276" s="3" t="n">
         <v>45790</v>
@@ -13193,1248 +13197,1248 @@
       <c r="J277" s="3" t="n">
         <v>45964</v>
       </c>
       <c r="K277" s="3" t="n">
         <v>46087</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/5903297 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130924020</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I278" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>46042</v>
       </c>
       <c r="K278" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/5905162 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115243573</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I279" s="2" t="n">
-        <v>5400</v>
+        <v>16200</v>
       </c>
       <c r="J279" s="3" t="n">
         <v>46195</v>
       </c>
       <c r="K279" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/5905907 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119916201</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I280" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J280" s="3" t="n">
         <v>46042</v>
       </c>
       <c r="K280" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/5906972 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127156952</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I281" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J281" s="3" t="n">
         <v>46051</v>
       </c>
       <c r="K281" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/5907390 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130930595</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I282" s="2" t="n">
-        <v>0</v>
+        <v>10800</v>
       </c>
       <c r="J282" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K282" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/5909184 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130930558</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I283" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J283" s="3" t="n">
         <v>46051</v>
       </c>
       <c r="K283" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/5910650 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119918494</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I284" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J284" s="3" t="n">
         <v>46042</v>
       </c>
       <c r="K284" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/5910783 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119914962</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I285" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>46051</v>
       </c>
       <c r="K285" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/5912993 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130923972</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I286" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J286" s="3" t="n">
         <v>46051</v>
       </c>
       <c r="K286" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/5913142 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117572635</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I287" s="2" t="n">
-        <v>5400</v>
+        <v>10800</v>
       </c>
       <c r="J287" s="3" t="n">
         <v>46042</v>
       </c>
       <c r="K287" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/5913514 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130911840</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I288" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J288" s="3" t="n">
         <v>46042</v>
       </c>
       <c r="K288" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/5913883 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130929943</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I289" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J289" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K289" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/5915406 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131048327</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I290" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J290" s="3" t="n">
         <v>46051</v>
       </c>
       <c r="K290" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/5917365 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113518457</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I291" s="2" t="n">
-        <v>3600</v>
+        <v>9000</v>
       </c>
       <c r="J291" s="3" t="n">
         <v>46042</v>
       </c>
       <c r="K291" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/5917658 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130930057</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I292" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J292" s="3" t="n">
         <v>46051</v>
       </c>
       <c r="K292" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/5917832 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131046747</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I293" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J293" s="3" t="n">
         <v>46042</v>
       </c>
       <c r="K293" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/5918000 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117572750</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I294" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="J294" s="3" t="n">
         <v>46042</v>
       </c>
       <c r="K294" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/5919727 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127584214</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I295" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J295" s="3" t="n">
         <v>46042</v>
       </c>
       <c r="K295" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/5922955 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115243528</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I296" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J296" s="3" t="n">
         <v>46042</v>
       </c>
       <c r="K296" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/5925138 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130911740</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I297" s="2" t="n">
-        <v>6498</v>
+        <v>13698</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>46181</v>
       </c>
       <c r="K297" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/5930366 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115244656</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I298" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J298" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K298" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/5930847 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117574021</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I299" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J299" s="3" t="n">
         <v>46051</v>
       </c>
       <c r="K299" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/5931630 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117573742</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I300" s="2" t="n">
-        <v>0</v>
+        <v>7200</v>
       </c>
       <c r="J300" s="3" t="n">
         <v>46042</v>
       </c>
       <c r="K300" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/5935988 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127586432</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I301" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>46042</v>
       </c>
       <c r="K301" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/5936095 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115244557</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I302" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J302" s="3" t="n">
         <v>46042</v>
       </c>
       <c r="K302" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/5941731 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117572771</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I303" s="2" t="n">
-        <v>7200</v>
+        <v>25200</v>
       </c>
       <c r="J303" s="3" t="n">
         <v>46042</v>
       </c>
       <c r="K303" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -14513,8101 +14517,13788 @@
       <c r="J305" s="3" t="n">
         <v>42779</v>
       </c>
       <c r="K305" s="3" t="n">
         <v>42983</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/6122702 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119920347</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I306" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J306" s="3" t="n">
         <v>46051</v>
       </c>
       <c r="K306" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/6122704 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119920453</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I307" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J307" s="3" t="n">
         <v>46042</v>
       </c>
       <c r="K307" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/6123113 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119918437</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I308" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J308" s="3" t="n">
         <v>46086</v>
       </c>
       <c r="K308" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/6124685 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115244699</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I309" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J309" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K309" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/6125753 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119909866</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I310" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J310" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K310" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/6125760 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119913349</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I311" s="2" t="n">
-        <v>3600</v>
+        <v>7200</v>
       </c>
       <c r="J311" s="3" t="n">
         <v>46042</v>
       </c>
       <c r="K311" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/6125761 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119914542</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I312" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J312" s="3" t="n">
         <v>46086</v>
       </c>
       <c r="K312" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/6125763 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119915377</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I313" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J313" s="3" t="n">
         <v>46051</v>
       </c>
       <c r="K313" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/6125766 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119916934</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I314" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J314" s="3" t="n">
         <v>46042</v>
       </c>
       <c r="K314" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/6125768 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119916992</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I315" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J315" s="3" t="n">
         <v>46086</v>
       </c>
       <c r="K315" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/6130521 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127151983</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I316" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J316" s="3" t="n">
         <v>46051</v>
       </c>
       <c r="K316" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/6131815 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130929981</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I317" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J317" s="3" t="n">
         <v>46042</v>
       </c>
       <c r="K317" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/6131818 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130930195</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I318" s="2" t="n">
-        <v>5166</v>
+        <v>14166</v>
       </c>
       <c r="J318" s="3" t="n">
         <v>46195</v>
       </c>
       <c r="K318" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/6132182 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130911728</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I319" s="2" t="n">
-        <v>0</v>
+        <v>10800</v>
       </c>
       <c r="J319" s="3" t="n">
         <v>46042</v>
       </c>
       <c r="K319" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/6132184 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130911780</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I320" s="2" t="n">
-        <v>18792</v>
+        <v>22392</v>
       </c>
       <c r="J320" s="3" t="n">
         <v>46160</v>
       </c>
       <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/6132185 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130911797</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I321" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J321" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K321" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/6132189 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130911931</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I322" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K322" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/6133491 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127582928</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I323" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J323" s="3" t="n">
         <v>46042</v>
       </c>
       <c r="K323" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/6136914 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP107068139</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I324" s="2" t="n">
-        <v>5400</v>
+        <v>10800</v>
       </c>
       <c r="J324" s="3" t="n">
         <v>46042</v>
       </c>
       <c r="K324" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/6139865 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP140386324</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I325" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J325" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K325" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/6143961 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130923988</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I326" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>46051</v>
       </c>
       <c r="K326" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/6144160 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119915069</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I327" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/6147669 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115245142</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I328" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J328" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/6147670 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119915791</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>46086</v>
       </c>
       <c r="K329" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/6147672 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119915837</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I330" s="2" t="n">
-        <v>0</v>
+        <v>1800</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>46086</v>
       </c>
       <c r="K330" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/6147673 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119915883</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I331" s="2" t="n">
-        <v>0</v>
+        <v>10800</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>46042</v>
       </c>
       <c r="K331" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/6148193 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113517453</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J332" s="3" t="n">
         <v>46042</v>
       </c>
       <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/6148194 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113518127</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I333" s="2" t="n">
-        <v>6966</v>
+        <v>23166</v>
       </c>
       <c r="J333" s="3" t="n">
         <v>46195</v>
       </c>
       <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/6152666 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131050050</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I334" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="J334" s="3" t="n">
         <v>46042</v>
       </c>
       <c r="K334" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/6154374 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP140498319</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I335" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J335" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K335" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/6156796 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131046819</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I336" s="2" t="n">
-        <v>0</v>
+        <v>10800</v>
       </c>
       <c r="J336" s="3" t="n">
         <v>46051</v>
       </c>
       <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/6158391 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130929742</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I337" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J337" s="3" t="n">
         <v>46042</v>
       </c>
       <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/6158393 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131048090</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I338" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J338" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/6158677 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131048140</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I339" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J339" s="3" t="n">
         <v>46042</v>
       </c>
       <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/6162923 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119914638</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I340" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J340" s="3" t="n">
         <v>46086</v>
       </c>
       <c r="K340" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/6163781 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127163275</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="J341" s="3" t="n">
         <v>46042</v>
       </c>
       <c r="K341" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/6166475 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117573899</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I342" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J342" s="3" t="n">
         <v>46042</v>
       </c>
       <c r="K342" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/6166550 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127120397</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I343" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J343" s="3" t="n">
         <v>46086</v>
       </c>
       <c r="K343" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/6168417 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117573707</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>3132</v>
+        <v>24732</v>
       </c>
       <c r="J344" s="3" t="n">
         <v>46195</v>
       </c>
       <c r="K344" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/6172381 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131048435</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I345" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J345" s="3" t="n">
         <v>46086</v>
       </c>
       <c r="K345" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/6173366 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117574344</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I346" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J346" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K346" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/6175041 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130930406</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I347" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J347" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K347" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/6175042 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130930532</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I348" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J348" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K348" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/6175044 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130930738</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I349" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J349" s="3" t="n">
         <v>46042</v>
       </c>
       <c r="K349" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
           <t>1728002009/IF/IAY/6245285 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127587676</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I350" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J350" s="3" t="n">
         <v>46042</v>
       </c>
       <c r="K350" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1728002009/IF/IAY/834339 — Construction of IAY House -IAY REG. NO. MP1263527</t>
+          <t>1728002009/IF/IAY/6257085 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119914728</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>14448</v>
+        <v>0</v>
       </c>
       <c r="J351" s="3" t="n">
-        <v>42863</v>
-[...3 lines deleted...]
-      </c>
+        <v>46091</v>
+      </c>
+      <c r="K351" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1728002009/IF/IAY/840904 — Construction of IAY House -IAY REG. NO. MP1370502</t>
+          <t>1728002009/IF/IAY/6270782 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131046785</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I352" s="2" t="n">
-        <v>14620</v>
+        <v>0</v>
       </c>
       <c r="J352" s="3" t="n">
-        <v>42877</v>
-[...3 lines deleted...]
-      </c>
+        <v>46176</v>
+      </c>
+      <c r="K352" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1728002009/IF/IAY/84995 — Construction of IAY House -IAY REG. NO. MP-28-002-009-001/018</t>
+          <t>1728002009/IF/IAY/6298762 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130924002</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I353" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J353" s="3" t="n">
-        <v>42380</v>
+        <v>45790</v>
       </c>
       <c r="K353" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1728002009/IF/IAY/863307 — Construction of IAY House -IAY REG. NO. MP1651809</t>
+          <t>1728002009/IF/IAY/6328789 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130929916</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I354" s="2" t="n">
-        <v>15308</v>
+        <v>0</v>
       </c>
       <c r="J354" s="3" t="n">
-        <v>42877</v>
-[...3 lines deleted...]
-      </c>
+        <v>46051</v>
+      </c>
+      <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1728002009/IF/IAY/863328 — Construction of IAY House -IAY REG. NO. MP1652011</t>
+          <t>1728002009/IF/IAY/6329140 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119910109</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I355" s="2" t="n">
-        <v>14544</v>
+        <v>3000</v>
       </c>
       <c r="J355" s="3" t="n">
-        <v>42877</v>
-[...3 lines deleted...]
-      </c>
+        <v>46310</v>
+      </c>
+      <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1728002009/IF/IAY/863334 — Construction of IAY House -IAY REG. NO. MP1652038</t>
+          <t>1728002009/IF/IAY/6330164 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127278842</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>14620</v>
+        <v>0</v>
       </c>
       <c r="J356" s="3" t="n">
-        <v>42877</v>
-[...3 lines deleted...]
-      </c>
+        <v>46051</v>
+      </c>
+      <c r="K356" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1728002009/IF/IAY/863336 — Construction of IAY House -IAY REG. NO. MP1652047</t>
+          <t>1728002009/IF/IAY/6355180 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP140344911</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>14620</v>
+        <v>0</v>
       </c>
       <c r="J357" s="3" t="n">
-        <v>42877</v>
-[...3 lines deleted...]
-      </c>
+        <v>46051</v>
+      </c>
+      <c r="K357" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1728002009/IF/IAY/863565 — Construction of IAY House -IAY REG. NO. MP1654383</t>
+          <t>1728002009/IF/IAY/6355653 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126883841</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>15308</v>
+        <v>0</v>
       </c>
       <c r="J358" s="3" t="n">
-        <v>42877</v>
-[...3 lines deleted...]
-      </c>
+        <v>46042</v>
+      </c>
+      <c r="K358" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1728002009/IF/IAY/864099 — Construction of IAY House -IAY REG. NO. MP1660406</t>
+          <t>1728002009/IF/IAY/6355861 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP140478978</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>14620</v>
+        <v>0</v>
       </c>
       <c r="J359" s="3" t="n">
-        <v>42877</v>
-[...3 lines deleted...]
-      </c>
+        <v>46051</v>
+      </c>
+      <c r="K359" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1728002009/IF/IAY/864100 — Construction of IAY House -IAY REG. NO. MP1660415</t>
+          <t>1728002009/IF/IAY/6356553 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130930091</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I360" s="2" t="n">
-        <v>14620</v>
+        <v>0</v>
       </c>
       <c r="J360" s="3" t="n">
-        <v>42877</v>
-[...3 lines deleted...]
-      </c>
+        <v>46051</v>
+      </c>
+      <c r="K360" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1728002009/IF/IAY/864171 — Construction of IAY House -IAY REG. NO. MP1661149</t>
+          <t>1728002009/IF/IAY/6360302 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131046466</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>14620</v>
+        <v>0</v>
       </c>
       <c r="J361" s="3" t="n">
-        <v>42877</v>
-[...3 lines deleted...]
-      </c>
+        <v>46051</v>
+      </c>
+      <c r="K361" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1728002009/IF/IAY/864265 — Construction of IAY House -IAY REG. NO. MP1662261</t>
+          <t>1728002009/IF/IAY/6360347 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131046263</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>14620</v>
+        <v>0</v>
       </c>
       <c r="J362" s="3" t="n">
-        <v>42863</v>
-[...3 lines deleted...]
-      </c>
+        <v>46076</v>
+      </c>
+      <c r="K362" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1728002009/IF/IAY/868211 — Construction of IAY House -IAY REG. NO. MP1710542</t>
+          <t>1728002009/IF/IAY/6360356 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115857738</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>14620</v>
+        <v>0</v>
       </c>
       <c r="J363" s="3" t="n">
-        <v>42877</v>
-[...3 lines deleted...]
-      </c>
+        <v>46051</v>
+      </c>
+      <c r="K363" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1728002009/IF/IAY/891857 — Construction of IAY House -IAY REG. NO. MP2023433</t>
+          <t>1728002009/IF/IAY/6360379 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113515854</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>14620</v>
+        <v>0</v>
       </c>
       <c r="J364" s="3" t="n">
-        <v>42877</v>
-[...3 lines deleted...]
-      </c>
+        <v>46042</v>
+      </c>
+      <c r="K364" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1728002009/IF/IAY/892842 — Construction of IAY House -IAY REG. NO. MP2035524</t>
+          <t>1728002009/IF/IAY/6360459 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP139904768</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>14620</v>
+        <v>0</v>
       </c>
       <c r="J365" s="3" t="n">
-        <v>42877</v>
-[...3 lines deleted...]
-      </c>
+        <v>46042</v>
+      </c>
+      <c r="K365" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1728002009/IF/IAY/893481 — Construction of IAY House -IAY REG. NO. MP2044288</t>
+          <t>1728002009/IF/IAY/6360539 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115857696</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I366" s="2" t="n">
-        <v>14620</v>
+        <v>0</v>
       </c>
       <c r="J366" s="3" t="n">
-        <v>42877</v>
-[...3 lines deleted...]
-      </c>
+        <v>46042</v>
+      </c>
+      <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1728002009/IF/IAY/895466 — Construction of IAY House -IAY REG. NO. MP2072118</t>
+          <t>1728002009/IF/IAY/6360544 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119088958</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>14448</v>
+        <v>0</v>
       </c>
       <c r="J367" s="3" t="n">
-        <v>42863</v>
-[...3 lines deleted...]
-      </c>
+        <v>46076</v>
+      </c>
+      <c r="K367" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1728002009/IF/IAY/895468 — Construction of IAY House -IAY REG. NO. MP2072150</t>
+          <t>1728002009/IF/IAY/6360714 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131046344</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>14620</v>
+        <v>0</v>
       </c>
       <c r="J368" s="3" t="n">
-        <v>42863</v>
-[...3 lines deleted...]
-      </c>
+        <v>46042</v>
+      </c>
+      <c r="K368" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1728002009/IF/IAY/897184 — Construction of IAY House -IAY REG. NO. MP2097678</t>
+          <t>1728002009/IF/IAY/6360806 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131046318</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>14276</v>
+        <v>0</v>
       </c>
       <c r="J369" s="3" t="n">
-        <v>42877</v>
-[...3 lines deleted...]
-      </c>
+        <v>46076</v>
+      </c>
+      <c r="K369" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1728002009/IF/IAY/913559 — Construction of IAY House -IAY REG. NO. MP2326616</t>
+          <t>1728002009/IF/IAY/6360808 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117574144</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I370" s="2" t="n">
-        <v>14448</v>
+        <v>0</v>
       </c>
       <c r="J370" s="3" t="n">
-        <v>42877</v>
-[...3 lines deleted...]
-      </c>
+        <v>46051</v>
+      </c>
+      <c r="K370" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1728002009/IF/IAY/933979 — Construction of IAY House -IAY REG. NO. MP2694843</t>
+          <t>1728002009/IF/IAY/6360815 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115857822</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I371" s="2" t="n">
-        <v>14620</v>
+        <v>0</v>
       </c>
       <c r="J371" s="3" t="n">
-        <v>42863</v>
-[...3 lines deleted...]
-      </c>
+        <v>46051</v>
+      </c>
+      <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1728002009/IF/IAY/934254 — Construction of IAY House -IAY REG. NO. MP2700226</t>
+          <t>1728002009/IF/IAY/6360858 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119915008</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I372" s="2" t="n">
-        <v>14620</v>
+        <v>0</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>42863</v>
-[...3 lines deleted...]
-      </c>
+        <v>46051</v>
+      </c>
+      <c r="K372" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1728002009/IF/IAY/957952 — Construction of IAY House -IAY REG. NO. MP3237593</t>
+          <t>1728002009/IF/IAY/6360964 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115244738</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I373" s="2" t="n">
-        <v>14620</v>
+        <v>3000</v>
       </c>
       <c r="J373" s="3" t="n">
-        <v>42863</v>
-[...3 lines deleted...]
-      </c>
+        <v>46310</v>
+      </c>
+      <c r="K373" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1728002009/IF/IAY/960304 — Construction of IAY House -IAY REG. NO. MP3296137</t>
+          <t>1728002009/IF/IAY/6361104 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119920401</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I374" s="2" t="n">
-        <v>14620</v>
+        <v>0</v>
       </c>
       <c r="J374" s="3" t="n">
-        <v>42877</v>
-[...3 lines deleted...]
-      </c>
+        <v>46042</v>
+      </c>
+      <c r="K374" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1728002009/LD/22012034248108 — शांति धाम पुराछिंदवाडाशिवनारायणखेत की पास</t>
+          <t>1728002009/IF/IAY/6361185 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126954026</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
-        <v>524000</v>
+        <v>27000</v>
       </c>
       <c r="I375" s="2" t="n">
-        <v>474369.1</v>
+        <v>0</v>
       </c>
       <c r="J375" s="3" t="n">
-        <v>42380</v>
-[...3 lines deleted...]
-      </c>
+        <v>46051</v>
+      </c>
+      <c r="K375" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1728002009/LD/22012034298639 — शांतिधाम विकास कार्य शेखपुरा, पुराछिदवाडा</t>
+          <t>1728002009/IF/IAY/6361221 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119918171</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
-        <v>247000</v>
+        <v>27000</v>
       </c>
       <c r="I376" s="2" t="n">
-        <v>231369</v>
+        <v>0</v>
       </c>
       <c r="J376" s="3" t="n">
-        <v>42758</v>
-[...3 lines deleted...]
-      </c>
+        <v>46042</v>
+      </c>
+      <c r="K376" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
-          <t>Grass Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1728002009/LD/22012034466777 — चरागाह विकास कार्य ग्राम पंचायत पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/6361382 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115243736</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
-        <v>1528838.85</v>
+        <v>27000</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>584014.64</v>
+        <v>0</v>
       </c>
       <c r="J377" s="3" t="n">
-        <v>43794</v>
-[...3 lines deleted...]
-      </c>
+        <v>46042</v>
+      </c>
+      <c r="K377" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1728002009/LD/3799381907 — भूमि समतलीकरण ग्राम पंचायत पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/6361426 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117573973</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
-        <v>158000</v>
+        <v>27000</v>
       </c>
       <c r="I378" s="2" t="n">
-        <v>164584</v>
+        <v>0</v>
       </c>
       <c r="J378" s="3" t="n">
-        <v>41058</v>
-[...3 lines deleted...]
-      </c>
+        <v>46042</v>
+      </c>
+      <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1728002009/LD/3799387902 — खेल मेदान निर्माण कार्य ग्राम पंचायत पुरा छिंदवाडा</t>
+          <t>1728002009/IF/IAY/6361427 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119918640</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
-        <v>451000</v>
+        <v>27000</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>329112</v>
+        <v>0</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>41323</v>
-[...3 lines deleted...]
-      </c>
+        <v>46042</v>
+      </c>
+      <c r="K379" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1728002009/PG/22012034303849 — खेल मैदान शेखपुरा ग्राम पंचायत पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/6361430 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126820387</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
-        <v>353000</v>
+        <v>27000</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>335733</v>
+        <v>0</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>42835</v>
-[...3 lines deleted...]
-      </c>
+        <v>46042</v>
+      </c>
+      <c r="K380" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1728002009/RC/111 — सड्रक मुरमीकरण, पुराछिदंवाडा से तारासेवनिया, पुराछिदंवाडा</t>
+          <t>1728002009/IF/IAY/6361443 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131048469</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
-        <v>177000</v>
+        <v>27000</v>
       </c>
       <c r="I381" s="2" t="n">
-        <v>118323</v>
+        <v>0</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>40026</v>
-[...3 lines deleted...]
-      </c>
+        <v>46076</v>
+      </c>
+      <c r="K381" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1728002009/RC/22012034154260 — सी सी रोड पंचपरमेश्‍वर ग्राम पंचायत पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/6361490 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131048351</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
-        <v>149800</v>
+        <v>27000</v>
       </c>
       <c r="I382" s="2" t="n">
-        <v>145744</v>
+        <v>3000</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>41051</v>
-[...3 lines deleted...]
-      </c>
+        <v>46310</v>
+      </c>
+      <c r="K382" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1728002009/RC/22012034169058 — सी सी रोड पंचपरमेश्‍वर निर्माण्‍ा कार्य पुराछिंदवाडा छोटी बाई की चक्‍क्‍ी से राम मंदिर तक ग्रां पं प</t>
+          <t>1728002009/IF/IAY/6361517 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115244964</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
-        <v>177000</v>
+        <v>27000</v>
       </c>
       <c r="I383" s="2" t="n">
-        <v>165114</v>
+        <v>0</v>
       </c>
       <c r="J383" s="3" t="n">
-        <v>41428</v>
-[...3 lines deleted...]
-      </c>
+        <v>46042</v>
+      </c>
+      <c r="K383" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1728002009/RC/22012034210007 — सी सी रोड पंच परमेश्वर इमरत के घर से हनुमान मंदिर</t>
+          <t>1728002009/IF/IAY/6361524 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131047807</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
-        <v>135060</v>
+        <v>27000</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>120847</v>
+        <v>0</v>
       </c>
       <c r="J384" s="3" t="n">
-        <v>41701</v>
-[...3 lines deleted...]
-      </c>
+        <v>46051</v>
+      </c>
+      <c r="K384" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1728002009/RC/22012034291854 — सी सी रोड परफार्मेंस ग्रांट अभिसरण इमरत के घर से जयसिंह के घर तक, पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/6361535 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131048267</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
-        <v>84500</v>
+        <v>27000</v>
       </c>
       <c r="I385" s="2" t="n">
-        <v>83952</v>
+        <v>0</v>
       </c>
       <c r="J385" s="3" t="n">
-        <v>42352</v>
-[...3 lines deleted...]
-      </c>
+        <v>46076</v>
+      </c>
+      <c r="K385" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1728002009/RC/22012034306944 — सी सी रोड पंचपरमेश्‍वर राम मंदिर से ब्रज के घर तक पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/6361550 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130929694</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I386" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>42279</v>
+        <v>46086</v>
       </c>
       <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1728002009/RC/22012034315892 — सी सी रोड पंचपरमेश्वर कालूराम से नवाब खा के घर तक, शेखपुरा पुराछिंदवारा</t>
+          <t>1728002009/IF/IAY/6361555 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130912063</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
-        <v>173500</v>
+        <v>27000</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>163370</v>
+        <v>0</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>42674</v>
-[...3 lines deleted...]
-      </c>
+        <v>46086</v>
+      </c>
+      <c r="K387" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1728002009/RC/22012034319299 — सी सी रोड पंचपरमेश्‍वर राम मंदिर से ब्रज के घर तक, पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/6361576 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119918975</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
-        <v>173500</v>
+        <v>27000</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>163704</v>
+        <v>1500</v>
       </c>
       <c r="J388" s="3" t="n">
-        <v>42737</v>
-[...3 lines deleted...]
-      </c>
+        <v>46310</v>
+      </c>
+      <c r="K388" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1728002009/RC/22012034321047 — सुदूर ग्राम संपर्क श्‍ोखपुरा से पुराछिंदवाडा दुलीचंद्र के  खेत तक पुरा  की  ओर पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/6361592 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130911827</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
-        <v>1249000</v>
+        <v>27000</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>1169678</v>
+        <v>0</v>
       </c>
       <c r="J389" s="3" t="n">
-        <v>42758</v>
-[...3 lines deleted...]
-      </c>
+        <v>46076</v>
+      </c>
+      <c r="K389" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1728002009/RC/22012034322536 — सी सी रोड निर्माण मनरेगा+पंच परमेश्वर अभिसरण ग्राम पंचायत पुराछिन्द्वाडा</t>
+          <t>1728002009/IF/IAY/6361593 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130930822</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I390" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J390" s="3" t="n">
-        <v>42839</v>
+        <v>46076</v>
       </c>
       <c r="K390" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1728002009/RC/22012034439081 — सुदुर ग्राम संपर्क सडक पुराछिन्‍दवाडा</t>
+          <t>1728002009/IF/IAY/6361597 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130912010</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I391" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J391" s="3" t="n">
-        <v>43569</v>
+        <v>46076</v>
       </c>
       <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1728002009/RC/22012034448716 — सी सी रोड पंचपरमेश्‍वर मेन रोड से जोर सिंह के घर तक शेखपुरा, पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/6361642 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130930688</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
-        <v>45900</v>
+        <v>27000</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>44964</v>
+        <v>0</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>43528</v>
-[...3 lines deleted...]
-      </c>
+        <v>46091</v>
+      </c>
+      <c r="K392" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1728002009/RC/22012034473349 — सी सी रोड अभिसरण मनरेगा +14वां वित्‍त पुलिया से दीपसिंह के घर की ओर, पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/6361737 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113518694</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
-        <v>27900</v>
+        <v>27000</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>27456</v>
+        <v>3000</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>43703</v>
-[...3 lines deleted...]
-      </c>
+        <v>46310</v>
+      </c>
+      <c r="K393" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1728002009/RC/22012034473813 — सी सी रोड अभिसरण मनरेगा +14वां वित्‍त मेन रोड से राममंदिर तक शेखपुरा, पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/6361747 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117573649</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
-        <v>15300</v>
+        <v>27000</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>14784</v>
+        <v>0</v>
       </c>
       <c r="J394" s="3" t="n">
-        <v>43703</v>
-[...3 lines deleted...]
-      </c>
+        <v>46042</v>
+      </c>
+      <c r="K394" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1728002009/RC/22012034480188 — सी सी रोड अभिसरण मनरेगा +14वां वित्‍त नरेश से शैतान के घर तक, पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/6361755 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126833379</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
-        <v>22950</v>
+        <v>27000</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>22528</v>
+        <v>0</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>43738</v>
-[...3 lines deleted...]
-      </c>
+        <v>46042</v>
+      </c>
+      <c r="K395" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1728002009/RC/22012034510699 — सुदूर ग्राम संपर्क सडक करतार सिंह के खेत से गौशाला तक, शेखपुरा, पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/6361792 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115244900</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
-        <v>3092584.04</v>
+        <v>27000</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>2900212.88</v>
+        <v>0</v>
       </c>
       <c r="J396" s="3" t="n">
-        <v>43850</v>
-[...3 lines deleted...]
-      </c>
+        <v>46086</v>
+      </c>
+      <c r="K396" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1728002009/RC/22012034529359 — सी सी रोड अभिसरण मनरेगा +14वां वित्‍त रामजीवन से किशन के घर तक, पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/6361799 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131046800</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
-        <v>30600</v>
+        <v>27000</v>
       </c>
       <c r="I397" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>43856</v>
+        <v>46091</v>
       </c>
       <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1728002009/RC/22012034529362 — सी सी रोड नाली सहित अभिसरण मनरेगा +14वां वित्‍त गोरधन से हरिप्रसाद के घर तक, पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/6361810 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131048253</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
-        <v>63562</v>
+        <v>27000</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>63460</v>
+        <v>0</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>44025</v>
-[...3 lines deleted...]
-      </c>
+        <v>46076</v>
+      </c>
+      <c r="K398" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1728002009/RC/22012034537498 — सुदूर ग्राम संपर्क सडक मेन रोड पुराछिंदवाडा से गौशाला तक, पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/6361837 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115244502</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
-        <v>2899616.72</v>
+        <v>27000</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>2865291.39</v>
+        <v>0</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>44102</v>
-[...3 lines deleted...]
-      </c>
+        <v>46042</v>
+      </c>
+      <c r="K399" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1728002009/RC/22012034537785 — सी सी रोड निर्माण मनरेगा+14 वां वित्त समुदायिक भवन के पास, पुराछिंदवाड़ा</t>
+          <t>1728002009/IF/IAY/6361844 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131046723</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
-        <v>27158</v>
+        <v>27000</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>26220</v>
+        <v>0</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>44081</v>
-[...3 lines deleted...]
-      </c>
+        <v>46042</v>
+      </c>
+      <c r="K400" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1728002009/RC/22012034570328 — सी सी रोड निर्माण कार्य अभिसरण मनरेगा + अजा बस्‍ती विकास विभाग, हनुमान मंदिर पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/6361855 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130930302</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
-        <v>57750</v>
+        <v>27000</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>55584</v>
+        <v>0</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>44326</v>
-[...3 lines deleted...]
-      </c>
+        <v>46076</v>
+      </c>
+      <c r="K401" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1728002009/RC/22012034645220 — सी सी रोड निर्माण कार्य मनरेगा +15 वां वित्‍त, शमशान घाट परिसर, पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/6361868 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130929811</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
-        <v>30000</v>
+        <v>27000</v>
       </c>
       <c r="I402" s="2" t="n">
-        <v>29172</v>
+        <v>0</v>
       </c>
       <c r="J402" s="3" t="n">
-        <v>45194</v>
-[...3 lines deleted...]
-      </c>
+        <v>46076</v>
+      </c>
+      <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1728002009/RC/22012034645767 — सी सी रोड निर्माण कार्य मनरेगा +15 वां वित्‍त, मेन रोड से शमशान, शेखपुरा, पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/6361879 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113517956</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
-        <v>37500</v>
+        <v>27000</v>
       </c>
       <c r="I403" s="2" t="n">
-        <v>36465</v>
+        <v>0</v>
       </c>
       <c r="J403" s="3" t="n">
-        <v>45201</v>
-[...3 lines deleted...]
-      </c>
+        <v>46042</v>
+      </c>
+      <c r="K403" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1728002009/RC/22012034655267 — खेत सडक निर्माण कार्य मनरेगा+जनभागीदारी, सुनीता बाई से इमरत के खेत तक, पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/6361899 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113516215</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
-        <v>2734000</v>
+        <v>27000</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>846026.6</v>
+        <v>0</v>
       </c>
       <c r="J404" s="3" t="n">
-        <v>45205</v>
+        <v>46042</v>
       </c>
       <c r="K404" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1728002009/RC/22012034679926 — सी सी रोड निर्माण ग्राम पंचायत पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/6361931 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115243780</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I405" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>45396</v>
+        <v>46042</v>
       </c>
       <c r="K405" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1728002009/RC/22012034824702 — सी सी रोड निर्माण मनरेगा +15 वां वित्त सतीश से मूल चंद्र के घर तक, पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/6361938 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131046495</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
-        <v>36755</v>
+        <v>27000</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>34992</v>
+        <v>0</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>45579</v>
-[...3 lines deleted...]
-      </c>
+        <v>46076</v>
+      </c>
+      <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1728002009/RC/22012034849407 — सी सी रोड निर्माण मनरेगा +15 वां वित्त स्‍कूल गेट से शाला भवन तक, पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/6361949 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130930168</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
-        <v>60000</v>
+        <v>27000</v>
       </c>
       <c r="I407" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>45761</v>
+        <v>46051</v>
       </c>
       <c r="K407" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1728002009/RC/48 — सडक निर्माण मुरमीकरण कार्य शेखपुरा की ओर पुराछिंदव</t>
+          <t>1728002009/IF/IAY/6361951 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113516654</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
-        <v>177000</v>
+        <v>27000</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>354606</v>
+        <v>1500</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>39936</v>
-[...3 lines deleted...]
-      </c>
+        <v>46310</v>
+      </c>
+      <c r="K408" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1728002009/RC/49 — सडक मुरमीकरण निर्माण कार्य तालाब की ओर पुराछिंदबाडा</t>
+          <t>1728002009/IF/IAY/6361998 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP140343398</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
-        <v>177000</v>
+        <v>27000</v>
       </c>
       <c r="I409" s="2" t="n">
-        <v>273646</v>
+        <v>0</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>39920</v>
-[...3 lines deleted...]
-      </c>
+        <v>46051</v>
+      </c>
+      <c r="K409" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1728002009/RC/9 — सी सी रोड निर्माण, पुरा छिन्‍दवाडा</t>
+          <t>1728002009/IF/IAY/6362024 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117574716</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
-        <v>280184</v>
+        <v>27000</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>294450</v>
+        <v>0</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>39656</v>
-[...3 lines deleted...]
-      </c>
+        <v>46086</v>
+      </c>
+      <c r="K410" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1728002009/RS/22012034353172 — नाद अजब सिंह/संकर लाल पुरा छिन्द्वारा</t>
+          <t>1728002009/IF/IAY/6362025 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119918696</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
-        <v>16900</v>
+        <v>27000</v>
       </c>
       <c r="I411" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>42839</v>
+        <v>46042</v>
       </c>
       <c r="K411" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1728002009/RS/22012034358076 — शौचालय निर्माण 25 हितग्राही ग्राम पंचायत पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/6362041 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131048480</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>300000</v>
+        <v>27000</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>282384</v>
+        <v>0</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>42940</v>
-[...3 lines deleted...]
-      </c>
+        <v>46076</v>
+      </c>
+      <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1728002009/RS/22012034361134 — शौचालय निर्माण 25 हितग्राही ग्राम पंचायत पुराछिन्दवाड़ा</t>
+          <t>1728002009/IF/IAY/6362086 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126898178</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
-        <v>300000</v>
+        <v>27000</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>290581</v>
+        <v>0</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>42940</v>
-[...3 lines deleted...]
-      </c>
+        <v>46076</v>
+      </c>
+      <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1728002009/RS/22012034384129 — नाडेप निर्माण कार्य पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/6362138 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126852787</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>43204</v>
+        <v>46086</v>
       </c>
       <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1728002009/RS/22012034436828 — nadep nirman mukesh naran singh</t>
+          <t>1728002009/IF/IAY/6362147 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130929667</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>43569</v>
+        <v>46086</v>
       </c>
       <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1728002009/RS/22012034480713 — सामुदायिक नाडेप निर्माण कार्य गौशाला के पास, 1 ग्राम पंचायत पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/6362205 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131048107</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>43856</v>
+        <v>46076</v>
       </c>
       <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1728002009/RS/22012034480714 — सामुदायिक नाडेप निर्माण कार्य गौशाला के पास, 2 ग्राम पंचायत पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/6362239 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127581739</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>43856</v>
+        <v>46086</v>
       </c>
       <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1728002009/RS/22012034480715 — सामुदायिक नाडेप निर्माण कार्य गौशाला के पास, 3 ग्राम पंचायत पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/6362254 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119909164</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>43856</v>
+        <v>46042</v>
       </c>
       <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1728002009/RS/22012034480716 — सामुदायिक नाडेप निर्माण कार्य गौशाला के पास, 4 ग्राम पंचायत पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/6362255 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119915330</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>43856</v>
+        <v>46051</v>
       </c>
       <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1728002009/RS/22012034480717 — सामुदायिक नाडेप निर्माण कार्य गौशाला के पास, 5 ग्राम पंचायत पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/6362259 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117573932</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I420" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>43856</v>
+        <v>46076</v>
       </c>
       <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1728002009/RS/22012034480718 — सामुदायिक नाडेप निर्माण कार्य गौशाला के पास, 6 ग्राम पंचायत पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/6362276 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131048397</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>43856</v>
+        <v>46042</v>
       </c>
       <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1728002009/RS/22012034497699 — सामुदायिक स्वच्छता परिसर अभिसरण मनरेगा,15वां वित्त,एसबीएम रामजानकी मंदिर के पास,शेखपुरा,पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/6362291 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130929832</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
-        <v>44000</v>
+        <v>27000</v>
       </c>
       <c r="I422" s="2" t="n">
-        <v>43700</v>
+        <v>3000</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>44102</v>
-[...3 lines deleted...]
-      </c>
+        <v>46310</v>
+      </c>
+      <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1728002009/RS/22012034596428 — सामुदायिक नाडेप निर्माण कार्य (संख्या 10) ग्राम पंचायत पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/6362323 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113517121</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
-        <v>145420.01</v>
+        <v>27000</v>
       </c>
       <c r="I423" s="2" t="n">
-        <v>136187.71</v>
+        <v>0</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>44501</v>
-[...3 lines deleted...]
-      </c>
+        <v>46051</v>
+      </c>
+      <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1728002009/RS/22012034596429 — सामुदायिक लीच पिट निर्माण कार्य (संख्या 05) ग्राम पंचायत पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/6362383 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130930779</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
-        <v>51247.5</v>
+        <v>27000</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>45088.74</v>
+        <v>0</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>44501</v>
-[...3 lines deleted...]
-      </c>
+        <v>46051</v>
+      </c>
+      <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1728002009/RS/22012034617247 — लीच पिट निर्माण कार्य (संख्या 25),  ग्राम पंचायत पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/6362400 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126821453</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
-        <v>195942.48</v>
+        <v>27000</v>
       </c>
       <c r="I425" s="2" t="n">
-        <v>189155.81</v>
+        <v>0</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>44529</v>
-[...3 lines deleted...]
-      </c>
+        <v>46042</v>
+      </c>
+      <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1728002009/RS/22012034644857 — लीच पिट निर्माण कार्य बाय पाइप ड्रनेज, मनरेगा + एस बी एम, पुराछिंदवारा</t>
+          <t>1728002009/IF/IAY/6362445 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126901660</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
-        <v>29250</v>
+        <v>27000</v>
       </c>
       <c r="I426" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>44585</v>
+        <v>46076</v>
       </c>
       <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1728002009/RS/22012034645021 — लीच पीट निर्माण कार्य बाय पाइप ड्रनेज, मनरेगा + एस बी एम,  पुराछिंदवाड़ा</t>
+          <t>1728002009/IF/IAY/6362496 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131050030</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
-        <v>29250</v>
+        <v>27000</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>27240</v>
+        <v>0</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>44620</v>
-[...3 lines deleted...]
-      </c>
+        <v>46042</v>
+      </c>
+      <c r="K427" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1728002009/RS/22012034645027 — सामुदायिक नाडेप निर्माण कार्य मनरेगा +एसबीएम (संख्या 04), ग्राम पंचायत पुराछिंदवाड़ा</t>
+          <t>1728002009/IF/IAY/6362532 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117574706</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
-        <v>8728</v>
+        <v>27000</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>8106</v>
+        <v>0</v>
       </c>
       <c r="J428" s="3" t="n">
-        <v>44620</v>
-[...3 lines deleted...]
-      </c>
+        <v>46042</v>
+      </c>
+      <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1728002009/RS/22012034667809 — लीच पिट निर्माण कार्य (संख्‍या 30) ग्राम पंचायत पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/6362537 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113517540</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
-        <v>123704.83</v>
+        <v>27000</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>96825.71</v>
+        <v>0</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>44886</v>
-[...3 lines deleted...]
-      </c>
+        <v>46042</v>
+      </c>
+      <c r="K429" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1728002009/RS/22012034672608 — सामुदायिक लीच पिट निर्माण बाइ पाइप ड्रेनेज, मनरेगा + एसबीएम,ग्राम पंचायत पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/6362552 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130929712</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>61624</v>
+        <v>27000</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>61200</v>
+        <v>0</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>44872</v>
-[...3 lines deleted...]
-      </c>
+        <v>46086</v>
+      </c>
+      <c r="K430" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1728002009/RS/22012034691940 — सामुदायिक लीचपिट ग्रेवाटर मेनेजमेंट मनरेगा+15वांवित्‍त,सूखीबाई के घर से हेंडपंप,शेखपुरा,पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/6362616 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119920515</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
-        <v>19789</v>
+        <v>27000</v>
       </c>
       <c r="I431" s="2" t="n">
-        <v>17680</v>
+        <v>0</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>45096</v>
-[...3 lines deleted...]
-      </c>
+        <v>46051</v>
+      </c>
+      <c r="K431" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1728002009/RS/22012034691941 — सामुदायिक लीचपिट पाइप डेनेज मनरेगा+15वां वित्‍त, कल्‍याण से दीपसिंह के घर तक,शेखपुरा, पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/6362642 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130911898</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
-        <v>35408</v>
+        <v>27000</v>
       </c>
       <c r="I432" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>44994</v>
+        <v>46042</v>
       </c>
       <c r="K432" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1728002009/RS/22012034699589 — पाइप नाली निर्माण कार्य मनरेगा +15 वां वित्‍त सतीश के घर से हेंडपंप तक, पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/6362643 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130930853</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
-        <v>59230</v>
+        <v>27000</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>54808</v>
+        <v>0</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>45124</v>
-[...3 lines deleted...]
-      </c>
+        <v>46051</v>
+      </c>
+      <c r="K433" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1728002009/RS/22012034699591 — पाइप नाली निर्माण कार्य मनरेगा +15 वां वित्‍त भाव सिंह से हमीर के घर तक, पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/6362647 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130912020</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
-        <v>46460</v>
+        <v>27000</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>45084</v>
+        <v>0</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>45194</v>
-[...3 lines deleted...]
-      </c>
+        <v>46076</v>
+      </c>
+      <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1728002009/RS/22012034699929 — पाइप नाली निर्माण कार्य मनरेगा +15 वां वित्‍त मूलचंद्र से चौकीदार के घर तक, पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/6362666 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119908920</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
-        <v>46680</v>
+        <v>27000</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>41769</v>
+        <v>0</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>45138</v>
-[...3 lines deleted...]
-      </c>
+        <v>46042</v>
+      </c>
+      <c r="K435" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1728002009/RS/22012035130230 — पाईप नाली निर्माण कार्य मनरेगा +15 वां वित्त उधम से जमना प्रसाद के घर तक, पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/6362704 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131048120</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
-        <v>42572</v>
+        <v>27000</v>
       </c>
       <c r="I436" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>45451</v>
+        <v>46076</v>
       </c>
       <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1728002009/RS/22012035130232 — पाईप नाली निर्माण कार्य मनरेगा +15 वां वित्त नबाव के घर से शक्ति माता मंदिर तक, पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/6362716 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130930801</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
-        <v>36896</v>
+        <v>27000</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>33291</v>
+        <v>0</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>45530</v>
-[...3 lines deleted...]
-      </c>
+        <v>46051</v>
+      </c>
+      <c r="K437" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1728002009/RS/22012035138641 — पाईप नाली निर्माण कार्य मनरेगा +15 वां वित्त सुरेश से सुखी बाई के घर तक, पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/6362867 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117572619</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
-        <v>37500</v>
+        <v>27000</v>
       </c>
       <c r="I438" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>45761</v>
+        <v>46042</v>
       </c>
       <c r="K438" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1728002009/RS/22012035138642 — पाईप नाली निर्माण कार्य मनरेगा +15 वां वित्त रमेश से भैयालाल के घर की ओर, पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/6362947 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127581214</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
-        <v>25900</v>
+        <v>27000</v>
       </c>
       <c r="I439" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>45761</v>
+        <v>46076</v>
       </c>
       <c r="K439" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1728002009/SK/9993648552 — Bharat Nirman Rajeev Gandhi Sewa Kendra,PURA CHHINDWARA</t>
+          <t>1728002009/IF/IAY/6362978 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130911994</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
-        <v>1363000</v>
+        <v>27000</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>543722.7</v>
+        <v>0</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>42486</v>
-[...3 lines deleted...]
-      </c>
+        <v>46076</v>
+      </c>
+      <c r="K440" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1728002009/WC/109 — तालाब गहरीकरण पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/6362979 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130930890</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
-        <v>339000</v>
+        <v>27000</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>275498</v>
+        <v>0</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>39904</v>
-[...3 lines deleted...]
-      </c>
+        <v>46051</v>
+      </c>
+      <c r="K441" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1728002009/WC/111 — तालाब निर्माण सामुदायिक पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/6362983 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130912037</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
-        <v>345000</v>
+        <v>27000</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>342300</v>
+        <v>0</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>40299</v>
-[...3 lines deleted...]
-      </c>
+        <v>46051</v>
+      </c>
+      <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1728002009/WC/22012034313587 — तालाब बेस्‍ट वेयर मरम्‍मत कार्य पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/6363007 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126884199</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>214000</v>
+        <v>27000</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>21544</v>
+        <v>0</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>42702</v>
-[...3 lines deleted...]
-      </c>
+        <v>46051</v>
+      </c>
+      <c r="K443" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1728002009/WC/22012034327034 — तालाब मरम्मत कार्य ग्राम पंचायत पुराछिंदवाड़ा</t>
+          <t>1728002009/IF/IAY/6363089 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131046839</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
-        <v>704000</v>
+        <v>27000</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>685454</v>
+        <v>0</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>42884</v>
-[...3 lines deleted...]
-      </c>
+        <v>46091</v>
+      </c>
+      <c r="K444" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1728002009/WC/22012034377363 — MWC चेक डेम निर्माण किशन/सीताराम के खेत के पास, पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/6363113 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131048192</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
-        <v>597000</v>
+        <v>27000</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>511223</v>
+        <v>0</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>43024</v>
-[...3 lines deleted...]
-      </c>
+        <v>46051</v>
+      </c>
+      <c r="K445" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1728002009/WC/22012034377364 — MWC चेक डेम निर्माण राधेश्‍याम/हरिनारायण के खेत के पास, पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/6363135 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP107067334</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
-        <v>600000</v>
+        <v>27000</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>542235.65</v>
+        <v>0</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>43024</v>
-[...3 lines deleted...]
-      </c>
+        <v>46042</v>
+      </c>
+      <c r="K446" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1728002009/WC/22012034428928 — MWC संकन तालाब किशन के खेत के पास, पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/6363180 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119912839</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
-        <v>109000</v>
+        <v>27000</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>98838.84</v>
+        <v>0</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>43458</v>
-[...3 lines deleted...]
-      </c>
+        <v>46042</v>
+      </c>
+      <c r="K447" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1728002009/WC/22012034429618 — MWC चेक डेम निर्माण राम मोहन के खेत के पास पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/6363215 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131048073</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
-        <v>785000</v>
+        <v>27000</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>2088</v>
+        <v>0</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>43493</v>
+        <v>46086</v>
       </c>
       <c r="K448" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1728002009/WC/22012034436446 — चेकडेम निर्माण भगवान के खेत के पास पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/6363308 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119909902</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I449" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>43569</v>
+        <v>46076</v>
       </c>
       <c r="K449" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1728002009/WC/22012034444149 — MWC तालाब जीर्णोद्धार नासिर के खेत के पास पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/6363324 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115856492</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
-        <v>747920.6</v>
+        <v>27000</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>121612</v>
+        <v>0</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>43528</v>
-[...3 lines deleted...]
-      </c>
+        <v>46076</v>
+      </c>
+      <c r="K450" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1728002009/WC/22012034445505 — MWC संकन तालाब राधेश्‍याम के खेत के पास पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/6363338 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119912079</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I451" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>43491</v>
+        <v>46086</v>
       </c>
       <c r="K451" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1728002009/WC/22012034471979 — सोख्‍ता गढढा निर्माण कार्य स्‍कूल के पास पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/6363398 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130930269</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I452" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>43640</v>
+        <v>46051</v>
       </c>
       <c r="K452" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1728002009/WC/22012034471980 — सोख्‍ता गढढा निर्माण कार्य गोविंद के घर के पास पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/6363403 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131047963</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I453" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>43640</v>
+        <v>46042</v>
       </c>
       <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1728002009/WC/22012034471981 — सोख्‍ता गढढा निर्माण कार्य खूबचंद्र के बाडे के पास पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/6363460 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115243102</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I454" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>43640</v>
+        <v>46042</v>
       </c>
       <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1728002009/WC/22012034471982 — सोख्‍ता गढढा निर्माण कार्य जयनारायण के घर के पास पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/6363461 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119911753</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I455" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>43640</v>
+        <v>46042</v>
       </c>
       <c r="K455" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1728002009/WC/22012034471983 — सोख्‍ता गढढा निर्माण कार्य स्‍कूल ग्राउंड में शेखपुरा, पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/6363493 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131046581</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
-        <v>13427.22</v>
+        <v>27000</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>7392</v>
+        <v>0</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>43703</v>
-[...3 lines deleted...]
-      </c>
+        <v>46086</v>
+      </c>
+      <c r="K456" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1728002009/WC/22012034494367 — सोख्‍ता गढढा निर्माण स्‍कूल के पास पुराछिदंवाडा</t>
+          <t>1728002009/IF/IAY/6363597 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119912465</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I457" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>43640</v>
+        <v>46086</v>
       </c>
       <c r="K457" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1728002009/WC/22012034494368 — सोख्‍ता गढढा निर्माण स्‍कूल के पास पुराछिदंवाडा</t>
+          <t>1728002009/IF/IAY/6363677 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126898918</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
-        <v>13427.22</v>
+        <v>27000</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>8448</v>
+        <v>0</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>43752</v>
-[...3 lines deleted...]
-      </c>
+        <v>46051</v>
+      </c>
+      <c r="K458" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1728002009/WC/22012034494369 — सोख्‍ता गढढा निर्माण खूबचंद्र के बाडे में, पुराछिदंवाडा</t>
+          <t>1728002009/IF/IAY/6363700 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131048215</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>13427.22</v>
+        <v>27000</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>8448</v>
+        <v>0</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>43752</v>
-[...3 lines deleted...]
-      </c>
+        <v>46051</v>
+      </c>
+      <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1728002009/WC/22012034597854 — सामुदायिक पोण्‍ड निर्माण कार्य ग्राम पंचायत पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/6363723 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127578450</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I460" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>44106</v>
+        <v>46076</v>
       </c>
       <c r="K460" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1728002009/WC/22012034597938 — सामुदायिक पोण्‍ड निर्माण कार्य ग्राम पंचायत पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/6363768 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131047946</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>332962.02</v>
+        <v>27000</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>291360.14</v>
+        <v>0</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>44179</v>
-[...3 lines deleted...]
-      </c>
+        <v>46042</v>
+      </c>
+      <c r="K461" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1728002009/WC/22012034616023 — चेक डेम निर्माण कार्य पुराछिन्‍दवाडा</t>
+          <t>1728002009/IF/IAY/6363830 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119916694</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I462" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>44106</v>
+        <v>46042</v>
       </c>
       <c r="K462" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1728002009/WC/22012034630899 — तालाब जीर्णोद्धार कार्य  हनुमान मंदिर के पास, पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/6363853 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131046881</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>962966.57</v>
+        <v>27000</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>450755.45</v>
+        <v>0</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>44287</v>
-[...3 lines deleted...]
-      </c>
+        <v>46051</v>
+      </c>
+      <c r="K463" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1728002009/WC/22012034767895 — चेक डेम निर्माण कार्य शासकीय नाले पर, शेखपुरा, पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/6364096 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131046379</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I464" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>44300</v>
+        <v>46042</v>
       </c>
       <c r="K464" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1728002009/WC/22012034786864 — चेक डेम निर्माण कार्य मनरेगा +15वां वित्‍त ग्राम पंचायत पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/6373040 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP139955352</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>165000</v>
+        <v>27000</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>164436</v>
+        <v>0</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>44395</v>
-[...3 lines deleted...]
-      </c>
+        <v>45549</v>
+      </c>
+      <c r="K465" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1728002009/WC/22012034962375 — सामुदायिक पौण्‍ड निर्माण कार्य ग्राम पंचायत  राछिन्‍दवाडा</t>
+          <t>1728002009/IF/IAY/6383373 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119913306</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
-        <v>356340.1</v>
+        <v>27000</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>138312</v>
+        <v>0</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>44690</v>
-[...3 lines deleted...]
-      </c>
+        <v>46042</v>
+      </c>
+      <c r="K466" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1728002009/WC/22012034999818 — सामुदायिक सोख्‍ता गढढा निर्माण कार्य (संख्‍या 20), पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/6383389 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119906517</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
-        <v>450165.45</v>
+        <v>27000</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>150878.07</v>
+        <v>0</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>44886</v>
-[...3 lines deleted...]
-      </c>
+        <v>46042</v>
+      </c>
+      <c r="K467" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1728002009/WC/9993622588 — तालाब निर्माण, पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/6383979 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130911863</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I468" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>40282</v>
+        <v>45763</v>
       </c>
       <c r="K468" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Feeder Channel / Construction of Feeder Canal for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1728002009/WC/9993622846 — तालाब निर्माण, पुराछिन्‍दवाडा</t>
+          <t>1728002009/IF/IAY/6385029 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127585691</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
-        <v>345000</v>
+        <v>27000</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>328772</v>
+        <v>0</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>40393</v>
-[...3 lines deleted...]
-      </c>
+        <v>46042</v>
+      </c>
+      <c r="K469" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1728002009/WC/9993623160 — तालाब निर्माण बंजारी खेत के पास पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/6386160 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131048312</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
-        <v>362000</v>
+        <v>27000</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>355300</v>
+        <v>0</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>40676</v>
-[...3 lines deleted...]
-      </c>
+        <v>46042</v>
+      </c>
+      <c r="K470" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1728002009/WC/VB/22012035332479 — रेन वाटर हार्वेस्टिंग कार्य सामुदायिक भवन, ग्राम पंचायत पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/6386276 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119918094</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I471" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>46213</v>
+        <v>46042</v>
       </c>
       <c r="K471" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1728002088/IF/22012035415000 — डगवेल रिर्चाज निर्माण अवधनारायण / शंकर लाल के कूप के पास, ग्राम पंचायत पुराछिंदवाडा</t>
+          <t>1728002009/IF/IAY/834339 — Construction of IAY House -IAY REG. NO. MP1263527</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
-        <v>25899.46</v>
+        <v>15480</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>9657</v>
+        <v>14448</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>45781</v>
+        <v>42863</v>
       </c>
       <c r="K472" s="3" t="n">
-        <v>46178</v>
+        <v>43087</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C473" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D473" s="1" t="inlineStr">
+        <is>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E473" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F473" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/IF/IAY/840904 — Construction of IAY House -IAY REG. NO. MP1370502</t>
+        </is>
+      </c>
+      <c r="G473" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H473" s="2" t="n">
+        <v>15480</v>
+      </c>
+      <c r="I473" s="2" t="n">
+        <v>14620</v>
+      </c>
+      <c r="J473" s="3" t="n">
+        <v>42877</v>
+      </c>
+      <c r="K473" s="3" t="n">
+        <v>43018</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
+      <c r="A474" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B474" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C474" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D474" s="1" t="inlineStr">
+        <is>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E474" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F474" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/IF/IAY/84995 — Construction of IAY House -IAY REG. NO. MP-28-002-009-001/018</t>
+        </is>
+      </c>
+      <c r="G474" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H474" s="2" t="n">
+        <v>27000</v>
+      </c>
+      <c r="I474" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J474" s="3" t="n">
+        <v>42380</v>
+      </c>
+      <c r="K474" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
+      <c r="A475" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B475" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C475" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D475" s="1" t="inlineStr">
+        <is>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E475" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F475" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/IF/IAY/863307 — Construction of IAY House -IAY REG. NO. MP1651809</t>
+        </is>
+      </c>
+      <c r="G475" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H475" s="2" t="n">
+        <v>15480</v>
+      </c>
+      <c r="I475" s="2" t="n">
+        <v>15308</v>
+      </c>
+      <c r="J475" s="3" t="n">
+        <v>42877</v>
+      </c>
+      <c r="K475" s="3" t="n">
+        <v>43053</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
+      <c r="A476" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B476" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C476" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D476" s="1" t="inlineStr">
+        <is>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E476" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F476" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/IF/IAY/863328 — Construction of IAY House -IAY REG. NO. MP1652011</t>
+        </is>
+      </c>
+      <c r="G476" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H476" s="2" t="n">
+        <v>15480</v>
+      </c>
+      <c r="I476" s="2" t="n">
+        <v>14544</v>
+      </c>
+      <c r="J476" s="3" t="n">
+        <v>42877</v>
+      </c>
+      <c r="K476" s="3" t="n">
+        <v>43227</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
+      <c r="A477" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B477" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C477" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D477" s="1" t="inlineStr">
+        <is>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E477" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F477" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/IF/IAY/863334 — Construction of IAY House -IAY REG. NO. MP1652038</t>
+        </is>
+      </c>
+      <c r="G477" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H477" s="2" t="n">
+        <v>15480</v>
+      </c>
+      <c r="I477" s="2" t="n">
+        <v>14620</v>
+      </c>
+      <c r="J477" s="3" t="n">
+        <v>42877</v>
+      </c>
+      <c r="K477" s="3" t="n">
+        <v>43023</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
+      <c r="A478" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B478" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C478" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D478" s="1" t="inlineStr">
+        <is>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E478" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F478" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/IF/IAY/863336 — Construction of IAY House -IAY REG. NO. MP1652047</t>
+        </is>
+      </c>
+      <c r="G478" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H478" s="2" t="n">
+        <v>15480</v>
+      </c>
+      <c r="I478" s="2" t="n">
+        <v>14620</v>
+      </c>
+      <c r="J478" s="3" t="n">
+        <v>42877</v>
+      </c>
+      <c r="K478" s="3" t="n">
+        <v>43018</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
+      <c r="A479" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B479" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C479" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D479" s="1" t="inlineStr">
+        <is>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E479" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F479" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/IF/IAY/863565 — Construction of IAY House -IAY REG. NO. MP1654383</t>
+        </is>
+      </c>
+      <c r="G479" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H479" s="2" t="n">
+        <v>15480</v>
+      </c>
+      <c r="I479" s="2" t="n">
+        <v>15308</v>
+      </c>
+      <c r="J479" s="3" t="n">
+        <v>42877</v>
+      </c>
+      <c r="K479" s="3" t="n">
+        <v>43062</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
+      <c r="A480" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B480" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C480" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D480" s="1" t="inlineStr">
+        <is>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E480" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F480" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/IF/IAY/864099 — Construction of IAY House -IAY REG. NO. MP1660406</t>
+        </is>
+      </c>
+      <c r="G480" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H480" s="2" t="n">
+        <v>15480</v>
+      </c>
+      <c r="I480" s="2" t="n">
+        <v>14620</v>
+      </c>
+      <c r="J480" s="3" t="n">
+        <v>42877</v>
+      </c>
+      <c r="K480" s="3" t="n">
+        <v>43052</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
+      <c r="A481" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B481" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C481" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D481" s="1" t="inlineStr">
+        <is>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E481" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F481" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/IF/IAY/864100 — Construction of IAY House -IAY REG. NO. MP1660415</t>
+        </is>
+      </c>
+      <c r="G481" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H481" s="2" t="n">
+        <v>15480</v>
+      </c>
+      <c r="I481" s="2" t="n">
+        <v>14620</v>
+      </c>
+      <c r="J481" s="3" t="n">
+        <v>42877</v>
+      </c>
+      <c r="K481" s="3" t="n">
+        <v>43018</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
+      <c r="A482" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B482" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C482" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D482" s="1" t="inlineStr">
+        <is>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E482" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F482" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/IF/IAY/864171 — Construction of IAY House -IAY REG. NO. MP1661149</t>
+        </is>
+      </c>
+      <c r="G482" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H482" s="2" t="n">
+        <v>15480</v>
+      </c>
+      <c r="I482" s="2" t="n">
+        <v>14620</v>
+      </c>
+      <c r="J482" s="3" t="n">
+        <v>42877</v>
+      </c>
+      <c r="K482" s="3" t="n">
+        <v>43081</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
+      <c r="A483" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B483" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C483" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D483" s="1" t="inlineStr">
+        <is>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E483" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F483" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/IF/IAY/864265 — Construction of IAY House -IAY REG. NO. MP1662261</t>
+        </is>
+      </c>
+      <c r="G483" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H483" s="2" t="n">
+        <v>15480</v>
+      </c>
+      <c r="I483" s="2" t="n">
+        <v>14620</v>
+      </c>
+      <c r="J483" s="3" t="n">
+        <v>42863</v>
+      </c>
+      <c r="K483" s="3" t="n">
+        <v>43004</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
+      <c r="A484" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B484" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C484" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D484" s="1" t="inlineStr">
+        <is>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E484" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F484" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/IF/IAY/868211 — Construction of IAY House -IAY REG. NO. MP1710542</t>
+        </is>
+      </c>
+      <c r="G484" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H484" s="2" t="n">
+        <v>15480</v>
+      </c>
+      <c r="I484" s="2" t="n">
+        <v>14620</v>
+      </c>
+      <c r="J484" s="3" t="n">
+        <v>42877</v>
+      </c>
+      <c r="K484" s="3" t="n">
+        <v>43018</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
+      <c r="A485" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B485" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C485" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D485" s="1" t="inlineStr">
+        <is>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E485" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F485" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/IF/IAY/891857 — Construction of IAY House -IAY REG. NO. MP2023433</t>
+        </is>
+      </c>
+      <c r="G485" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H485" s="2" t="n">
+        <v>15480</v>
+      </c>
+      <c r="I485" s="2" t="n">
+        <v>14620</v>
+      </c>
+      <c r="J485" s="3" t="n">
+        <v>42877</v>
+      </c>
+      <c r="K485" s="3" t="n">
+        <v>43032</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
+      <c r="A486" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B486" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C486" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D486" s="1" t="inlineStr">
+        <is>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E486" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F486" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/IF/IAY/892842 — Construction of IAY House -IAY REG. NO. MP2035524</t>
+        </is>
+      </c>
+      <c r="G486" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H486" s="2" t="n">
+        <v>15480</v>
+      </c>
+      <c r="I486" s="2" t="n">
+        <v>14620</v>
+      </c>
+      <c r="J486" s="3" t="n">
+        <v>42877</v>
+      </c>
+      <c r="K486" s="3" t="n">
+        <v>43130</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
+      <c r="A487" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B487" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C487" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D487" s="1" t="inlineStr">
+        <is>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E487" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F487" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/IF/IAY/893481 — Construction of IAY House -IAY REG. NO. MP2044288</t>
+        </is>
+      </c>
+      <c r="G487" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H487" s="2" t="n">
+        <v>15480</v>
+      </c>
+      <c r="I487" s="2" t="n">
+        <v>14620</v>
+      </c>
+      <c r="J487" s="3" t="n">
+        <v>42877</v>
+      </c>
+      <c r="K487" s="3" t="n">
+        <v>43018</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
+      <c r="A488" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B488" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C488" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D488" s="1" t="inlineStr">
+        <is>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E488" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F488" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/IF/IAY/895466 — Construction of IAY House -IAY REG. NO. MP2072118</t>
+        </is>
+      </c>
+      <c r="G488" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H488" s="2" t="n">
+        <v>15480</v>
+      </c>
+      <c r="I488" s="2" t="n">
+        <v>14448</v>
+      </c>
+      <c r="J488" s="3" t="n">
+        <v>42863</v>
+      </c>
+      <c r="K488" s="3" t="n">
+        <v>43073</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
+      <c r="A489" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B489" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C489" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D489" s="1" t="inlineStr">
+        <is>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E489" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F489" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/IF/IAY/895468 — Construction of IAY House -IAY REG. NO. MP2072150</t>
+        </is>
+      </c>
+      <c r="G489" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H489" s="2" t="n">
+        <v>15480</v>
+      </c>
+      <c r="I489" s="2" t="n">
+        <v>14620</v>
+      </c>
+      <c r="J489" s="3" t="n">
+        <v>42863</v>
+      </c>
+      <c r="K489" s="3" t="n">
+        <v>43011</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
+      <c r="A490" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B490" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C490" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D490" s="1" t="inlineStr">
+        <is>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E490" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F490" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/IF/IAY/897184 — Construction of IAY House -IAY REG. NO. MP2097678</t>
+        </is>
+      </c>
+      <c r="G490" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H490" s="2" t="n">
+        <v>15480</v>
+      </c>
+      <c r="I490" s="2" t="n">
+        <v>14276</v>
+      </c>
+      <c r="J490" s="3" t="n">
+        <v>42877</v>
+      </c>
+      <c r="K490" s="3" t="n">
+        <v>43011</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
+      <c r="A491" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B491" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C491" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D491" s="1" t="inlineStr">
+        <is>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E491" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F491" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/IF/IAY/913559 — Construction of IAY House -IAY REG. NO. MP2326616</t>
+        </is>
+      </c>
+      <c r="G491" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H491" s="2" t="n">
+        <v>15480</v>
+      </c>
+      <c r="I491" s="2" t="n">
+        <v>14448</v>
+      </c>
+      <c r="J491" s="3" t="n">
+        <v>42877</v>
+      </c>
+      <c r="K491" s="3" t="n">
+        <v>43107</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
+      <c r="A492" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B492" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C492" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D492" s="1" t="inlineStr">
+        <is>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E492" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F492" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/IF/IAY/933979 — Construction of IAY House -IAY REG. NO. MP2694843</t>
+        </is>
+      </c>
+      <c r="G492" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H492" s="2" t="n">
+        <v>15480</v>
+      </c>
+      <c r="I492" s="2" t="n">
+        <v>14620</v>
+      </c>
+      <c r="J492" s="3" t="n">
+        <v>42863</v>
+      </c>
+      <c r="K492" s="3" t="n">
+        <v>43011</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
+      <c r="A493" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B493" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C493" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D493" s="1" t="inlineStr">
+        <is>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E493" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F493" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/IF/IAY/934254 — Construction of IAY House -IAY REG. NO. MP2700226</t>
+        </is>
+      </c>
+      <c r="G493" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H493" s="2" t="n">
+        <v>15480</v>
+      </c>
+      <c r="I493" s="2" t="n">
+        <v>14620</v>
+      </c>
+      <c r="J493" s="3" t="n">
+        <v>42863</v>
+      </c>
+      <c r="K493" s="3" t="n">
+        <v>43011</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
+      <c r="A494" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B494" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C494" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D494" s="1" t="inlineStr">
+        <is>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E494" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F494" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/IF/IAY/957952 — Construction of IAY House -IAY REG. NO. MP3237593</t>
+        </is>
+      </c>
+      <c r="G494" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H494" s="2" t="n">
+        <v>15480</v>
+      </c>
+      <c r="I494" s="2" t="n">
+        <v>14620</v>
+      </c>
+      <c r="J494" s="3" t="n">
+        <v>42863</v>
+      </c>
+      <c r="K494" s="3" t="n">
+        <v>43011</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
+      <c r="A495" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B495" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C495" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D495" s="1" t="inlineStr">
+        <is>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E495" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F495" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/IF/IAY/960304 — Construction of IAY House -IAY REG. NO. MP3296137</t>
+        </is>
+      </c>
+      <c r="G495" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H495" s="2" t="n">
+        <v>15480</v>
+      </c>
+      <c r="I495" s="2" t="n">
+        <v>14620</v>
+      </c>
+      <c r="J495" s="3" t="n">
+        <v>42877</v>
+      </c>
+      <c r="K495" s="3" t="n">
+        <v>43024</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
+      <c r="A496" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B496" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C496" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+        </is>
+      </c>
+      <c r="D496" s="1" t="inlineStr">
+        <is>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+        </is>
+      </c>
+      <c r="E496" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F496" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/LD/22012034248108 — शांति धाम पुराछिंदवाडाशिवनारायणखेत की पास</t>
+        </is>
+      </c>
+      <c r="G496" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H496" s="2" t="n">
+        <v>524000</v>
+      </c>
+      <c r="I496" s="2" t="n">
+        <v>474369.1</v>
+      </c>
+      <c r="J496" s="3" t="n">
+        <v>42380</v>
+      </c>
+      <c r="K496" s="3" t="n">
+        <v>42849</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
+      <c r="A497" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B497" s="1" t="inlineStr">
+        <is>
+          <t>2016-2017</t>
+        </is>
+      </c>
+      <c r="C497" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+        </is>
+      </c>
+      <c r="D497" s="1" t="inlineStr">
+        <is>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+        </is>
+      </c>
+      <c r="E497" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F497" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/LD/22012034298639 — शांतिधाम विकास कार्य शेखपुरा, पुराछिदवाडा</t>
+        </is>
+      </c>
+      <c r="G497" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H497" s="2" t="n">
+        <v>247000</v>
+      </c>
+      <c r="I497" s="2" t="n">
+        <v>231369</v>
+      </c>
+      <c r="J497" s="3" t="n">
+        <v>42758</v>
+      </c>
+      <c r="K497" s="3" t="n">
+        <v>42928</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
+      <c r="A498" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B498" s="1" t="inlineStr">
+        <is>
+          <t>2019-2020</t>
+        </is>
+      </c>
+      <c r="C498" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+        </is>
+      </c>
+      <c r="D498" s="1" t="inlineStr">
+        <is>
+          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+        </is>
+      </c>
+      <c r="E498" s="1" t="inlineStr">
+        <is>
+          <t>Grass Land Development</t>
+        </is>
+      </c>
+      <c r="F498" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/LD/22012034466777 — चरागाह विकास कार्य ग्राम पंचायत पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G498" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H498" s="2" t="n">
+        <v>1528838.85</v>
+      </c>
+      <c r="I498" s="2" t="n">
+        <v>584014.64</v>
+      </c>
+      <c r="J498" s="3" t="n">
+        <v>43794</v>
+      </c>
+      <c r="K498" s="3" t="n">
+        <v>45631</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
+      <c r="A499" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B499" s="1" t="inlineStr">
+        <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C499" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+        </is>
+      </c>
+      <c r="D499" s="1" t="inlineStr">
+        <is>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+        </is>
+      </c>
+      <c r="E499" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F499" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/LD/3799381907 — भूमि समतलीकरण ग्राम पंचायत पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G499" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H499" s="2" t="n">
+        <v>158000</v>
+      </c>
+      <c r="I499" s="2" t="n">
+        <v>164584</v>
+      </c>
+      <c r="J499" s="3" t="n">
+        <v>41058</v>
+      </c>
+      <c r="K499" s="3" t="n">
+        <v>41664</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
+      <c r="A500" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B500" s="1" t="inlineStr">
+        <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C500" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+        </is>
+      </c>
+      <c r="D500" s="1" t="inlineStr">
+        <is>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+        </is>
+      </c>
+      <c r="E500" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F500" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/LD/3799387902 — खेल मेदान निर्माण कार्य ग्राम पंचायत पुरा छिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G500" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H500" s="2" t="n">
+        <v>451000</v>
+      </c>
+      <c r="I500" s="2" t="n">
+        <v>329112</v>
+      </c>
+      <c r="J500" s="3" t="n">
+        <v>41323</v>
+      </c>
+      <c r="K500" s="3" t="n">
+        <v>42083</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
+      <c r="A501" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B501" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C501" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+        </is>
+      </c>
+      <c r="D501" s="1" t="inlineStr">
+        <is>
+          <t>Play Ground / Construction of Play field for Community</t>
+        </is>
+      </c>
+      <c r="E501" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Play field</t>
+        </is>
+      </c>
+      <c r="F501" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/PG/22012034303849 — खेल मैदान शेखपुरा ग्राम पंचायत पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G501" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H501" s="2" t="n">
+        <v>353000</v>
+      </c>
+      <c r="I501" s="2" t="n">
+        <v>335733</v>
+      </c>
+      <c r="J501" s="3" t="n">
+        <v>42835</v>
+      </c>
+      <c r="K501" s="3" t="n">
+        <v>43218</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
+      <c r="A502" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B502" s="1" t="inlineStr">
+        <is>
+          <t>2009-2010</t>
+        </is>
+      </c>
+      <c r="C502" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D502" s="1" t="inlineStr">
+        <is>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+        </is>
+      </c>
+      <c r="E502" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F502" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/RC/111 — सड्रक मुरमीकरण, पुराछिदंवाडा से तारासेवनिया, पुराछिदंवाडा</t>
+        </is>
+      </c>
+      <c r="G502" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H502" s="2" t="n">
+        <v>177000</v>
+      </c>
+      <c r="I502" s="2" t="n">
+        <v>118323</v>
+      </c>
+      <c r="J502" s="3" t="n">
+        <v>40026</v>
+      </c>
+      <c r="K502" s="3" t="n">
+        <v>41481</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
+      <c r="A503" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B503" s="1" t="inlineStr">
+        <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C503" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D503" s="1" t="inlineStr">
+        <is>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E503" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F503" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/RC/22012034154260 — सी सी रोड पंचपरमेश्‍वर ग्राम पंचायत पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G503" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H503" s="2" t="n">
+        <v>149800</v>
+      </c>
+      <c r="I503" s="2" t="n">
+        <v>145744</v>
+      </c>
+      <c r="J503" s="3" t="n">
+        <v>41051</v>
+      </c>
+      <c r="K503" s="3" t="n">
+        <v>41213</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
+      <c r="A504" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B504" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C504" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D504" s="1" t="inlineStr">
+        <is>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E504" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F504" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/RC/22012034169058 — सी सी रोड पंचपरमेश्‍वर निर्माण्‍ा कार्य पुराछिंदवाडा छोटी बाई की चक्‍क्‍ी से राम मंदिर तक ग्रां पं प</t>
+        </is>
+      </c>
+      <c r="G504" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H504" s="2" t="n">
+        <v>177000</v>
+      </c>
+      <c r="I504" s="2" t="n">
+        <v>165114</v>
+      </c>
+      <c r="J504" s="3" t="n">
+        <v>41428</v>
+      </c>
+      <c r="K504" s="3" t="n">
+        <v>41489</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
+      <c r="A505" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B505" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C505" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D505" s="1" t="inlineStr">
+        <is>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E505" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F505" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/RC/22012034210007 — सी सी रोड पंच परमेश्वर इमरत के घर से हनुमान मंदिर</t>
+        </is>
+      </c>
+      <c r="G505" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H505" s="2" t="n">
+        <v>135060</v>
+      </c>
+      <c r="I505" s="2" t="n">
+        <v>120847</v>
+      </c>
+      <c r="J505" s="3" t="n">
+        <v>41701</v>
+      </c>
+      <c r="K505" s="3" t="n">
+        <v>41818</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
+      <c r="A506" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B506" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C506" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D506" s="1" t="inlineStr">
+        <is>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E506" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F506" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/RC/22012034291854 — सी सी रोड परफार्मेंस ग्रांट अभिसरण इमरत के घर से जयसिंह के घर तक, पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G506" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H506" s="2" t="n">
+        <v>84500</v>
+      </c>
+      <c r="I506" s="2" t="n">
+        <v>83952</v>
+      </c>
+      <c r="J506" s="3" t="n">
+        <v>42352</v>
+      </c>
+      <c r="K506" s="3" t="n">
+        <v>42538</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
+      <c r="A507" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B507" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C507" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D507" s="1" t="inlineStr">
+        <is>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E507" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F507" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/RC/22012034306944 — सी सी रोड पंचपरमेश्‍वर राम मंदिर से ब्रज के घर तक पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G507" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H507" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I507" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J507" s="3" t="n">
+        <v>42279</v>
+      </c>
+      <c r="K507" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
+      <c r="A508" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B508" s="1" t="inlineStr">
+        <is>
+          <t>2016-2017</t>
+        </is>
+      </c>
+      <c r="C508" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D508" s="1" t="inlineStr">
+        <is>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E508" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F508" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/RC/22012034315892 — सी सी रोड पंचपरमेश्वर कालूराम से नवाब खा के घर तक, शेखपुरा पुराछिंदवारा</t>
+        </is>
+      </c>
+      <c r="G508" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H508" s="2" t="n">
+        <v>173500</v>
+      </c>
+      <c r="I508" s="2" t="n">
+        <v>163370</v>
+      </c>
+      <c r="J508" s="3" t="n">
+        <v>42674</v>
+      </c>
+      <c r="K508" s="3" t="n">
+        <v>42720</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
+      <c r="A509" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B509" s="1" t="inlineStr">
+        <is>
+          <t>2016-2017</t>
+        </is>
+      </c>
+      <c r="C509" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D509" s="1" t="inlineStr">
+        <is>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E509" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F509" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/RC/22012034319299 — सी सी रोड पंचपरमेश्‍वर राम मंदिर से ब्रज के घर तक, पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G509" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H509" s="2" t="n">
+        <v>173500</v>
+      </c>
+      <c r="I509" s="2" t="n">
+        <v>163704</v>
+      </c>
+      <c r="J509" s="3" t="n">
+        <v>42737</v>
+      </c>
+      <c r="K509" s="3" t="n">
+        <v>42817</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
+      <c r="A510" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B510" s="1" t="inlineStr">
+        <is>
+          <t>2016-2017</t>
+        </is>
+      </c>
+      <c r="C510" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D510" s="1" t="inlineStr">
+        <is>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+        </is>
+      </c>
+      <c r="E510" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F510" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/RC/22012034321047 — सुदूर ग्राम संपर्क श्‍ोखपुरा से पुराछिंदवाडा दुलीचंद्र के  खेत तक पुरा  की  ओर पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G510" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H510" s="2" t="n">
+        <v>1249000</v>
+      </c>
+      <c r="I510" s="2" t="n">
+        <v>1169678</v>
+      </c>
+      <c r="J510" s="3" t="n">
+        <v>42758</v>
+      </c>
+      <c r="K510" s="3" t="n">
+        <v>43454</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
+      <c r="A511" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B511" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C511" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D511" s="1" t="inlineStr">
+        <is>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E511" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F511" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/RC/22012034322536 — सी सी रोड निर्माण मनरेगा+पंच परमेश्वर अभिसरण ग्राम पंचायत पुराछिन्द्वाडा</t>
+        </is>
+      </c>
+      <c r="G511" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H511" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I511" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J511" s="3" t="n">
+        <v>42839</v>
+      </c>
+      <c r="K511" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
+      <c r="A512" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B512" s="1" t="inlineStr">
+        <is>
+          <t>2019-2020</t>
+        </is>
+      </c>
+      <c r="C512" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D512" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+        </is>
+      </c>
+      <c r="E512" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F512" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/RC/22012034439081 — सुदुर ग्राम संपर्क सडक पुराछिन्‍दवाडा</t>
+        </is>
+      </c>
+      <c r="G512" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H512" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I512" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J512" s="3" t="n">
+        <v>43569</v>
+      </c>
+      <c r="K512" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
+      <c r="A513" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B513" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C513" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D513" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E513" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F513" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/RC/22012034448716 — सी सी रोड पंचपरमेश्‍वर मेन रोड से जोर सिंह के घर तक शेखपुरा, पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G513" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H513" s="2" t="n">
+        <v>45900</v>
+      </c>
+      <c r="I513" s="2" t="n">
+        <v>44964</v>
+      </c>
+      <c r="J513" s="3" t="n">
+        <v>43528</v>
+      </c>
+      <c r="K513" s="3" t="n">
+        <v>43637</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
+      <c r="A514" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B514" s="1" t="inlineStr">
+        <is>
+          <t>2019-2020</t>
+        </is>
+      </c>
+      <c r="C514" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D514" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E514" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F514" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/RC/22012034473349 — सी सी रोड अभिसरण मनरेगा +14वां वित्‍त पुलिया से दीपसिंह के घर की ओर, पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G514" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H514" s="2" t="n">
+        <v>27900</v>
+      </c>
+      <c r="I514" s="2" t="n">
+        <v>27456</v>
+      </c>
+      <c r="J514" s="3" t="n">
+        <v>43703</v>
+      </c>
+      <c r="K514" s="3" t="n">
+        <v>43747</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
+      <c r="A515" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B515" s="1" t="inlineStr">
+        <is>
+          <t>2019-2020</t>
+        </is>
+      </c>
+      <c r="C515" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D515" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E515" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F515" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/RC/22012034473813 — सी सी रोड अभिसरण मनरेगा +14वां वित्‍त मेन रोड से राममंदिर तक शेखपुरा, पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G515" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H515" s="2" t="n">
+        <v>15300</v>
+      </c>
+      <c r="I515" s="2" t="n">
+        <v>14784</v>
+      </c>
+      <c r="J515" s="3" t="n">
+        <v>43703</v>
+      </c>
+      <c r="K515" s="3" t="n">
+        <v>43747</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
+      <c r="A516" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B516" s="1" t="inlineStr">
+        <is>
+          <t>2019-2020</t>
+        </is>
+      </c>
+      <c r="C516" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D516" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E516" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F516" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/RC/22012034480188 — सी सी रोड अभिसरण मनरेगा +14वां वित्‍त नरेश से शैतान के घर तक, पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G516" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H516" s="2" t="n">
+        <v>22950</v>
+      </c>
+      <c r="I516" s="2" t="n">
+        <v>22528</v>
+      </c>
+      <c r="J516" s="3" t="n">
+        <v>43738</v>
+      </c>
+      <c r="K516" s="3" t="n">
+        <v>43752</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
+      <c r="A517" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B517" s="1" t="inlineStr">
+        <is>
+          <t>2019-2020</t>
+        </is>
+      </c>
+      <c r="C517" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D517" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+        </is>
+      </c>
+      <c r="E517" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F517" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/RC/22012034510699 — सुदूर ग्राम संपर्क सडक करतार सिंह के खेत से गौशाला तक, शेखपुरा, पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G517" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H517" s="2" t="n">
+        <v>3092584.04</v>
+      </c>
+      <c r="I517" s="2" t="n">
+        <v>2900212.88</v>
+      </c>
+      <c r="J517" s="3" t="n">
+        <v>43850</v>
+      </c>
+      <c r="K517" s="3" t="n">
+        <v>44377</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
+      <c r="A518" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B518" s="1" t="inlineStr">
+        <is>
+          <t>2019-2020</t>
+        </is>
+      </c>
+      <c r="C518" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D518" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E518" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F518" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/RC/22012034529359 — सी सी रोड अभिसरण मनरेगा +14वां वित्‍त रामजीवन से किशन के घर तक, पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G518" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H518" s="2" t="n">
+        <v>30600</v>
+      </c>
+      <c r="I518" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J518" s="3" t="n">
+        <v>43856</v>
+      </c>
+      <c r="K518" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
+      <c r="A519" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B519" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C519" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D519" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E519" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F519" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/RC/22012034529362 — सी सी रोड नाली सहित अभिसरण मनरेगा +14वां वित्‍त गोरधन से हरिप्रसाद के घर तक, पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G519" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H519" s="2" t="n">
+        <v>63562</v>
+      </c>
+      <c r="I519" s="2" t="n">
+        <v>63460</v>
+      </c>
+      <c r="J519" s="3" t="n">
+        <v>44025</v>
+      </c>
+      <c r="K519" s="3" t="n">
+        <v>44083</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
+      <c r="A520" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B520" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C520" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D520" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+        </is>
+      </c>
+      <c r="E520" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F520" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/RC/22012034537498 — सुदूर ग्राम संपर्क सडक मेन रोड पुराछिंदवाडा से गौशाला तक, पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G520" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H520" s="2" t="n">
+        <v>2899616.72</v>
+      </c>
+      <c r="I520" s="2" t="n">
+        <v>2865291.39</v>
+      </c>
+      <c r="J520" s="3" t="n">
+        <v>44102</v>
+      </c>
+      <c r="K520" s="3" t="n">
+        <v>44612</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
+      <c r="A521" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B521" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C521" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D521" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E521" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F521" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/RC/22012034537785 — सी सी रोड निर्माण मनरेगा+14 वां वित्त समुदायिक भवन के पास, पुराछिंदवाड़ा</t>
+        </is>
+      </c>
+      <c r="G521" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H521" s="2" t="n">
+        <v>27158</v>
+      </c>
+      <c r="I521" s="2" t="n">
+        <v>26220</v>
+      </c>
+      <c r="J521" s="3" t="n">
+        <v>44081</v>
+      </c>
+      <c r="K521" s="3" t="n">
+        <v>44189</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
+      <c r="A522" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B522" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C522" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D522" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E522" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F522" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/RC/22012034570328 — सी सी रोड निर्माण कार्य अभिसरण मनरेगा + अजा बस्‍ती विकास विभाग, हनुमान मंदिर पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G522" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H522" s="2" t="n">
+        <v>57750</v>
+      </c>
+      <c r="I522" s="2" t="n">
+        <v>55584</v>
+      </c>
+      <c r="J522" s="3" t="n">
+        <v>44326</v>
+      </c>
+      <c r="K522" s="3" t="n">
+        <v>44503</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
+      <c r="A523" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B523" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C523" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D523" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E523" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F523" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/RC/22012034645220 — सी सी रोड निर्माण कार्य मनरेगा +15 वां वित्‍त, शमशान घाट परिसर, पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G523" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H523" s="2" t="n">
+        <v>30000</v>
+      </c>
+      <c r="I523" s="2" t="n">
+        <v>29172</v>
+      </c>
+      <c r="J523" s="3" t="n">
+        <v>45194</v>
+      </c>
+      <c r="K523" s="3" t="n">
+        <v>45414</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
+      <c r="A524" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B524" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C524" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D524" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E524" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F524" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/RC/22012034645767 — सी सी रोड निर्माण कार्य मनरेगा +15 वां वित्‍त, मेन रोड से शमशान, शेखपुरा, पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G524" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H524" s="2" t="n">
+        <v>37500</v>
+      </c>
+      <c r="I524" s="2" t="n">
+        <v>36465</v>
+      </c>
+      <c r="J524" s="3" t="n">
+        <v>45201</v>
+      </c>
+      <c r="K524" s="3" t="n">
+        <v>45414</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
+      <c r="A525" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B525" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C525" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D525" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
+        </is>
+      </c>
+      <c r="E525" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F525" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/RC/22012034655267 — खेत सडक निर्माण कार्य मनरेगा+जनभागीदारी, सुनीता बाई से इमरत के खेत तक, पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G525" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H525" s="2" t="n">
+        <v>2734000</v>
+      </c>
+      <c r="I525" s="2" t="n">
+        <v>846026.6</v>
+      </c>
+      <c r="J525" s="3" t="n">
+        <v>45205</v>
+      </c>
+      <c r="K525" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
+      <c r="A526" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B526" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C526" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D526" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E526" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F526" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/RC/22012034679926 — सी सी रोड निर्माण ग्राम पंचायत पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G526" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H526" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I526" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J526" s="3" t="n">
+        <v>45396</v>
+      </c>
+      <c r="K526" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
+      <c r="A527" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B527" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C527" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D527" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E527" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F527" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/RC/22012034824702 — सी सी रोड निर्माण मनरेगा +15 वां वित्त सतीश से मूल चंद्र के घर तक, पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G527" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H527" s="2" t="n">
+        <v>36755</v>
+      </c>
+      <c r="I527" s="2" t="n">
+        <v>34992</v>
+      </c>
+      <c r="J527" s="3" t="n">
+        <v>45579</v>
+      </c>
+      <c r="K527" s="3" t="n">
+        <v>46147</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
+      <c r="A528" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B528" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C528" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D528" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E528" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F528" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/RC/22012034849407 — सी सी रोड निर्माण मनरेगा +15 वां वित्त स्‍कूल गेट से शाला भवन तक, पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G528" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H528" s="2" t="n">
+        <v>60000</v>
+      </c>
+      <c r="I528" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J528" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K528" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
+      <c r="A529" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B529" s="1" t="inlineStr">
+        <is>
+          <t>2009-2010</t>
+        </is>
+      </c>
+      <c r="C529" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D529" s="1" t="inlineStr">
+        <is>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+        </is>
+      </c>
+      <c r="E529" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F529" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/RC/48 — सडक निर्माण मुरमीकरण कार्य शेखपुरा की ओर पुराछिंदव</t>
+        </is>
+      </c>
+      <c r="G529" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H529" s="2" t="n">
+        <v>177000</v>
+      </c>
+      <c r="I529" s="2" t="n">
+        <v>354606</v>
+      </c>
+      <c r="J529" s="3" t="n">
+        <v>39936</v>
+      </c>
+      <c r="K529" s="3" t="n">
+        <v>41545</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
+      <c r="A530" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B530" s="1" t="inlineStr">
+        <is>
+          <t>2009-2010</t>
+        </is>
+      </c>
+      <c r="C530" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D530" s="1" t="inlineStr">
+        <is>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+        </is>
+      </c>
+      <c r="E530" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F530" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/RC/49 — सडक मुरमीकरण निर्माण कार्य तालाब की ओर पुराछिंदबाडा</t>
+        </is>
+      </c>
+      <c r="G530" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H530" s="2" t="n">
+        <v>177000</v>
+      </c>
+      <c r="I530" s="2" t="n">
+        <v>273646</v>
+      </c>
+      <c r="J530" s="3" t="n">
+        <v>39920</v>
+      </c>
+      <c r="K530" s="3" t="n">
+        <v>41523</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
+      <c r="A531" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B531" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C531" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D531" s="1" t="inlineStr">
+        <is>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+        </is>
+      </c>
+      <c r="E531" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F531" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/RC/9 — सी सी रोड निर्माण, पुरा छिन्‍दवाडा</t>
+        </is>
+      </c>
+      <c r="G531" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H531" s="2" t="n">
+        <v>280184</v>
+      </c>
+      <c r="I531" s="2" t="n">
+        <v>294450</v>
+      </c>
+      <c r="J531" s="3" t="n">
+        <v>39656</v>
+      </c>
+      <c r="K531" s="3" t="n">
+        <v>39656</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
+      <c r="A532" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B532" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C532" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D532" s="1" t="inlineStr">
+        <is>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+        </is>
+      </c>
+      <c r="E532" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F532" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/RS/22012034353172 — नाद अजब सिंह/संकर लाल पुरा छिन्द्वारा</t>
+        </is>
+      </c>
+      <c r="G532" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H532" s="2" t="n">
+        <v>16900</v>
+      </c>
+      <c r="I532" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J532" s="3" t="n">
+        <v>42839</v>
+      </c>
+      <c r="K532" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
+      <c r="A533" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B533" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C533" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D533" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E533" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F533" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/RS/22012034358076 — शौचालय निर्माण 25 हितग्राही ग्राम पंचायत पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G533" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H533" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="I533" s="2" t="n">
+        <v>282384</v>
+      </c>
+      <c r="J533" s="3" t="n">
+        <v>42940</v>
+      </c>
+      <c r="K533" s="3" t="n">
+        <v>43171</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
+      <c r="A534" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B534" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C534" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D534" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E534" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F534" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/RS/22012034361134 — शौचालय निर्माण 25 हितग्राही ग्राम पंचायत पुराछिन्दवाड़ा</t>
+        </is>
+      </c>
+      <c r="G534" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H534" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="I534" s="2" t="n">
+        <v>290581</v>
+      </c>
+      <c r="J534" s="3" t="n">
+        <v>42940</v>
+      </c>
+      <c r="K534" s="3" t="n">
+        <v>43218</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
+      <c r="A535" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B535" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C535" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D535" s="1" t="inlineStr">
+        <is>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+        </is>
+      </c>
+      <c r="E535" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F535" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/RS/22012034384129 — नाडेप निर्माण कार्य पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G535" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H535" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I535" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J535" s="3" t="n">
+        <v>43204</v>
+      </c>
+      <c r="K535" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
+      <c r="A536" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B536" s="1" t="inlineStr">
+        <is>
+          <t>2019-2020</t>
+        </is>
+      </c>
+      <c r="C536" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D536" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+        </is>
+      </c>
+      <c r="E536" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F536" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/RS/22012034436828 — nadep nirman mukesh naran singh</t>
+        </is>
+      </c>
+      <c r="G536" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H536" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I536" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J536" s="3" t="n">
+        <v>43569</v>
+      </c>
+      <c r="K536" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
+      <c r="A537" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B537" s="1" t="inlineStr">
+        <is>
+          <t>2019-2020</t>
+        </is>
+      </c>
+      <c r="C537" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D537" s="1" t="inlineStr">
+        <is>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+        </is>
+      </c>
+      <c r="E537" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F537" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/RS/22012034480713 — सामुदायिक नाडेप निर्माण कार्य गौशाला के पास, 1 ग्राम पंचायत पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G537" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H537" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I537" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J537" s="3" t="n">
+        <v>43856</v>
+      </c>
+      <c r="K537" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
+      <c r="A538" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B538" s="1" t="inlineStr">
+        <is>
+          <t>2019-2020</t>
+        </is>
+      </c>
+      <c r="C538" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D538" s="1" t="inlineStr">
+        <is>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+        </is>
+      </c>
+      <c r="E538" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F538" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/RS/22012034480714 — सामुदायिक नाडेप निर्माण कार्य गौशाला के पास, 2 ग्राम पंचायत पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G538" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H538" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I538" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J538" s="3" t="n">
+        <v>43856</v>
+      </c>
+      <c r="K538" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
+      <c r="A539" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B539" s="1" t="inlineStr">
+        <is>
+          <t>2019-2020</t>
+        </is>
+      </c>
+      <c r="C539" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D539" s="1" t="inlineStr">
+        <is>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+        </is>
+      </c>
+      <c r="E539" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F539" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/RS/22012034480715 — सामुदायिक नाडेप निर्माण कार्य गौशाला के पास, 3 ग्राम पंचायत पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G539" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H539" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I539" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J539" s="3" t="n">
+        <v>43856</v>
+      </c>
+      <c r="K539" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
+      <c r="A540" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B540" s="1" t="inlineStr">
+        <is>
+          <t>2019-2020</t>
+        </is>
+      </c>
+      <c r="C540" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D540" s="1" t="inlineStr">
+        <is>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+        </is>
+      </c>
+      <c r="E540" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F540" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/RS/22012034480716 — सामुदायिक नाडेप निर्माण कार्य गौशाला के पास, 4 ग्राम पंचायत पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G540" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H540" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I540" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J540" s="3" t="n">
+        <v>43856</v>
+      </c>
+      <c r="K540" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
+      <c r="A541" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B541" s="1" t="inlineStr">
+        <is>
+          <t>2019-2020</t>
+        </is>
+      </c>
+      <c r="C541" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D541" s="1" t="inlineStr">
+        <is>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+        </is>
+      </c>
+      <c r="E541" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F541" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/RS/22012034480717 — सामुदायिक नाडेप निर्माण कार्य गौशाला के पास, 5 ग्राम पंचायत पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G541" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H541" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I541" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J541" s="3" t="n">
+        <v>43856</v>
+      </c>
+      <c r="K541" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
+      <c r="A542" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B542" s="1" t="inlineStr">
+        <is>
+          <t>2019-2020</t>
+        </is>
+      </c>
+      <c r="C542" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D542" s="1" t="inlineStr">
+        <is>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+        </is>
+      </c>
+      <c r="E542" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F542" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/RS/22012034480718 — सामुदायिक नाडेप निर्माण कार्य गौशाला के पास, 6 ग्राम पंचायत पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G542" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H542" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I542" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J542" s="3" t="n">
+        <v>43856</v>
+      </c>
+      <c r="K542" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
+      <c r="A543" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B543" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C543" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D543" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+        </is>
+      </c>
+      <c r="E543" s="1" t="inlineStr">
+        <is>
+          <t>Community Sanitary Complex</t>
+        </is>
+      </c>
+      <c r="F543" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/RS/22012034497699 — सामुदायिक स्वच्छता परिसर अभिसरण मनरेगा,15वां वित्त,एसबीएम रामजानकी मंदिर के पास,शेखपुरा,पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G543" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H543" s="2" t="n">
+        <v>44000</v>
+      </c>
+      <c r="I543" s="2" t="n">
+        <v>43700</v>
+      </c>
+      <c r="J543" s="3" t="n">
+        <v>44102</v>
+      </c>
+      <c r="K543" s="3" t="n">
+        <v>44195</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
+      <c r="A544" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B544" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C544" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D544" s="1" t="inlineStr">
+        <is>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+        </is>
+      </c>
+      <c r="E544" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F544" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/RS/22012034596428 — सामुदायिक नाडेप निर्माण कार्य (संख्या 10) ग्राम पंचायत पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G544" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H544" s="2" t="n">
+        <v>145420.01</v>
+      </c>
+      <c r="I544" s="2" t="n">
+        <v>136187.71</v>
+      </c>
+      <c r="J544" s="3" t="n">
+        <v>44501</v>
+      </c>
+      <c r="K544" s="3" t="n">
+        <v>45299</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
+      <c r="A545" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B545" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C545" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D545" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+        </is>
+      </c>
+      <c r="E545" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F545" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/RS/22012034596429 — सामुदायिक लीच पिट निर्माण कार्य (संख्या 05) ग्राम पंचायत पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G545" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H545" s="2" t="n">
+        <v>51247.5</v>
+      </c>
+      <c r="I545" s="2" t="n">
+        <v>45088.74</v>
+      </c>
+      <c r="J545" s="3" t="n">
+        <v>44501</v>
+      </c>
+      <c r="K545" s="3" t="n">
+        <v>45181</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
+      <c r="A546" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B546" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C546" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D546" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+        </is>
+      </c>
+      <c r="E546" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F546" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/RS/22012034617247 — लीच पिट निर्माण कार्य (संख्या 25),  ग्राम पंचायत पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G546" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H546" s="2" t="n">
+        <v>195942.48</v>
+      </c>
+      <c r="I546" s="2" t="n">
+        <v>189155.81</v>
+      </c>
+      <c r="J546" s="3" t="n">
+        <v>44529</v>
+      </c>
+      <c r="K546" s="3" t="n">
+        <v>45299</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
+      <c r="A547" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B547" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C547" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D547" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+        </is>
+      </c>
+      <c r="E547" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F547" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/RS/22012034644857 — लीच पिट निर्माण कार्य बाय पाइप ड्रनेज, मनरेगा + एस बी एम, पुराछिंदवारा</t>
+        </is>
+      </c>
+      <c r="G547" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H547" s="2" t="n">
+        <v>29250</v>
+      </c>
+      <c r="I547" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J547" s="3" t="n">
+        <v>44585</v>
+      </c>
+      <c r="K547" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
+      <c r="A548" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B548" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C548" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D548" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+        </is>
+      </c>
+      <c r="E548" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F548" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/RS/22012034645021 — लीच पीट निर्माण कार्य बाय पाइप ड्रनेज, मनरेगा + एस बी एम,  पुराछिंदवाड़ा</t>
+        </is>
+      </c>
+      <c r="G548" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H548" s="2" t="n">
+        <v>29250</v>
+      </c>
+      <c r="I548" s="2" t="n">
+        <v>27240</v>
+      </c>
+      <c r="J548" s="3" t="n">
+        <v>44620</v>
+      </c>
+      <c r="K548" s="3" t="n">
+        <v>44717</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
+      <c r="A549" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B549" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C549" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D549" s="1" t="inlineStr">
+        <is>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+        </is>
+      </c>
+      <c r="E549" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F549" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/RS/22012034645027 — सामुदायिक नाडेप निर्माण कार्य मनरेगा +एसबीएम (संख्या 04), ग्राम पंचायत पुराछिंदवाड़ा</t>
+        </is>
+      </c>
+      <c r="G549" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H549" s="2" t="n">
+        <v>8728</v>
+      </c>
+      <c r="I549" s="2" t="n">
+        <v>8106</v>
+      </c>
+      <c r="J549" s="3" t="n">
+        <v>44620</v>
+      </c>
+      <c r="K549" s="3" t="n">
+        <v>44630</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
+      <c r="A550" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B550" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C550" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D550" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+        </is>
+      </c>
+      <c r="E550" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F550" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/RS/22012034667809 — लीच पिट निर्माण कार्य (संख्‍या 30) ग्राम पंचायत पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G550" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H550" s="2" t="n">
+        <v>123704.83</v>
+      </c>
+      <c r="I550" s="2" t="n">
+        <v>96825.71</v>
+      </c>
+      <c r="J550" s="3" t="n">
+        <v>44886</v>
+      </c>
+      <c r="K550" s="3" t="n">
+        <v>45114</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
+      <c r="A551" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B551" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C551" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D551" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+        </is>
+      </c>
+      <c r="E551" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F551" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/RS/22012034672608 — सामुदायिक लीच पिट निर्माण बाइ पाइप ड्रेनेज, मनरेगा + एसबीएम,ग्राम पंचायत पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G551" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H551" s="2" t="n">
+        <v>61624</v>
+      </c>
+      <c r="I551" s="2" t="n">
+        <v>61200</v>
+      </c>
+      <c r="J551" s="3" t="n">
+        <v>44872</v>
+      </c>
+      <c r="K551" s="3" t="n">
+        <v>45114</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
+      <c r="A552" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B552" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C552" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D552" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+        </is>
+      </c>
+      <c r="E552" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F552" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/RS/22012034691940 — सामुदायिक लीचपिट ग्रेवाटर मेनेजमेंट मनरेगा+15वांवित्‍त,सूखीबाई के घर से हेंडपंप,शेखपुरा,पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G552" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H552" s="2" t="n">
+        <v>19789</v>
+      </c>
+      <c r="I552" s="2" t="n">
+        <v>17680</v>
+      </c>
+      <c r="J552" s="3" t="n">
+        <v>45096</v>
+      </c>
+      <c r="K552" s="3" t="n">
+        <v>45505</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
+      <c r="A553" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B553" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C553" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D553" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+        </is>
+      </c>
+      <c r="E553" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F553" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/RS/22012034691941 — सामुदायिक लीचपिट पाइप डेनेज मनरेगा+15वां वित्‍त, कल्‍याण से दीपसिंह के घर तक,शेखपुरा, पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G553" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H553" s="2" t="n">
+        <v>35408</v>
+      </c>
+      <c r="I553" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J553" s="3" t="n">
+        <v>44994</v>
+      </c>
+      <c r="K553" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
+      <c r="A554" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B554" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C554" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D554" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+        </is>
+      </c>
+      <c r="E554" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F554" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/RS/22012034699589 — पाइप नाली निर्माण कार्य मनरेगा +15 वां वित्‍त सतीश के घर से हेंडपंप तक, पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G554" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H554" s="2" t="n">
+        <v>59230</v>
+      </c>
+      <c r="I554" s="2" t="n">
+        <v>54808</v>
+      </c>
+      <c r="J554" s="3" t="n">
+        <v>45124</v>
+      </c>
+      <c r="K554" s="3" t="n">
+        <v>45469</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
+      <c r="A555" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B555" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C555" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D555" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+        </is>
+      </c>
+      <c r="E555" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F555" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/RS/22012034699591 — पाइप नाली निर्माण कार्य मनरेगा +15 वां वित्‍त भाव सिंह से हमीर के घर तक, पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G555" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H555" s="2" t="n">
+        <v>46460</v>
+      </c>
+      <c r="I555" s="2" t="n">
+        <v>45084</v>
+      </c>
+      <c r="J555" s="3" t="n">
+        <v>45194</v>
+      </c>
+      <c r="K555" s="3" t="n">
+        <v>45469</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
+      <c r="A556" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B556" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C556" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D556" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+        </is>
+      </c>
+      <c r="E556" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F556" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/RS/22012034699929 — पाइप नाली निर्माण कार्य मनरेगा +15 वां वित्‍त मूलचंद्र से चौकीदार के घर तक, पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G556" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H556" s="2" t="n">
+        <v>46680</v>
+      </c>
+      <c r="I556" s="2" t="n">
+        <v>41769</v>
+      </c>
+      <c r="J556" s="3" t="n">
+        <v>45138</v>
+      </c>
+      <c r="K556" s="3" t="n">
+        <v>45505</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
+      <c r="A557" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B557" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C557" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D557" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
+        </is>
+      </c>
+      <c r="E557" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F557" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/RS/22012035130230 — पाईप नाली निर्माण कार्य मनरेगा +15 वां वित्त उधम से जमना प्रसाद के घर तक, पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G557" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H557" s="2" t="n">
+        <v>42572</v>
+      </c>
+      <c r="I557" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J557" s="3" t="n">
+        <v>45451</v>
+      </c>
+      <c r="K557" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
+      <c r="A558" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B558" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C558" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D558" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+        </is>
+      </c>
+      <c r="E558" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F558" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/RS/22012035130232 — पाईप नाली निर्माण कार्य मनरेगा +15 वां वित्त नबाव के घर से शक्ति माता मंदिर तक, पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G558" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H558" s="2" t="n">
+        <v>36896</v>
+      </c>
+      <c r="I558" s="2" t="n">
+        <v>33291</v>
+      </c>
+      <c r="J558" s="3" t="n">
+        <v>45530</v>
+      </c>
+      <c r="K558" s="3" t="n">
+        <v>45797</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
+      <c r="A559" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B559" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C559" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D559" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
+        </is>
+      </c>
+      <c r="E559" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F559" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/RS/22012035138641 — पाईप नाली निर्माण कार्य मनरेगा +15 वां वित्त सुरेश से सुखी बाई के घर तक, पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G559" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H559" s="2" t="n">
+        <v>37500</v>
+      </c>
+      <c r="I559" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J559" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K559" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
+      <c r="A560" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B560" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C560" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D560" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
+        </is>
+      </c>
+      <c r="E560" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F560" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/RS/22012035138642 — पाईप नाली निर्माण कार्य मनरेगा +15 वां वित्त रमेश से भैयालाल के घर की ओर, पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G560" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H560" s="2" t="n">
+        <v>25900</v>
+      </c>
+      <c r="I560" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J560" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K560" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
+      <c r="A561" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B561" s="1" t="inlineStr">
+        <is>
+          <t>2016-2017</t>
+        </is>
+      </c>
+      <c r="C561" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+        </is>
+      </c>
+      <c r="D561" s="1" t="inlineStr">
+        <is>
+          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+        </is>
+      </c>
+      <c r="E561" s="1" t="inlineStr">
+        <is>
+          <t>Constr of GP Bhawan</t>
+        </is>
+      </c>
+      <c r="F561" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/SK/9993648552 — Bharat Nirman Rajeev Gandhi Sewa Kendra,PURA CHHINDWARA</t>
+        </is>
+      </c>
+      <c r="G561" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H561" s="2" t="n">
+        <v>1363000</v>
+      </c>
+      <c r="I561" s="2" t="n">
+        <v>543722.7</v>
+      </c>
+      <c r="J561" s="3" t="n">
+        <v>42486</v>
+      </c>
+      <c r="K561" s="3" t="n">
+        <v>42645</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
+      <c r="A562" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B562" s="1" t="inlineStr">
+        <is>
+          <t>2009-2010</t>
+        </is>
+      </c>
+      <c r="C562" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D562" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E562" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F562" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/WC/109 — तालाब गहरीकरण पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G562" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H562" s="2" t="n">
+        <v>339000</v>
+      </c>
+      <c r="I562" s="2" t="n">
+        <v>275498</v>
+      </c>
+      <c r="J562" s="3" t="n">
+        <v>39904</v>
+      </c>
+      <c r="K562" s="3" t="n">
+        <v>41733</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
+      <c r="A563" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B563" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C563" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D563" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E563" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F563" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/WC/111 — तालाब निर्माण सामुदायिक पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G563" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H563" s="2" t="n">
+        <v>345000</v>
+      </c>
+      <c r="I563" s="2" t="n">
+        <v>342300</v>
+      </c>
+      <c r="J563" s="3" t="n">
+        <v>40299</v>
+      </c>
+      <c r="K563" s="3" t="n">
+        <v>41572</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
+      <c r="A564" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B564" s="1" t="inlineStr">
+        <is>
+          <t>2016-2017</t>
+        </is>
+      </c>
+      <c r="C564" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D564" s="1" t="inlineStr">
+        <is>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+        </is>
+      </c>
+      <c r="E564" s="1" t="inlineStr">
+        <is>
+          <t>Underground Dyke for Ground Water Recharge</t>
+        </is>
+      </c>
+      <c r="F564" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/WC/22012034313587 — तालाब बेस्‍ट वेयर मरम्‍मत कार्य पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G564" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H564" s="2" t="n">
+        <v>214000</v>
+      </c>
+      <c r="I564" s="2" t="n">
+        <v>21544</v>
+      </c>
+      <c r="J564" s="3" t="n">
+        <v>42702</v>
+      </c>
+      <c r="K564" s="3" t="n">
+        <v>42900</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
+      <c r="A565" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B565" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C565" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D565" s="1" t="inlineStr">
+        <is>
+          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E565" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F565" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/WC/22012034327034 — तालाब मरम्मत कार्य ग्राम पंचायत पुराछिंदवाड़ा</t>
+        </is>
+      </c>
+      <c r="G565" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H565" s="2" t="n">
+        <v>704000</v>
+      </c>
+      <c r="I565" s="2" t="n">
+        <v>685454</v>
+      </c>
+      <c r="J565" s="3" t="n">
+        <v>42884</v>
+      </c>
+      <c r="K565" s="3" t="n">
+        <v>43081</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
+      <c r="A566" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B566" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C566" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D566" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E566" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F566" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/WC/22012034377363 — MWC चेक डेम निर्माण किशन/सीताराम के खेत के पास, पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G566" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H566" s="2" t="n">
+        <v>597000</v>
+      </c>
+      <c r="I566" s="2" t="n">
+        <v>511223</v>
+      </c>
+      <c r="J566" s="3" t="n">
+        <v>43024</v>
+      </c>
+      <c r="K566" s="3" t="n">
+        <v>43690</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
+      <c r="A567" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B567" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C567" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D567" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E567" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F567" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/WC/22012034377364 — MWC चेक डेम निर्माण राधेश्‍याम/हरिनारायण के खेत के पास, पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G567" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H567" s="2" t="n">
+        <v>600000</v>
+      </c>
+      <c r="I567" s="2" t="n">
+        <v>542235.65</v>
+      </c>
+      <c r="J567" s="3" t="n">
+        <v>43024</v>
+      </c>
+      <c r="K567" s="3" t="n">
+        <v>43638</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
+      <c r="A568" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B568" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C568" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D568" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E568" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F568" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/WC/22012034428928 — MWC संकन तालाब किशन के खेत के पास, पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G568" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H568" s="2" t="n">
+        <v>109000</v>
+      </c>
+      <c r="I568" s="2" t="n">
+        <v>98838.84</v>
+      </c>
+      <c r="J568" s="3" t="n">
+        <v>43458</v>
+      </c>
+      <c r="K568" s="3" t="n">
+        <v>43957</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
+      <c r="A569" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B569" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C569" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D569" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E569" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F569" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/WC/22012034429618 — MWC चेक डेम निर्माण राम मोहन के खेत के पास पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G569" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H569" s="2" t="n">
+        <v>785000</v>
+      </c>
+      <c r="I569" s="2" t="n">
+        <v>2088</v>
+      </c>
+      <c r="J569" s="3" t="n">
+        <v>43493</v>
+      </c>
+      <c r="K569" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
+      <c r="A570" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B570" s="1" t="inlineStr">
+        <is>
+          <t>2019-2020</t>
+        </is>
+      </c>
+      <c r="C570" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D570" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E570" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F570" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/WC/22012034436446 — चेकडेम निर्माण भगवान के खेत के पास पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G570" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H570" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I570" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J570" s="3" t="n">
+        <v>43569</v>
+      </c>
+      <c r="K570" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
+      <c r="A571" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B571" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C571" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D571" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E571" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F571" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/WC/22012034444149 — MWC तालाब जीर्णोद्धार नासिर के खेत के पास पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G571" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H571" s="2" t="n">
+        <v>747920.6</v>
+      </c>
+      <c r="I571" s="2" t="n">
+        <v>121612</v>
+      </c>
+      <c r="J571" s="3" t="n">
+        <v>43528</v>
+      </c>
+      <c r="K571" s="3" t="n">
+        <v>43636</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
+      <c r="A572" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B572" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C572" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D572" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E572" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F572" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/WC/22012034445505 — MWC संकन तालाब राधेश्‍याम के खेत के पास पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G572" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H572" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I572" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J572" s="3" t="n">
+        <v>43491</v>
+      </c>
+      <c r="K572" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
+      <c r="A573" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B573" s="1" t="inlineStr">
+        <is>
+          <t>2019-2020</t>
+        </is>
+      </c>
+      <c r="C573" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D573" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E573" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F573" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/WC/22012034471979 — सोख्‍ता गढढा निर्माण कार्य स्‍कूल के पास पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G573" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H573" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I573" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J573" s="3" t="n">
+        <v>43640</v>
+      </c>
+      <c r="K573" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
+      <c r="A574" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B574" s="1" t="inlineStr">
+        <is>
+          <t>2019-2020</t>
+        </is>
+      </c>
+      <c r="C574" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D574" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E574" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F574" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/WC/22012034471980 — सोख्‍ता गढढा निर्माण कार्य गोविंद के घर के पास पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G574" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H574" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I574" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J574" s="3" t="n">
+        <v>43640</v>
+      </c>
+      <c r="K574" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
+      <c r="A575" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B575" s="1" t="inlineStr">
+        <is>
+          <t>2019-2020</t>
+        </is>
+      </c>
+      <c r="C575" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D575" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E575" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F575" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/WC/22012034471981 — सोख्‍ता गढढा निर्माण कार्य खूबचंद्र के बाडे के पास पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G575" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H575" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I575" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J575" s="3" t="n">
+        <v>43640</v>
+      </c>
+      <c r="K575" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
+      <c r="A576" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B576" s="1" t="inlineStr">
+        <is>
+          <t>2019-2020</t>
+        </is>
+      </c>
+      <c r="C576" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D576" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E576" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F576" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/WC/22012034471982 — सोख्‍ता गढढा निर्माण कार्य जयनारायण के घर के पास पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G576" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H576" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I576" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J576" s="3" t="n">
+        <v>43640</v>
+      </c>
+      <c r="K576" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
+      <c r="A577" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B577" s="1" t="inlineStr">
+        <is>
+          <t>2019-2020</t>
+        </is>
+      </c>
+      <c r="C577" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D577" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E577" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F577" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/WC/22012034471983 — सोख्‍ता गढढा निर्माण कार्य स्‍कूल ग्राउंड में शेखपुरा, पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G577" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H577" s="2" t="n">
+        <v>13427.22</v>
+      </c>
+      <c r="I577" s="2" t="n">
+        <v>7392</v>
+      </c>
+      <c r="J577" s="3" t="n">
+        <v>43703</v>
+      </c>
+      <c r="K577" s="3" t="n">
+        <v>43717</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
+      <c r="A578" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B578" s="1" t="inlineStr">
+        <is>
+          <t>2019-2020</t>
+        </is>
+      </c>
+      <c r="C578" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D578" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E578" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F578" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/WC/22012034494367 — सोख्‍ता गढढा निर्माण स्‍कूल के पास पुराछिदंवाडा</t>
+        </is>
+      </c>
+      <c r="G578" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H578" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I578" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J578" s="3" t="n">
+        <v>43640</v>
+      </c>
+      <c r="K578" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
+      <c r="A579" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B579" s="1" t="inlineStr">
+        <is>
+          <t>2019-2020</t>
+        </is>
+      </c>
+      <c r="C579" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D579" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E579" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F579" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/WC/22012034494368 — सोख्‍ता गढढा निर्माण स्‍कूल के पास पुराछिदंवाडा</t>
+        </is>
+      </c>
+      <c r="G579" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H579" s="2" t="n">
+        <v>13427.22</v>
+      </c>
+      <c r="I579" s="2" t="n">
+        <v>8448</v>
+      </c>
+      <c r="J579" s="3" t="n">
+        <v>43752</v>
+      </c>
+      <c r="K579" s="3" t="n">
+        <v>43767</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
+      <c r="A580" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B580" s="1" t="inlineStr">
+        <is>
+          <t>2019-2020</t>
+        </is>
+      </c>
+      <c r="C580" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D580" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E580" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F580" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/WC/22012034494369 — सोख्‍ता गढढा निर्माण खूबचंद्र के बाडे में, पुराछिदंवाडा</t>
+        </is>
+      </c>
+      <c r="G580" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H580" s="2" t="n">
+        <v>13427.22</v>
+      </c>
+      <c r="I580" s="2" t="n">
+        <v>8448</v>
+      </c>
+      <c r="J580" s="3" t="n">
+        <v>43752</v>
+      </c>
+      <c r="K580" s="3" t="n">
+        <v>43798</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
+      <c r="A581" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B581" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C581" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D581" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E581" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F581" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/WC/22012034597854 — सामुदायिक पोण्‍ड निर्माण कार्य ग्राम पंचायत पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G581" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H581" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I581" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J581" s="3" t="n">
+        <v>44106</v>
+      </c>
+      <c r="K581" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
+      <c r="A582" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B582" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C582" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D582" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E582" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F582" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/WC/22012034597938 — सामुदायिक पोण्‍ड निर्माण कार्य ग्राम पंचायत पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G582" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H582" s="2" t="n">
+        <v>332962.02</v>
+      </c>
+      <c r="I582" s="2" t="n">
+        <v>291360.14</v>
+      </c>
+      <c r="J582" s="3" t="n">
+        <v>44179</v>
+      </c>
+      <c r="K582" s="3" t="n">
+        <v>44336</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
+      <c r="A583" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B583" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C583" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D583" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E583" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F583" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/WC/22012034616023 — चेक डेम निर्माण कार्य पुराछिन्‍दवाडा</t>
+        </is>
+      </c>
+      <c r="G583" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H583" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I583" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J583" s="3" t="n">
+        <v>44106</v>
+      </c>
+      <c r="K583" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
+      <c r="A584" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B584" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C584" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D584" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E584" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F584" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/WC/22012034630899 — तालाब जीर्णोद्धार कार्य  हनुमान मंदिर के पास, पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G584" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H584" s="2" t="n">
+        <v>962966.57</v>
+      </c>
+      <c r="I584" s="2" t="n">
+        <v>450755.45</v>
+      </c>
+      <c r="J584" s="3" t="n">
+        <v>44287</v>
+      </c>
+      <c r="K584" s="3" t="n">
+        <v>44357</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
+      <c r="A585" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B585" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C585" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D585" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E585" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F585" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/WC/22012034767895 — चेक डेम निर्माण कार्य शासकीय नाले पर, शेखपुरा, पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G585" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H585" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I585" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J585" s="3" t="n">
+        <v>44300</v>
+      </c>
+      <c r="K585" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
+      <c r="A586" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B586" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C586" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D586" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E586" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F586" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/WC/22012034786864 — चेक डेम निर्माण कार्य मनरेगा +15वां वित्‍त ग्राम पंचायत पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G586" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H586" s="2" t="n">
+        <v>165000</v>
+      </c>
+      <c r="I586" s="2" t="n">
+        <v>164436</v>
+      </c>
+      <c r="J586" s="3" t="n">
+        <v>44395</v>
+      </c>
+      <c r="K586" s="3" t="n">
+        <v>44549</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
+      <c r="A587" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B587" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C587" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D587" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E587" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F587" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/WC/22012034962375 — सामुदायिक पौण्‍ड निर्माण कार्य ग्राम पंचायत  राछिन्‍दवाडा</t>
+        </is>
+      </c>
+      <c r="G587" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H587" s="2" t="n">
+        <v>356340.1</v>
+      </c>
+      <c r="I587" s="2" t="n">
+        <v>138312</v>
+      </c>
+      <c r="J587" s="3" t="n">
+        <v>44690</v>
+      </c>
+      <c r="K587" s="3" t="n">
+        <v>46185</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
+      <c r="A588" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B588" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C588" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D588" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E588" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F588" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/WC/22012034999818 — सामुदायिक सोख्‍ता गढढा निर्माण कार्य (संख्‍या 20), पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G588" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H588" s="2" t="n">
+        <v>450165.45</v>
+      </c>
+      <c r="I588" s="2" t="n">
+        <v>150878.07</v>
+      </c>
+      <c r="J588" s="3" t="n">
+        <v>44886</v>
+      </c>
+      <c r="K588" s="3" t="n">
+        <v>45505</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
+      <c r="A589" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B589" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C589" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D589" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+        </is>
+      </c>
+      <c r="E589" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F589" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/WC/9993622588 — तालाब निर्माण, पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G589" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H589" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I589" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J589" s="3" t="n">
+        <v>40282</v>
+      </c>
+      <c r="K589" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
+      <c r="A590" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B590" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C590" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D590" s="1" t="inlineStr">
+        <is>
+          <t>Feeder Channel / Construction of Feeder Canal for Community</t>
+        </is>
+      </c>
+      <c r="E590" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+        </is>
+      </c>
+      <c r="F590" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/WC/9993622846 — तालाब निर्माण, पुराछिन्‍दवाडा</t>
+        </is>
+      </c>
+      <c r="G590" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H590" s="2" t="n">
+        <v>345000</v>
+      </c>
+      <c r="I590" s="2" t="n">
+        <v>328772</v>
+      </c>
+      <c r="J590" s="3" t="n">
+        <v>40393</v>
+      </c>
+      <c r="K590" s="3" t="n">
+        <v>40663</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
+      <c r="A591" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B591" s="1" t="inlineStr">
+        <is>
           <t>2011-2012</t>
         </is>
       </c>
-      <c r="C473" s="1" t="inlineStr">
+      <c r="C591" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D591" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+        </is>
+      </c>
+      <c r="E591" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F591" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/WC/9993623160 — तालाब निर्माण बंजारी खेत के पास पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G591" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H591" s="2" t="n">
+        <v>362000</v>
+      </c>
+      <c r="I591" s="2" t="n">
+        <v>355300</v>
+      </c>
+      <c r="J591" s="3" t="n">
+        <v>40676</v>
+      </c>
+      <c r="K591" s="3" t="n">
+        <v>40898</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
+      <c r="A592" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B592" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C592" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D473" s="1" t="inlineStr">
+      <c r="D592" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E592" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F592" s="1" t="inlineStr">
+        <is>
+          <t>1728002009/WC/VB/22012035332479 — रेन वाटर हार्वेस्टिंग कार्य सामुदायिक भवन, ग्राम पंचायत पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G592" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H592" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I592" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J592" s="3" t="n">
+        <v>46213</v>
+      </c>
+      <c r="K592" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
+      <c r="A593" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B593" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C593" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D593" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+        </is>
+      </c>
+      <c r="E593" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F593" s="1" t="inlineStr">
+        <is>
+          <t>1728002088/IF/22012035415000 — डगवेल रिर्चाज निर्माण अवधनारायण / शंकर लाल के कूप के पास, ग्राम पंचायत पुराछिंदवाडा</t>
+        </is>
+      </c>
+      <c r="G593" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H593" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I593" s="2" t="n">
+        <v>9657</v>
+      </c>
+      <c r="J593" s="3" t="n">
+        <v>45781</v>
+      </c>
+      <c r="K593" s="3" t="n">
+        <v>46178</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
+      <c r="A594" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B594" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C594" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D594" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation Tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
-      <c r="E473" s="1" t="inlineStr">
+      <c r="E594" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
-      <c r="F473" s="1" t="inlineStr">
+      <c r="F594" s="1" t="inlineStr">
         <is>
           <t>1728/WC/9993623720 — Perculation Tank ( Balkishan ) Purachhindwara</t>
         </is>
       </c>
-      <c r="G473" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H473" s="2" t="n">
+      <c r="G594" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H594" s="2" t="n">
         <v>454000</v>
       </c>
-      <c r="I473" s="2" t="n">
+      <c r="I594" s="2" t="n">
         <v>201448.92</v>
       </c>
-      <c r="J473" s="3" t="n">
+      <c r="J594" s="3" t="n">
         <v>40666</v>
       </c>
-      <c r="K473" s="3" t="n">
+      <c r="K594" s="3" t="n">
         <v>40714</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>