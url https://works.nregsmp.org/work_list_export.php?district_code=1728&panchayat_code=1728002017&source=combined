--- v0 (2026-09-08)
+++ v1 (2026-10-28)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K237"/>
+  <dimension ref="A1:K239"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 13:43:05</t>
+          <t>Exported on: 2026-10-28 13:48:00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: BHOPAL</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -514,145 +514,145 @@
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>43569</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1728002017/DP/22012034488724 — सामुदायिक व़क्षारोपण कार्य शमशान घाट, खेजडादेव</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>390826.48</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>199551</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>43998</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1728002017/DP/22012034488725 — सामुदायिक व़क्षारोण्‍प कार्य शमशान घाट, डोबरा, खेजडादेव</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>390826.48</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>198713</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>43998</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1728002017/DP/22012034491297 — सामुदायिक व़क्षारोपण कार्य मंदिर प्रांगण, चांदपुर, खेजडादेव</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>390826.48</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>149840</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>44068</v>
@@ -3936,51 +3936,51 @@
       <c r="J86" s="3" t="n">
         <v>45604</v>
       </c>
       <c r="K86" s="3" t="n">
         <v>45784</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F87" s="1" t="inlineStr">
         <is>
           <t>1728002017/IF/IAY/4539520 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103627356</t>
         </is>
       </c>
       <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H87" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I87" s="2" t="n">
         <v>18297.98</v>
       </c>
       <c r="J87" s="3" t="n">
         <v>45734</v>
@@ -4473,51 +4473,51 @@
       <c r="J97" s="3" t="n">
         <v>45818</v>
       </c>
       <c r="K97" s="3" t="n">
         <v>46072</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>1728002017/IF/IAY/4941362 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113886433</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I98" s="2" t="n">
         <v>4698</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>45818</v>
@@ -6186,51 +6186,51 @@
       <c r="J132" s="3" t="n">
         <v>46042</v>
       </c>
       <c r="K132" s="3" t="n">
         <v>46185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
           <t>1728002017/IF/IAY/5796450 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124170891</t>
         </is>
       </c>
       <c r="G133" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H133" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J133" s="3" t="n">
         <v>45895</v>
@@ -6380,662 +6380,662 @@
       <c r="J136" s="3" t="n">
         <v>42795</v>
       </c>
       <c r="K136" s="3" t="n">
         <v>43014</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
           <t>1728002017/IF/IAY/5902775 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120307650</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I137" s="2" t="n">
-        <v>11142</v>
+        <v>17442</v>
       </c>
       <c r="J137" s="3" t="n">
         <v>46175</v>
       </c>
       <c r="K137" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F138" s="1" t="inlineStr">
         <is>
           <t>1728002017/IF/IAY/5902903 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106339565</t>
         </is>
       </c>
       <c r="G138" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H138" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I138" s="2" t="n">
-        <v>12708</v>
+        <v>16308</v>
       </c>
       <c r="J138" s="3" t="n">
         <v>46168</v>
       </c>
       <c r="K138" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D139" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E139" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F139" s="1" t="inlineStr">
         <is>
           <t>1728002017/IF/IAY/5907273 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119862880</t>
         </is>
       </c>
       <c r="G139" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H139" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J139" s="3" t="n">
         <v>46050</v>
       </c>
       <c r="K139" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
           <t>1728002017/IF/IAY/5908103 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116704822</t>
         </is>
       </c>
       <c r="G140" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H140" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J140" s="3" t="n">
         <v>46044</v>
       </c>
       <c r="K140" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
           <t>1728002017/IF/IAY/5909354 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105453011</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J141" s="3" t="n">
         <v>46050</v>
       </c>
       <c r="K141" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
           <t>1728002017/IF/IAY/5910085 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113689889</t>
         </is>
       </c>
       <c r="G142" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H142" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I142" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J142" s="3" t="n">
         <v>46044</v>
       </c>
       <c r="K142" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
           <t>1728002017/IF/IAY/5913312 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128974339</t>
         </is>
       </c>
       <c r="G143" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H143" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I143" s="2" t="n">
-        <v>13464</v>
+        <v>17064</v>
       </c>
       <c r="J143" s="3" t="n">
         <v>46161</v>
       </c>
       <c r="K143" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
           <t>1728002017/IF/IAY/5916304 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113728804</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I144" s="2" t="n">
-        <v>14688</v>
+        <v>17088</v>
       </c>
       <c r="J144" s="3" t="n">
         <v>46189</v>
       </c>
       <c r="K144" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
           <t>1728002017/IF/IAY/5916630 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113692230</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I145" s="2" t="n">
         <v>6264</v>
       </c>
       <c r="J145" s="3" t="n">
         <v>46161</v>
       </c>
       <c r="K145" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F146" s="1" t="inlineStr">
         <is>
           <t>1728002017/IF/IAY/5920485 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116705505</t>
         </is>
       </c>
       <c r="G146" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H146" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I146" s="2" t="n">
         <v>4698</v>
       </c>
       <c r="J146" s="3" t="n">
         <v>46168</v>
       </c>
       <c r="K146" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F147" s="1" t="inlineStr">
         <is>
           <t>1728002017/IF/IAY/5922623 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116704689</t>
         </is>
       </c>
       <c r="G147" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H147" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I147" s="2" t="n">
-        <v>9810</v>
+        <v>22410</v>
       </c>
       <c r="J147" s="3" t="n">
         <v>46189</v>
       </c>
       <c r="K147" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
           <t>1728002017/IF/IAY/5925632 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113728920</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I148" s="2" t="n">
-        <v>8244</v>
+        <v>20844</v>
       </c>
       <c r="J148" s="3" t="n">
         <v>46189</v>
       </c>
       <c r="K148" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
           <t>1728002017/IF/IAY/5926791 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113443872</t>
         </is>
       </c>
       <c r="G149" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H149" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J149" s="3" t="n">
         <v>46050</v>
       </c>
       <c r="K149" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
           <t>1728002017/IF/IAY/5931815 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106434542</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J150" s="3" t="n">
         <v>46050</v>
@@ -7185,4091 +7185,4185 @@
       <c r="J153" s="3" t="n">
         <v>42864</v>
       </c>
       <c r="K153" s="3" t="n">
         <v>43088</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
           <t>1728002017/IF/IAY/6156683 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119280195</t>
         </is>
       </c>
       <c r="G154" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H154" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I154" s="2" t="n">
         <v>4698</v>
       </c>
       <c r="J154" s="3" t="n">
         <v>46175</v>
       </c>
       <c r="K154" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
           <t>1728002017/IF/IAY/6159589 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122442244</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I155" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J155" s="3" t="n">
         <v>45706</v>
       </c>
       <c r="K155" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
-          <t>1728002017/IF/IAY/6355073 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116704783</t>
+          <t>1728002017/IF/IAY/6256584 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119280608</t>
         </is>
       </c>
       <c r="G156" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H156" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J156" s="3" t="n">
-        <v>46238</v>
+        <v>46050</v>
       </c>
       <c r="K156" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
-          <t>1728002017/IF/IAY/6356294 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106434821</t>
+          <t>1728002017/IF/IAY/6330225 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143333061</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I157" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J157" s="3" t="n">
-        <v>46238</v>
+        <v>46050</v>
       </c>
       <c r="K157" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
-          <t>1728002017/IF/IAY/806324 — Construction of IAY House -IAY REG. NO. MP3576332</t>
+          <t>1728002017/IF/IAY/6355073 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116704783</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I158" s="2" t="n">
-        <v>14104</v>
+        <v>8100</v>
       </c>
       <c r="J158" s="3" t="n">
-        <v>42948</v>
-[...3 lines deleted...]
-      </c>
+        <v>46276</v>
+      </c>
+      <c r="K158" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
-          <t>1728002017/LD/22012034299910 — khel maidan khejdadev</t>
+          <t>1728002017/IF/IAY/6356294 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106434821</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I159" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="J159" s="3" t="n">
-        <v>42839</v>
+        <v>46287</v>
       </c>
       <c r="K159" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
-          <t>1728002017/LD/3799380090 — खेल मैदान चांदपुर ग्राम पंचायत खेजडादेव</t>
+          <t>1728002017/IF/IAY/806324 — Construction of IAY House -IAY REG. NO. MP3576332</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
-        <v>412000</v>
+        <v>15480</v>
       </c>
       <c r="I160" s="2" t="n">
-        <v>397436</v>
+        <v>14104</v>
       </c>
       <c r="J160" s="3" t="n">
-        <v>40524</v>
+        <v>42948</v>
       </c>
       <c r="K160" s="3" t="n">
-        <v>40728</v>
+        <v>43109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
-          <t>1728002017/LD/3799381948 — शांति धाम विकास कार्य ग्राम पंचायत खेजडादेव</t>
+          <t>1728002017/LD/22012034299910 — khel maidan khejdadev</t>
         </is>
       </c>
       <c r="G161" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H161" s="2" t="n">
-        <v>470245</v>
+        <v>0</v>
       </c>
       <c r="I161" s="2" t="n">
-        <v>341007</v>
+        <v>0</v>
       </c>
       <c r="J161" s="3" t="n">
-        <v>41089</v>
-[...3 lines deleted...]
-      </c>
+        <v>42839</v>
+      </c>
+      <c r="K161" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
-          <t>1728002017/PG/22012034312672 — खेल मैदान निर्माण कार्य विशनखेडी खेजडादेव</t>
+          <t>1728002017/LD/3799380090 — खेल मैदान चांदपुर ग्राम पंचायत खेजडादेव</t>
         </is>
       </c>
       <c r="G162" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H162" s="2" t="n">
-        <v>186600</v>
+        <v>412000</v>
       </c>
       <c r="I162" s="2" t="n">
-        <v>137574.91</v>
+        <v>397436</v>
       </c>
       <c r="J162" s="3" t="n">
-        <v>42899</v>
+        <v>40524</v>
       </c>
       <c r="K162" s="3" t="n">
-        <v>43980</v>
+        <v>40728</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
-          <t>1728002017/PG/22012034312673 — खेल मैदान निर्माण कार्य डोबरा,खेजडादेव</t>
+          <t>1728002017/LD/3799381948 — शांति धाम विकास कार्य ग्राम पंचायत खेजडादेव</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
-        <v>186600</v>
+        <v>470245</v>
       </c>
       <c r="I163" s="2" t="n">
-        <v>136282.91</v>
+        <v>341007</v>
       </c>
       <c r="J163" s="3" t="n">
-        <v>42899</v>
+        <v>41089</v>
       </c>
       <c r="K163" s="3" t="n">
-        <v>43979</v>
+        <v>41960</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
-          <t>1728002017/RC/22012034154503 — सी सी रोड निर्माण पंचपरमेश्‍वर ग्राम पंचायत खेजडाद</t>
+          <t>1728002017/PG/22012034312672 — खेल मैदान निर्माण कार्य विशनखेडी खेजडादेव</t>
         </is>
       </c>
       <c r="G164" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H164" s="2" t="n">
-        <v>136000</v>
+        <v>186600</v>
       </c>
       <c r="I164" s="2" t="n">
-        <v>130020.05</v>
+        <v>137574.91</v>
       </c>
       <c r="J164" s="3" t="n">
-        <v>41056</v>
+        <v>42899</v>
       </c>
       <c r="K164" s="3" t="n">
-        <v>41103</v>
+        <v>43980</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
-          <t>1728002017/RC/22012034162292 — सी सी रोड  निर्माण कार्य लक्ष्‍मीनारायण के घर ये बा</t>
+          <t>1728002017/PG/22012034312673 — खेल मैदान निर्माण कार्य डोबरा,खेजडादेव</t>
         </is>
       </c>
       <c r="G165" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
-        <v>177000</v>
+        <v>186600</v>
       </c>
       <c r="I165" s="2" t="n">
-        <v>152678</v>
+        <v>136282.91</v>
       </c>
       <c r="J165" s="3" t="n">
-        <v>41340</v>
+        <v>42899</v>
       </c>
       <c r="K165" s="3" t="n">
-        <v>41600</v>
+        <v>43979</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
-          <t>1728002017/RC/22012034175997 — सी सी रोड  लक्ष्‍मीनारायण के घर से बाबूलाल के घर त</t>
+          <t>1728002017/RC/22012034154503 — सी सी रोड निर्माण पंचपरमेश्‍वर ग्राम पंचायत खेजडाद</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
-        <v>79000</v>
+        <v>136000</v>
       </c>
       <c r="I166" s="2" t="n">
-        <v>61584</v>
+        <v>130020.05</v>
       </c>
       <c r="J166" s="3" t="n">
-        <v>41479</v>
+        <v>41056</v>
       </c>
       <c r="K166" s="3" t="n">
-        <v>41601</v>
+        <v>41103</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
-          <t>1728002017/RC/22012034195468 — सी सी रोड पंचपरमेश्‍वर लक्ष्‍मीनारायण से अवधनारायण</t>
+          <t>1728002017/RC/22012034162292 — सी सी रोड  निर्माण कार्य लक्ष्‍मीनारायण के घर ये बा</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
-        <v>77300</v>
+        <v>177000</v>
       </c>
       <c r="I167" s="2" t="n">
-        <v>64857</v>
+        <v>152678</v>
       </c>
       <c r="J167" s="3" t="n">
-        <v>41632</v>
+        <v>41340</v>
       </c>
       <c r="K167" s="3" t="n">
-        <v>41716</v>
+        <v>41600</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
-          <t>1728002017/RC/22012034200290 — सी सी  रोड पंचपरमेश्‍वर अवधनारायण से अजब के घर तक</t>
+          <t>1728002017/RC/22012034175997 — सी सी रोड  लक्ष्‍मीनारायण के घर से बाबूलाल के घर त</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
-        <v>149200</v>
+        <v>79000</v>
       </c>
       <c r="I168" s="2" t="n">
-        <v>133977</v>
+        <v>61584</v>
       </c>
       <c r="J168" s="3" t="n">
-        <v>41666</v>
+        <v>41479</v>
       </c>
       <c r="K168" s="3" t="n">
-        <v>41727</v>
+        <v>41601</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
-          <t>1728002017/RC/22012034211425 — सुदूर ग्राम संपर्क खेजडादेव से छोटी पठार तक, ग्राम</t>
+          <t>1728002017/RC/22012034195468 — सी सी रोड पंचपरमेश्‍वर लक्ष्‍मीनारायण से अवधनारायण</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
-        <v>1493000</v>
+        <v>77300</v>
       </c>
       <c r="I169" s="2" t="n">
-        <v>452311</v>
+        <v>64857</v>
       </c>
       <c r="J169" s="3" t="n">
-        <v>41703</v>
+        <v>41632</v>
       </c>
       <c r="K169" s="3" t="n">
-        <v>42550</v>
+        <v>41716</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
-          <t>1728002017/RC/22012034329004 — सी सी रोड निर्माण मनरेगा +पंचपरमेस्वर अशोक मीना के घर से संजीव के घर तक ग्राम पंचायत खेजड़ादेव</t>
+          <t>1728002017/RC/22012034200290 — सी सी  रोड पंचपरमेश्‍वर अवधनारायण से अजब के घर तक</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
-        <v>92000</v>
+        <v>149200</v>
       </c>
       <c r="I170" s="2" t="n">
-        <v>92390</v>
+        <v>133977</v>
       </c>
       <c r="J170" s="3" t="n">
-        <v>42795</v>
+        <v>41666</v>
       </c>
       <c r="K170" s="3" t="n">
-        <v>42867</v>
+        <v>41727</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
-          <t>1728002017/RC/22012034334609 — सुदूर ग्राम संपर्क खेजडादेव से मनीखेडी छोटी पटार की ओर, खेजडादेव</t>
+          <t>1728002017/RC/22012034211425 — सुदूर ग्राम संपर्क खेजडादेव से छोटी पठार तक, ग्राम</t>
         </is>
       </c>
       <c r="G171" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
-        <v>325000</v>
+        <v>1493000</v>
       </c>
       <c r="I171" s="2" t="n">
-        <v>295032.14</v>
+        <v>452311</v>
       </c>
       <c r="J171" s="3" t="n">
-        <v>42850</v>
+        <v>41703</v>
       </c>
       <c r="K171" s="3" t="n">
-        <v>43638</v>
+        <v>42550</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
-          <t>1728002017/RC/22012034375496 — खेत सडक उमेद से हिम्‍मतसिंह  के खेत तक डोबरा, खेजडादेव</t>
+          <t>1728002017/RC/22012034329004 — सी सी रोड निर्माण मनरेगा +पंचपरमेस्वर अशोक मीना के घर से संजीव के घर तक ग्राम पंचायत खेजड़ादेव</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
-        <v>0</v>
+        <v>92000</v>
       </c>
       <c r="I172" s="2" t="n">
-        <v>0</v>
+        <v>92390</v>
       </c>
       <c r="J172" s="3" t="n">
-        <v>43204</v>
-[...1 lines deleted...]
-      <c r="K172" s="3"/>
+        <v>42795</v>
+      </c>
+      <c r="K172" s="3" t="n">
+        <v>42867</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
-          <t>1728002017/RC/22012034437190 — C C ROAD NIRMAN KARYA NARESH SE MAHESH KI GHAR KI AUR</t>
+          <t>1728002017/RC/22012034334609 — सुदूर ग्राम संपर्क खेजडादेव से मनीखेडी छोटी पटार की ओर, खेजडादेव</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
-        <v>0</v>
+        <v>325000</v>
       </c>
       <c r="I173" s="2" t="n">
-        <v>0</v>
+        <v>295032.14</v>
       </c>
       <c r="J173" s="3" t="n">
-        <v>43569</v>
-[...1 lines deleted...]
-      <c r="K173" s="3"/>
+        <v>42850</v>
+      </c>
+      <c r="K173" s="3" t="n">
+        <v>43638</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
-          <t>1728002017/RC/22012034438637 — c c road panchpermeshwar</t>
+          <t>1728002017/RC/22012034375496 — खेत सडक उमेद से हिम्‍मतसिंह  के खेत तक डोबरा, खेजडादेव</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I174" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J174" s="3" t="n">
-        <v>43569</v>
+        <v>43204</v>
       </c>
       <c r="K174" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
-          <t>1728002017/RC/22012034439016 — सुदुर सडक शेर ि‍सिंह के घर से मंदिर तक</t>
+          <t>1728002017/RC/22012034437190 — C C ROAD NIRMAN KARYA NARESH SE MAHESH KI GHAR KI AUR</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J175" s="3" t="n">
         <v>43569</v>
       </c>
       <c r="K175" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
-          <t>1728002017/RC/22012034503050 — सी सी रोड अभिसरण मनरेगा +14वां वित्‍त सीताराम से मन्‍नू के घर तक, विशनखेडी, खेजडादेव</t>
+          <t>1728002017/RC/22012034438637 — c c road panchpermeshwar</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
-        <v>90625</v>
+        <v>0</v>
       </c>
       <c r="I176" s="2" t="n">
-        <v>89760</v>
+        <v>0</v>
       </c>
       <c r="J176" s="3" t="n">
-        <v>43767</v>
-[...3 lines deleted...]
-      </c>
+        <v>43569</v>
+      </c>
+      <c r="K176" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
-          <t>1728002017/RC/22012034527924 — खेत सडक ग्रेवल रोड डोबरा मंदिर से शेर सिंह के खेत तक, खेजडादेव</t>
+          <t>1728002017/RC/22012034439016 — सुदुर सडक शेर ि‍सिंह के घर से मंदिर तक</t>
         </is>
       </c>
       <c r="G177" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H177" s="2" t="n">
-        <v>1721422.85</v>
+        <v>0</v>
       </c>
       <c r="I177" s="2" t="n">
-        <v>1461426.09</v>
+        <v>0</v>
       </c>
       <c r="J177" s="3" t="n">
-        <v>44026</v>
-[...3 lines deleted...]
-      </c>
+        <v>43569</v>
+      </c>
+      <c r="K177" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
-          <t>1728002017/RC/22012034527925 — सुदूर ग्राम संपर्क सडक ग्रेवल रोड डोबरा मेन रोड से शमशान तक, खेजडादेव</t>
+          <t>1728002017/RC/22012034503050 — सी सी रोड अभिसरण मनरेगा +14वां वित्‍त सीताराम से मन्‍नू के घर तक, विशनखेडी, खेजडादेव</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
-        <v>1271265.51</v>
+        <v>90625</v>
       </c>
       <c r="I178" s="2" t="n">
-        <v>382805.79</v>
+        <v>89760</v>
       </c>
       <c r="J178" s="3" t="n">
-        <v>44019</v>
-[...1 lines deleted...]
-      <c r="K178" s="3"/>
+        <v>43767</v>
+      </c>
+      <c r="K178" s="3" t="n">
+        <v>43865</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
-          <t>1728002017/RC/22012034535056 — सी सी रोड निर्माण मनरेगा+14 वां वित्‍त रामस्‍वरूप से अशोक के घर तक, चांदपुर, खेजडादेव</t>
+          <t>1728002017/RC/22012034527924 — खेत सडक ग्रेवल रोड डोबरा मंदिर से शेर सिंह के खेत तक, खेजडादेव</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
-        <v>44179</v>
+        <v>1721422.85</v>
       </c>
       <c r="I179" s="2" t="n">
-        <v>43320</v>
+        <v>1461426.1</v>
       </c>
       <c r="J179" s="3" t="n">
-        <v>44068</v>
+        <v>44026</v>
       </c>
       <c r="K179" s="3" t="n">
-        <v>44084</v>
+        <v>44725</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
-          <t>1728002017/RC/22012034535057 — सी सी रोड निर्माण मनरेगा+14 वां वित्‍त नरेश से अशोक के घर तक, चांदपुर, खेजडादेव</t>
+          <t>1728002017/RC/22012034527925 — सुदूर ग्राम संपर्क सडक ग्रेवल रोड डोबरा मेन रोड से शमशान तक, खेजडादेव</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
-        <v>87975</v>
+        <v>1271265.51</v>
       </c>
       <c r="I180" s="2" t="n">
-        <v>87780</v>
+        <v>382805.79</v>
       </c>
       <c r="J180" s="3" t="n">
-        <v>44068</v>
-[...3 lines deleted...]
-      </c>
+        <v>44019</v>
+      </c>
+      <c r="K180" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
-          <t>1728002017/RC/22012034679821 — सी सी रोड निर्माण कार्य डोबरा मंदिर से नदी तक, खेजडादेव</t>
+          <t>1728002017/RC/22012034535056 — सी सी रोड निर्माण मनरेगा+14 वां वित्‍त रामस्‍वरूप से अशोक के घर तक, चांदपुर, खेजडादेव</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
-        <v>0</v>
+        <v>44179</v>
       </c>
       <c r="I181" s="2" t="n">
-        <v>0</v>
+        <v>43320</v>
       </c>
       <c r="J181" s="3" t="n">
-        <v>45396</v>
-[...1 lines deleted...]
-      <c r="K181" s="3"/>
+        <v>44068</v>
+      </c>
+      <c r="K181" s="3" t="n">
+        <v>44084</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
-          <t>1728002017/RC/22012034823783 — सी सी रोड निर्माण मनरेगा +15 वां वित्त जगदीश से शैतान के घर तक, डोबरा, खेजडादेव</t>
+          <t>1728002017/RC/22012034535057 — सी सी रोड निर्माण मनरेगा+14 वां वित्‍त नरेश से अशोक के घर तक, चांदपुर, खेजडादेव</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
-        <v>21312</v>
+        <v>87975</v>
       </c>
       <c r="I182" s="2" t="n">
-        <v>20646.6</v>
+        <v>87780</v>
       </c>
       <c r="J182" s="3" t="n">
-        <v>45516</v>
+        <v>44068</v>
       </c>
       <c r="K182" s="3" t="n">
-        <v>45632</v>
+        <v>44105</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
-          <t>1728002017/RC/22012034823786 — सी सी रोड निर्माण मनरेगा +15 वां वित्त कोमल के घर से मेन रोड तक, डोबरा, खेजडादेव</t>
+          <t>1728002017/RC/22012034679821 — सी सी रोड निर्माण कार्य डोबरा मंदिर से नदी तक, खेजडादेव</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
-        <v>44650</v>
+        <v>0</v>
       </c>
       <c r="I183" s="2" t="n">
-        <v>39594</v>
+        <v>0</v>
       </c>
       <c r="J183" s="3" t="n">
-        <v>45510</v>
-[...3 lines deleted...]
-      </c>
+        <v>45396</v>
+      </c>
+      <c r="K183" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
-          <t>1728002017/RC/22012034840172 — सी सी रोड निर्माण कार्य मनरेगा +15 वां वित्‍त स्‍कूल परिसर, खेजडादेव</t>
+          <t>1728002017/RC/22012034823783 — सी सी रोड निर्माण मनरेगा +15 वां वित्त जगदीश से शैतान के घर तक, डोबरा, खेजडादेव</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
-        <v>42000</v>
+        <v>21312</v>
       </c>
       <c r="I184" s="2" t="n">
-        <v>0</v>
+        <v>20646.6</v>
       </c>
       <c r="J184" s="3" t="n">
-        <v>45567</v>
-[...1 lines deleted...]
-      <c r="K184" s="3"/>
+        <v>45516</v>
+      </c>
+      <c r="K184" s="3" t="n">
+        <v>45632</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
-          <t>1728002017/RC/4 — सी सी रोड चांदपुर, खेजडादेव</t>
+          <t>1728002017/RC/22012034823786 — सी सी रोड निर्माण मनरेगा +15 वां वित्त कोमल के घर से मेन रोड तक, डोबरा, खेजडादेव</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
-        <v>280000</v>
+        <v>44650</v>
       </c>
       <c r="I185" s="2" t="n">
-        <v>272523</v>
+        <v>39594</v>
       </c>
       <c r="J185" s="3" t="n">
-        <v>39683</v>
+        <v>45510</v>
       </c>
       <c r="K185" s="3" t="n">
-        <v>39683</v>
+        <v>46178</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
-          <t>1728002017/RC/51 — सी सी रोड डोबरा, खेजडादेव</t>
+          <t>1728002017/RC/22012034840172 — सी सी रोड निर्माण कार्य मनरेगा +15 वां वित्‍त स्‍कूल परिसर, खेजडादेव</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
-        <v>294000</v>
+        <v>42000</v>
       </c>
       <c r="I186" s="2" t="n">
-        <v>271689</v>
+        <v>0</v>
       </c>
       <c r="J186" s="3" t="n">
-        <v>39904</v>
-[...3 lines deleted...]
-      </c>
+        <v>45567</v>
+      </c>
+      <c r="K186" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
-          <t>1728002017/RC/52 — सी सी रोड विशनखेडी, खेजडादेव</t>
+          <t>1728002017/RC/4 — सी सी रोड चांदपुर, खेजडादेव</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
-        <v>294000</v>
+        <v>280000</v>
       </c>
       <c r="I187" s="2" t="n">
-        <v>281615</v>
+        <v>272523</v>
       </c>
       <c r="J187" s="3" t="n">
-        <v>39767</v>
+        <v>39683</v>
       </c>
       <c r="K187" s="3" t="n">
-        <v>39904</v>
+        <v>39683</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
-          <t>1728002017/RS/22012034383787 — सार्वजनिक नाडेप निर्माण कार्य खेजडादेव</t>
+          <t>1728002017/RC/51 — सी सी रोड डोबरा, खेजडादेव</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
-        <v>0</v>
+        <v>294000</v>
       </c>
       <c r="I188" s="2" t="n">
-        <v>0</v>
+        <v>271689</v>
       </c>
       <c r="J188" s="3" t="n">
-        <v>43204</v>
-[...1 lines deleted...]
-      <c r="K188" s="3"/>
+        <v>39904</v>
+      </c>
+      <c r="K188" s="3" t="n">
+        <v>39904</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
-          <t>1728002017/RS/22012034384100 — नाडेप निर्माण कार्य खेजडादेव</t>
+          <t>1728002017/RC/52 — सी सी रोड विशनखेडी, खेजडादेव</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
-        <v>0</v>
+        <v>294000</v>
       </c>
       <c r="I189" s="2" t="n">
-        <v>0</v>
+        <v>281615</v>
       </c>
       <c r="J189" s="3" t="n">
-        <v>43204</v>
-[...1 lines deleted...]
-      <c r="K189" s="3"/>
+        <v>39767</v>
+      </c>
+      <c r="K189" s="3" t="n">
+        <v>39904</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
-          <t>1728002017/RS/22012034497718 — सामुदायिक स्वच्छता परिसर, अभिसरण मनरेगा,15 वां वित्त, एसबीएम खेल ग्राउंड के पास, चांदपुर, खेजडादेव</t>
+          <t>1728002017/RS/22012034383787 — सार्वजनिक नाडेप निर्माण कार्य खेजडादेव</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
-        <v>44000</v>
+        <v>0</v>
       </c>
       <c r="I190" s="2" t="n">
-        <v>43320</v>
+        <v>0</v>
       </c>
       <c r="J190" s="3" t="n">
-        <v>44145</v>
-[...3 lines deleted...]
-      </c>
+        <v>43204</v>
+      </c>
+      <c r="K190" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
-          <t>1728002017/RS/22012034501119 — नाली निर्माण कार्य मनरेगा 15 वां वित्त मेन रोड राधेश्‍याम के घर से राम मंदिर, डोबरा, खेजडादेव</t>
+          <t>1728002017/RS/22012034384100 — नाडेप निर्माण कार्य खेजडादेव</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
-        <v>84375</v>
+        <v>0</v>
       </c>
       <c r="I191" s="2" t="n">
-        <v>83980</v>
+        <v>0</v>
       </c>
       <c r="J191" s="3" t="n">
-        <v>44201</v>
-[...3 lines deleted...]
-      </c>
+        <v>43204</v>
+      </c>
+      <c r="K191" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
-          <t>1728002017/RS/22012034501120 — नाली निर्माण कार्य मनरेगा 14 वां वित्त पवर्त से नर्वदा मीना के घर तक, खेजडादेव</t>
+          <t>1728002017/RS/22012034497718 — सामुदायिक स्वच्छता परिसर, अभिसरण मनरेगा,15 वां वित्त, एसबीएम खेल ग्राउंड के पास, चांदपुर, खेजडादेव</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
-        <v>41612</v>
+        <v>44000</v>
       </c>
       <c r="I192" s="2" t="n">
-        <v>41040</v>
+        <v>43320</v>
       </c>
       <c r="J192" s="3" t="n">
-        <v>44201</v>
+        <v>44145</v>
       </c>
       <c r="K192" s="3" t="n">
-        <v>44226</v>
+        <v>44256</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
-          <t>1728002017/RS/22012034601946 — सामुदायिक नाडेप निर्माण कार्य (संख्‍या 10) ग्राम पंचायत खेजडादेव</t>
+          <t>1728002017/RS/22012034501119 — नाली निर्माण कार्य मनरेगा 15 वां वित्त मेन रोड राधेश्‍याम के घर से राम मंदिर, डोबरा, खेजडादेव</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
-        <v>145420.01</v>
+        <v>84375</v>
       </c>
       <c r="I193" s="2" t="n">
-        <v>110847.31</v>
+        <v>83980</v>
       </c>
       <c r="J193" s="3" t="n">
-        <v>44530</v>
+        <v>44201</v>
       </c>
       <c r="K193" s="3" t="n">
-        <v>45181</v>
+        <v>44237</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
-          <t>1728002017/RS/22012034601953 — लीच पीट निर्माण कार्य (संख्‍या 10) ग्राम पंचायत खेजडादेव</t>
+          <t>1728002017/RS/22012034501120 — नाली निर्माण कार्य मनरेगा 14 वां वित्त पवर्त से नर्वदा मीना के घर तक, खेजडादेव</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
-        <v>102498.68</v>
+        <v>41612</v>
       </c>
       <c r="I194" s="2" t="n">
-        <v>0</v>
+        <v>41040</v>
       </c>
       <c r="J194" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K194" s="3"/>
+        <v>44201</v>
+      </c>
+      <c r="K194" s="3" t="n">
+        <v>44226</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
-          <t>1728002017/RS/22012034617234 — लीच पिट निर्माण कार्य (संख्या 25), ग्राम पंचायत खेजडादेव</t>
+          <t>1728002017/RS/22012034601946 — सामुदायिक नाडेप निर्माण कार्य (संख्‍या 10) ग्राम पंचायत खेजडादेव</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
-        <v>195942.48</v>
+        <v>145420.01</v>
       </c>
       <c r="I195" s="2" t="n">
-        <v>103436.67</v>
+        <v>110847.31</v>
       </c>
       <c r="J195" s="3" t="n">
-        <v>44593</v>
+        <v>44530</v>
       </c>
       <c r="K195" s="3" t="n">
-        <v>45114</v>
+        <v>45181</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
-          <t>1728002017/RS/22012035113943 — पाइप नाली निर्माण कार्य मनरेगा +15 वां वित्‍त, मेन रोड से स्‍कूल तक, डोबरा, खेजडादेव</t>
+          <t>1728002017/RS/22012034601953 — लीच पीट निर्माण कार्य (संख्‍या 10) ग्राम पंचायत खेजडादेव</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
-        <v>25700</v>
+        <v>102498.68</v>
       </c>
       <c r="I196" s="2" t="n">
-        <v>24752</v>
+        <v>0</v>
       </c>
       <c r="J196" s="3" t="n">
-        <v>45204</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K196" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
-          <t>1728002017/RS/22012035113953 — पाइप नाली निर्माण मनरेगा+15वां वित्‍त,मेन रोड से अचल के घर तक, डोबरा, खेजडादेव</t>
+          <t>1728002017/RS/22012034617234 — लीच पिट निर्माण कार्य (संख्या 25), ग्राम पंचायत खेजडादेव</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
-        <v>18215</v>
+        <v>195942.48</v>
       </c>
       <c r="I197" s="2" t="n">
-        <v>17459</v>
+        <v>103436.67</v>
       </c>
       <c r="J197" s="3" t="n">
-        <v>45204</v>
+        <v>44593</v>
       </c>
       <c r="K197" s="3" t="n">
-        <v>45488</v>
+        <v>45114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
-          <t>1728002017/RS/22012035130812 — सामुदायिक लीच पिट निर्माण मनरेगा + 15 वां वित्त, मनोज के घर से शास.हेंडपपं तक, खेजडादेव</t>
+          <t>1728002017/RS/22012035113943 — पाइप नाली निर्माण कार्य मनरेगा +15 वां वित्‍त, मेन रोड से स्‍कूल तक, डोबरा, खेजडादेव</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
-        <v>61095</v>
+        <v>25700</v>
       </c>
       <c r="I198" s="2" t="n">
-        <v>45817.14</v>
+        <v>24752</v>
       </c>
       <c r="J198" s="3" t="n">
-        <v>45602</v>
+        <v>45204</v>
       </c>
       <c r="K198" s="3" t="n">
-        <v>46189</v>
+        <v>45488</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
-          <t>1728002017/SK/9993648605 — Bharat Nirman Rajeev Gandhi Sewa Kendra,KHEJDADEO</t>
+          <t>1728002017/RS/22012035113953 — पाइप नाली निर्माण मनरेगा+15वां वित्‍त,मेन रोड से अचल के घर तक, डोबरा, खेजडादेव</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
-        <v>1363000</v>
+        <v>18215</v>
       </c>
       <c r="I199" s="2" t="n">
-        <v>543785</v>
+        <v>17459</v>
       </c>
       <c r="J199" s="3" t="n">
-        <v>42542</v>
+        <v>45204</v>
       </c>
       <c r="K199" s="3" t="n">
-        <v>43069</v>
+        <v>45488</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
-          <t>1728002017/WC/2 — कन्‍टूर टेन्‍ज चांदपुर , खेजडादेव</t>
+          <t>1728002017/RS/22012035130812 — सामुदायिक लीच पिट निर्माण मनरेगा + 15 वां वित्त, मनोज के घर से शास.हेंडपपं तक, खेजडादेव</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
-        <v>67000</v>
+        <v>61095</v>
       </c>
       <c r="I200" s="2" t="n">
-        <v>40672</v>
+        <v>45817.14</v>
       </c>
       <c r="J200" s="3" t="n">
-        <v>39820</v>
+        <v>45602</v>
       </c>
       <c r="K200" s="3" t="n">
-        <v>39820</v>
+        <v>46189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
-          <t>1728002017/WC/22012034325837 — तालाब मरम्मत कार्य डोबरा ग्राम पंचायत  खेजड़ादेव</t>
+          <t>1728002017/SK/9993648605 — Bharat Nirman Rajeev Gandhi Sewa Kendra,KHEJDADEO</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
-        <v>168000</v>
+        <v>1363000</v>
       </c>
       <c r="I201" s="2" t="n">
-        <v>41452</v>
+        <v>543785</v>
       </c>
       <c r="J201" s="3" t="n">
-        <v>42878</v>
+        <v>42542</v>
       </c>
       <c r="K201" s="3" t="n">
-        <v>43089</v>
+        <v>43069</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
-          <t>1728002017/WC/22012034379778 — MWCचेक डेम निर्माण महेंद्र मीणा, सुरेंद्र मीणा के खेत के पास खेजडादेव</t>
+          <t>1728002017/WC/2 — कन्‍टूर टेन्‍ज चांदपुर , खेजडादेव</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
-        <v>1358002</v>
+        <v>67000</v>
       </c>
       <c r="I202" s="2" t="n">
-        <v>1265556.6</v>
+        <v>40672</v>
       </c>
       <c r="J202" s="3" t="n">
-        <v>43088</v>
+        <v>39820</v>
       </c>
       <c r="K202" s="3" t="n">
-        <v>44133</v>
+        <v>39820</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
-          <t>1728002017/WC/22012034472085 — सोख्‍ता गढढा निर्माण कार्य शमशान के पास, खेजडादेव</t>
+          <t>1728002017/WC/22012034325837 — तालाब मरम्मत कार्य डोबरा ग्राम पंचायत  खेजड़ादेव</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
-        <v>13427.22</v>
+        <v>168000</v>
       </c>
       <c r="I203" s="2" t="n">
-        <v>9504</v>
+        <v>41452</v>
       </c>
       <c r="J203" s="3" t="n">
-        <v>43683</v>
+        <v>42878</v>
       </c>
       <c r="K203" s="3" t="n">
-        <v>43888</v>
+        <v>43089</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
-          <t>1728002017/WC/22012034472087 — सोख्‍ता गढढा निर्माण कार्य स्‍कूल के पास, विशनखेडी खेजडादेव</t>
+          <t>1728002017/WC/22012034379778 — MWCचेक डेम निर्माण महेंद्र मीणा, सुरेंद्र मीणा के खेत के पास खेजडादेव</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
-        <v>13427.22</v>
+        <v>1358002</v>
       </c>
       <c r="I204" s="2" t="n">
-        <v>7392</v>
+        <v>1265556.6</v>
       </c>
       <c r="J204" s="3" t="n">
-        <v>43683</v>
+        <v>43088</v>
       </c>
       <c r="K204" s="3" t="n">
-        <v>43719</v>
+        <v>44133</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
-          <t>1728002017/WC/22012034472088 — सोख्‍ता गढढा निर्माण कार्य स्‍कूल के पास, डोबरा, खेजडादेव</t>
+          <t>1728002017/WC/22012034472085 — सोख्‍ता गढढा निर्माण कार्य शमशान के पास, खेजडादेव</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
         <v>13427.22</v>
       </c>
       <c r="I205" s="2" t="n">
-        <v>8448</v>
+        <v>9504</v>
       </c>
       <c r="J205" s="3" t="n">
         <v>43683</v>
       </c>
       <c r="K205" s="3" t="n">
-        <v>43739</v>
+        <v>43888</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
-          <t>1728002017/WC/22012034474409 — सोख्‍ता गढढा निर्माण कार्य शासकीय स्‍कूल के पास, खेजडादेव</t>
+          <t>1728002017/WC/22012034472087 — सोख्‍ता गढढा निर्माण कार्य स्‍कूल के पास, विशनखेडी खेजडादेव</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
         <v>13427.22</v>
       </c>
       <c r="I206" s="2" t="n">
-        <v>8448</v>
+        <v>7392</v>
       </c>
       <c r="J206" s="3" t="n">
         <v>43683</v>
       </c>
       <c r="K206" s="3" t="n">
-        <v>43741</v>
+        <v>43719</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
-          <t>1728002017/WC/22012034474411 — सोख्‍ता गढढा निर्माण कार्य गीताचरण के घर के पास, खेजडादेव</t>
+          <t>1728002017/WC/22012034472088 — सोख्‍ता गढढा निर्माण कार्य स्‍कूल के पास, डोबरा, खेजडादेव</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
         <v>13427.22</v>
       </c>
       <c r="I207" s="2" t="n">
-        <v>7392</v>
+        <v>8448</v>
       </c>
       <c r="J207" s="3" t="n">
-        <v>43690</v>
+        <v>43683</v>
       </c>
       <c r="K207" s="3" t="n">
-        <v>43748</v>
+        <v>43739</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
-          <t>1728002017/WC/22012034474412 — सोख्‍ता गढढा निर्माण कार्य प्राइवेट स्‍कूल के पास, चांदपुर, खेजडादेव</t>
+          <t>1728002017/WC/22012034474409 — सोख्‍ता गढढा निर्माण कार्य शासकीय स्‍कूल के पास, खेजडादेव</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
         <v>13427.22</v>
       </c>
       <c r="I208" s="2" t="n">
-        <v>9504</v>
+        <v>8448</v>
       </c>
       <c r="J208" s="3" t="n">
-        <v>43690</v>
+        <v>43683</v>
       </c>
       <c r="K208" s="3" t="n">
-        <v>43742</v>
+        <v>43741</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
-          <t>1728002017/WC/22012034474413 — सोख्‍ता गढढा निर्माण कार्य शासकीय स्‍कूल के पास,चांदपुर, खेजडादेव</t>
+          <t>1728002017/WC/22012034474411 — सोख्‍ता गढढा निर्माण कार्य गीताचरण के घर के पास, खेजडादेव</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
         <v>13427.22</v>
       </c>
       <c r="I209" s="2" t="n">
-        <v>9504</v>
+        <v>7392</v>
       </c>
       <c r="J209" s="3" t="n">
-        <v>43676</v>
+        <v>43690</v>
       </c>
       <c r="K209" s="3" t="n">
-        <v>43713</v>
+        <v>43748</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
-          <t>1728002017/WC/22012034474417 — सोख्‍ता गढढा निर्माण कार्य खेल मैदान के पास, चांदपुर खेजडादेव</t>
+          <t>1728002017/WC/22012034474412 — सोख्‍ता गढढा निर्माण कार्य प्राइवेट स्‍कूल के पास, चांदपुर, खेजडादेव</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
         <v>13427.22</v>
       </c>
       <c r="I210" s="2" t="n">
-        <v>8448</v>
+        <v>9504</v>
       </c>
       <c r="J210" s="3" t="n">
-        <v>43676</v>
+        <v>43690</v>
       </c>
       <c r="K210" s="3" t="n">
-        <v>43712</v>
+        <v>43742</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
-          <t>1728002017/WC/22012034474418 — सोख्‍ता गढढा निर्माण कार्य तालाब के पास, डोबरा खेजडादेव</t>
+          <t>1728002017/WC/22012034474413 — सोख्‍ता गढढा निर्माण कार्य शासकीय स्‍कूल के पास,चांदपुर, खेजडादेव</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
         <v>13427.22</v>
       </c>
       <c r="I211" s="2" t="n">
-        <v>7392</v>
+        <v>9504</v>
       </c>
       <c r="J211" s="3" t="n">
-        <v>43697</v>
+        <v>43676</v>
       </c>
       <c r="K211" s="3" t="n">
-        <v>43719</v>
+        <v>43713</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
-          <t>1728002017/WC/22012034474419 — सोख्‍ता गढढा निर्माण कार्य शमशान के पास, डोबरा, खेजडादेव</t>
+          <t>1728002017/WC/22012034474417 — सोख्‍ता गढढा निर्माण कार्य खेल मैदान के पास, चांदपुर खेजडादेव</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
         <v>13427.22</v>
       </c>
       <c r="I212" s="2" t="n">
-        <v>6336</v>
+        <v>8448</v>
       </c>
       <c r="J212" s="3" t="n">
         <v>43676</v>
       </c>
       <c r="K212" s="3" t="n">
-        <v>43706</v>
+        <v>43712</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
-          <t>1728002017/WC/22012034474420 — सोख्‍ता गढढा निर्माण कार्य आंगनबाडी के पास, डोबरा, खेजडादेव</t>
+          <t>1728002017/WC/22012034474418 — सोख्‍ता गढढा निर्माण कार्य तालाब के पास, डोबरा खेजडादेव</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
         <v>13427.22</v>
       </c>
       <c r="I213" s="2" t="n">
-        <v>8448</v>
+        <v>7392</v>
       </c>
       <c r="J213" s="3" t="n">
-        <v>43690</v>
+        <v>43697</v>
       </c>
       <c r="K213" s="3" t="n">
-        <v>43712</v>
+        <v>43719</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
-          <t>1728002017/WC/22012034527765 — पोण्‍ड निर्माण कार्य शमशान के पास ग्राम विशनखेडी, खेजडादेव</t>
+          <t>1728002017/WC/22012034474419 — सोख्‍ता गढढा निर्माण कार्य शमशान के पास, डोबरा, खेजडादेव</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
-        <v>310386.65</v>
+        <v>13427.22</v>
       </c>
       <c r="I214" s="2" t="n">
-        <v>267099.99</v>
+        <v>6336</v>
       </c>
       <c r="J214" s="3" t="n">
-        <v>43949</v>
+        <v>43676</v>
       </c>
       <c r="K214" s="3" t="n">
-        <v>44161</v>
+        <v>43706</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
-          <t>1728002017/WC/22012034547006 — MWC चेक डेम निर्माण कार्य ग्राम पंचायत खेजडादेव</t>
+          <t>1728002017/WC/22012034474420 — सोख्‍ता गढढा निर्माण कार्य आंगनबाडी के पास, डोबरा, खेजडादेव</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
-        <v>0</v>
+        <v>13427.22</v>
       </c>
       <c r="I215" s="2" t="n">
-        <v>0</v>
+        <v>8448</v>
       </c>
       <c r="J215" s="3" t="n">
-        <v>43860</v>
-[...1 lines deleted...]
-      <c r="K215" s="3"/>
+        <v>43690</v>
+      </c>
+      <c r="K215" s="3" t="n">
+        <v>43712</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
-          <t>1728002017/WC/22012034566400 — सोख्‍ता गढढा निर्माण कार्य पंचायत भवन के पास, खेजडादेव</t>
+          <t>1728002017/WC/22012034527765 — पोण्‍ड निर्माण कार्य शमशान के पास ग्राम विशनखेडी, खेजडादेव</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
-        <v>14283.77</v>
+        <v>310386.65</v>
       </c>
       <c r="I216" s="2" t="n">
-        <v>10260</v>
+        <v>267099.99</v>
       </c>
       <c r="J216" s="3" t="n">
-        <v>44026</v>
+        <v>43949</v>
       </c>
       <c r="K216" s="3" t="n">
-        <v>44094</v>
+        <v>44161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
-          <t>1728002017/WC/22012034566401 — सोख्‍ता गढढा निर्माण कार्य शेरू के घर के पास, खेजडादेव</t>
+          <t>1728002017/WC/22012034547006 — MWC चेक डेम निर्माण कार्य ग्राम पंचायत खेजडादेव</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
-        <v>14283.77</v>
+        <v>0</v>
       </c>
       <c r="I217" s="2" t="n">
-        <v>10260</v>
+        <v>0</v>
       </c>
       <c r="J217" s="3" t="n">
-        <v>44026</v>
-[...3 lines deleted...]
-      </c>
+        <v>43860</v>
+      </c>
+      <c r="K217" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
-          <t>1728002017/WC/22012034566402 — सोख्‍ता गढढा निर्माण कार्य पंचायत भवन के पास, खेजडादेव</t>
+          <t>1728002017/WC/22012034566400 — सोख्‍ता गढढा निर्माण कार्य पंचायत भवन के पास, खेजडादेव</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
         <v>14283.77</v>
       </c>
       <c r="I218" s="2" t="n">
         <v>10260</v>
       </c>
       <c r="J218" s="3" t="n">
         <v>44026</v>
       </c>
       <c r="K218" s="3" t="n">
         <v>44094</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
-          <t>1728002017/WC/22012034566403 — सोख्‍ता गढढा निर्माण कार्य शमशान के पास, चांदपुर, खेजडादेव</t>
+          <t>1728002017/WC/22012034566401 — सोख्‍ता गढढा निर्माण कार्य शेरू के घर के पास, खेजडादेव</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
         <v>14283.77</v>
       </c>
       <c r="I219" s="2" t="n">
         <v>10260</v>
       </c>
       <c r="J219" s="3" t="n">
-        <v>44040</v>
+        <v>44026</v>
       </c>
       <c r="K219" s="3" t="n">
         <v>44094</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
-          <t>1728002017/WC/22012034566404 — सोख्‍ता गढढा निर्माण कार्य शमशान के पास, डोबरा, खेजडादेव</t>
+          <t>1728002017/WC/22012034566402 — सोख्‍ता गढढा निर्माण कार्य पंचायत भवन के पास, खेजडादेव</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
         <v>14283.77</v>
       </c>
       <c r="I220" s="2" t="n">
-        <v>9500</v>
+        <v>10260</v>
       </c>
       <c r="J220" s="3" t="n">
         <v>44026</v>
       </c>
       <c r="K220" s="3" t="n">
         <v>44094</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
-          <t>1728002017/WC/22012034566405 — सोख्‍ता गढढा निर्माण कार्य नदी के पास, डाेबरा, खेजडादेव</t>
+          <t>1728002017/WC/22012034566403 — सोख्‍ता गढढा निर्माण कार्य शमशान के पास, चांदपुर, खेजडादेव</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
         <v>14283.77</v>
       </c>
       <c r="I221" s="2" t="n">
         <v>10260</v>
       </c>
       <c r="J221" s="3" t="n">
-        <v>44054</v>
+        <v>44040</v>
       </c>
       <c r="K221" s="3" t="n">
         <v>44094</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
-          <t>1728002017/WC/22012034615311 — चेक डेम निर्माण कार्य खेजडादेव</t>
+          <t>1728002017/WC/22012034566404 — सोख्‍ता गढढा निर्माण कार्य शमशान के पास, डोबरा, खेजडादेव</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
-        <v>0</v>
+        <v>14283.77</v>
       </c>
       <c r="I222" s="2" t="n">
-        <v>0</v>
+        <v>9500</v>
       </c>
       <c r="J222" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K222" s="3"/>
+        <v>44026</v>
+      </c>
+      <c r="K222" s="3" t="n">
+        <v>44094</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
-          <t>1728002017/WC/22012034695779 — गली प्‍लग / बोल्‍डर चेक निर्माण्‍ा कार्य, बाबडिया नाला, (संख्‍या10), खेजडादेव</t>
+          <t>1728002017/WC/22012034566405 — सोख्‍ता गढढा निर्माण कार्य नदी के पास, डाेबरा, खेजडादेव</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
-        <v>184565.52</v>
+        <v>14283.77</v>
       </c>
       <c r="I223" s="2" t="n">
-        <v>0</v>
+        <v>10260</v>
       </c>
       <c r="J223" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K223" s="3"/>
+        <v>44054</v>
+      </c>
+      <c r="K223" s="3" t="n">
+        <v>44094</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
-          <t>1728002017/WC/22012034695781 — गली प्‍लग / बोल्‍डर चेक निर्माण्‍ा कार्य, बाबडिया नाला, (संख्‍या10), खेजडादेव</t>
+          <t>1728002017/WC/22012034615311 — चेक डेम निर्माण कार्य खेजडादेव</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I224" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J224" s="3" t="n">
-        <v>44300</v>
+        <v>44106</v>
       </c>
       <c r="K224" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
-          <t>1728002017/WC/22012034695802 — गली प्‍लग / बोल्‍डर चेक निर्माण्‍ा कार्य, विशनखेडीनाला, (संख्‍या 10),खेजडादेव</t>
+          <t>1728002017/WC/22012034695779 — गली प्‍लग / बोल्‍डर चेक निर्माण्‍ा कार्य, बाबडिया नाला, (संख्‍या10), खेजडादेव</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>184565.52</v>
       </c>
       <c r="I225" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J225" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K225" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
-          <t>1728002017/WC/22012034717671 — MWC चेक डेम निर्माण कार्य दूधी नदी पंचायत भवन के सामने, खेजडादेव</t>
+          <t>1728002017/WC/22012034695781 — गली प्‍लग / बोल्‍डर चेक निर्माण्‍ा कार्य, बाबडिया नाला, (संख्‍या10), खेजडादेव</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
-        <v>1270665.3</v>
+        <v>0</v>
       </c>
       <c r="I226" s="2" t="n">
-        <v>1234748.23</v>
+        <v>0</v>
       </c>
       <c r="J226" s="3" t="n">
-        <v>44341</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K226" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
-          <t>1728002017/WC/22012034839159 — चेकडेम निर्माण कार्य खेजडादेव</t>
+          <t>1728002017/WC/22012034695802 — गली प्‍लग / बोल्‍डर चेक निर्माण्‍ा कार्य, विशनखेडीनाला, (संख्‍या 10),खेजडादेव</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
-        <v>0</v>
+        <v>184565.52</v>
       </c>
       <c r="I227" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J227" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K227" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
-          <t>1728002017/WC/22012034951071 — चेक डेम निर्माण कार्य  भागदिया नदी पर ग्राम पंचायत खेजडादेव</t>
+          <t>1728002017/WC/22012034717671 — MWC चेक डेम निर्माण कार्य दूधी नदी पंचायत भवन के सामने, खेजडादेव</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
-        <v>0</v>
+        <v>1270665.3</v>
       </c>
       <c r="I228" s="2" t="n">
-        <v>0</v>
+        <v>1234748.23</v>
       </c>
       <c r="J228" s="3" t="n">
-        <v>44638</v>
-[...1 lines deleted...]
-      <c r="K228" s="3"/>
+        <v>44341</v>
+      </c>
+      <c r="K228" s="3" t="n">
+        <v>44512</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
-          <t>1728002017/WC/22012034951078 — चेक डेम निर्माण कार्य  दिवितिया ग्राम पंचायत खेजडादेव</t>
+          <t>1728002017/WC/22012034839159 — चेकडेम निर्माण कार्य खेजडादेव</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I229" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J229" s="3" t="n">
-        <v>44638</v>
+        <v>44300</v>
       </c>
       <c r="K229" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
-          <t>1728002017/WC/22012034951079 — चेक डेम निर्माण कार्य  भागदिया नदी पर ग्राम पंचायत खेजडादेव</t>
+          <t>1728002017/WC/22012034951071 — चेक डेम निर्माण कार्य  भागदिया नदी पर ग्राम पंचायत खेजडादेव</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I230" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J230" s="3" t="n">
         <v>44638</v>
       </c>
       <c r="K230" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
-          <t>1728002017/WC/22012034959344 — चेक डेम निर्माण कार्य मनरेगा+ 15 वां वित्त, बागड़िया नदी पर, खेजडादेव</t>
+          <t>1728002017/WC/22012034951078 — चेक डेम निर्माण कार्य  दिवितिया ग्राम पंचायत खेजडादेव</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
-        <v>745000</v>
+        <v>0</v>
       </c>
       <c r="I231" s="2" t="n">
-        <v>741959.12</v>
+        <v>0</v>
       </c>
       <c r="J231" s="3" t="n">
-        <v>44684</v>
-[...3 lines deleted...]
-      </c>
+        <v>44638</v>
+      </c>
+      <c r="K231" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
-          <t>1728002017/WC/22012034959345 — चेक डेम निर्माण कार्य द्वितीय, मनरेगा+ 15 वां वित्त+जनभागीदारी, खेजडादेव</t>
+          <t>1728002017/WC/22012034951079 — चेक डेम निर्माण कार्य  भागदिया नदी पर ग्राम पंचायत खेजडादेव</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I232" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J232" s="3" t="n">
-        <v>44659</v>
+        <v>44638</v>
       </c>
       <c r="K232" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
-          <t>1728002017/WC/22012034959346 — चेक डेम निर्माण कार्य द्वितीय, मनरेगा+ 15 वां वित्त, खेजडादेव</t>
+          <t>1728002017/WC/22012034959344 — चेक डेम निर्माण कार्य मनरेगा+ 15 वां वित्त, बागड़िया नदी पर, खेजडादेव</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
-        <v>780000</v>
+        <v>745000</v>
       </c>
       <c r="I233" s="2" t="n">
-        <v>779163.4</v>
+        <v>741959.12</v>
       </c>
       <c r="J233" s="3" t="n">
         <v>44684</v>
       </c>
       <c r="K233" s="3" t="n">
         <v>45114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
-          <t>1728002017/WC/22012035181533 — सोख्ता गढढा निर्माण कार्य (संख्या 5) डोबरा, ग्राम पंचायत  खेजडादेव</t>
+          <t>1728002017/WC/22012034959345 — चेक डेम निर्माण कार्य द्वितीय, मनरेगा+ 15 वां वित्त+जनभागीदारी, खेजडादेव</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I234" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J234" s="3" t="n">
-        <v>45316</v>
+        <v>44659</v>
       </c>
       <c r="K234" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
-          <t>1728002017/WC/22012035197453 — चेक डेम निर्माण कार्य हलाली नदी, ग्राम पंचायत खेजडादेव</t>
+          <t>1728002017/WC/22012034959346 — चेक डेम निर्माण कार्य द्वितीय, मनरेगा+ 15 वां वित्त, खेजडादेव</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
-        <v>0</v>
+        <v>780000</v>
       </c>
       <c r="I235" s="2" t="n">
-        <v>0</v>
+        <v>779163.4</v>
       </c>
       <c r="J235" s="3" t="n">
-        <v>45315</v>
-[...1 lines deleted...]
-      <c r="K235" s="3"/>
+        <v>44684</v>
+      </c>
+      <c r="K235" s="3" t="n">
+        <v>45114</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
-          <t>1728002017/WC/69 — हलाली नदी गाद निकालना गहरीकरण</t>
+          <t>1728002017/WC/22012035181533 — सोख्ता गढढा निर्माण कार्य (संख्या 5) डोबरा, ग्राम पंचायत  खेजडादेव</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
-        <v>500000</v>
+        <v>0</v>
       </c>
       <c r="I236" s="2" t="n">
-        <v>485401</v>
+        <v>0</v>
       </c>
       <c r="J236" s="3" t="n">
-        <v>39952</v>
-[...3 lines deleted...]
-      </c>
+        <v>45316</v>
+      </c>
+      <c r="K236" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C237" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D237" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E237" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F237" s="1" t="inlineStr">
+        <is>
+          <t>1728002017/WC/22012035197453 — चेक डेम निर्माण कार्य हलाली नदी, ग्राम पंचायत खेजडादेव</t>
+        </is>
+      </c>
+      <c r="G237" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H237" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I237" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J237" s="3" t="n">
+        <v>45315</v>
+      </c>
+      <c r="K237" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
+      <c r="A238" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B238" s="1" t="inlineStr">
+        <is>
+          <t>2009-2010</t>
+        </is>
+      </c>
+      <c r="C238" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D238" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E238" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F238" s="1" t="inlineStr">
+        <is>
+          <t>1728002017/WC/69 — हलाली नदी गाद निकालना गहरीकरण</t>
+        </is>
+      </c>
+      <c r="G238" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H238" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="I238" s="2" t="n">
+        <v>485401</v>
+      </c>
+      <c r="J238" s="3" t="n">
+        <v>39952</v>
+      </c>
+      <c r="K238" s="3" t="n">
+        <v>39904</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
+      <c r="A239" s="1" t="inlineStr">
+        <is>
+          <t>PHANDA</t>
+        </is>
+      </c>
+      <c r="B239" s="1" t="inlineStr">
+        <is>
           <t>2011-2012</t>
         </is>
       </c>
-      <c r="C237" s="1" t="inlineStr">
+      <c r="C239" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D237" s="1" t="inlineStr">
+      <c r="D239" s="1" t="inlineStr">
         <is>
           <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
-      <c r="E237" s="1" t="inlineStr">
+      <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
-      <c r="F237" s="1" t="inlineStr">
+      <c r="F239" s="1" t="inlineStr">
         <is>
           <t>1728002017/WC/9993623291 — नाला सफाई चौडीकरण ग्राम पंचायत खेजडादेव</t>
         </is>
       </c>
-      <c r="G237" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H237" s="2" t="n">
+      <c r="G239" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H239" s="2" t="n">
         <v>480000</v>
       </c>
-      <c r="I237" s="2" t="n">
+      <c r="I239" s="2" t="n">
         <v>435440</v>
       </c>
-      <c r="J237" s="3" t="n">
+      <c r="J239" s="3" t="n">
         <v>40682</v>
       </c>
-      <c r="K237" s="3" t="n">
+      <c r="K239" s="3" t="n">
         <v>41096</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>