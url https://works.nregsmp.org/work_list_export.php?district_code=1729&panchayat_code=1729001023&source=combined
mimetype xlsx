--- v0 (2026-09-09)
+++ v1 (2026-10-28)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K573"/>
+  <dimension ref="A1:K579"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-09 02:34:45</t>
+          <t>Exported on: 2026-10-28 19:57:54</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: SEHORE</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -749,51 +749,51 @@
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Constr of Bharat Nirman Seva Kendra / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of Bharat Nirman Seva Kendra / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1729001023/AV/22012034627587 — Panchayat bhawan nirman Bairagarh Khuman</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>482700</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>479451</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>44944</v>
@@ -937,51 +937,51 @@
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1729001023/AV/22012034643838 — Boundry wall nirman panchyat pragan</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>111000</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45199</v>
@@ -1411,125 +1411,129 @@
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
+          <t>Boundary Line Plantation of Forestry-Community / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1729001023/DP/22012034558892 — Road sied pilantion men road bairagarh khuman</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>285079.31</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>178325.56</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>44801</v>
       </c>
-      <c r="K36" s="3"/>
+      <c r="K36" s="3" t="n">
+        <v>46290</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Farm Forestry-Community / Boundary Line Plantation of Farm Forestry Trees for Community</t>
+          <t>Boundary Line Plantation-Farm Forestry-Community / Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1729001023/DP/22012034558894 — Pilantion high school  bairagarh khuman</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>157908.55</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>121087.64</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>44801</v>
       </c>
-      <c r="K37" s="3"/>
+      <c r="K37" s="3" t="n">
+        <v>46290</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
@@ -4569,261 +4573,261 @@
         <v>0</v>
       </c>
       <c r="J101" s="3" t="n">
         <v>45085</v>
       </c>
       <c r="K101" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
+          <t>Block Plantation - Shelter Belt for Individuals / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F102" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/22012035150118 — nandan fhalodhan Ravi/bagwan Singh  bairagarh khuman</t>
         </is>
       </c>
       <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H102" s="2" t="n">
         <v>130167</v>
       </c>
       <c r="I102" s="2" t="n">
-        <v>46056</v>
+        <v>71256</v>
       </c>
       <c r="J102" s="3" t="n">
         <v>45216</v>
       </c>
       <c r="K102" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
+          <t>Block Plantation - Shelter Belt for Individuals / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/22012035150124 — nandan fhalodhan Dinesh/ramsuaroop bairagarh khuman</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H103" s="2" t="n">
         <v>130160</v>
       </c>
       <c r="I103" s="2" t="n">
-        <v>45042</v>
+        <v>66642</v>
       </c>
       <c r="J103" s="3" t="n">
         <v>45199</v>
       </c>
       <c r="K103" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
+          <t>Block Plantation - Shelter Belt for Individuals / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/22012035150126 — nandan fhalodhan mahesh/bafhulal  bairagarh khuman</t>
         </is>
       </c>
       <c r="G104" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H104" s="2" t="n">
         <v>130147</v>
       </c>
       <c r="I104" s="2" t="n">
-        <v>49446</v>
+        <v>56646</v>
       </c>
       <c r="J104" s="3" t="n">
         <v>45205</v>
       </c>
       <c r="K104" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plntation-Farm Forestry Trees(Individual) / Boundary Line Plantation of Farm Forestry Trees for Individuals</t>
+          <t>Boundary Plntation-Farm Forestry Trees(Individual) / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/22012035150129 — nandan fhalodhan neelam singh/jasmat singh bairagarh khuman</t>
         </is>
       </c>
       <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H105" s="2" t="n">
         <v>130160</v>
       </c>
       <c r="I105" s="2" t="n">
-        <v>60309</v>
+        <v>71109</v>
       </c>
       <c r="J105" s="3" t="n">
         <v>45207</v>
       </c>
       <c r="K105" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F106" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/22012035150131 — nandan fhalodhan hari singh/ratan singh bairagarh khuman</t>
         </is>
       </c>
       <c r="G106" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H106" s="2" t="n">
         <v>130200</v>
       </c>
       <c r="I106" s="2" t="n">
-        <v>49729</v>
+        <v>73129</v>
       </c>
       <c r="J106" s="3" t="n">
         <v>45207</v>
       </c>
       <c r="K106" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
@@ -5237,98 +5241,98 @@
         <v>0</v>
       </c>
       <c r="J115" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K115" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F116" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/22012035275608 — Kapil Dhara koop nirman Jagannath/Gopilal Bairagarh khuman</t>
         </is>
       </c>
       <c r="G116" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H116" s="2" t="n">
         <v>285791.61</v>
       </c>
       <c r="I116" s="2" t="n">
         <v>202200</v>
       </c>
       <c r="J116" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K116" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/22012035275611 — Kapil Dhara koop nirman vinod mewada/Arjun Singh mewada Bairagarh khuman</t>
         </is>
       </c>
       <c r="G117" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H117" s="2" t="n">
         <v>285791.61</v>
       </c>
       <c r="I117" s="2" t="n">
         <v>197502</v>
       </c>
       <c r="J117" s="3" t="n">
         <v>45753</v>
@@ -5472,145 +5476,145 @@
         <v>0</v>
       </c>
       <c r="J120" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K120" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/22012035308142 — Kapil Dhara koop nirman Rajesh Malviya/Omprakash Bairagarh khuman</t>
         </is>
       </c>
       <c r="G121" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H121" s="2" t="n">
         <v>285791.61</v>
       </c>
       <c r="I121" s="2" t="n">
         <v>199068</v>
       </c>
       <c r="J121" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K121" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/22012035313289 — Kapil Dhara koop nirman Vishnu Prasad /jasmat Singh bairagarh khuman</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
         <v>285791.61</v>
       </c>
       <c r="I122" s="2" t="n">
         <v>197502</v>
       </c>
       <c r="J122" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K122" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/22012035323518 — Kapil dhara koop niman anil mewada/mangilal bairagarh khuman</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
         <v>294863.37</v>
       </c>
       <c r="I123" s="2" t="n">
         <v>209260.26</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>45781</v>
@@ -5660,51 +5664,51 @@
         <v>0</v>
       </c>
       <c r="J124" s="3" t="n">
         <v>45751</v>
       </c>
       <c r="K124" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/22012035369635 — Dag well nirman Rajesh /Omprakash Bairagarh khuman</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>45761</v>
@@ -5903,51 +5907,51 @@
       <c r="J129" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K129" s="3" t="n">
         <v>46111</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/22012035423892 — Khet talav nirman Rameswar /Hariprasad Bairagarh khuman</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
         <v>175496.05</v>
       </c>
       <c r="I130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J130" s="3" t="n">
         <v>45761</v>
@@ -6240,51 +6244,51 @@
       <c r="J136" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K136" s="3" t="n">
         <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/22012035446707 — JGSA dugdwell recharge sturcture kaipl dhara koop rameswar/hariprasad</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J137" s="3" t="n">
         <v>45761</v>
@@ -6385,286 +6389,286 @@
       <c r="J139" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K139" s="3" t="n">
         <v>46138</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/22012035521516 — Kapil dhara koop niman Sumit mewada/Sankar mewada bairagarh khuman</t>
         </is>
       </c>
       <c r="G140" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H140" s="2" t="n">
         <v>294863.37</v>
       </c>
       <c r="I140" s="2" t="n">
         <v>202200</v>
       </c>
       <c r="J140" s="3" t="n">
         <v>45803</v>
       </c>
       <c r="K140" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/22012035521598 — Kapil dhara koop nirman dharmendra mewada/ bafhu singh  bairagarh khuman</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J141" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K141" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/22012035522252 — Kapil dhara koop nirman Radhesyam/ramsingh bairagarh khuman</t>
         </is>
       </c>
       <c r="G142" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H142" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I142" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J142" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K142" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/22012035522279 — Kapil dhara koop niman kailash /shivnarayan bairagarh khuman</t>
         </is>
       </c>
       <c r="G143" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J143" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K143" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/22012035522320 — Kapil dhara koop niman Hotam Singh/giyansnigh bairagarh khuman</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
         <v>294863.37</v>
       </c>
       <c r="I144" s="2" t="n">
         <v>188119.26</v>
       </c>
       <c r="J144" s="3" t="n">
         <v>45803</v>
       </c>
       <c r="K144" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/22012035533080 — JGSA khet talav nirman Makhan meena /Mansaram Bairagarh khuman</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
         <v>275502.79</v>
       </c>
       <c r="I145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J145" s="3" t="n">
         <v>45761</v>
@@ -6738,125 +6742,125 @@
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F147" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/22012035543301 — JGSA khet talav nirman Rajshri Bai/Ravi meena Bairagarh khuman</t>
         </is>
       </c>
       <c r="G147" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H147" s="2" t="n">
         <v>449647.66</v>
       </c>
       <c r="I147" s="2" t="n">
-        <v>336873</v>
+        <v>341571</v>
       </c>
       <c r="J147" s="3" t="n">
         <v>45801</v>
       </c>
       <c r="K147" s="3" t="n">
         <v>46195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/22012035543342 — Kapil Dhara koop nirman Mahesh/ dolath singh Bairagarh khuman</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J148" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K148" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/22012035545535 — JGSA khet talav nirman Mahesh/dolath Singh Bairagarh khuman</t>
         </is>
       </c>
       <c r="G149" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H149" s="2" t="n">
         <v>446676.67</v>
       </c>
       <c r="I149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J149" s="3" t="n">
         <v>45761</v>
@@ -7006,51 +7010,51 @@
       <c r="J152" s="3" t="n">
         <v>45822</v>
       </c>
       <c r="K152" s="3" t="n">
         <v>46113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/22012035630374 — Kapil dhara koop nirman Kailash Sharma/Shivnarayan Bairagarh khuman</t>
         </is>
       </c>
       <c r="G153" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H153" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I153" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J153" s="3" t="n">
         <v>45933</v>
@@ -11331,51 +11335,51 @@
       <c r="J241" s="3" t="n">
         <v>45627</v>
       </c>
       <c r="K241" s="3" t="n">
         <v>45716</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/IAY/4641261 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132095053</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I242" s="2" t="n">
         <v>14094</v>
       </c>
       <c r="J242" s="3" t="n">
         <v>45874</v>
@@ -11427,51 +11431,51 @@
       <c r="J243" s="3" t="n">
         <v>45627</v>
       </c>
       <c r="K243" s="3" t="n">
         <v>45906</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/IAY/4718829 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131332859</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I244" s="2" t="n">
         <v>16038</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>45627</v>
@@ -11915,145 +11919,145 @@
       <c r="J253" s="3" t="n">
         <v>45739</v>
       </c>
       <c r="K253" s="3" t="n">
         <v>45867</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/IAY/5010128 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120991020</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I254" s="2" t="n">
-        <v>23382</v>
+        <v>26982</v>
       </c>
       <c r="J254" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K254" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/IAY/5018363 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125590208</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I255" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J255" s="3" t="n">
         <v>45874</v>
       </c>
       <c r="K255" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/IAY/5087944 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128752537</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I256" s="2" t="n">
         <v>4698</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>45929</v>
@@ -12105,98 +12109,98 @@
       <c r="J257" s="3" t="n">
         <v>45739</v>
       </c>
       <c r="K257" s="3" t="n">
         <v>45867</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/IAY/5091163 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131319811</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I258" s="2" t="n">
-        <v>15660</v>
+        <v>22860</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K258" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/IAY/5091165 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131320622</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I259" s="2" t="n">
         <v>8352</v>
       </c>
       <c r="J259" s="3" t="n">
         <v>45762</v>
@@ -12250,51 +12254,51 @@
       <c r="J260" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K260" s="3" t="n">
         <v>45867</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/IAY/5091190 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131332285</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I261" s="2" t="n">
         <v>8352</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>45781</v>
@@ -12395,73 +12399,73 @@
       <c r="J263" s="3" t="n">
         <v>45739</v>
       </c>
       <c r="K263" s="3" t="n">
         <v>45867</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/IAY/5092279 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132094870</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I264" s="2" t="n">
-        <v>16182</v>
+        <v>25182</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>45781</v>
       </c>
       <c r="K264" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -12736,73 +12740,73 @@
       <c r="J270" s="3" t="n">
         <v>45867</v>
       </c>
       <c r="K270" s="3" t="n">
         <v>45978</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/IAY/5659263 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131332924</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I271" s="2" t="n">
-        <v>15660</v>
+        <v>22860</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>45867</v>
       </c>
       <c r="K271" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -12969,14343 +12973,14641 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I275" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J275" s="3" t="n">
         <v>45924</v>
       </c>
       <c r="K275" s="3" t="n">
         <v>45978</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/IAY/6086463 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125594752</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I276" s="2" t="n">
-        <v>0</v>
+        <v>3600</v>
       </c>
       <c r="J276" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K276" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/IAY/6086485 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125604637</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I277" s="2" t="n">
-        <v>0</v>
+        <v>1800</v>
       </c>
       <c r="J277" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K277" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/IAY/6086497 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125612339</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I278" s="2" t="n">
-        <v>0</v>
+        <v>14400</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K278" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/IAY/6091522 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128754307</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I279" s="2" t="n">
-        <v>0</v>
+        <v>3600</v>
       </c>
       <c r="J279" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K279" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/IAY/6091524 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128754806</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I280" s="2" t="n">
-        <v>0</v>
+        <v>16200</v>
       </c>
       <c r="J280" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K280" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/IAY/6091525 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128754941</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I281" s="2" t="n">
-        <v>17532</v>
+        <v>21132</v>
       </c>
       <c r="J281" s="3" t="n">
         <v>46137</v>
       </c>
       <c r="K281" s="3" t="n">
         <v>46271</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/IAY/6091528 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128756028</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I282" s="2" t="n">
-        <v>3132</v>
+        <v>24732</v>
       </c>
       <c r="J282" s="3" t="n">
         <v>46137</v>
       </c>
-      <c r="K282" s="3"/>
+      <c r="K282" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/IAY/6091658 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128954156</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I283" s="2" t="n">
-        <v>17532</v>
+        <v>24732</v>
       </c>
       <c r="J283" s="3" t="n">
         <v>46137</v>
       </c>
-      <c r="K283" s="3"/>
+      <c r="K283" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/IAY/6093635 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131318091</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I284" s="2" t="n">
-        <v>0</v>
+        <v>14100</v>
       </c>
       <c r="J284" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K284" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/IAY/6093636 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131318113</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I285" s="2" t="n">
         <v>5220</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>46137</v>
       </c>
       <c r="K285" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/IAY/6093637 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131318127</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I286" s="2" t="n">
-        <v>2610</v>
+        <v>26010</v>
       </c>
       <c r="J286" s="3" t="n">
         <v>46137</v>
       </c>
-      <c r="K286" s="3"/>
+      <c r="K286" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/IAY/6093638 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131318497</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I287" s="2" t="n">
-        <v>0</v>
+        <v>7200</v>
       </c>
       <c r="J287" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K287" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/IAY/6093639 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131318539</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I288" s="2" t="n">
-        <v>0</v>
+        <v>13800</v>
       </c>
       <c r="J288" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K288" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/IAY/6093641 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131320718</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I289" s="2" t="n">
-        <v>3132</v>
+        <v>24732</v>
       </c>
       <c r="J289" s="3" t="n">
         <v>46137</v>
       </c>
       <c r="K289" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/IAY/6093643 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131321050</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I290" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J290" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K290" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/IAY/6093644 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131321123</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I291" s="2" t="n">
-        <v>0</v>
+        <v>17700</v>
       </c>
       <c r="J291" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K291" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/IAY/6093645 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131321379</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I292" s="2" t="n">
-        <v>0</v>
+        <v>13800</v>
       </c>
       <c r="J292" s="3" t="n">
         <v>46086</v>
       </c>
       <c r="K292" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/IAY/6093646 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131321933</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I293" s="2" t="n">
-        <v>4698</v>
+        <v>22698</v>
       </c>
       <c r="J293" s="3" t="n">
         <v>46137</v>
       </c>
-      <c r="K293" s="3"/>
+      <c r="K293" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/IAY/6093648 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131322477</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I294" s="2" t="n">
-        <v>0</v>
+        <v>3600</v>
       </c>
       <c r="J294" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K294" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/IAY/6093649 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131322535</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I295" s="2" t="n">
-        <v>0</v>
+        <v>21000</v>
       </c>
       <c r="J295" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K295" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/IAY/6093658 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131330962</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I296" s="2" t="n">
-        <v>3132</v>
+        <v>17532</v>
       </c>
       <c r="J296" s="3" t="n">
         <v>46137</v>
       </c>
       <c r="K296" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/IAY/6093659 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131332901</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I297" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K297" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/IAY/6093660 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131332952</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I298" s="2" t="n">
-        <v>14400</v>
+        <v>25200</v>
       </c>
       <c r="J298" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K298" s="3" t="n">
-        <v>46271</v>
+        <v>46287</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/IAY/6093661 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131332984</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I299" s="2" t="n">
-        <v>0</v>
+        <v>20700</v>
       </c>
       <c r="J299" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K299" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/IAY/6093662 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131333025</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I300" s="2" t="n">
-        <v>0</v>
+        <v>3600</v>
       </c>
       <c r="J300" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K300" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/IAY/6093663 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131333043</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I301" s="2" t="n">
-        <v>14400</v>
+        <v>25200</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>46074</v>
       </c>
-      <c r="K301" s="3"/>
+      <c r="K301" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/IAY/6093665 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131333150</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I302" s="2" t="n">
         <v>4698</v>
       </c>
       <c r="J302" s="3" t="n">
         <v>46137</v>
       </c>
       <c r="K302" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/IAY/6093666 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131333190</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I303" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J303" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K303" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/IAY/6093669 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131333305</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I304" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J304" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K304" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/IAY/6094139 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132094634</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I305" s="2" t="n">
-        <v>3132</v>
+        <v>24732</v>
       </c>
       <c r="J305" s="3" t="n">
         <v>46137</v>
       </c>
-      <c r="K305" s="3"/>
+      <c r="K305" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/IAY/6094140 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132094883</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I306" s="2" t="n">
-        <v>3132</v>
+        <v>24732</v>
       </c>
       <c r="J306" s="3" t="n">
         <v>46137</v>
       </c>
       <c r="K306" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/IAY/6094141 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132094891</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I307" s="2" t="n">
-        <v>0</v>
+        <v>10800</v>
       </c>
       <c r="J307" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K307" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/IAY/6094142 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132095100</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I308" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J308" s="3" t="n">
         <v>46086</v>
       </c>
       <c r="K308" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/IAY/6094143 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132095285</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I309" s="2" t="n">
-        <v>0</v>
+        <v>24600</v>
       </c>
       <c r="J309" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K309" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/IAY/6094144 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132095471</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I310" s="2" t="n">
-        <v>0</v>
+        <v>12600</v>
       </c>
       <c r="J310" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K310" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/IAY/6094145 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132095526</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I311" s="2" t="n">
-        <v>10332</v>
+        <v>17532</v>
       </c>
       <c r="J311" s="3" t="n">
         <v>46137</v>
       </c>
-      <c r="K311" s="3"/>
+      <c r="K311" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/IAY/6094148 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132096718</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I312" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J312" s="3" t="n">
         <v>46063</v>
       </c>
-      <c r="K312" s="3"/>
+      <c r="K312" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/IAY/6094149 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132097148</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I313" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J313" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K313" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/IAY/6177429 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131331007</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I314" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J314" s="3" t="n">
         <v>46096</v>
       </c>
       <c r="K314" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/IAY/6189108 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131331265</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I315" s="2" t="n">
-        <v>0</v>
+        <v>10800</v>
       </c>
       <c r="J315" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K315" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/IAY/6203952 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132096032</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I316" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J316" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K316" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/IAY/6210886 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131334841</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I317" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J317" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K317" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/IAY/6214768 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131333217</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I318" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J318" s="3" t="n">
         <v>46096</v>
       </c>
       <c r="K318" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/IAY/6228995 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131330920</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I319" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J319" s="3" t="n">
         <v>46128</v>
       </c>
       <c r="K319" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/IAY/6229293 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132096708</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I320" s="2" t="n">
-        <v>7200</v>
+        <v>23400</v>
       </c>
       <c r="J320" s="3" t="n">
         <v>46135</v>
       </c>
       <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
           <t>1729001023/IF/IAY/6229378 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128756528</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I321" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J321" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K321" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1729001023/IF/IAY/643165 — Construction of IAY House -IAY REG. NO. MP1192281</t>
+          <t>1729001023/IF/IAY/6272242 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131321576</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I322" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J322" s="3" t="n">
-        <v>42786</v>
+        <v>46086</v>
       </c>
       <c r="K322" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1729001023/IF/IAY/692910 — Construction of IAY House -IAY REG. NO. MP1329509</t>
+          <t>1729001023/IF/IAY/6280143 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131334866</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I323" s="2" t="n">
-        <v>14448</v>
+        <v>0</v>
       </c>
       <c r="J323" s="3" t="n">
-        <v>42915</v>
-[...3 lines deleted...]
-      </c>
+        <v>46128</v>
+      </c>
+      <c r="K323" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1729001023/IF/IAY/717133 — Construction of IAY House -IAY REG. NO. MP1654495</t>
+          <t>1729001023/IF/IAY/6286098 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131333012</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I324" s="2" t="n">
-        <v>15660</v>
+        <v>0</v>
       </c>
       <c r="J324" s="3" t="n">
-        <v>43293</v>
-[...3 lines deleted...]
-      </c>
+        <v>46096</v>
+      </c>
+      <c r="K324" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1729001023/IF/IAY/724555 — Construction of IAY House -IAY REG. NO. MP1813216</t>
+          <t>1729001023/IF/IAY/6381939 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131320457</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J325" s="3" t="n">
-        <v>42879</v>
-[...3 lines deleted...]
-      </c>
+        <v>46133</v>
+      </c>
+      <c r="K325" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1729001023/IF/IAY/730788 — Construction of IAY House -IAY REG. NO. MP1986731</t>
+          <t>1729001023/IF/IAY/6391735 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131333076</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I326" s="2" t="n">
-        <v>15540</v>
+        <v>0</v>
       </c>
       <c r="J326" s="3" t="n">
-        <v>42975</v>
-[...3 lines deleted...]
-      </c>
+        <v>46074</v>
+      </c>
+      <c r="K326" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1729001023/IF/IAY/751053 — Construction of IAY House -IAY REG. NO. MP2581086</t>
+          <t>1729001023/IF/IAY/6392245 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131321605</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I327" s="2" t="n">
-        <v>14448</v>
+        <v>0</v>
       </c>
       <c r="J327" s="3" t="n">
-        <v>42868</v>
-[...3 lines deleted...]
-      </c>
+        <v>46074</v>
+      </c>
+      <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1729001023/IF/IAY/809588 — Construction of IAY House -IAY REG. NO. MP1368774</t>
+          <t>1729001023/IF/IAY/643165 — Construction of IAY House -IAY REG. NO. MP1192281</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>15492</v>
+        <v>0</v>
       </c>
       <c r="J328" s="3" t="n">
-        <v>42975</v>
-[...3 lines deleted...]
-      </c>
+        <v>42786</v>
+      </c>
+      <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1729001023/IF/IAY/815275 — Construction of IAY House -IAY REG. NO. MP1803871</t>
+          <t>1729001023/IF/IAY/692910 — Construction of IAY House -IAY REG. NO. MP1329509</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I329" s="2" t="n">
-        <v>15996</v>
+        <v>14448</v>
       </c>
       <c r="J329" s="3" t="n">
-        <v>42870</v>
+        <v>42915</v>
       </c>
       <c r="K329" s="3" t="n">
-        <v>43265</v>
+        <v>43143</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1729001023/IF/IAY/823707 — Construction of IAY House -IAY REG. NO. MP2676940</t>
+          <t>1729001023/IF/IAY/717133 — Construction of IAY House -IAY REG. NO. MP1654495</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I330" s="2" t="n">
-        <v>15480</v>
+        <v>15660</v>
       </c>
       <c r="J330" s="3" t="n">
-        <v>42877</v>
+        <v>43293</v>
       </c>
       <c r="K330" s="3" t="n">
-        <v>43265</v>
+        <v>43426</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1729001023/IF/IAY/823777 — Construction of IAY House -IAY REG. NO. MP2684602</t>
+          <t>1729001023/IF/IAY/724555 — Construction of IAY House -IAY REG. NO. MP1813216</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
+        <v>15030</v>
+      </c>
+      <c r="I331" s="2" t="n">
         <v>15480</v>
       </c>
-      <c r="I331" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J331" s="3" t="n">
-        <v>42975</v>
+        <v>42879</v>
       </c>
       <c r="K331" s="3" t="n">
-        <v>43265</v>
+        <v>43023</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1729001023/IF/IAY/828708 — Construction of IAY House -IAY REG. NO. MP3674448</t>
+          <t>1729001023/IF/IAY/730788 — Construction of IAY House -IAY REG. NO. MP1986731</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I332" s="2" t="n">
-        <v>15480</v>
+        <v>15540</v>
       </c>
       <c r="J332" s="3" t="n">
-        <v>42879</v>
+        <v>42975</v>
       </c>
       <c r="K332" s="3" t="n">
-        <v>43023</v>
+        <v>43426</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1729001023/LD/22012034546735 — Bhumi shilp mend bandhan dhiraj singh rajmal ke khet per Bairagarh khuman</t>
+          <t>1729001023/IF/IAY/751053 — Construction of IAY House -IAY REG. NO. MP2581086</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
-        <v>136746.13</v>
+        <v>15030</v>
       </c>
       <c r="I333" s="2" t="n">
-        <v>59251</v>
+        <v>14448</v>
       </c>
       <c r="J333" s="3" t="n">
-        <v>44331</v>
+        <v>42868</v>
       </c>
       <c r="K333" s="3" t="n">
-        <v>44562</v>
+        <v>43143</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1729001023/LD/22012034546739 — Bhumi shilp mend wandhan harisingh /ratan singh ke khet Bairagarh khuman</t>
+          <t>1729001023/IF/IAY/809588 — Construction of IAY House -IAY REG. NO. MP1368774</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
-        <v>136214.37</v>
+        <v>15480</v>
       </c>
       <c r="I334" s="2" t="n">
-        <v>59058</v>
+        <v>15492</v>
       </c>
       <c r="J334" s="3" t="n">
-        <v>44331</v>
+        <v>42975</v>
       </c>
       <c r="K334" s="3" t="n">
-        <v>44430</v>
+        <v>43265</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1729001023/LD/22012034557968 — Bhumi shilp mend bandhan dev sinngh/ratan singh bairagarh khuman</t>
+          <t>1729001023/IF/IAY/815275 — Construction of IAY House -IAY REG. NO. MP1803871</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I335" s="2" t="n">
-        <v>0</v>
+        <v>15996</v>
       </c>
       <c r="J335" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K335" s="3"/>
+        <v>42870</v>
+      </c>
+      <c r="K335" s="3" t="n">
+        <v>43265</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1729001023/LD/22012034557969 — Bhumi shilp mend wandhan jasrat singh /mangilal</t>
+          <t>1729001023/IF/IAY/823707 — Construction of IAY House -IAY REG. NO. MP2676940</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I336" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J336" s="3" t="n">
-        <v>44330</v>
-[...1 lines deleted...]
-      <c r="K336" s="3"/>
+        <v>42877</v>
+      </c>
+      <c r="K336" s="3" t="n">
+        <v>43265</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1729001023/LD/22012034557970 — Bhumi shilp mend bandhan Kirpal singh /swai singh bairagarh khuman</t>
+          <t>1729001023/IF/IAY/823777 — Construction of IAY House -IAY REG. NO. MP2684602</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I337" s="2" t="n">
-        <v>0</v>
+        <v>16340</v>
       </c>
       <c r="J337" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K337" s="3"/>
+        <v>42975</v>
+      </c>
+      <c r="K337" s="3" t="n">
+        <v>43265</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1729001023/LD/22012034557971 — Bhumi shilp mend bandhan Sankar singh bairagarh khuman</t>
+          <t>1729001023/IF/IAY/828708 — Construction of IAY House -IAY REG. NO. MP3674448</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I338" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J338" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K338" s="3"/>
+        <v>42879</v>
+      </c>
+      <c r="K338" s="3" t="n">
+        <v>43023</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
           <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1729001023/LD/22012034557975 — Bhumi shilp men bandhan rambabu / bharat singh  bairagarh khuman</t>
+          <t>1729001023/LD/22012034546735 — Bhumi shilp mend bandhan dhiraj singh rajmal ke khet per Bairagarh khuman</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
-        <v>0</v>
+        <v>136746.13</v>
       </c>
       <c r="I339" s="2" t="n">
-        <v>0</v>
+        <v>59251</v>
       </c>
       <c r="J339" s="3" t="n">
-        <v>44330</v>
-[...1 lines deleted...]
-      <c r="K339" s="3"/>
+        <v>44331</v>
+      </c>
+      <c r="K339" s="3" t="n">
+        <v>44562</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
           <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1729001023/LD/22012034558266 — CTR MEND BANDAN DEVSINGH /RATAN SINGH BAIRAGARH KHUMAN</t>
+          <t>1729001023/LD/22012034546739 — Bhumi shilp mend wandhan harisingh /ratan singh ke khet Bairagarh khuman</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
-        <v>53015.67</v>
+        <v>136214.37</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>0</v>
+        <v>59058</v>
       </c>
       <c r="J340" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K340" s="3"/>
+        <v>44331</v>
+      </c>
+      <c r="K340" s="3" t="n">
+        <v>44430</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
           <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1729001023/LD/22012034558267 — CTR MEND BANDHAN  JASRAT SINGH/MANGILAL BAIRAGARH KHUMAN</t>
+          <t>1729001023/LD/22012034557968 — Bhumi shilp mend bandhan dev sinngh/ratan singh bairagarh khuman</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I341" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J341" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K341" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
           <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1729001023/LD/22012034558269 — CTR MEND BANDHAN  JASRAT SINGH/MANGILAL BAIRAGARH KHUMAN</t>
+          <t>1729001023/LD/22012034557969 — Bhumi shilp mend wandhan jasrat singh /mangilal</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I342" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J342" s="3" t="n">
-        <v>44300</v>
+        <v>44330</v>
       </c>
       <c r="K342" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
           <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1729001023/LD/22012034558271 — CTR MEND BANDAN RAMESH /RAMKISAN BAIRAGARH KHAN</t>
+          <t>1729001023/LD/22012034557970 — Bhumi shilp mend bandhan Kirpal singh /swai singh bairagarh khuman</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I343" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J343" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K343" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
           <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1729001023/LD/22012034558272 — CTR MEND BANDAN KIRPAL SINGH /SAWAI SINGH /BAIRAGARH KHUMAN</t>
+          <t>1729001023/LD/22012034557971 — Bhumi shilp mend bandhan Sankar singh bairagarh khuman</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I344" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J344" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K344" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1729001023/LD/22012034589549 — Bhumi samtali karan harnirayan /nannulal bairagarh khuman</t>
+          <t>1729001023/LD/22012034557975 — Bhumi shilp men bandhan rambabu / bharat singh  bairagarh khuman</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I345" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J345" s="3" t="n">
-        <v>45030</v>
+        <v>44330</v>
       </c>
       <c r="K345" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1729001023/LD/3799386178 — मेड बन्धान घंश्याम/बाबूलाल/बेरागड</t>
+          <t>1729001023/LD/22012034558266 — CTR MEND BANDAN DEVSINGH /RATAN SINGH BAIRAGARH KHUMAN</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
-        <v>18000</v>
+        <v>53015.67</v>
       </c>
       <c r="I346" s="2" t="n">
-        <v>4867</v>
+        <v>0</v>
       </c>
       <c r="J346" s="3" t="n">
-        <v>41822</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K346" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1729001023/LD/3799386181 — शांति धाम बैरागढ़ खुमान</t>
+          <t>1729001023/LD/22012034558267 — CTR MEND BANDHAN  JASRAT SINGH/MANGILAL BAIRAGARH KHUMAN</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
-        <v>500000</v>
+        <v>0</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>45692</v>
+        <v>0</v>
       </c>
       <c r="J347" s="3" t="n">
-        <v>41687</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K347" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1729001023/LD/3799386518 — खेल मेदान शासकीय भूमी पर बेरागढ खूम</t>
+          <t>1729001023/LD/22012034558269 — CTR MEND BANDHAN  JASRAT SINGH/MANGILAL BAIRAGARH KHUMAN</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
-        <v>500000</v>
+        <v>0</v>
       </c>
       <c r="I348" s="2" t="n">
-        <v>309924.8</v>
+        <v>0</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>41661</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K348" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1729001023/LD/3799386526 — मेड वधांन दोलत राम किसन बंरागढ खुमान</t>
+          <t>1729001023/LD/22012034558271 — CTR MEND BANDAN RAMESH /RAMKISAN BAIRAGARH KHAN</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
-        <v>3000000</v>
+        <v>0</v>
       </c>
       <c r="I349" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J349" s="3" t="n">
-        <v>41260</v>
+        <v>44300</v>
       </c>
       <c r="K349" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1729001023/LD/3799386531 — मेड वधान लखन लाल पिता बाबूलाल बेरागढ खूमान</t>
+          <t>1729001023/LD/22012034558272 — CTR MEND BANDAN KIRPAL SINGH /SAWAI SINGH /BAIRAGARH KHUMAN</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I350" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>41260</v>
+        <v>44300</v>
       </c>
       <c r="K350" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1729001023/LD/3799386581 — मेड वधान ललता वाई पति हेम सिह बेरागढ खूमान</t>
+          <t>1729001023/LD/22012034589549 — Bhumi samtali karan harnirayan /nannulal bairagarh khuman</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
-        <v>30000</v>
+        <v>0</v>
       </c>
       <c r="I351" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J351" s="3" t="n">
-        <v>41260</v>
+        <v>45030</v>
       </c>
       <c r="K351" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1729001023/LD/3799386584 — मेड वधान अनिता वाई पति मोहन लाल बेरागढ खूमान</t>
+          <t>1729001023/LD/3799386178 — मेड बन्धान घंश्याम/बाबूलाल/बेरागड</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
-        <v>20000</v>
+        <v>18000</v>
       </c>
       <c r="I352" s="2" t="n">
-        <v>6594</v>
+        <v>4867</v>
       </c>
       <c r="J352" s="3" t="n">
         <v>41822</v>
       </c>
       <c r="K352" s="3" t="n">
         <v>45051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1729001023/LD/3799386586 — मेड वधान प्रदीप पिता नारायण बेरागढ खुमान</t>
+          <t>1729001023/LD/3799386181 — शांति धाम बैरागढ़ खुमान</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
-        <v>20000</v>
+        <v>500000</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>6594</v>
+        <v>45692</v>
       </c>
       <c r="J353" s="3" t="n">
-        <v>41822</v>
+        <v>41687</v>
       </c>
       <c r="K353" s="3" t="n">
-        <v>45051</v>
+        <v>42610</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1729001023/LD/3799386587 — मेड वधांन जगन्‍नाथ पिता लाडसिह बेरागढ खूमान</t>
+          <t>1729001023/LD/3799386518 — खेल मेदान शासकीय भूमी पर बेरागढ खूम</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
-        <v>18000</v>
+        <v>500000</v>
       </c>
       <c r="I354" s="2" t="n">
-        <v>0</v>
+        <v>309924.8</v>
       </c>
       <c r="J354" s="3" t="n">
-        <v>41260</v>
-[...1 lines deleted...]
-      <c r="K354" s="3"/>
+        <v>41661</v>
+      </c>
+      <c r="K354" s="3" t="n">
+        <v>43974</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1729001023/LD/3799386589 — मेड वधांन मांगीलाल पिता लक्ष्‍मीनारायण बेरागढ ख्‍ूमान</t>
+          <t>1729001023/LD/3799386526 — मेड वधांन दोलत राम किसन बंरागढ खुमान</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
-        <v>0</v>
+        <v>3000000</v>
       </c>
       <c r="I355" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J355" s="3" t="n">
         <v>41260</v>
       </c>
       <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1729001023/LD/3799386591 — मेड वधान न्दक्सोर् पिता ज्य् राम बेरागढ खुमान</t>
+          <t>1729001023/LD/3799386531 — मेड वधान लखन लाल पिता बाबूलाल बेरागढ खूमान</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
-        <v>22000</v>
+        <v>0</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>6594</v>
+        <v>0</v>
       </c>
       <c r="J356" s="3" t="n">
-        <v>41823</v>
-[...3 lines deleted...]
-      </c>
+        <v>41260</v>
+      </c>
+      <c r="K356" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1729001023/LD/3799386629 — मेड वंधान धीरज पिता राजमल बैरागढ खमान</t>
+          <t>1729001023/LD/3799386581 — मेड वधान ललता वाई पति हेम सिह बेरागढ खूमान</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>30000</v>
       </c>
       <c r="I357" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J357" s="3" t="n">
         <v>41260</v>
       </c>
       <c r="K357" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1729001023/LD/3799386630 — मेड वधानं हेातम सिह पिता देवसिह बेरागढ खुमान</t>
+          <t>1729001023/LD/3799386584 — मेड वधान अनिता वाई पति मोहन लाल बेरागढ खूमान</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>4710</v>
+        <v>6594</v>
       </c>
       <c r="J358" s="3" t="n">
         <v>41822</v>
       </c>
       <c r="K358" s="3" t="n">
         <v>45051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1729001023/LD/3799386632 — मेड वधांन हरीसिह पिता रतन सिह बेरागढ खुमान</t>
+          <t>1729001023/LD/3799386586 — मेड वधान प्रदीप पिता नारायण बेरागढ खुमान</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
-        <v>0</v>
+        <v>20000</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>0</v>
+        <v>6594</v>
       </c>
       <c r="J359" s="3" t="n">
-        <v>41260</v>
-[...1 lines deleted...]
-      <c r="K359" s="3"/>
+        <v>41822</v>
+      </c>
+      <c r="K359" s="3" t="n">
+        <v>45051</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1729001023/LD/3799386643 — मेड वधान लखन लाल बाबूलाल बैरागढ खूमूान</t>
+          <t>1729001023/LD/3799386587 — मेड वधांन जगन्‍नाथ पिता लाडसिह बेरागढ खूमान</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
-        <v>0</v>
+        <v>18000</v>
       </c>
       <c r="I360" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J360" s="3" t="n">
         <v>41260</v>
       </c>
       <c r="K360" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1729001023/LD/3799386764 — मेड वधान राधावाई पतिदीनदयाल ब</t>
+          <t>1729001023/LD/3799386589 — मेड वधांन मांगीलाल पिता लक्ष्‍मीनारायण बेरागढ ख्‍ूमान</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
-        <v>28000</v>
+        <v>0</v>
       </c>
       <c r="I361" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J361" s="3" t="n">
-        <v>41340</v>
+        <v>41260</v>
       </c>
       <c r="K361" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1729001023/LD/3799386767 — मेड वधान रामस्‍वरूप पिता मदनदास</t>
+          <t>1729001023/LD/3799386591 — मेड वधान न्दक्सोर् पिता ज्य् राम बेरागढ खुमान</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
-        <v>25000</v>
+        <v>22000</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>0</v>
+        <v>6594</v>
       </c>
       <c r="J362" s="3" t="n">
-        <v>41340</v>
-[...1 lines deleted...]
-      <c r="K362" s="3"/>
+        <v>41823</v>
+      </c>
+      <c r="K362" s="3" t="n">
+        <v>45051</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1729001023/LD/3799386768 — मेड वधान राम् निवास् पिता र तसिह वराग द</t>
+          <t>1729001023/LD/3799386629 — मेड वंधान धीरज पिता राजमल बैरागढ खमान</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
-        <v>20000</v>
+        <v>30000</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>4710</v>
+        <v>0</v>
       </c>
       <c r="J363" s="3" t="n">
-        <v>41823</v>
-[...3 lines deleted...]
-      </c>
+        <v>41260</v>
+      </c>
+      <c r="K363" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1729001023/LD/3799386770 — mend bandan manohar/nanulal bairagarh khuman</t>
+          <t>1729001023/LD/3799386630 — मेड वधानं हेातम सिह पिता देवसिह बेरागढ खुमान</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>7536</v>
+        <v>4710</v>
       </c>
       <c r="J364" s="3" t="n">
-        <v>41825</v>
+        <v>41822</v>
       </c>
       <c r="K364" s="3" t="n">
         <v>45051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1729001023/LD/3799386772 — मेड वधान मागीलाल पिता वशीलाल</t>
+          <t>1729001023/LD/3799386632 — मेड वधांन हरीसिह पिता रतन सिह बेरागढ खुमान</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
-        <v>20000</v>
+        <v>0</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>4710</v>
+        <v>0</v>
       </c>
       <c r="J365" s="3" t="n">
-        <v>41823</v>
-[...3 lines deleted...]
-      </c>
+        <v>41260</v>
+      </c>
+      <c r="K365" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1729001023/LD/3799386774 — मेड ीवधान पमनारान/रामलाल बराग्द</t>
+          <t>1729001023/LD/3799386643 — मेड वधान लखन लाल बाबूलाल बैरागढ खूमूान</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
-        <v>20000</v>
+        <v>0</v>
       </c>
       <c r="I366" s="2" t="n">
-        <v>6594</v>
+        <v>0</v>
       </c>
       <c r="J366" s="3" t="n">
-        <v>41823</v>
-[...3 lines deleted...]
-      </c>
+        <v>41260</v>
+      </c>
+      <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1729001023/LD/3799386775 — मेड वधान इम र्रतलाल  पिता राम् लाल</t>
+          <t>1729001023/LD/3799386764 — मेड वधान राधावाई पतिदीनदयाल ब</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
-        <v>22000</v>
+        <v>28000</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>6594</v>
+        <v>0</v>
       </c>
       <c r="J367" s="3" t="n">
-        <v>41823</v>
-[...3 lines deleted...]
-      </c>
+        <v>41340</v>
+      </c>
+      <c r="K367" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1729001023/LD/3799386776 — मेड वधान सीताराम पिता न</t>
+          <t>1729001023/LD/3799386767 — मेड वधान रामस्‍वरूप पिता मदनदास</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
-        <v>30000</v>
+        <v>25000</v>
       </c>
       <c r="I368" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J368" s="3" t="n">
-        <v>41260</v>
+        <v>41340</v>
       </c>
       <c r="K368" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1729001023/LD/9926711877 — मेंड वधान कमल िपता बाफूलाल बैरागढ खुमान</t>
+          <t>1729001023/LD/3799386768 — मेड वधान राम् निवास् पिता र तसिह वराग द</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
-        <v>22000</v>
+        <v>20000</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>5652</v>
+        <v>4710</v>
       </c>
       <c r="J369" s="3" t="n">
-        <v>41822</v>
+        <v>41823</v>
       </c>
       <c r="K369" s="3" t="n">
         <v>45051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1729001023/LD/9926711881 — मेंड वंधान जयनारायण /बाफूलाल बैरागढ खुमान</t>
+          <t>1729001023/LD/3799386770 — mend bandan manohar/nanulal bairagarh khuman</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I370" s="2" t="n">
-        <v>5652</v>
+        <v>7536</v>
       </c>
       <c r="J370" s="3" t="n">
-        <v>41822</v>
+        <v>41825</v>
       </c>
       <c r="K370" s="3" t="n">
         <v>45051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1729001023/PG/22012034365885 — play ground</t>
+          <t>1729001023/LD/3799386772 — मेड वधान मागीलाल पिता वशीलाल</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
-        <v>180000</v>
+        <v>20000</v>
       </c>
       <c r="I371" s="2" t="n">
-        <v>0</v>
+        <v>4710</v>
       </c>
       <c r="J371" s="3" t="n">
-        <v>43101</v>
-[...1 lines deleted...]
-      <c r="K371" s="3"/>
+        <v>41823</v>
+      </c>
+      <c r="K371" s="3" t="n">
+        <v>45051</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RC/22012034160244 — ग्रेवल रोड nh12से नारायण के टूवेल  पाराउ नदी बैरागढ</t>
+          <t>1729001023/LD/3799386774 — मेड ीवधान पमनारान/रामलाल बराग्द</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
-        <v>0</v>
+        <v>20000</v>
       </c>
       <c r="I372" s="2" t="n">
-        <v>0</v>
+        <v>6594</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>41260</v>
-[...1 lines deleted...]
-      <c r="K372" s="3"/>
+        <v>41823</v>
+      </c>
+      <c r="K372" s="3" t="n">
+        <v>45051</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RC/22012034160245 — ग्रेवल रोड नारायण के टूवेल पाराउा तक</t>
+          <t>1729001023/LD/3799386775 — मेड वधान इम र्रतलाल  पिता राम् लाल</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
-        <v>500000</v>
+        <v>22000</v>
       </c>
       <c r="I373" s="2" t="n">
-        <v>0</v>
+        <v>6594</v>
       </c>
       <c r="J373" s="3" t="n">
-        <v>41260</v>
-[...1 lines deleted...]
-      <c r="K373" s="3"/>
+        <v>41823</v>
+      </c>
+      <c r="K373" s="3" t="n">
+        <v>45051</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RC/22012034160250 — सी सी रोड नारायण के मकान से मौती लाल के मकान्‍ तक</t>
+          <t>1729001023/LD/3799386776 — मेड वधान सीताराम पिता न</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
-        <v>184525</v>
+        <v>30000</v>
       </c>
       <c r="I374" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J374" s="3" t="n">
-        <v>41545</v>
+        <v>41260</v>
       </c>
       <c r="K374" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RC/22012034160416 — ग्रेवल रोडग्राम  काेल्‍वाड से बवछीया मार्ग तक बैरागढ खूमान</t>
+          <t>1729001023/LD/9926711877 — मेंड वधान कमल िपता बाफूलाल बैरागढ खुमान</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
-        <v>297000</v>
+        <v>22000</v>
       </c>
       <c r="I375" s="2" t="n">
-        <v>0</v>
+        <v>5652</v>
       </c>
       <c r="J375" s="3" t="n">
-        <v>41260</v>
-[...1 lines deleted...]
-      <c r="K375" s="3"/>
+        <v>41822</v>
+      </c>
+      <c r="K375" s="3" t="n">
+        <v>45051</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RC/22012034202662 — खेत सडक योजना हाईवे से खारचा तलाव तक बैरागढ़ खुमान</t>
+          <t>1729001023/LD/9926711881 — मेंड वंधान जयनारायण /बाफूलाल बैरागढ खुमान</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
-        <v>1155000</v>
+        <v>20000</v>
       </c>
       <c r="I376" s="2" t="n">
-        <v>14016</v>
+        <v>5652</v>
       </c>
       <c r="J376" s="3" t="n">
-        <v>41675</v>
+        <v>41822</v>
       </c>
       <c r="K376" s="3" t="n">
-        <v>43322</v>
+        <v>45051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RC/22012034207800 — पँच परमेशवर सी सी रोड पधानमँत्री रोड से हाईरकूल तक</t>
+          <t>1729001023/PG/22012034365885 — play ground</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
-        <v>191000</v>
+        <v>180000</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>143121</v>
+        <v>0</v>
       </c>
       <c r="J377" s="3" t="n">
-        <v>41869</v>
-[...3 lines deleted...]
-      </c>
+        <v>43101</v>
+      </c>
+      <c r="K377" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RC/22012034207803 — panchparmesuwar c.c rood laxmi narayan ke mankan s</t>
+          <t>1729001023/RC/22012034160244 — ग्रेवल रोड nh12से नारायण के टूवेल  पाराउ नदी बैरागढ</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
-        <v>191000</v>
+        <v>0</v>
       </c>
       <c r="I378" s="2" t="n">
-        <v>196030</v>
+        <v>0</v>
       </c>
       <c r="J378" s="3" t="n">
-        <v>41695</v>
-[...3 lines deleted...]
-      </c>
+        <v>41260</v>
+      </c>
+      <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RC/22012034226656 — पँच परमेशवर सी.सी रोडlaxminarayan के मकान से haind</t>
+          <t>1729001023/RC/22012034160245 — ग्रेवल रोड नारायण के टूवेल पाराउा तक</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
-        <v>195000</v>
+        <v>500000</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>190712</v>
+        <v>0</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>41856</v>
-[...3 lines deleted...]
-      </c>
+        <v>41260</v>
+      </c>
+      <c r="K379" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RC/22012034288590 — C.C.ROOD Nirman BIRMANAND KE Makan se samsan ghat  tak Bairagarh khuman</t>
+          <t>1729001023/RC/22012034160250 — सी सी रोड नारायण के मकान से मौती लाल के मकान्‍ तक</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
-        <v>238450</v>
+        <v>184525</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>113685</v>
+        <v>0</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>42338</v>
-[...3 lines deleted...]
-      </c>
+        <v>41545</v>
+      </c>
+      <c r="K380" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RC/22012034330195 — c.c road nirman 14 vitayog motilal ke makan se ramcharan ke makan tak bairagarh khuman</t>
+          <t>1729001023/RC/22012034160416 — ग्रेवल रोडग्राम  काेल्‍वाड से बवछीया मार्ग तक बैरागढ खूमान</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
-        <v>54870</v>
+        <v>297000</v>
       </c>
       <c r="I381" s="2" t="n">
-        <v>57744</v>
+        <v>0</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>42804</v>
-[...3 lines deleted...]
-      </c>
+        <v>41260</v>
+      </c>
+      <c r="K381" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RC/22012034331691 — C.C.road nirman  KaluRam ke makan se  bhawar Lal ke makan tak  bairagarh</t>
+          <t>1729001023/RC/22012034202662 — खेत सडक योजना हाईवे से खारचा तलाव तक बैरागढ़ खुमान</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
-        <v>53100</v>
+        <v>1155000</v>
       </c>
       <c r="I382" s="2" t="n">
-        <v>52976</v>
+        <v>14016</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>42826</v>
+        <v>41675</v>
       </c>
       <c r="K382" s="3" t="n">
-        <v>43129</v>
+        <v>43322</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RC/22012034340538 — Mukhe mantri Sudur samp ark sarkar yojna bairagarh khuman se bichhaya kakad  tak bairagarh</t>
+          <t>1729001023/RC/22012034207800 — पँच परमेशवर सी सी रोड पधानमँत्री रोड से हाईरकूल तक</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
-        <v>4492000</v>
+        <v>191000</v>
       </c>
       <c r="I383" s="2" t="n">
-        <v>510640</v>
+        <v>143121</v>
       </c>
       <c r="J383" s="3" t="n">
-        <v>42891</v>
+        <v>41869</v>
       </c>
       <c r="K383" s="3" t="n">
-        <v>43727</v>
+        <v>42004</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RC/22012034397543 — C.C.ROAD NIRMAN MAIN ROAD SE SANTI DHAM KI OR</t>
+          <t>1729001023/RC/22012034207803 — panchparmesuwar c.c rood laxmi narayan ke mankan s</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
-        <v>68850</v>
+        <v>191000</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>69948</v>
+        <v>196030</v>
       </c>
       <c r="J384" s="3" t="n">
-        <v>43377</v>
+        <v>41695</v>
       </c>
       <c r="K384" s="3" t="n">
-        <v>43886</v>
+        <v>42004</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RC/22012034398386 — सी सी रोड निर्माण भगवत के मकान से मैंन  रोड अनिल के मकान तक</t>
+          <t>1729001023/RC/22012034226656 — पँच परमेशवर सी.सी रोडlaxminarayan के मकान से haind</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
-        <v>82950</v>
+        <v>195000</v>
       </c>
       <c r="I385" s="2" t="n">
-        <v>0</v>
+        <v>190712</v>
       </c>
       <c r="J385" s="3" t="n">
-        <v>43375</v>
-[...1 lines deleted...]
-      <c r="K385" s="3"/>
+        <v>41856</v>
+      </c>
+      <c r="K385" s="3" t="n">
+        <v>42004</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RC/22012034445515 — सी,सी,रोड निर्माण हाई स्कूल से मिडिल स्कूल तक बैरागढ़ खुमान</t>
+          <t>1729001023/RC/22012034288590 — C.C.ROOD Nirman BIRMANAND KE Makan se samsan ghat  tak Bairagarh khuman</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
-        <v>44175</v>
+        <v>238450</v>
       </c>
       <c r="I386" s="2" t="n">
-        <v>0</v>
+        <v>113685</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>43516</v>
-[...1 lines deleted...]
-      <c r="K386" s="3"/>
+        <v>42338</v>
+      </c>
+      <c r="K386" s="3" t="n">
+        <v>42502</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RC/22012034447064 — सी सी रोड निर्माण मैंन रोड से सामुदायिक भवन तक बैरागढ़ खुमान</t>
+          <t>1729001023/RC/22012034330195 — c.c road nirman 14 vitayog motilal ke makan se ramcharan ke makan tak bairagarh khuman</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
-        <v>19125</v>
+        <v>54870</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>17748</v>
+        <v>57744</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>43525</v>
+        <v>42804</v>
       </c>
       <c r="K387" s="3" t="n">
-        <v>43716</v>
+        <v>43129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RC/22012034544290 — C.c. road Nirman samsan ke chavutra ke paas</t>
+          <t>1729001023/RC/22012034331691 — C.C.road nirman  KaluRam ke makan se  bhawar Lal ke makan tak  bairagarh</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
-        <v>27940</v>
+        <v>53100</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>27360</v>
+        <v>52976</v>
       </c>
       <c r="J388" s="3" t="n">
-        <v>44118</v>
+        <v>42826</v>
       </c>
       <c r="K388" s="3" t="n">
-        <v>44140</v>
+        <v>43129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RC/22012034547437 — C.c.road Nirman virval ke makan se omprakash ke makan Tak Bairagarh khuman Se</t>
+          <t>1729001023/RC/22012034340538 — Mukhe mantri Sudur samp ark sarkar yojna bairagarh khuman se bichhaya kakad  tak bairagarh</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
-        <v>29881</v>
+        <v>4492000</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>30020</v>
+        <v>510640</v>
       </c>
       <c r="J389" s="3" t="n">
-        <v>44147</v>
+        <v>42891</v>
       </c>
       <c r="K389" s="3" t="n">
-        <v>44226</v>
+        <v>43727</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja (brick/stone) Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RC/22012034572516 — PULIYA /RAPTTA NIRMAN SEMAL GHATE BALE NALE PER BAIRAGARH KHUMAN</t>
+          <t>1729001023/RC/22012034397543 — C.C.ROAD NIRMAN MAIN ROAD SE SANTI DHAM KI OR</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
-        <v>410531.72</v>
+        <v>68850</v>
       </c>
       <c r="I390" s="2" t="n">
-        <v>352857</v>
+        <v>69948</v>
       </c>
       <c r="J390" s="3" t="n">
-        <v>44360</v>
+        <v>43377</v>
       </c>
       <c r="K390" s="3" t="n">
-        <v>44511</v>
+        <v>43886</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RC/22012034575302 — PULIYA/RAPTTA NIRMAN AJAD BALE NALE PER BAIRAGARH KHUMAN</t>
+          <t>1729001023/RC/22012034398386 — सी सी रोड निर्माण भगवत के मकान से मैंन  रोड अनिल के मकान तक</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
-        <v>230172.91</v>
+        <v>82950</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>195587.1</v>
+        <v>0</v>
       </c>
       <c r="J391" s="3" t="n">
-        <v>44384</v>
-[...3 lines deleted...]
-      </c>
+        <v>43375</v>
+      </c>
+      <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RC/22012034589789 — PULIYA NIRMAN SOTI ROAD BALE NALE PER BAIRAGARH KHUMAN</t>
+          <t>1729001023/RC/22012034445515 — सी,सी,रोड निर्माण हाई स्कूल से मिडिल स्कूल तक बैरागढ़ खुमान</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
-        <v>0</v>
+        <v>44175</v>
       </c>
       <c r="I392" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>44471</v>
+        <v>43516</v>
       </c>
       <c r="K392" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RC/22012034620948 — C.C ROAD NIRMAN KAMAL KE MAKAN SE RAHUL SEN ke makan tak</t>
+          <t>1729001023/RC/22012034447064 — सी सी रोड निर्माण मैंन रोड से सामुदायिक भवन तक बैरागढ़ खुमान</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
-        <v>0</v>
+        <v>19125</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>0</v>
+        <v>17748</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>44836</v>
-[...1 lines deleted...]
-      <c r="K393" s="3"/>
+        <v>43525</v>
+      </c>
+      <c r="K393" s="3" t="n">
+        <v>43716</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RC/22012034620949 — C.C.road nirman kamal ke makan se Rahul Sen ke makan tak bairagarh khuman</t>
+          <t>1729001023/RC/22012034544290 — C.c. road Nirman samsan ke chavutra ke paas</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
-        <v>34115</v>
+        <v>27940</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>33048</v>
+        <v>27360</v>
       </c>
       <c r="J394" s="3" t="n">
-        <v>44890</v>
+        <v>44118</v>
       </c>
       <c r="K394" s="3" t="n">
-        <v>45565</v>
+        <v>44140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RC/22012034627501 — C.C.ROAD NIRMAN MEN ROD SE HAIMRAJ KE MAKAN TAK BAIRAGARH KHUMAN</t>
+          <t>1729001023/RC/22012034547437 — C.c.road Nirman virval ke makan se omprakash ke makan Tak Bairagarh khuman Se</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
-        <v>75000</v>
+        <v>29881</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>74919</v>
+        <v>30020</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>45084</v>
+        <v>44147</v>
       </c>
       <c r="K395" s="3" t="n">
-        <v>45227</v>
+        <v>44226</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Inter-locking cement block/tiles Roads for Community</t>
+          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja (brick/stone) Roads for Community</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RC/22012034649926 — Peper block nirman high school bairagarh khuman</t>
+          <t>1729001023/RC/22012034572516 — PULIYA /RAPTTA NIRMAN SEMAL GHATE BALE NALE PER BAIRAGARH KHUMAN</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
-        <v>0</v>
+        <v>410531.72</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>0</v>
+        <v>352857</v>
       </c>
       <c r="J396" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K396" s="3"/>
+        <v>44360</v>
+      </c>
+      <c r="K396" s="3" t="n">
+        <v>44511</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Inter-locking cement block/tiles Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RC/22012034649927 — Peper block nirman Panchayat bhawan bairagarh khuman</t>
+          <t>1729001023/RC/22012034575302 — PULIYA/RAPTTA NIRMAN AJAD BALE NALE PER BAIRAGARH KHUMAN</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
-        <v>0</v>
+        <v>230172.91</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>0</v>
+        <v>195587.1</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K397" s="3"/>
+        <v>44384</v>
+      </c>
+      <c r="K397" s="3" t="n">
+        <v>44512</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RC/22012034823957 — c c road nirman jitendra ke makan se anil avm sankar ke makaan tak bairagarh khuman</t>
+          <t>1729001023/RC/22012034589789 — PULIYA NIRMAN SOTI ROAD BALE NALE PER BAIRAGARH KHUMAN</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
-        <v>82000</v>
+        <v>0</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>70227</v>
+        <v>0</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>45573</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K398" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RC/899 — पंचपरमेश्‍वर सी0सी0 रोड् बैरागड खुमान</t>
+          <t>1729001023/RC/22012034620948 — C.C ROAD NIRMAN KAMAL KE MAKAN SE RAHUL SEN ke makan tak</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>55880</v>
+        <v>0</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>41177</v>
-[...3 lines deleted...]
-      </c>
+        <v>44836</v>
+      </c>
+      <c r="K399" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RC/907 — पंच परमेश्‍वर सी सी रोड बैरागढ खुमान</t>
+          <t>1729001023/RC/22012034620949 — C.C.road nirman kamal ke makan se Rahul Sen ke makan tak bairagarh khuman</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
-        <v>0</v>
+        <v>34115</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>206804</v>
+        <v>33048</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>41143</v>
+        <v>44890</v>
       </c>
       <c r="K400" s="3" t="n">
-        <v>41522</v>
+        <v>45565</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/16647 — nirmal bharat abhiyan imratla /ram lal bairagharh khuman</t>
+          <t>1729001023/RC/22012034627501 — C.C.ROAD NIRMAN MEN ROD SE HAIMRAJ KE MAKAN TAK BAIRAGARH KHUMAN</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
-        <v>0</v>
+        <v>75000</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>0</v>
+        <v>74919</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>41231</v>
-[...1 lines deleted...]
-      <c r="K401" s="3"/>
+        <v>45084</v>
+      </c>
+      <c r="K401" s="3" t="n">
+        <v>45227</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Inter-locking cement block/tiles Roads for Community</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/16650 — nirmal bharat abhiyan imrat lal /ramlal bairagarh khuman</t>
+          <t>1729001023/RC/22012034649926 — Peper block nirman high school bairagarh khuman</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I402" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J402" s="3" t="n">
-        <v>41261</v>
+        <v>45030</v>
       </c>
       <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Inter-locking cement block/tiles Roads for Community</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/22012034289353 — sochalye nirman bainiprsad/ghshilal anye -5 hitgrahi bairagarh khuman</t>
+          <t>1729001023/RC/22012034649927 — Peper block nirman Panchayat bhawan bairagarh khuman</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
-        <v>14160</v>
+        <v>0</v>
       </c>
       <c r="I403" s="2" t="n">
-        <v>28620</v>
+        <v>0</v>
       </c>
       <c r="J403" s="3" t="n">
-        <v>42298</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K403" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/22012034307412 — shochayle nirman peremnarayan/chaturbhuj bairagarh khuman</t>
+          <t>1729001023/RC/22012034823957 — c c road nirman jitendra ke makan se anil avm sankar ke makaan tak bairagarh khuman</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
-        <v>12000</v>
+        <v>82000</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>12000</v>
+        <v>70227</v>
       </c>
       <c r="J404" s="3" t="n">
-        <v>42698</v>
+        <v>45573</v>
       </c>
       <c r="K404" s="3" t="n">
-        <v>43038</v>
+        <v>45616</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/22012034308469 — Sochale nirman nillamsingh/jasmatsingh</t>
+          <t>1729001023/RC/899 — पंचपरमेश्‍वर सी0सी0 रोड् बैरागड खुमान</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>12000</v>
+        <v>55880</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>42705</v>
+        <v>41177</v>
       </c>
       <c r="K405" s="3" t="n">
-        <v>43038</v>
+        <v>41319</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/22012034395897 — sochalye nirman bhayalal/rajmal  bairgarh khuman</t>
+          <t>1729001023/RC/907 — पंच परमेश्‍वर सी सी रोड बैरागढ खुमान</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>0</v>
+        <v>206804</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>43130</v>
-[...1 lines deleted...]
-      <c r="K406" s="3"/>
+        <v>41143</v>
+      </c>
+      <c r="K406" s="3" t="n">
+        <v>41522</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/22012034396206 — sochalye nirman imratlal/bafulal bairagarh khuman</t>
+          <t>1729001023/RS/16647 — nirmal bharat abhiyan imratla /ram lal bairagharh khuman</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>11982</v>
+        <v>0</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>43292</v>
-[...3 lines deleted...]
-      </c>
+        <v>41231</v>
+      </c>
+      <c r="K407" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/22012034409428 — sochalye Nirman imratlal /baphusingh</t>
+          <t>1729001023/RS/16650 — nirmal bharat abhiyan imrat lal /ramlal bairagarh khuman</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I408" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>43727</v>
+        <v>41261</v>
       </c>
       <c r="K408" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/22012034409908 — sochalye nirman imratlal/fhulal bairagarh khuman</t>
+          <t>1729001023/RS/22012034289353 — sochalye nirman bainiprsad/ghshilal anye -5 hitgrahi bairagarh khuman</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
-        <v>0</v>
+        <v>14160</v>
       </c>
       <c r="I409" s="2" t="n">
-        <v>0</v>
+        <v>28620</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>43727</v>
-[...1 lines deleted...]
-      <c r="K409" s="3"/>
+        <v>42298</v>
+      </c>
+      <c r="K409" s="3" t="n">
+        <v>42514</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/22012034495496 — Nadep nirman phe bor ke paas bairagarh khuman</t>
+          <t>1729001023/RS/22012034307412 — shochayle nirman peremnarayan/chaturbhuj bairagarh khuman</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
-        <v>12480.05</v>
+        <v>12000</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>44058</v>
-[...1 lines deleted...]
-      <c r="K410" s="3"/>
+        <v>42698</v>
+      </c>
+      <c r="K410" s="3" t="n">
+        <v>43038</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/22012034495498 — Nadep Nirman nirmal  neer koop ke paas</t>
+          <t>1729001023/RS/22012034308469 — Sochale nirman nillamsingh/jasmatsingh</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>44058</v>
-[...1 lines deleted...]
-      <c r="K411" s="3"/>
+        <v>42705</v>
+      </c>
+      <c r="K411" s="3" t="n">
+        <v>43038</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/22012034495500 — Nadep nirman kul wad ke pas bairagarh khuman</t>
+          <t>1729001023/RS/22012034395897 — sochalye nirman bhayalal/rajmal  bairgarh khuman</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I412" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>44058</v>
+        <v>43130</v>
       </c>
       <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/22012034495501 — Nadep nirman primary  school ke pass bairagarh khuam</t>
+          <t>1729001023/RS/22012034396206 — sochalye nirman imratlal/bafulal bairagarh khuman</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>0</v>
+        <v>11982</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>44058</v>
-[...1 lines deleted...]
-      <c r="K413" s="3"/>
+        <v>43292</v>
+      </c>
+      <c r="K413" s="3" t="n">
+        <v>43974</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/22012034495502 — Nadep nirman talai ke paas bairagarh khuman</t>
+          <t>1729001023/RS/22012034409428 — sochalye Nirman imratlal /baphusingh</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
-        <v>12480.05</v>
+        <v>0</v>
       </c>
       <c r="I414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>44058</v>
+        <v>43727</v>
       </c>
       <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/22012034495503 — Nadep nirman men road ke pass  bairagarh khuman</t>
+          <t>1729001023/RS/22012034409908 — sochalye nirman imratlal/fhulal bairagarh khuman</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>44058</v>
+        <v>43727</v>
       </c>
       <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/22012034518043 — NALI NIRMAN SAMSAN KI OR BAIRAGARH KHUMAN</t>
+          <t>1729001023/RS/22012034495496 — Nadep nirman phe bor ke paas bairagarh khuman</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
-        <v>34000</v>
+        <v>12480.05</v>
       </c>
       <c r="I416" s="2" t="n">
-        <v>33775</v>
+        <v>0</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>44382</v>
-[...3 lines deleted...]
-      </c>
+        <v>44058</v>
+      </c>
+      <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/22012034520074 — PAEIP LIN NIRMAN GADI GHAT SE MANI ROAD ROSHAN KE MAKAN TAK BAIRAGARH KHUMAN</t>
+          <t>1729001023/RS/22012034495498 — Nadep Nirman nirmal  neer koop ke paas</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
-        <v>17000</v>
+        <v>0</v>
       </c>
       <c r="I417" s="2" t="n">
-        <v>18528</v>
+        <v>0</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>44362</v>
-[...3 lines deleted...]
-      </c>
+        <v>44058</v>
+      </c>
+      <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/22012034591957 — LEEJ PIT NIRMAN RAMNIWAS /AWADNARAYAN BAIRAGARH KHUMAN</t>
+          <t>1729001023/RS/22012034495500 — Nadep nirman kul wad ke pas bairagarh khuman</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>44471</v>
+        <v>44058</v>
       </c>
       <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/22012034591964 — NADEP NIRMAN MAHESH /JAGDISH DAS BAIRAGARH KHUMAN</t>
+          <t>1729001023/RS/22012034495501 — Nadep nirman primary  school ke pass bairagarh khuam</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
-        <v>14006.51</v>
+        <v>0</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>44471</v>
+        <v>44058</v>
       </c>
       <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/22012034591971 — SAMUHIK NADEP NIRMAN SAMSAN KE PAAS BAIRAGARH KHUMAN</t>
+          <t>1729001023/RS/22012034495502 — Nadep nirman talai ke paas bairagarh khuman</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
-        <v>29152</v>
+        <v>12480.05</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>28777</v>
+        <v>0</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>44519</v>
-[...3 lines deleted...]
-      </c>
+        <v>44058</v>
+      </c>
+      <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/22012034591974 — NADEP NIRMAN KULWAD ME BAIRAGARH KHUMAN</t>
+          <t>1729001023/RS/22012034495503 — Nadep nirman men road ke pass  bairagarh khuman</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
-        <v>28517.29</v>
+        <v>0</v>
       </c>
       <c r="I421" s="2" t="n">
-        <v>27349.5</v>
+        <v>0</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>44534</v>
-[...3 lines deleted...]
-      </c>
+        <v>44058</v>
+      </c>
+      <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/22012034591978 — NADEP NIRMAN GHANSHYAM KE MAKAN KE PAAS BAIRAGARH KHUMAN</t>
+          <t>1729001023/RS/22012034518043 — NALI NIRMAN SAMSAN KI OR BAIRAGARH KHUMAN</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
-        <v>14006.51</v>
+        <v>34000</v>
       </c>
       <c r="I422" s="2" t="n">
-        <v>0</v>
+        <v>33775</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K422" s="3"/>
+        <v>44382</v>
+      </c>
+      <c r="K422" s="3" t="n">
+        <v>44487</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/22012034597523 — NADEP NIRMAN PHE NEW BOR KE PAAS BAIRAGARH KHUMAN</t>
+          <t>1729001023/RS/22012034520074 — PAEIP LIN NIRMAN GADI GHAT SE MANI ROAD ROSHAN KE MAKAN TAK BAIRAGARH KHUMAN</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
-        <v>28823.77</v>
+        <v>17000</v>
       </c>
       <c r="I423" s="2" t="n">
-        <v>27590.5</v>
+        <v>18528</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>44534</v>
+        <v>44362</v>
       </c>
       <c r="K423" s="3" t="n">
-        <v>44728</v>
+        <v>44450</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/22012034597528 — NADEP NIRMAN KULWAD PULIYA KE PAAS BAIRAGARH KHUMAN</t>
+          <t>1729001023/RS/22012034591957 — LEEJ PIT NIRMAN RAMNIWAS /AWADNARAYAN BAIRAGARH KHUMAN</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
-        <v>28286.99</v>
+        <v>0</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>26699</v>
+        <v>0</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>44534</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/22012034597530 — NADEP NIRMAN SAMSAN KE PAAS BAIRAGARH KHUMAN</t>
+          <t>1729001023/RS/22012034591964 — NADEP NIRMAN MAHESH /JAGDISH DAS BAIRAGARH KHUMAN</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
-        <v>28286.99</v>
+        <v>14006.51</v>
       </c>
       <c r="I425" s="2" t="n">
-        <v>27144</v>
+        <v>0</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>44534</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/22012034597533 — NADEP NIRMAN TALAI KE PAAS BAIRAGARH KHUMAN</t>
+          <t>1729001023/RS/22012034591971 — SAMUHIK NADEP NIRMAN SAMSAN KE PAAS BAIRAGARH KHUMAN</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
-        <v>28823.77</v>
+        <v>29152</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>29520.5</v>
+        <v>28777</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>44601</v>
+        <v>44519</v>
       </c>
       <c r="K426" s="3" t="n">
-        <v>44747</v>
+        <v>45261</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/22012034640105 — nali nirman maniram ke makan se samshan tak</t>
+          <t>1729001023/RS/22012034591974 — NADEP NIRMAN KULWAD ME BAIRAGARH KHUMAN</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
-        <v>36300</v>
+        <v>28517.29</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>31266</v>
+        <v>27349.5</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>44595</v>
+        <v>44534</v>
       </c>
       <c r="K427" s="3" t="n">
-        <v>44678</v>
+        <v>44886</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/22012034649090 — Nadep nirman bhagwat ke makan ke paas bairagarh khuman</t>
+          <t>1729001023/RS/22012034591978 — NADEP NIRMAN GHANSHYAM KE MAKAN KE PAAS BAIRAGARH KHUMAN</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
-        <v>0</v>
+        <v>14006.51</v>
       </c>
       <c r="I428" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J428" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/22012034653101 — NADEP nirman bhgwat das / madan das bairagarh khuman</t>
+          <t>1729001023/RS/22012034597523 — NADEP NIRMAN PHE NEW BOR KE PAAS BAIRAGARH KHUMAN</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
-        <v>14133.23</v>
+        <v>28823.77</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>3468</v>
+        <v>27590.5</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>44680</v>
+        <v>44534</v>
       </c>
       <c r="K429" s="3" t="n">
-        <v>44742</v>
+        <v>44728</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/22012034679108 — Samudayik Swachta Parisar Nirman Bairagarh Khuman</t>
+          <t>1729001023/RS/22012034597528 — NADEP NIRMAN KULWAD PULIYA KE PAAS BAIRAGARH KHUMAN</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>44000</v>
+        <v>28286.99</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>43350</v>
+        <v>26699</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>44903</v>
+        <v>44534</v>
       </c>
       <c r="K430" s="3" t="n">
-        <v>45261</v>
+        <v>44886</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/22012034704593 — nali nirman shiv mandir se deepak ke makan tak</t>
+          <t>1729001023/RS/22012034597530 — NADEP NIRMAN SAMSAN KE PAAS BAIRAGARH KHUMAN</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
-        <v>86400</v>
+        <v>28286.99</v>
       </c>
       <c r="I431" s="2" t="n">
-        <v>85779</v>
+        <v>27144</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>45199</v>
+        <v>44534</v>
       </c>
       <c r="K431" s="3" t="n">
-        <v>45644</v>
+        <v>44687</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/22012035128076 — Nali nirman jitendra ke makan se anil ke makan tak bairagarh khuman</t>
+          <t>1729001023/RS/22012034597533 — NADEP NIRMAN TALAI KE PAAS BAIRAGARH KHUMAN</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
-        <v>0</v>
+        <v>28823.77</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>0</v>
+        <v>29520.5</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>45451</v>
-[...1 lines deleted...]
-      <c r="K432" s="3"/>
+        <v>44601</v>
+      </c>
+      <c r="K432" s="3" t="n">
+        <v>44747</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/4806 — र्नि‍मल भारत अभि‍यान मदनलाल पि‍ता घीसीलाल</t>
+          <t>1729001023/RS/22012034640105 — nali nirman maniram ke makan se samshan tak</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
-        <v>4500</v>
+        <v>36300</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>2190</v>
+        <v>31266</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>41357</v>
+        <v>44595</v>
       </c>
       <c r="K433" s="3" t="n">
-        <v>41822</v>
+        <v>44678</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/4809 — र्नि‍मल भारत अभि‍यान मांगीलाल पि‍ता प्रभुलाल</t>
+          <t>1729001023/RS/22012034649090 — Nadep nirman bhagwat ke makan ke paas bairagarh khuman</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
-        <v>4500</v>
+        <v>0</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>1584</v>
+        <v>0</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>41345</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/4817 — र्नि‍मल भारत अभि‍यान कनीराम पि‍ता भागरती</t>
+          <t>1729001023/RS/22012034653101 — NADEP nirman bhgwat das / madan das bairagarh khuman</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
-        <v>0</v>
+        <v>14133.23</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>0</v>
+        <v>3468</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>41232</v>
-[...1 lines deleted...]
-      <c r="K435" s="3"/>
+        <v>44680</v>
+      </c>
+      <c r="K435" s="3" t="n">
+        <v>44742</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/4823 — र्नि‍मल भारत अभि‍यान कनीराम पि‍ता भागरती</t>
+          <t>1729001023/RS/22012034679108 — Samudayik Swachta Parisar Nirman Bairagarh Khuman</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
-        <v>4500</v>
+        <v>44000</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>3774</v>
+        <v>43350</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>41345</v>
+        <v>44903</v>
       </c>
       <c r="K436" s="3" t="n">
-        <v>41822</v>
+        <v>45261</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/4844 — र्नि‍मल भारत अभि‍यान प्रहलाद पि‍ता जयराम</t>
+          <t>1729001023/RS/22012034704593 — nali nirman shiv mandir se deepak ke makan tak</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
-        <v>4800</v>
+        <v>86400</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>0</v>
+        <v>85779</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>41232</v>
-[...1 lines deleted...]
-      <c r="K437" s="3"/>
+        <v>45199</v>
+      </c>
+      <c r="K437" s="3" t="n">
+        <v>45644</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/4845 — र्नि‍मल भारत अभि‍यान प्रीतम पि‍ता करनसि‍हं</t>
+          <t>1729001023/RS/22012035128076 — Nali nirman jitendra ke makan se anil ke makan tak bairagarh khuman</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
-        <v>4500</v>
+        <v>0</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>9930</v>
+        <v>0</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>41357</v>
-[...3 lines deleted...]
-      </c>
+        <v>45451</v>
+      </c>
+      <c r="K438" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/4846 — र्नि‍मल भारत अभि‍यान सरस्‍वती सुमि‍त</t>
+          <t>1729001023/RS/4806 — र्नि‍मल भारत अभि‍यान मदनलाल पि‍ता घीसीलाल</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
         <v>4500</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>4074</v>
+        <v>2190</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>41345</v>
+        <v>41357</v>
       </c>
       <c r="K439" s="3" t="n">
         <v>41822</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/4848 — र्नि‍मल भारत अभि‍यान धीरज पि‍ता राजमल</t>
+          <t>1729001023/RS/4809 — र्नि‍मल भारत अभि‍यान मांगीलाल पि‍ता प्रभुलाल</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
         <v>4500</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>3774</v>
+        <v>1584</v>
       </c>
       <c r="J440" s="3" t="n">
         <v>41345</v>
       </c>
       <c r="K440" s="3" t="n">
         <v>41822</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/4850 — र्नि‍मल भारत अभि‍यान शि‍वनारायण पि‍ता भागरती</t>
+          <t>1729001023/RS/4817 — र्नि‍मल भारत अभि‍यान कनीराम पि‍ता भागरती</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
-        <v>4500</v>
+        <v>0</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>2190</v>
+        <v>0</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>41357</v>
-[...3 lines deleted...]
-      </c>
+        <v>41232</v>
+      </c>
+      <c r="K441" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/4852 — र्नि‍मल भारत अभि‍यान संदीप पि‍ता अर्जुनसि‍हं</t>
+          <t>1729001023/RS/4823 — र्नि‍मल भारत अभि‍यान कनीराम पि‍ता भागरती</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
-        <v>0</v>
+        <v>4500</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>0</v>
+        <v>3774</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>41232</v>
-[...1 lines deleted...]
-      <c r="K442" s="3"/>
+        <v>41345</v>
+      </c>
+      <c r="K442" s="3" t="n">
+        <v>41822</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/4853 — र्नि‍मल भारत अभि‍यान सीताबाई अर्जुनसि‍हं</t>
+          <t>1729001023/RS/4844 — र्नि‍मल भारत अभि‍यान प्रहलाद पि‍ता जयराम</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>4500</v>
+        <v>4800</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>3774</v>
+        <v>0</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>41345</v>
-[...3 lines deleted...]
-      </c>
+        <v>41232</v>
+      </c>
+      <c r="K443" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/4854 — र्नि‍मल भारत अभि‍यान सत्‍यनारायण पि‍ता देवकरण</t>
+          <t>1729001023/RS/4845 — र्नि‍मल भारत अभि‍यान प्रीतम पि‍ता करनसि‍हं</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>4500</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>2190</v>
+        <v>9930</v>
       </c>
       <c r="J444" s="3" t="n">
         <v>41357</v>
       </c>
       <c r="K444" s="3" t="n">
         <v>41822</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/4855 — र्नि‍मल भारत अभि‍यान संतोष पि‍ता रमेश</t>
+          <t>1729001023/RS/4846 — र्नि‍मल भारत अभि‍यान सरस्‍वती सुमि‍त</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
         <v>4500</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>2190</v>
+        <v>4074</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>41357</v>
+        <v>41345</v>
       </c>
       <c r="K445" s="3" t="n">
         <v>41822</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/4859 — र्नि‍मल भारत अभि‍यान रामचरण पि‍ता हरलाल</t>
+          <t>1729001023/RS/4848 — र्नि‍मल भारत अभि‍यान धीरज पि‍ता राजमल</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>4500</v>
       </c>
       <c r="I446" s="2" t="n">
         <v>3774</v>
       </c>
       <c r="J446" s="3" t="n">
         <v>41345</v>
       </c>
       <c r="K446" s="3" t="n">
         <v>41822</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/4863 — र्नि‍मल भारत अभि‍यान जयनारायण पि‍ता बाफूलाल</t>
+          <t>1729001023/RS/4850 — र्नि‍मल भारत अभि‍यान शि‍वनारायण पि‍ता भागरती</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>4500</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>3774</v>
+        <v>2190</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>41345</v>
+        <v>41357</v>
       </c>
       <c r="K447" s="3" t="n">
         <v>41822</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/4868 — र्नि‍मल भारत अभि‍यान कान्‍ताबाई केदारसि‍हं</t>
+          <t>1729001023/RS/4852 — र्नि‍मल भारत अभि‍यान संदीप पि‍ता अर्जुनसि‍हं</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
-        <v>4500</v>
+        <v>0</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>2190</v>
+        <v>0</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>41357</v>
-[...3 lines deleted...]
-      </c>
+        <v>41232</v>
+      </c>
+      <c r="K448" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/4872 — र्नि‍मल भारत अभियान राजेश पि‍ता नंदलाल</t>
+          <t>1729001023/RS/4853 — र्नि‍मल भारत अभि‍यान सीताबाई अर्जुनसि‍हं</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
         <v>4500</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>2190</v>
+        <v>3774</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>41357</v>
+        <v>41345</v>
       </c>
       <c r="K449" s="3" t="n">
         <v>41822</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/4877 — र्नि‍मल भारत अभि‍यान गणेश पि‍ता नंदलाल</t>
+          <t>1729001023/RS/4854 — र्नि‍मल भारत अभि‍यान सत्‍यनारायण पि‍ता देवकरण</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
         <v>4500</v>
       </c>
       <c r="I450" s="2" t="n">
         <v>2190</v>
       </c>
       <c r="J450" s="3" t="n">
         <v>41357</v>
       </c>
       <c r="K450" s="3" t="n">
         <v>41822</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/4884 — र्नि‍मल भारत अभि‍यान हेमसि‍हं पि‍ता लाडसि‍हं</t>
+          <t>1729001023/RS/4855 — र्नि‍मल भारत अभि‍यान संतोष पि‍ता रमेश</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>4500</v>
       </c>
       <c r="I451" s="2" t="n">
         <v>2190</v>
       </c>
       <c r="J451" s="3" t="n">
         <v>41357</v>
       </c>
       <c r="K451" s="3" t="n">
         <v>41822</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/4889 — र्नि‍मल भारत अभि‍यान हेमसि‍हं पि‍ता लाडसि‍हं</t>
+          <t>1729001023/RS/4859 — र्नि‍मल भारत अभि‍यान रामचरण पि‍ता हरलाल</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>4800</v>
+        <v>4500</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>0</v>
+        <v>3774</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>41232</v>
-[...1 lines deleted...]
-      <c r="K452" s="3"/>
+        <v>41345</v>
+      </c>
+      <c r="K452" s="3" t="n">
+        <v>41822</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/4891 — र्नि‍मल भारत अभि‍यान जगदीश पि‍ता भावसि‍हं</t>
+          <t>1729001023/RS/4863 — र्नि‍मल भारत अभि‍यान जयनारायण पि‍ता बाफूलाल</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
         <v>4500</v>
       </c>
       <c r="I453" s="2" t="n">
         <v>3774</v>
       </c>
       <c r="J453" s="3" t="n">
         <v>41345</v>
       </c>
       <c r="K453" s="3" t="n">
         <v>41822</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/4894 — र्नि‍मल भारत अभि‍यान संदीप पि‍ता अर्जुनसि‍हं</t>
+          <t>1729001023/RS/4868 — र्नि‍मल भारत अभि‍यान कान्‍ताबाई केदारसि‍हं</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
-        <v>4800</v>
+        <v>4500</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>5226</v>
+        <v>2190</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>41345</v>
+        <v>41357</v>
       </c>
       <c r="K454" s="3" t="n">
         <v>41822</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/4912 — र्नि‍मल भारत अभि‍यान रामचरण पि‍ता नन्‍नूलाल</t>
+          <t>1729001023/RS/4872 — र्नि‍मल भारत अभियान राजेश पि‍ता नंदलाल</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>4500</v>
       </c>
       <c r="I455" s="2" t="n">
         <v>2190</v>
       </c>
       <c r="J455" s="3" t="n">
         <v>41357</v>
       </c>
       <c r="K455" s="3" t="n">
         <v>41822</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/4918 — र्नि‍मल भारत अभि‍यान लखनलाल पि‍ता बाबूलाल</t>
+          <t>1729001023/RS/4877 — र्नि‍मल भारत अभि‍यान गणेश पि‍ता नंदलाल</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
         <v>4500</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>4074</v>
+        <v>2190</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>41345</v>
+        <v>41357</v>
       </c>
       <c r="K456" s="3" t="n">
         <v>41822</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/4922 — र्नि‍मल भारत अभि‍यान घनश्‍याम पि‍ता बाबूलाल</t>
+          <t>1729001023/RS/4884 — र्नि‍मल भारत अभि‍यान हेमसि‍हं पि‍ता लाडसि‍हं</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
         <v>4500</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>3774</v>
+        <v>2190</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>41345</v>
+        <v>41357</v>
       </c>
       <c r="K457" s="3" t="n">
         <v>41822</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/4923 — र्नि‍मल भारत अभि‍यान रामेश्‍वर पि‍ता हरि‍प्रसाद</t>
+          <t>1729001023/RS/4889 — र्नि‍मल भारत अभि‍यान हेमसि‍हं पि‍ता लाडसि‍हं</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
-        <v>4500</v>
+        <v>4800</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>2190</v>
+        <v>0</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>41357</v>
-[...3 lines deleted...]
-      </c>
+        <v>41232</v>
+      </c>
+      <c r="K458" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/4925 — र्नि‍मल भारत अभि‍यान रामेश्‍वर पि‍ता हरीप्रसाद</t>
+          <t>1729001023/RS/4891 — र्नि‍मल भारत अभि‍यान जगदीश पि‍ता भावसि‍हं</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
         <v>4500</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>1584</v>
+        <v>3774</v>
       </c>
       <c r="J459" s="3" t="n">
         <v>41345</v>
       </c>
       <c r="K459" s="3" t="n">
-        <v>41598</v>
+        <v>41822</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/4926 — र्नि‍मल भारत अभि‍यान ठाकूरप्रसाद पि‍ता कन्‍हैयालाल</t>
+          <t>1729001023/RS/4894 — र्नि‍मल भारत अभि‍यान संदीप पि‍ता अर्जुनसि‍हं</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
-        <v>0</v>
+        <v>4800</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>0</v>
+        <v>5226</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>41232</v>
-[...1 lines deleted...]
-      <c r="K460" s="3"/>
+        <v>41345</v>
+      </c>
+      <c r="K460" s="3" t="n">
+        <v>41822</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/4928 — र्निमल भारत अभि‍यान ठाकूरप्रसाद पि‍ता कन्‍हैयालाल</t>
+          <t>1729001023/RS/4912 — र्नि‍मल भारत अभि‍यान रामचरण पि‍ता नन्‍नूलाल</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
         <v>4500</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>3774</v>
+        <v>2190</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>41345</v>
+        <v>41357</v>
       </c>
       <c r="K461" s="3" t="n">
         <v>41822</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/4985 — र्नि‍मल भारत अभि‍यान सुरेश पि‍ता रामचरण</t>
+          <t>1729001023/RS/4918 — र्नि‍मल भारत अभि‍यान लखनलाल पि‍ता बाबूलाल</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
         <v>4500</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>1584</v>
+        <v>4074</v>
       </c>
       <c r="J462" s="3" t="n">
         <v>41345</v>
       </c>
       <c r="K462" s="3" t="n">
-        <v>41598</v>
+        <v>41822</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/4989 — र्नि‍मल भारत अभि‍यान सुरेश पि‍ता रामचरण</t>
+          <t>1729001023/RS/4922 — र्नि‍मल भारत अभि‍यान घनश्‍याम पि‍ता बाबूलाल</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
         <v>4500</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>2190</v>
+        <v>3774</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>41357</v>
+        <v>41345</v>
       </c>
       <c r="K463" s="3" t="n">
         <v>41822</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/4990 — र्नि‍मल भारत अभि‍यान नंदकि‍शोर पि‍ता जयराम</t>
+          <t>1729001023/RS/4923 — र्नि‍मल भारत अभि‍यान रामेश्‍वर पि‍ता हरि‍प्रसाद</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
         <v>4500</v>
       </c>
       <c r="I464" s="2" t="n">
         <v>2190</v>
       </c>
       <c r="J464" s="3" t="n">
         <v>41357</v>
       </c>
       <c r="K464" s="3" t="n">
         <v>41822</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/4991 — र्नि‍मल भारत अभि‍यान ललताबाई भेरूलाल</t>
+          <t>1729001023/RS/4925 — र्नि‍मल भारत अभि‍यान रामेश्‍वर पि‍ता हरीप्रसाद</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
         <v>4500</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>2190</v>
+        <v>1584</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>41357</v>
+        <v>41345</v>
       </c>
       <c r="K465" s="3" t="n">
-        <v>41822</v>
+        <v>41598</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/4994 — र्नि‍मल भारत अभि‍यान राकेश पि‍ता रामस्‍वरूप</t>
+          <t>1729001023/RS/4926 — र्नि‍मल भारत अभि‍यान ठाकूरप्रसाद पि‍ता कन्‍हैयालाल</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I466" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J466" s="3" t="n">
         <v>41232</v>
       </c>
       <c r="K466" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/4997 — र्नि‍मल भारत अभि‍यान सरदार  भागरती</t>
+          <t>1729001023/RS/4928 — र्निमल भारत अभि‍यान ठाकूरप्रसाद पि‍ता कन्‍हैयालाल</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
         <v>4500</v>
       </c>
       <c r="I467" s="2" t="n">
         <v>3774</v>
       </c>
       <c r="J467" s="3" t="n">
         <v>41345</v>
       </c>
       <c r="K467" s="3" t="n">
         <v>41822</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/4998 — र्नि‍मल भारत अभि‍यान गीताबाई रामचन्‍द्र</t>
+          <t>1729001023/RS/4985 — र्नि‍मल भारत अभि‍यान सुरेश पि‍ता रामचरण</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
         <v>4500</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>3774</v>
+        <v>1584</v>
       </c>
       <c r="J468" s="3" t="n">
         <v>41345</v>
       </c>
       <c r="K468" s="3" t="n">
-        <v>41822</v>
+        <v>41598</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/4999 — र्नि‍मल भारत अभि‍यान चन्‍द्रभान पि‍ता प्रहलाद</t>
+          <t>1729001023/RS/4989 — र्नि‍मल भारत अभि‍यान सुरेश पि‍ता रामचरण</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
         <v>4500</v>
       </c>
       <c r="I469" s="2" t="n">
         <v>2190</v>
       </c>
       <c r="J469" s="3" t="n">
         <v>41357</v>
       </c>
       <c r="K469" s="3" t="n">
         <v>41822</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/5000 — र्नि‍मल भारत अभि‍यान प्रेमदास पि‍ता मदनदास</t>
+          <t>1729001023/RS/4990 — र्नि‍मल भारत अभि‍यान नंदकि‍शोर पि‍ता जयराम</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
         <v>4500</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>1890</v>
+        <v>2190</v>
       </c>
       <c r="J470" s="3" t="n">
         <v>41357</v>
       </c>
       <c r="K470" s="3" t="n">
         <v>41822</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/5001 — र्नि‍मल भारत अभि‍यान भगवत पि‍ता मदनदास</t>
+          <t>1729001023/RS/4991 — र्नि‍मल भारत अभि‍यान ललताबाई भेरूलाल</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
         <v>4500</v>
       </c>
       <c r="I471" s="2" t="n">
         <v>2190</v>
       </c>
       <c r="J471" s="3" t="n">
         <v>41357</v>
       </c>
       <c r="K471" s="3" t="n">
         <v>41822</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/5063 — र्नि‍मल भारत अभि‍यान भगवत पि‍ता मदनदास</t>
+          <t>1729001023/RS/4994 — र्नि‍मल भारत अभि‍यान राकेश पि‍ता रामस्‍वरूप</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
-        <v>4500</v>
+        <v>0</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>1584</v>
+        <v>0</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>41345</v>
-[...3 lines deleted...]
-      </c>
+        <v>41232</v>
+      </c>
+      <c r="K472" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/5064 — र्नि‍मल भारत अभि‍यान  imtrat lal</t>
+          <t>1729001023/RS/4997 — र्नि‍मल भारत अभि‍यान सरदार  भागरती</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
         <v>4500</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>2190</v>
+        <v>3774</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>41357</v>
+        <v>41345</v>
       </c>
       <c r="K473" s="3" t="n">
-        <v>43322</v>
+        <v>41822</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/5065 — र्नि‍मल भारत अभि‍यान हेमसि‍हं पि‍ता देवीसि‍हं</t>
+          <t>1729001023/RS/4998 — र्नि‍मल भारत अभि‍यान गीताबाई रामचन्‍द्र</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
         <v>4500</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>4224</v>
+        <v>3774</v>
       </c>
       <c r="J474" s="3" t="n">
         <v>41345</v>
       </c>
       <c r="K474" s="3" t="n">
         <v>41822</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/5066 — र्नि‍मल भारत अभि‍यान गुलाब पि‍ता देवीसि‍हं</t>
+          <t>1729001023/RS/4999 — र्नि‍मल भारत अभि‍यान चन्‍द्रभान पि‍ता प्रहलाद</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
         <v>4500</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>0</v>
+        <v>2190</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>41232</v>
-[...1 lines deleted...]
-      <c r="K475" s="3"/>
+        <v>41357</v>
+      </c>
+      <c r="K475" s="3" t="n">
+        <v>41822</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/5067 — नि‍र्मल भारत अभि‍यान गुलाब पि‍ता देवीसि‍हं</t>
+          <t>1729001023/RS/5000 — र्नि‍मल भारत अभि‍यान प्रेमदास पि‍ता मदनदास</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
-        <v>0</v>
+        <v>4500</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>0</v>
+        <v>1890</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>41232</v>
-[...1 lines deleted...]
-      <c r="K476" s="3"/>
+        <v>41357</v>
+      </c>
+      <c r="K476" s="3" t="n">
+        <v>41822</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/5068 — र्नि‍मल भारत अभि‍यान नंदकि‍शोर पि‍ता जयराम</t>
+          <t>1729001023/RS/5001 — र्नि‍मल भारत अभि‍यान भगवत पि‍ता मदनदास</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
-        <v>4800</v>
+        <v>4500</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>0</v>
+        <v>2190</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>41232</v>
-[...1 lines deleted...]
-      <c r="K477" s="3"/>
+        <v>41357</v>
+      </c>
+      <c r="K477" s="3" t="n">
+        <v>41822</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/5069 — र्नि‍मल भारत अभि‍यान राजेश पि‍ता रामस्‍वरूप</t>
+          <t>1729001023/RS/5063 — र्नि‍मल भारत अभि‍यान भगवत पि‍ता मदनदास</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
-        <v>4800</v>
+        <v>4500</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>0</v>
+        <v>1584</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>41232</v>
-[...1 lines deleted...]
-      <c r="K478" s="3"/>
+        <v>41345</v>
+      </c>
+      <c r="K478" s="3" t="n">
+        <v>41598</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/5070 — र्नि‍मल भारत अभि‍यान चन्‍द्रभान पि‍ता प्रहलाद</t>
+          <t>1729001023/RS/5064 — र्नि‍मल भारत अभि‍यान  imtrat lal</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
-        <v>4800</v>
+        <v>4500</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>1584</v>
+        <v>2190</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>41345</v>
+        <v>41357</v>
       </c>
       <c r="K479" s="3" t="n">
-        <v>41598</v>
+        <v>43322</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/5146 — र्नि‍मल भारत अभि‍यान जयनारायण/मांगीलाल</t>
+          <t>1729001023/RS/5065 — र्नि‍मल भारत अभि‍यान हेमसि‍हं पि‍ता देवीसि‍हं</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
-        <v>90000</v>
+        <v>4500</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>2590</v>
+        <v>4224</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>41357</v>
+        <v>41345</v>
       </c>
       <c r="K480" s="3" t="n">
         <v>41822</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/5147 — र्नि‍मल भारत अभि‍यान रामचरण/नन्‍नूलाल</t>
+          <t>1729001023/RS/5066 — र्नि‍मल भारत अभि‍यान गुलाब पि‍ता देवीसि‍हं</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
         <v>4500</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>1584</v>
+        <v>0</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>41346</v>
-[...3 lines deleted...]
-      </c>
+        <v>41232</v>
+      </c>
+      <c r="K481" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/5148 — र्नि‍मल भारत अभि‍यान लखनलाल/सुजानसि‍हं</t>
+          <t>1729001023/RS/5067 — नि‍र्मल भारत अभि‍यान गुलाब पि‍ता देवीसि‍हं</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>4500</v>
+        <v>0</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>2184</v>
+        <v>0</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>41346</v>
-[...3 lines deleted...]
-      </c>
+        <v>41232</v>
+      </c>
+      <c r="K482" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/5150 — र्नि‍मल भारत अभि‍यान अनारसि‍हं/सुजानसि‍हं</t>
+          <t>1729001023/RS/5068 — र्नि‍मल भारत अभि‍यान नंदकि‍शोर पि‍ता जयराम</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
-        <v>4500</v>
+        <v>4800</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>990</v>
+        <v>0</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>41357</v>
-[...3 lines deleted...]
-      </c>
+        <v>41232</v>
+      </c>
+      <c r="K483" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/5152 — र्नि‍मल भारत अभि‍यान अनारसि‍हं/सुजानसि‍हं</t>
+          <t>1729001023/RS/5069 — र्नि‍मल भारत अभि‍यान राजेश पि‍ता रामस्‍वरूप</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
-        <v>4500</v>
+        <v>4800</v>
       </c>
       <c r="I484" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J484" s="3" t="n">
         <v>41232</v>
       </c>
       <c r="K484" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/5154 — र्नि‍मल भारत अभि‍यान वि‍जयसि‍हं/हजारीलाल</t>
+          <t>1729001023/RS/5070 — र्नि‍मल भारत अभि‍यान चन्‍द्रभान पि‍ता प्रहलाद</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
-        <v>4500</v>
+        <v>4800</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>5214</v>
+        <v>1584</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>41346</v>
+        <v>41345</v>
       </c>
       <c r="K485" s="3" t="n">
-        <v>41822</v>
+        <v>41598</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/5155 — र्नि‍मल भारत अभि‍यान सुनीता/मनोज</t>
+          <t>1729001023/RS/5146 — र्नि‍मल भारत अभि‍यान जयनारायण/मांगीलाल</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
-        <v>4500</v>
+        <v>90000</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>2574</v>
+        <v>2590</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>41346</v>
+        <v>41357</v>
       </c>
       <c r="K486" s="3" t="n">
         <v>41822</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/5156 — र्नि‍मल भारत अभि‍यान रामबाबू/भारतसि‍हं</t>
+          <t>1729001023/RS/5147 — र्नि‍मल भारत अभि‍यान रामचरण/नन्‍नूलाल</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
         <v>4500</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>3774</v>
+        <v>1584</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>41345</v>
+        <v>41346</v>
       </c>
       <c r="K487" s="3" t="n">
-        <v>41822</v>
+        <v>41598</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/5230 — र्नि‍मल भारत अभि‍यान मांगीलाल/रतनलाल</t>
+          <t>1729001023/RS/5148 — र्नि‍मल भारत अभि‍यान लखनलाल/सुजानसि‍हं</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
         <v>4500</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>3774</v>
+        <v>2184</v>
       </c>
       <c r="J488" s="3" t="n">
         <v>41346</v>
       </c>
       <c r="K488" s="3" t="n">
         <v>41822</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/5232 — र्नि‍मल भारत अभि‍यान मांगीलाल/बंशीलाल</t>
+          <t>1729001023/RS/5150 — र्नि‍मल भारत अभि‍यान अनारसि‍हं/सुजानसि‍हं</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
         <v>4500</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>3774</v>
+        <v>990</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>41346</v>
+        <v>41357</v>
       </c>
       <c r="K489" s="3" t="n">
         <v>41822</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/5233 — र्नि‍मल भारत अभि‍यान विक्रमसि‍हं/देवीसि‍हं</t>
+          <t>1729001023/RS/5152 — र्नि‍मल भारत अभि‍यान अनारसि‍हं/सुजानसि‍हं</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
         <v>4500</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>3774</v>
+        <v>0</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>41346</v>
-[...3 lines deleted...]
-      </c>
+        <v>41232</v>
+      </c>
+      <c r="K490" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/5235 — र्नि‍मल भारत अभि‍यान सुमि‍ताबाई/कैलाश</t>
+          <t>1729001023/RS/5154 — र्नि‍मल भारत अभि‍यान वि‍जयसि‍हं/हजारीलाल</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
         <v>4500</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>2190</v>
+        <v>5214</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>41357</v>
+        <v>41346</v>
       </c>
       <c r="K491" s="3" t="n">
         <v>41822</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/5237 — र्नि‍मल भारत अभि‍यान रामनारान/कमलसि‍हं</t>
+          <t>1729001023/RS/5155 — र्नि‍मल भारत अभि‍यान सुनीता/मनोज</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
         <v>4500</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>4074</v>
+        <v>2574</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>41335</v>
+        <v>41346</v>
       </c>
       <c r="K492" s="3" t="n">
         <v>41822</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/5238 — र्नि‍मल भारत अभि‍यान लक्ष्‍मीनारायण/कमलसि‍हं</t>
+          <t>1729001023/RS/5156 — र्नि‍मल भारत अभि‍यान रामबाबू/भारतसि‍हं</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
         <v>4500</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>2190</v>
+        <v>3774</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>41357</v>
+        <v>41345</v>
       </c>
       <c r="K493" s="3" t="n">
         <v>41822</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/5240 — र्नि‍मल भारत अभि‍यान हजारीलाल/रामकि‍शन</t>
+          <t>1729001023/RS/5230 — र्नि‍मल भारत अभि‍यान मांगीलाल/रतनलाल</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
         <v>4500</v>
       </c>
       <c r="I494" s="2" t="n">
         <v>3774</v>
       </c>
       <c r="J494" s="3" t="n">
         <v>41346</v>
       </c>
       <c r="K494" s="3" t="n">
         <v>41822</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/5242 — र्नि‍मल भारत अभि‍यान राधेश्‍याम/आत्‍माराम</t>
+          <t>1729001023/RS/5232 — र्नि‍मल भारत अभि‍यान मांगीलाल/बंशीलाल</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
         <v>4500</v>
       </c>
       <c r="I495" s="2" t="n">
         <v>3774</v>
       </c>
       <c r="J495" s="3" t="n">
         <v>41346</v>
       </c>
       <c r="K495" s="3" t="n">
         <v>41822</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/5246 — र्नि‍मल भारत अभि‍यान हरि‍सि‍हं/रतनसि‍हं</t>
+          <t>1729001023/RS/5233 — र्नि‍मल भारत अभि‍यान विक्रमसि‍हं/देवीसि‍हं</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
-        <v>0</v>
+        <v>4500</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>0</v>
+        <v>3774</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>41232</v>
-[...1 lines deleted...]
-      <c r="K496" s="3"/>
+        <v>41346</v>
+      </c>
+      <c r="K496" s="3" t="n">
+        <v>41822</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/5250 — र्नि‍मल भारत अभि‍यान हरि‍सि‍हं/रतनसि‍हं</t>
+          <t>1729001023/RS/5235 — र्नि‍मल भारत अभि‍यान सुमि‍ताबाई/कैलाश</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
         <v>4500</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>3774</v>
+        <v>2190</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>41346</v>
+        <v>41357</v>
       </c>
       <c r="K497" s="3" t="n">
         <v>41822</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/5253 — र्नि‍मल भारत अभि‍यान हजारीलाल/रामकि‍शन</t>
+          <t>1729001023/RS/5237 — र्नि‍मल भारत अभि‍यान रामनारान/कमलसि‍हं</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
-        <v>4800</v>
+        <v>4500</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>0</v>
+        <v>4074</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>41232</v>
-[...1 lines deleted...]
-      <c r="K498" s="3"/>
+        <v>41335</v>
+      </c>
+      <c r="K498" s="3" t="n">
+        <v>41822</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/9039 — निर्मल भारत अभीयान नबर्दीवाई पतिघीसीलाल वअन्‍य 34 हितग्राही</t>
+          <t>1729001023/RS/5238 — र्नि‍मल भारत अभि‍यान लक्ष्‍मीनारायण/कमलसि‍हं</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
-        <v>0</v>
+        <v>4500</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>0</v>
+        <v>2190</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>41340</v>
-[...1 lines deleted...]
-      <c r="K499" s="3"/>
+        <v>41357</v>
+      </c>
+      <c r="K499" s="3" t="n">
+        <v>41822</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/9041 — निर्मल भारत अभीयान नर्बदीवाई घीसीलाल व अन्‍य ३३हितग्राही</t>
+          <t>1729001023/RS/5240 — र्नि‍मल भारत अभि‍यान हजारीलाल/रामकि‍शन</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
-        <v>340000</v>
+        <v>4500</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>0</v>
+        <v>3774</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>41261</v>
-[...1 lines deleted...]
-      <c r="K500" s="3"/>
+        <v>41346</v>
+      </c>
+      <c r="K500" s="3" t="n">
+        <v>41822</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/9044 — निर्मल भारत अभीयान रमेश पितामांगीलाल व अनय 34 हितग्राही</t>
+          <t>1729001023/RS/5242 — र्नि‍मल भारत अभि‍यान राधेश्‍याम/आत्‍माराम</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
-        <v>350000</v>
+        <v>4500</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>0</v>
+        <v>3774</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>41261</v>
-[...1 lines deleted...]
-      <c r="K501" s="3"/>
+        <v>41346</v>
+      </c>
+      <c r="K501" s="3" t="n">
+        <v>41822</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1729001023/RS/9045 — निर्मल भारत  अभीयान दीनेशपिता जगदीश  व अन्‍य हितग्</t>
+          <t>1729001023/RS/5246 — र्नि‍मल भारत अभि‍यान हरि‍सि‍हं/रतनसि‍हं</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
-        <v>360000</v>
+        <v>0</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>63072</v>
+        <v>0</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>41688</v>
-[...3 lines deleted...]
-      </c>
+        <v>41232</v>
+      </c>
+      <c r="K502" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Strengthening of Embankment / Construction of Embankment for community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1729001023/WC/22012034329407 — talav jirnoudharr/marmat/gharikaran/palsudrikaran  bairagarh khuman</t>
+          <t>1729001023/RS/5250 — र्नि‍मल भारत अभि‍यान हरि‍सि‍हं/रतनसि‍हं</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
-        <v>9700000000</v>
+        <v>4500</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>91160</v>
+        <v>3774</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>42898</v>
+        <v>41346</v>
       </c>
       <c r="K503" s="3" t="n">
-        <v>43151</v>
+        <v>41822</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1729001023/WC/22012034426188 — chek dem nirman shri laljiram sharma ke nale per</t>
+          <t>1729001023/RS/5253 — र्नि‍मल भारत अभि‍यान हजारीलाल/रामकि‍शन</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
-        <v>626000</v>
+        <v>4800</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>582511.48</v>
+        <v>0</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>43616</v>
-[...3 lines deleted...]
-      </c>
+        <v>41232</v>
+      </c>
+      <c r="K504" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1729001023/WC/22012034435565 — loose boluder</t>
+          <t>1729001023/RS/9039 — निर्मल भारत अभीयान नबर्दीवाई पतिघीसीलाल वअन्‍य 34 हितग्राही</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I505" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>43556</v>
+        <v>41340</v>
       </c>
       <c r="K505" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1729001023/WC/22012034508799 — Gabion sturcture nirman dhobi ghat</t>
+          <t>1729001023/RS/9041 — निर्मल भारत अभीयान नर्बदीवाई घीसीलाल व अन्‍य ३३हितग्राही</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
-        <v>55768.24</v>
+        <v>340000</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>570</v>
+        <v>0</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>43974</v>
+        <v>41261</v>
       </c>
       <c r="K506" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1729001023/WC/22012034508800 — Gabion sturcture nirman</t>
+          <t>1729001023/RS/9044 — निर्मल भारत अभीयान रमेश पितामांगीलाल व अनय 34 हितग्राही</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
-        <v>0</v>
+        <v>350000</v>
       </c>
       <c r="I507" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>43740</v>
+        <v>41261</v>
       </c>
       <c r="K507" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1729001023/WC/22012034508802 — Gabion sturcture nirman</t>
+          <t>1729001023/RS/9045 — निर्मल भारत  अभीयान दीनेशपिता जगदीश  व अन्‍य हितग्</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
-        <v>0</v>
+        <v>360000</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>0</v>
+        <v>63072</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>44152</v>
-[...1 lines deleted...]
-      <c r="K508" s="3"/>
+        <v>41688</v>
+      </c>
+      <c r="K508" s="3" t="n">
+        <v>42004</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Strengthening of Embankment / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1729001023/WC/22012034527840 — SOKTA GADDA NIRMAN SAMSAN KE PAAS</t>
+          <t>1729001023/WC/22012034329407 — talav jirnoudharr/marmat/gharikaran/palsudrikaran  bairagarh khuman</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
-        <v>0</v>
+        <v>9700000000</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>0</v>
+        <v>91160</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K509" s="3"/>
+        <v>42898</v>
+      </c>
+      <c r="K509" s="3" t="n">
+        <v>43151</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1729001023/WC/22012034527841 — sokta gadda nirman samsan ke pas</t>
+          <t>1729001023/WC/22012034426188 — chek dem nirman shri laljiram sharma ke nale per</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
-        <v>0</v>
+        <v>626000</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>0</v>
+        <v>582511.48</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K510" s="3"/>
+        <v>43616</v>
+      </c>
+      <c r="K510" s="3" t="n">
+        <v>44072</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1729001023/WC/22012034540707 — sokta gadda school ke paas bairagarh khuman</t>
+          <t>1729001023/WC/22012034435565 — loose boluder</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I511" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>43856</v>
+        <v>43556</v>
       </c>
       <c r="K511" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1729001023/WC/22012034540710 — sokta gadda nirman kulbad ke paas bairagarh khuman</t>
+          <t>1729001023/WC/22012034508799 — Gabion sturcture nirman dhobi ghat</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Suspended</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
-        <v>0</v>
+        <v>55768.24</v>
       </c>
       <c r="I512" s="2" t="n">
-        <v>0</v>
+        <v>570</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>43856</v>
+        <v>43974</v>
       </c>
       <c r="K512" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1729001023/WC/22012034544825 — stop dem nriman ek paniya baba ke paas bairagarh khuman</t>
+          <t>1729001023/WC/22012034508800 — Gabion sturcture nirman</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
-        <v>381462.38</v>
+        <v>0</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>3474</v>
+        <v>0</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>44291</v>
+        <v>43740</v>
       </c>
       <c r="K513" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1729001023/WC/22012034544827 — stop dem nirman ghisilal ke khet paas bairagarh khuman</t>
+          <t>1729001023/WC/22012034508802 — Gabion sturcture nirman</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I514" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>43935</v>
+        <v>44152</v>
       </c>
       <c r="K514" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1729001023/WC/22012034548640 — khet talab nirman bairagarh khuman</t>
+          <t>1729001023/WC/22012034527840 — SOKTA GADDA NIRMAN SAMSAN KE PAAS</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
-        <v>309428.28</v>
+        <v>0</v>
       </c>
       <c r="I515" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>43935</v>
+        <v>43856</v>
       </c>
       <c r="K515" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1729001023/WC/22012034548642 — pokhar nirman bairagarh khuman</t>
+          <t>1729001023/WC/22012034527841 — sokta gadda nirman samsan ke pas</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
-        <v>117099.94</v>
+        <v>0</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>42560</v>
+        <v>0</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>44021</v>
-[...3 lines deleted...]
-      </c>
+        <v>43856</v>
+      </c>
+      <c r="K516" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1729001023/WC/22012034548791 — tank renovtion bairagarh khuman</t>
+          <t>1729001023/WC/22012034540707 — sokta gadda school ke paas bairagarh khuman</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
-        <v>199568.28</v>
+        <v>0</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>189240</v>
+        <v>0</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>44044</v>
-[...3 lines deleted...]
-      </c>
+        <v>43856</v>
+      </c>
+      <c r="K517" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1729001023/WC/22012034548793 — TANK RENOVATION BAIRAGARH KHUMAN</t>
+          <t>1729001023/WC/22012034540710 — sokta gadda nirman kulbad ke paas bairagarh khuman</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>43935</v>
+        <v>43856</v>
       </c>
       <c r="K518" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1729001023/WC/22012034553988 — sokta gadda nirman high school bairagarh khuman</t>
+          <t>1729001023/WC/22012034544825 — stop dem nriman ek paniya baba ke paas bairagarh khuman</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
-        <v>14283.77</v>
+        <v>381462.38</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>13570</v>
+        <v>3474</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>43992</v>
-[...3 lines deleted...]
-      </c>
+        <v>44291</v>
+      </c>
+      <c r="K519" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Repair maint of Stone boulder Gully Plugs for Comm / Repair and maintenance of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1729001023/WC/22012034553995 — SOKTA GADDA NIRMAN MIDIL SCHOOL BAIRAGARH KHUMAN</t>
+          <t>1729001023/WC/22012034544827 — stop dem nirman ghisilal ke khet paas bairagarh khuman</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
-        <v>14283.77</v>
+        <v>0</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>13760</v>
+        <v>0</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>43990</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K520" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Repair maint of Stone boulder Gully Plugs for Comm / Repair and maintenance of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1729001023/WC/22012034553996 — SOKTA GADDA NIRMAN KULWAD KE PAAS BAIRAGARH KHUMAN</t>
+          <t>1729001023/WC/22012034548640 — khet talab nirman bairagarh khuman</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
-        <v>14283.77</v>
+        <v>309428.28</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>13570</v>
+        <v>0</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>43987</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K521" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1729001023/WC/22012034553997 — sokta gadda nirman panchayat ke paas bairagarh khuman</t>
+          <t>1729001023/WC/22012034548642 — pokhar nirman bairagarh khuman</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
-        <v>14283.77</v>
+        <v>117099.94</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>0</v>
+        <v>42560</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K522" s="3"/>
+        <v>44021</v>
+      </c>
+      <c r="K522" s="3" t="n">
+        <v>44430</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1729001023/WC/22012034553998 — sokta gadda nirman phe bor ke paas bairagarh khuma</t>
+          <t>1729001023/WC/22012034548791 — tank renovtion bairagarh khuman</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
-        <v>14283.77</v>
+        <v>199568.28</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>11020</v>
+        <v>189240</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>43990</v>
+        <v>44044</v>
       </c>
       <c r="K523" s="3" t="n">
-        <v>44110</v>
+        <v>44119</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1729001023/WC/22012034553999 — sokta gadda nirman adan me bairagarh khuman</t>
+          <t>1729001023/WC/22012034548793 — TANK RENOVATION BAIRAGARH KHUMAN</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
-        <v>14283.77</v>
+        <v>0</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>13570</v>
+        <v>0</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>43990</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K524" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1729001023/WC/22012034555113 — sokta gadda nirman phe bor ke pas bairagarh khuman</t>
+          <t>1729001023/WC/22012034553988 — sokta gadda nirman high school bairagarh khuman</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
         <v>14283.77</v>
       </c>
       <c r="I525" s="2" t="n">
         <v>13570</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>43983</v>
+        <v>43992</v>
       </c>
       <c r="K525" s="3" t="n">
         <v>44079</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Repair maint of Stone boulder Gully Plugs for Comm / Repair and maintenance of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1729001023/WC/22012034555115 — sokta gadda nirman heraman haind pamp ke paas bairagarh khuman</t>
+          <t>1729001023/WC/22012034553995 — SOKTA GADDA NIRMAN MIDIL SCHOOL BAIRAGARH KHUMAN</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
         <v>14283.77</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>11020</v>
+        <v>13760</v>
       </c>
       <c r="J526" s="3" t="n">
         <v>43990</v>
       </c>
-      <c r="K526" s="3"/>
+      <c r="K526" s="3" t="n">
+        <v>44072</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Repair maint of Stone boulder Gully Plugs for Comm / Repair and maintenance of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1729001023/WC/22012034555118 — Sokta gadda nirman saskiye bor ke paas</t>
+          <t>1729001023/WC/22012034553996 — SOKTA GADDA NIRMAN KULWAD KE PAAS BAIRAGARH KHUMAN</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
         <v>14283.77</v>
       </c>
       <c r="I527" s="2" t="n">
         <v>13570</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>43990</v>
+        <v>43987</v>
       </c>
       <c r="K527" s="3" t="n">
         <v>44072</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1729001023/WC/22012034555124 — sokta gadda nirman sosayti ke paas bairagarh khuman</t>
+          <t>1729001023/WC/22012034553997 — sokta gadda nirman panchayat ke paas bairagarh khuman</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
         <v>14283.77</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>13570</v>
+        <v>0</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>43983</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K528" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1729001023/WC/22012034555125 — Khet talav nirman prabhulal /Ramsingh bairagarh khuman</t>
+          <t>1729001023/WC/22012034553998 — sokta gadda nirman phe bor ke paas bairagarh khuma</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
-        <v>0</v>
+        <v>14283.77</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>0</v>
+        <v>11020</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K529" s="3"/>
+        <v>43990</v>
+      </c>
+      <c r="K529" s="3" t="n">
+        <v>44110</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1729001023/WC/22012034604357 — Khet talav nirman dilp Singh/jasmat Singh Bairagarh khuman</t>
+          <t>1729001023/WC/22012034553999 — sokta gadda nirman adan me bairagarh khuman</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
-        <v>153759.6</v>
+        <v>14283.77</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>140220</v>
+        <v>13570</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>44190</v>
+        <v>43990</v>
       </c>
       <c r="K530" s="3" t="n">
-        <v>44322</v>
+        <v>44072</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1729001023/WC/22012034605481 — Khet talav nirman tejsingh /mangilal Bairagarh khuman</t>
+          <t>1729001023/WC/22012034555113 — sokta gadda nirman phe bor ke pas bairagarh khuman</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
-        <v>0</v>
+        <v>14283.77</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>0</v>
+        <v>13570</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K531" s="3"/>
+        <v>43983</v>
+      </c>
+      <c r="K531" s="3" t="n">
+        <v>44079</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1729001023/WC/22012034605483 — Khet talav nirman pradeep/Narayan singh Bairagarh khuman</t>
+          <t>1729001023/WC/22012034555115 — sokta gadda nirman heraman haind pamp ke paas bairagarh khuman</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Suspended</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
-        <v>158121.88</v>
+        <v>14283.77</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>140220</v>
+        <v>11020</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>44212</v>
-[...3 lines deleted...]
-      </c>
+        <v>43990</v>
+      </c>
+      <c r="K532" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1729001023/WC/22012034610737 — Khet talav nirman mahesh/dolath singh Bairagarh khuman</t>
+          <t>1729001023/WC/22012034555118 — Sokta gadda nirman saskiye bor ke paas</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
-        <v>309918.88</v>
+        <v>14283.77</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>260164</v>
+        <v>13570</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>44302</v>
+        <v>43990</v>
       </c>
       <c r="K533" s="3" t="n">
-        <v>44728</v>
+        <v>44072</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1729001023/WC/22012034612744 — Khet talav nirman rajal bai/mangiala</t>
+          <t>1729001023/WC/22012034555124 — sokta gadda nirman sosayti ke paas bairagarh khuman</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
-        <v>0</v>
+        <v>14283.77</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>0</v>
+        <v>13570</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>44217</v>
-[...1 lines deleted...]
-      <c r="K534" s="3"/>
+        <v>43983</v>
+      </c>
+      <c r="K534" s="3" t="n">
+        <v>44072</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1729001023/WC/22012034612889 — Khet talav nirman rajal bai /mangialal bairagarh khuman</t>
+          <t>1729001023/WC/22012034555125 — Khet talav nirman prabhulal /Ramsingh bairagarh khuman</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
-        <v>154740.9</v>
+        <v>0</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>113458</v>
+        <v>0</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>44275</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K535" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1729001023/WC/22012034665044 — Khet talav nirman Kanta bai /kedar singh bairagarh khuman</t>
+          <t>1729001023/WC/22012034604357 — Khet talav nirman dilp Singh/jasmat Singh Bairagarh khuman</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
-        <v>0</v>
+        <v>153759.6</v>
       </c>
       <c r="I536" s="2" t="n">
-        <v>0</v>
+        <v>140220</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K536" s="3"/>
+        <v>44190</v>
+      </c>
+      <c r="K536" s="3" t="n">
+        <v>44322</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1729001023/WC/22012034690635 — Rain water harvesting panchayat bhawan bairagarh khuman</t>
+          <t>1729001023/WC/22012034605481 — Khet talav nirman tejsingh /mangilal Bairagarh khuman</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
-        <v>35445.56</v>
+        <v>0</v>
       </c>
       <c r="I537" s="2" t="n">
-        <v>11011</v>
+        <v>0</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>44444</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K537" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1729001023/WC/22012034690640 — Rain water harvesting high school sala bhawan bairagarh khuman</t>
+          <t>1729001023/WC/22012034605483 — Khet talav nirman pradeep/Narayan singh Bairagarh khuman</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
-        <v>37225.48</v>
+        <v>158121.88</v>
       </c>
       <c r="I538" s="2" t="n">
-        <v>22344.07</v>
+        <v>140220</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>44423</v>
+        <v>44212</v>
       </c>
       <c r="K538" s="3" t="n">
-        <v>44756</v>
+        <v>44322</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1729001023/WC/22012034694351 — Nala vitarikarn Kabit bale nale per bairagarh khuman</t>
+          <t>1729001023/WC/22012034610737 — Khet talav nirman mahesh/dolath singh Bairagarh khuman</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
-        <v>106891.95</v>
+        <v>309918.88</v>
       </c>
       <c r="I539" s="2" t="n">
-        <v>0</v>
+        <v>260164</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K539" s="3"/>
+        <v>44302</v>
+      </c>
+      <c r="K539" s="3" t="n">
+        <v>44728</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1729001023/WC/22012034694367 — Nala vitarikarn semal ghata bale nale per bairagarh khuman</t>
+          <t>1729001023/WC/22012034612744 — Khet talav nirman rajal bai/mangiala</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
-        <v>92273.12</v>
+        <v>0</v>
       </c>
       <c r="I540" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>44300</v>
+        <v>44217</v>
       </c>
       <c r="K540" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1729001023/WC/22012034700268 — NALA VISTARIKARAN SAWAI SINGH KE KHET  BALE SE PREMNARAYAN KE KHET TAK BAIRAGARH KHUMAN</t>
+          <t>1729001023/WC/22012034612889 — Khet talav nirman rajal bai /mangialal bairagarh khuman</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
-        <v>401039.76</v>
+        <v>154740.9</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>384456</v>
+        <v>113458</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>44331</v>
+        <v>44275</v>
       </c>
       <c r="K541" s="3" t="n">
-        <v>44443</v>
+        <v>44344</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1729001023/WC/22012034738150 — SARVAJANIK KOOP NIRMAN KULWAD ME BAIRAGARH KHUMAN</t>
+          <t>1729001023/WC/22012034665044 — Khet talav nirman Kanta bai /kedar singh bairagarh khuman</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
-        <v>151855</v>
+        <v>0</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>150540</v>
+        <v>0</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>44348</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K542" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1729001023/WC/22012034738301 — PANI KI TANKI KA NIRMAN PRADHAN MANTRI ROAD NEW COLONY BAIRAGARH KHUMAN</t>
+          <t>1729001023/WC/22012034690635 — Rain water harvesting panchayat bhawan bairagarh khuman</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
-        <v>0</v>
+        <v>35445.56</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>0</v>
+        <v>11011</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K543" s="3"/>
+        <v>44444</v>
+      </c>
+      <c r="K543" s="3" t="n">
+        <v>45036</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1729001023/WC/22012034741666 — PULIYA /RAPTTA NIRMAN SEMAL GHATA BALE NALE PER BAIRAGARH KHUMAN</t>
+          <t>1729001023/WC/22012034690640 — Rain water harvesting high school sala bhawan bairagarh khuman</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
-        <v>175586.04</v>
+        <v>37225.48</v>
       </c>
       <c r="I544" s="2" t="n">
-        <v>0</v>
+        <v>22344.07</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K544" s="3"/>
+        <v>44423</v>
+      </c>
+      <c r="K544" s="3" t="n">
+        <v>44756</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1729001023/WC/22012034748145 — NALA VISTARIKARAN KHARCHA BALE NALE SE MOHANSINGH KE KHET TAK</t>
+          <t>1729001023/WC/22012034694351 — Nala vitarikarn Kabit bale nale per bairagarh khuman</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
-        <v>211744.98</v>
+        <v>106891.95</v>
       </c>
       <c r="I545" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J545" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K545" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1729001023/WC/22012034759157 — Puliya nirman bad bale nale per bairagarh khuman</t>
+          <t>1729001023/WC/22012034694367 — Nala vitarikarn semal ghata bale nale per bairagarh khuman</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
-        <v>0</v>
+        <v>92273.12</v>
       </c>
       <c r="I546" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J546" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K546" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1729001023/WC/22012034780598 — Rain water harvestingh midil school bairagarh khuman</t>
+          <t>1729001023/WC/22012034700268 — NALA VISTARIKARAN SAWAI SINGH KE KHET  BALE SE PREMNARAYAN KE KHET TAK BAIRAGARH KHUMAN</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
-        <v>22229.14</v>
+        <v>401039.76</v>
       </c>
       <c r="I547" s="2" t="n">
-        <v>0</v>
+        <v>384456</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K547" s="3"/>
+        <v>44331</v>
+      </c>
+      <c r="K547" s="3" t="n">
+        <v>44443</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1729001023/WC/22012034780600 — Rain water harvesting primari school bildingh bairagarh khuman</t>
+          <t>1729001023/WC/22012034738150 — SARVAJANIK KOOP NIRMAN KULWAD ME BAIRAGARH KHUMAN</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
-        <v>22229.14</v>
+        <v>151855</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>22335.01</v>
+        <v>150540</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>44480</v>
+        <v>44348</v>
       </c>
       <c r="K548" s="3" t="n">
-        <v>44686</v>
+        <v>44678</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1729001023/WC/22012034798499 — Roop water harvesting midel school bairagarh khuman</t>
+          <t>1729001023/WC/22012034738301 — PANI KI TANKI KA NIRMAN PRADHAN MANTRI ROAD NEW COLONY BAIRAGARH KHUMAN</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I549" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J549" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K549" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1729001023/WC/22012034798501 — ROOP WATER HARVESTING P.S.SCHOOL BAIRAGARH KHAN</t>
+          <t>1729001023/WC/22012034741666 — PULIYA /RAPTTA NIRMAN SEMAL GHATA BALE NALE PER BAIRAGARH KHUMAN</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
-        <v>0</v>
+        <v>175586.04</v>
       </c>
       <c r="I550" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J550" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K550" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1729001023/WC/22012034852531 — KHET TALAV NIRMAN RAJESH /MOHAN SINGH BAIRAGARH KHUMAN</t>
+          <t>1729001023/WC/22012034748145 — NALA VISTARIKARAN KHARCHA BALE NALE SE MOHANSINGH KE KHET TAK</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
-        <v>338902.57</v>
+        <v>211744.98</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>176016</v>
+        <v>0</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>44534</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K551" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1729001023/WC/22012034857789 — KHET TALAB NIRMAN RAJESH/MOHAN SINGH BAIRAGARH KHUMAN</t>
+          <t>1729001023/WC/22012034759157 — Puliya nirman bad bale nale per bairagarh khuman</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I552" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>44471</v>
+        <v>44300</v>
       </c>
       <c r="K552" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1729001023/WC/22012034924423 — D-siling stop dem nirman raju Pandith ke khet ke paas bairagarh khuman</t>
+          <t>1729001023/WC/22012034780598 — Rain water harvestingh midil school bairagarh khuman</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
-        <v>0</v>
+        <v>22229.14</v>
       </c>
       <c r="I553" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>44587</v>
+        <v>44300</v>
       </c>
       <c r="K553" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1729001023/WC/22012034924425 — D-siling stop dem nirman raju Pandith ke khet ke paas bairagarh khuman</t>
+          <t>1729001023/WC/22012034780600 — Rain water harvesting primari school bildingh bairagarh khuman</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
-        <v>0</v>
+        <v>22229.14</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>0</v>
+        <v>22335.01</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>44587</v>
-[...1 lines deleted...]
-      <c r="K554" s="3"/>
+        <v>44480</v>
+      </c>
+      <c r="K554" s="3" t="n">
+        <v>44686</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1729001023/WC/22012034924426 — D-siling stop dem nirman raju Pandith ke khet ke paas bairagarh khuman</t>
+          <t>1729001023/WC/22012034798499 — Roop water harvesting midel school bairagarh khuman</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I555" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>44587</v>
+        <v>44300</v>
       </c>
       <c r="K555" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1729001023/WC/22012034924428 — D-siling stop dem nirman raju Pandith ke khet ke paas bairagarh khuman</t>
+          <t>1729001023/WC/22012034798501 — ROOP WATER HARVESTING P.S.SCHOOL BAIRAGARH KHAN</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I556" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>44587</v>
+        <v>44300</v>
       </c>
       <c r="K556" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1729001023/WC/22012034924601 — डी शिल्टिग स्टॉप डेम एनएच 46 पुलिया के पास  निर्माण बैरागढ़ खुमान</t>
+          <t>1729001023/WC/22012034852531 — KHET TALAV NIRMAN RAJESH /MOHAN SINGH BAIRAGARH KHUMAN</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
-        <v>49375</v>
+        <v>338902.57</v>
       </c>
       <c r="I557" s="2" t="n">
-        <v>49920</v>
+        <v>176016</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>44641</v>
+        <v>44534</v>
       </c>
       <c r="K557" s="3" t="n">
-        <v>44728</v>
+        <v>44886</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1729001023/WC/22012034924607 — डी शिल्टिग स्टॉप डेम राजू पंडित के खेत केपास बैरागढ़ खुमान</t>
+          <t>1729001023/WC/22012034857789 — KHET TALAB NIRMAN RAJESH/MOHAN SINGH BAIRAGARH KHUMAN</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
-        <v>49375</v>
+        <v>0</v>
       </c>
       <c r="I558" s="2" t="n">
-        <v>49986</v>
+        <v>0</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>44641</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K558" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1729001023/WC/22012034924609 — डी शिल्टिग स्टॉप डेम  निर्माण बैरागढ़ खुमान</t>
+          <t>1729001023/WC/22012034924423 — D-siling stop dem nirman raju Pandith ke khet ke paas bairagarh khuman</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I559" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J559" s="3" t="n">
         <v>44587</v>
       </c>
       <c r="K559" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1729001023/WC/22012034924611 — डी शिल्टिग स्टॉप डेम  निर्माण जगदीश के खेत के पास बैरागढ़ खुमान</t>
+          <t>1729001023/WC/22012034924425 — D-siling stop dem nirman raju Pandith ke khet ke paas bairagarh khuman</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
-        <v>49375</v>
+        <v>0</v>
       </c>
       <c r="I560" s="2" t="n">
-        <v>48960</v>
+        <v>0</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>44652</v>
-[...3 lines deleted...]
-      </c>
+        <v>44587</v>
+      </c>
+      <c r="K560" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1729001023/WC/22012034931141 — TALAV GHERIKARAN BAIRAGARH KHUMAN</t>
+          <t>1729001023/WC/22012034924426 — D-siling stop dem nirman raju Pandith ke khet ke paas bairagarh khuman</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I561" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J561" s="3" t="n">
-        <v>44653</v>
+        <v>44587</v>
       </c>
       <c r="K561" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair and Maintenance of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1729001023/WC/22012034931148 — NALA VISTARIKARAN   NH 46 KE PAAS SE MANGILAL KE KHET TAK BAIRAGARH KHAN</t>
+          <t>1729001023/WC/22012034924428 — D-siling stop dem nirman raju Pandith ke khet ke paas bairagarh khuman</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
-        <v>302297.4</v>
+        <v>0</v>
       </c>
       <c r="I562" s="2" t="n">
-        <v>225216</v>
+        <v>0</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>44680</v>
-[...3 lines deleted...]
-      </c>
+        <v>44587</v>
+      </c>
+      <c r="K562" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair and Maintenance of Flood/ Diversion Channel for Community</t>
+          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1729001023/WC/22012034931154 — NALA VISTARIKAEAN KULWAD SE SAMSAN TAK BAIRAGARH KHUMAN</t>
+          <t>1729001023/WC/22012034924601 — डी शिल्टिग स्टॉप डेम एनएच 46 पुलिया के पास  निर्माण बैरागढ़ खुमान</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
-        <v>369148.95</v>
+        <v>49375</v>
       </c>
       <c r="I563" s="2" t="n">
-        <v>185397</v>
+        <v>49920</v>
       </c>
       <c r="J563" s="3" t="n">
-        <v>44708</v>
+        <v>44641</v>
       </c>
       <c r="K563" s="3" t="n">
-        <v>46002</v>
+        <v>44728</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1729001023/WC/22012034981046 — Khet talav nirman ravi /bhagwan singh bairagarh khuman</t>
+          <t>1729001023/WC/22012034924607 — डी शिल्टिग स्टॉप डेम राजू पंडित के खेत केपास बैरागढ़ खुमान</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
-        <v>402826.96</v>
+        <v>49375</v>
       </c>
       <c r="I564" s="2" t="n">
-        <v>364389.2</v>
+        <v>49986</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>44864</v>
+        <v>44641</v>
       </c>
       <c r="K564" s="3" t="n">
-        <v>46113</v>
+        <v>44728</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1729001023/WC/22012035007192 — Khet talav nirman ravi /Bhagwan singh  bairagarh khuman</t>
+          <t>1729001023/WC/22012034924609 — डी शिल्टिग स्टॉप डेम  निर्माण बैरागढ़ खुमान</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
-        <v>362897.27</v>
+        <v>0</v>
       </c>
       <c r="I565" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>44836</v>
+        <v>44587</v>
       </c>
       <c r="K565" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
+          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1729001023/WC/22012035038451 — Nirmal neer koop nirman csc ke paas Bairagarh khuman</t>
+          <t>1729001023/WC/22012034924611 — डी शिल्टिग स्टॉप डेम  निर्माण जगदीश के खेत के पास बैरागढ़ खुमान</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
-        <v>532363.41</v>
+        <v>49375</v>
       </c>
       <c r="I566" s="2" t="n">
-        <v>416617.97</v>
+        <v>48960</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>45098</v>
+        <v>44652</v>
       </c>
       <c r="K566" s="3" t="n">
-        <v>45574</v>
+        <v>44687</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1729001023/WC/22012035073220 — Nala vistarikaran santosh ke khet male se jagdish ke khet tak bairagarh khuman</t>
+          <t>1729001023/WC/22012034931141 — TALAV GHERIKARAN BAIRAGARH KHUMAN</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I567" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>45060</v>
+        <v>44653</v>
       </c>
       <c r="K567" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair and Maintenance of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1729001023/WC/22012035280691 — JGSA 2025 Recharge structure dugwell nirmal neer samshan</t>
+          <t>1729001023/WC/22012034931148 — NALA VISTARIKARAN   NH 46 KE PAAS SE MANGILAL KE KHET TAK BAIRAGARH KHAN</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
-        <v>25899.46</v>
+        <v>302297.4</v>
       </c>
       <c r="I568" s="2" t="n">
-        <v>0</v>
+        <v>225216</v>
       </c>
       <c r="J568" s="3" t="n">
-        <v>45754</v>
-[...1 lines deleted...]
-      <c r="K568" s="3"/>
+        <v>44680</v>
+      </c>
+      <c r="K568" s="3" t="n">
+        <v>44757</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair and Maintenance of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1729001023/WC/22012035280712 — JGSA 2025 Recharge structure dugwell</t>
+          <t>1729001023/WC/22012034931154 — NALA VISTARIKAEAN KULWAD SE SAMSAN TAK BAIRAGARH KHUMAN</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
-        <v>25899.46</v>
+        <v>369148.95</v>
       </c>
       <c r="I569" s="2" t="n">
-        <v>0</v>
+        <v>185397</v>
       </c>
       <c r="J569" s="3" t="n">
-        <v>45754</v>
-[...1 lines deleted...]
-      <c r="K569" s="3"/>
+        <v>44708</v>
+      </c>
+      <c r="K569" s="3" t="n">
+        <v>46002</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1729001023/WC/9993629776 — चेक  डेम धौबी घाट नालेपर बैरागढ खुमान</t>
+          <t>1729001023/WC/22012034981046 — Khet talav nirman ravi /bhagwan singh bairagarh khuman</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
-        <v>176000</v>
+        <v>402826.96</v>
       </c>
       <c r="I570" s="2" t="n">
-        <v>30720</v>
+        <v>364389.2</v>
       </c>
       <c r="J570" s="3" t="n">
-        <v>41645</v>
+        <v>44864</v>
       </c>
       <c r="K570" s="3" t="n">
-        <v>43726</v>
+        <v>46113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1729001023/WC/9993629778 — चेक डेजू santosh र्के नाले पर बैरागढ ाूमान</t>
+          <t>1729001023/WC/22012035007192 — Khet talav nirman ravi /Bhagwan singh  bairagarh khuman</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
-        <v>176000</v>
+        <v>362897.27</v>
       </c>
       <c r="I571" s="2" t="n">
-        <v>42152</v>
+        <v>0</v>
       </c>
       <c r="J571" s="3" t="n">
-        <v>41632</v>
-[...3 lines deleted...]
-      </c>
+        <v>44836</v>
+      </c>
+      <c r="K571" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1729001023/WC/9993641935 — check dem kharche ke nale par</t>
+          <t>1729001023/WC/22012035038451 — Nirmal neer koop nirman csc ke paas Bairagarh khuman</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
-        <v>174000</v>
+        <v>532363.41</v>
       </c>
       <c r="I572" s="2" t="n">
-        <v>0</v>
+        <v>416617.97</v>
       </c>
       <c r="J572" s="3" t="n">
-        <v>41549</v>
-[...1 lines deleted...]
-      <c r="K572" s="3"/>
+        <v>45098</v>
+      </c>
+      <c r="K572" s="3" t="n">
+        <v>45574</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C573" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D573" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E573" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F573" s="1" t="inlineStr">
+        <is>
+          <t>1729001023/WC/22012035073220 — Nala vistarikaran santosh ke khet male se jagdish ke khet tak bairagarh khuman</t>
+        </is>
+      </c>
+      <c r="G573" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H573" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I573" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J573" s="3" t="n">
+        <v>45060</v>
+      </c>
+      <c r="K573" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
+      <c r="A574" s="1" t="inlineStr">
+        <is>
+          <t>SEHORE</t>
+        </is>
+      </c>
+      <c r="B574" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C574" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D574" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
+        </is>
+      </c>
+      <c r="E574" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F574" s="1" t="inlineStr">
+        <is>
+          <t>1729001023/WC/22012035280691 — JGSA 2025 Recharge structure dugwell nirmal neer samshan</t>
+        </is>
+      </c>
+      <c r="G574" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H574" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I574" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J574" s="3" t="n">
+        <v>45754</v>
+      </c>
+      <c r="K574" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
+      <c r="A575" s="1" t="inlineStr">
+        <is>
+          <t>SEHORE</t>
+        </is>
+      </c>
+      <c r="B575" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C575" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D575" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
+        </is>
+      </c>
+      <c r="E575" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F575" s="1" t="inlineStr">
+        <is>
+          <t>1729001023/WC/22012035280712 — JGSA 2025 Recharge structure dugwell</t>
+        </is>
+      </c>
+      <c r="G575" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H575" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I575" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J575" s="3" t="n">
+        <v>45754</v>
+      </c>
+      <c r="K575" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
+      <c r="A576" s="1" t="inlineStr">
+        <is>
+          <t>SEHORE</t>
+        </is>
+      </c>
+      <c r="B576" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C576" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D576" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E576" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F576" s="1" t="inlineStr">
+        <is>
+          <t>1729001023/WC/9993629776 — चेक  डेम धौबी घाट नालेपर बैरागढ खुमान</t>
+        </is>
+      </c>
+      <c r="G576" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H576" s="2" t="n">
+        <v>176000</v>
+      </c>
+      <c r="I576" s="2" t="n">
+        <v>30720</v>
+      </c>
+      <c r="J576" s="3" t="n">
+        <v>41645</v>
+      </c>
+      <c r="K576" s="3" t="n">
+        <v>43726</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
+      <c r="A577" s="1" t="inlineStr">
+        <is>
+          <t>SEHORE</t>
+        </is>
+      </c>
+      <c r="B577" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C577" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D577" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E577" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F577" s="1" t="inlineStr">
+        <is>
+          <t>1729001023/WC/9993629778 — चेक डेजू santosh र्के नाले पर बैरागढ ाूमान</t>
+        </is>
+      </c>
+      <c r="G577" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H577" s="2" t="n">
+        <v>176000</v>
+      </c>
+      <c r="I577" s="2" t="n">
+        <v>42152</v>
+      </c>
+      <c r="J577" s="3" t="n">
+        <v>41632</v>
+      </c>
+      <c r="K577" s="3" t="n">
+        <v>43726</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
+      <c r="A578" s="1" t="inlineStr">
+        <is>
+          <t>SEHORE</t>
+        </is>
+      </c>
+      <c r="B578" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C578" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D578" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E578" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F578" s="1" t="inlineStr">
+        <is>
+          <t>1729001023/WC/9993641935 — check dem kharche ke nale par</t>
+        </is>
+      </c>
+      <c r="G578" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H578" s="2" t="n">
+        <v>174000</v>
+      </c>
+      <c r="I578" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J578" s="3" t="n">
+        <v>41549</v>
+      </c>
+      <c r="K578" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
+      <c r="A579" s="1" t="inlineStr">
+        <is>
+          <t>SEHORE</t>
+        </is>
+      </c>
+      <c r="B579" s="1" t="inlineStr">
+        <is>
           <t>2014-2015</t>
         </is>
       </c>
-      <c r="C573" s="1" t="inlineStr">
+      <c r="C579" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D573" s="1" t="inlineStr">
+      <c r="D579" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
-      <c r="E573" s="1" t="inlineStr">
+      <c r="E579" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
-      <c r="F573" s="1" t="inlineStr">
+      <c r="F579" s="1" t="inlineStr">
         <is>
           <t>1729001023/WC/9993653827 — सोख्ता गड्डा 5 सभी ग्राम मे बेरागद्द्</t>
         </is>
       </c>
-      <c r="G573" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H573" s="2" t="n">
+      <c r="G579" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H579" s="2" t="n">
         <v>16700</v>
       </c>
-      <c r="I573" s="2" t="n">
+      <c r="I579" s="2" t="n">
         <v>8635</v>
       </c>
-      <c r="J573" s="3" t="n">
+      <c r="J579" s="3" t="n">
         <v>41840</v>
       </c>
-      <c r="K573" s="3" t="n">
+      <c r="K579" s="3" t="n">
         <v>45051</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>