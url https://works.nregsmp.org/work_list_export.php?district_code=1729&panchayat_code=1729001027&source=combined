--- v0 (2026-09-04)
+++ v1 (2026-10-27)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K425"/>
+  <dimension ref="A1:K428"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 14:06:48</t>
+          <t>Exported on: 2026-10-27 02:51:59</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: SEHORE</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -2822,51 +2822,51 @@
       <c r="J64" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K64" s="3" t="n">
         <v>46144</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1729001027/IF/22012035444313 — JGSA 20252025Recharge Structure kapil dhara narendra</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>45761</v>
@@ -2916,145 +2916,145 @@
         <v>0</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K66" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>1729001027/IF/22012035532796 — JGSA2025Recharge Structure kapil daea kup dindayl jay singh1729001027/If/22012035532772</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K67" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>1729001027/IF/22012035532917 — JGSA2025Recharge Structure kapil daea kup dindayl jay singh1729001027/If/22012035532772</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K68" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>1729001027/IF/22012035532960 — JGSA2025Recharge Structure kapil daea kup AJab singh 1729001027/If/22012035532939</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>45761</v>
@@ -3106,51 +3106,51 @@
       <c r="J70" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K70" s="3" t="n">
         <v>46195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
           <t>1729001027/IF/22012035547133 — JGSA2025Recharge Structure kapil daea kup dindayl jay singh1729001027/If/220120355347119</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>45761</v>
@@ -3443,98 +3443,98 @@
       <c r="J77" s="3" t="n">
         <v>42306</v>
       </c>
       <c r="K77" s="3" t="n">
         <v>43019</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
           <t>1729001027/IF/IAY/102769 — Construction of IAY House -IAY REG. NO. MP-29-001-027-001/147</t>
         </is>
       </c>
       <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H78" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="n">
         <v>42270</v>
       </c>
       <c r="K78" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
           <t>1729001027/IF/IAY/102770 — Construction of IAY House -IAY REG. NO. MP-29-001-027-001/79</t>
         </is>
       </c>
       <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H79" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="n">
         <v>42270</v>
@@ -8092,286 +8092,292 @@
       <c r="J172" s="3" t="n">
         <v>45701</v>
       </c>
       <c r="K172" s="3" t="n">
         <v>46111</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
           <t>1729001027/IF/IAY/4653425 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146742604</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I173" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J173" s="3" t="n">
         <v>45683</v>
       </c>
-      <c r="K173" s="3"/>
+      <c r="K173" s="3" t="n">
+        <v>46287</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
           <t>1729001027/IF/IAY/4713456 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125974688</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I174" s="2" t="n">
         <v>17496</v>
       </c>
       <c r="J174" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K174" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
           <t>1729001027/IF/IAY/4727618 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146740388</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I175" s="2" t="n">
         <v>20628</v>
       </c>
       <c r="J175" s="3" t="n">
         <v>45683</v>
       </c>
-      <c r="K175" s="3"/>
+      <c r="K175" s="3" t="n">
+        <v>46287</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
           <t>1729001027/IF/IAY/4727619 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146740492</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I176" s="2" t="n">
         <v>13122</v>
       </c>
       <c r="J176" s="3" t="n">
         <v>45662</v>
       </c>
-      <c r="K176" s="3"/>
+      <c r="K176" s="3" t="n">
+        <v>46320</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
           <t>1729001027/IF/IAY/4727620 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146740985</t>
         </is>
       </c>
       <c r="G177" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H177" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I177" s="2" t="n">
         <v>17496</v>
       </c>
       <c r="J177" s="3" t="n">
         <v>45607</v>
       </c>
       <c r="K177" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
           <t>1729001027/IF/IAY/4807264 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146738705</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I178" s="2" t="n">
         <v>20628</v>
       </c>
       <c r="J178" s="3" t="n">
         <v>45683</v>
@@ -8425,219 +8431,227 @@
       <c r="J179" s="3" t="n">
         <v>45662</v>
       </c>
       <c r="K179" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
           <t>1729001027/IF/IAY/4807266 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146740560</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I180" s="2" t="n">
         <v>20628</v>
       </c>
       <c r="J180" s="3" t="n">
         <v>45629</v>
       </c>
-      <c r="K180" s="3"/>
+      <c r="K180" s="3" t="n">
+        <v>46287</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
           <t>1729001027/IF/IAY/4807267 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146740680</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I181" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J181" s="3" t="n">
         <v>45669</v>
       </c>
-      <c r="K181" s="3"/>
+      <c r="K181" s="3" t="n">
+        <v>46287</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
           <t>1729001027/IF/IAY/4807268 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146741145</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I182" s="2" t="n">
         <v>20628</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>45669</v>
       </c>
-      <c r="K182" s="3"/>
+      <c r="K182" s="3" t="n">
+        <v>46287</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
           <t>1729001027/IF/IAY/4807269 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146741591</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I183" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>45669</v>
       </c>
-      <c r="K183" s="3"/>
+      <c r="K183" s="3" t="n">
+        <v>46287</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -8662,78 +8676,80 @@
       <c r="J184" s="3" t="n">
         <v>45701</v>
       </c>
       <c r="K184" s="3" t="n">
         <v>45869</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
           <t>1729001027/IF/IAY/4860184 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146740955</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I185" s="2" t="n">
         <v>20192</v>
       </c>
       <c r="J185" s="3" t="n">
         <v>45701</v>
       </c>
-      <c r="K185" s="3"/>
+      <c r="K185" s="3" t="n">
+        <v>46287</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -8758,360 +8774,370 @@
       <c r="J186" s="3" t="n">
         <v>45878</v>
       </c>
       <c r="K186" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
           <t>1729001027/IF/IAY/4965141 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125972809</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I187" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>45878</v>
       </c>
       <c r="K187" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
           <t>1729001027/IF/IAY/4980909 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146742010</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I188" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J188" s="3" t="n">
         <v>45878</v>
       </c>
-      <c r="K188" s="3"/>
+      <c r="K188" s="3" t="n">
+        <v>46287</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
           <t>1729001027/IF/IAY/4980910 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146742167</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I189" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J189" s="3" t="n">
         <v>45878</v>
       </c>
-      <c r="K189" s="3"/>
+      <c r="K189" s="3" t="n">
+        <v>46287</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
           <t>1729001027/IF/IAY/4980912 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146742426</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I190" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J190" s="3" t="n">
         <v>45878</v>
       </c>
       <c r="K190" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
           <t>1729001027/IF/IAY/4980915 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146742520</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I191" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J191" s="3" t="n">
         <v>45911</v>
       </c>
-      <c r="K191" s="3"/>
+      <c r="K191" s="3" t="n">
+        <v>46287</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
           <t>1729001027/IF/IAY/5165225 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126319462</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I192" s="2" t="n">
         <v>180</v>
       </c>
       <c r="J192" s="3" t="n">
         <v>46102</v>
       </c>
-      <c r="K192" s="3"/>
+      <c r="K192" s="3" t="n">
+        <v>46320</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
           <t>1729001027/IF/IAY/5168665 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125970711</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I193" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J193" s="3" t="n">
         <v>45878</v>
       </c>
-      <c r="K193" s="3"/>
+      <c r="K193" s="3" t="n">
+        <v>46320</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -9136,78 +9162,80 @@
       <c r="J194" s="3" t="n">
         <v>45878</v>
       </c>
       <c r="K194" s="3" t="n">
         <v>46219</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
           <t>1729001027/IF/IAY/5202915 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146739376</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I195" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J195" s="3" t="n">
         <v>45878</v>
       </c>
-      <c r="K195" s="3"/>
+      <c r="K195" s="3" t="n">
+        <v>46287</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -9232,98 +9260,98 @@
       <c r="J196" s="3" t="n">
         <v>45878</v>
       </c>
       <c r="K196" s="3" t="n">
         <v>46071</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
           <t>1729001027/IF/IAY/5228769 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146741679</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I197" s="2" t="n">
         <v>120</v>
       </c>
       <c r="J197" s="3" t="n">
         <v>46106</v>
       </c>
       <c r="K197" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
           <t>1729001027/IF/IAY/5232536 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146740543</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I198" s="2" t="n">
         <v>180</v>
       </c>
       <c r="J198" s="3" t="n">
         <v>46102</v>
@@ -9473,78 +9501,80 @@
       <c r="J201" s="3" t="n">
         <v>45868</v>
       </c>
       <c r="K201" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
           <t>1729001027/IF/IAY/5581083 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146739121</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I202" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J202" s="3" t="n">
         <v>45878</v>
       </c>
-      <c r="K202" s="3"/>
+      <c r="K202" s="3" t="n">
+        <v>46287</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -9569,78 +9599,80 @@
       <c r="J203" s="3" t="n">
         <v>42934</v>
       </c>
       <c r="K203" s="3" t="n">
         <v>43230</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
           <t>1729001027/IF/IAY/5583005 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146742374</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I204" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>45878</v>
       </c>
-      <c r="K204" s="3"/>
+      <c r="K204" s="3" t="n">
+        <v>46287</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -9714,78 +9746,80 @@
       <c r="J206" s="3" t="n">
         <v>42966</v>
       </c>
       <c r="K206" s="3" t="n">
         <v>43367</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
           <t>1729001027/IF/IAY/5724198 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146742479</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I207" s="2" t="n">
-        <v>7350</v>
+        <v>16350</v>
       </c>
       <c r="J207" s="3" t="n">
         <v>46102</v>
       </c>
-      <c r="K207" s="3"/>
+      <c r="K207" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -9810,78 +9844,80 @@
       <c r="J208" s="3" t="n">
         <v>45908</v>
       </c>
       <c r="K208" s="3" t="n">
         <v>46173</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
           <t>1729001027/IF/IAY/5749698 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146742699</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I209" s="2" t="n">
         <v>21402</v>
       </c>
       <c r="J209" s="3" t="n">
         <v>45902</v>
       </c>
-      <c r="K209" s="3"/>
+      <c r="K209" s="3" t="n">
+        <v>46287</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -9906,125 +9942,129 @@
       <c r="J210" s="3" t="n">
         <v>45902</v>
       </c>
       <c r="K210" s="3" t="n">
         <v>46124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
           <t>1729001027/IF/IAY/5749758 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126447197</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I211" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J211" s="3" t="n">
         <v>45902</v>
       </c>
-      <c r="K211" s="3"/>
+      <c r="K211" s="3" t="n">
+        <v>46287</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
           <t>1729001027/IF/IAY/5749767 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125972144</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I212" s="2" t="n">
         <v>20358</v>
       </c>
       <c r="J212" s="3" t="n">
         <v>45894</v>
       </c>
-      <c r="K212" s="3"/>
+      <c r="K212" s="3" t="n">
+        <v>46287</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -10049,78 +10089,80 @@
       <c r="J213" s="3" t="n">
         <v>45902</v>
       </c>
       <c r="K213" s="3" t="n">
         <v>46124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
           <t>1729001027/IF/IAY/5749822 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146742486</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I214" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J214" s="3" t="n">
         <v>45902</v>
       </c>
-      <c r="K214" s="3"/>
+      <c r="K214" s="3" t="n">
+        <v>46287</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -10145,51 +10187,51 @@
       <c r="J215" s="3" t="n">
         <v>45902</v>
       </c>
       <c r="K215" s="3" t="n">
         <v>46029</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
           <t>1729001027/IF/IAY/5749862 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146740053</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I216" s="2" t="n">
         <v>120</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>46106</v>
@@ -10241,51 +10283,51 @@
       <c r="J217" s="3" t="n">
         <v>45902</v>
       </c>
       <c r="K217" s="3" t="n">
         <v>46219</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
           <t>1729001027/IF/IAY/5749885 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146739209</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I218" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J218" s="3" t="n">
         <v>45902</v>
@@ -10337,333 +10379,337 @@
       <c r="J219" s="3" t="n">
         <v>45902</v>
       </c>
       <c r="K219" s="3" t="n">
         <v>46004</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
           <t>1729001027/IF/IAY/5749931 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125970190</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I220" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J220" s="3" t="n">
         <v>45902</v>
       </c>
-      <c r="K220" s="3"/>
+      <c r="K220" s="3" t="n">
+        <v>46287</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
           <t>1729001027/IF/IAY/5749933 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146741573</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I221" s="2" t="n">
         <v>180</v>
       </c>
       <c r="J221" s="3" t="n">
         <v>46102</v>
       </c>
       <c r="K221" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
           <t>1729001027/IF/IAY/5749956 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146740291</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I222" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J222" s="3" t="n">
         <v>45902</v>
       </c>
-      <c r="K222" s="3"/>
+      <c r="K222" s="3" t="n">
+        <v>46287</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
           <t>1729001027/IF/IAY/5750015 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125949088</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I223" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J223" s="3" t="n">
         <v>45911</v>
       </c>
       <c r="K223" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
           <t>1729001027/IF/IAY/5750059 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146742259</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I224" s="2" t="n">
         <v>120</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>46106</v>
       </c>
       <c r="K224" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
           <t>1729001027/IF/IAY/5750074 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146739087</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I225" s="2" t="n">
         <v>180</v>
       </c>
       <c r="J225" s="3" t="n">
         <v>46102</v>
       </c>
       <c r="K225" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
           <t>1729001027/IF/IAY/5750106 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146742139</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I226" s="2" t="n">
         <v>120</v>
       </c>
       <c r="J226" s="3" t="n">
         <v>46106</v>
@@ -10813,192 +10859,192 @@
       <c r="J229" s="3" t="n">
         <v>45902</v>
       </c>
       <c r="K229" s="3" t="n">
         <v>46012</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
           <t>1729001027/IF/IAY/5761382 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146740422</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I230" s="2" t="n">
         <v>180</v>
       </c>
       <c r="J230" s="3" t="n">
         <v>46102</v>
       </c>
       <c r="K230" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
           <t>1729001027/IF/IAY/5761441 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125958928</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I231" s="2" t="n">
         <v>180</v>
       </c>
       <c r="J231" s="3" t="n">
         <v>46102</v>
       </c>
       <c r="K231" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
           <t>1729001027/IF/IAY/5762945 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146738930</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I232" s="2" t="n">
         <v>180</v>
       </c>
       <c r="J232" s="3" t="n">
         <v>46102</v>
       </c>
       <c r="K232" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
           <t>1729001027/IF/IAY/5762946 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146740798</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I233" s="2" t="n">
         <v>180</v>
       </c>
       <c r="J233" s="3" t="n">
         <v>46102</v>
@@ -11050,9232 +11096,9373 @@
       <c r="J234" s="3" t="n">
         <v>45902</v>
       </c>
       <c r="K234" s="3" t="n">
         <v>46219</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
           <t>1729001027/IF/IAY/5775067 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146742292</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I235" s="2" t="n">
-        <v>120</v>
+        <v>21120</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>46106</v>
       </c>
       <c r="K235" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
           <t>1729001027/IF/IAY/5775091 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125558666</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I236" s="2" t="n">
         <v>180</v>
       </c>
       <c r="J236" s="3" t="n">
         <v>46102</v>
       </c>
       <c r="K236" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
           <t>1729001027/IF/IAY/6123466 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125961559</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I237" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J237" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K237" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
           <t>1729001027/IF/IAY/6134302 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146738387</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I238" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J238" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K238" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
           <t>1729001027/IF/IAY/6134306 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146739428</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I239" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J239" s="3" t="n">
         <v>46086</v>
       </c>
       <c r="K239" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
           <t>1729001027/IF/IAY/6134317 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146741379</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I240" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J240" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K240" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
           <t>1729001027/IF/IAY/6134318 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146741424</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I241" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J241" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K241" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
           <t>1729001027/IF/IAY/6134319 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146741432</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I242" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J242" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K242" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
           <t>1729001027/IF/IAY/6134320 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146741466</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I243" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J243" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K243" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
           <t>1729001027/IF/IAY/6147350 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146740590</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I244" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K244" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
           <t>1729001027/IF/IAY/6147352 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146741967</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I245" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J245" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K245" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
           <t>1729001027/IF/IAY/6228973 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146738333</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I246" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J246" s="3" t="n">
         <v>46110</v>
       </c>
       <c r="K246" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
           <t>1729001027/IF/IAY/6228974 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146739556</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I247" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J247" s="3" t="n">
         <v>46128</v>
       </c>
       <c r="K247" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
-          <t>1729001027/LD/22012034273926 — MEDBANDHAN NARVAR SINGH /ARJUN SINGH</t>
+          <t>1729001027/IF/IAY/6337641 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146738967</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
-        <v>22000</v>
+        <v>27000</v>
       </c>
       <c r="I248" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J248" s="3" t="n">
-        <v>42515</v>
+        <v>46110</v>
       </c>
       <c r="K248" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
-          <t>1729001027/LD/359 — मेढ बंधान का कार्य ब्रजमोहन तुलाराम बरखेडा देवा</t>
+          <t>1729001027/IF/IAY/6369438 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146738053</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
+        <v>27000</v>
+      </c>
+      <c r="I249" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I249" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J249" s="3" t="n">
-        <v>40718</v>
-[...3 lines deleted...]
-      </c>
+        <v>46309</v>
+      </c>
+      <c r="K249" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
-          <t>1729001027/LD/3799385975 — मेढ बंधान करणसि‍हं/रामकि‍शन</t>
+          <t>1729001027/IF/IAY/6414750 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146742203</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
-        <v>297000</v>
+        <v>27000</v>
       </c>
       <c r="I250" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J250" s="3" t="n">
-        <v>41260</v>
+        <v>46137</v>
       </c>
       <c r="K250" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
-          <t>1729001027/LD/3799385976 — मेढ बंधान दर्शन/भंवरलाल</t>
+          <t>1729001027/LD/22012034273926 — MEDBANDHAN NARVAR SINGH /ARJUN SINGH</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
-        <v>16000</v>
+        <v>22000</v>
       </c>
       <c r="I251" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J251" s="3" t="n">
-        <v>41260</v>
+        <v>42515</v>
       </c>
       <c r="K251" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
-          <t>1729001027/LD/3799386020 — मेढ बंधान कि‍शोर/नन्‍नूलाल</t>
+          <t>1729001027/LD/359 — मेढ बंधान का कार्य ब्रजमोहन तुलाराम बरखेडा देवा</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
-        <v>15000</v>
+        <v>0</v>
       </c>
       <c r="I252" s="2" t="n">
-        <v>0</v>
+        <v>24888</v>
       </c>
       <c r="J252" s="3" t="n">
-        <v>41260</v>
-[...1 lines deleted...]
-      <c r="K252" s="3"/>
+        <v>40718</v>
+      </c>
+      <c r="K252" s="3" t="n">
+        <v>40752</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
-          <t>1729001027/LD/3799386021 — मेढ बंधान उदय/रामप्रसाद</t>
+          <t>1729001027/LD/3799385975 — मेढ बंधान करणसि‍हं/रामकि‍शन</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
-        <v>15000</v>
+        <v>297000</v>
       </c>
       <c r="I253" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J253" s="3" t="n">
         <v>41260</v>
       </c>
       <c r="K253" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
-          <t>1729001027/LD/3799386022 — मेढ बंधान सर्मीला/उदय</t>
+          <t>1729001027/LD/3799385976 — मेढ बंधान दर्शन/भंवरलाल</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
-        <v>15000</v>
+        <v>16000</v>
       </c>
       <c r="I254" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J254" s="3" t="n">
         <v>41260</v>
       </c>
       <c r="K254" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
-          <t>1729001027/LD/3799386023 — मेढ बंधान हल्‍कीबाई/कि‍शोर</t>
+          <t>1729001027/LD/3799386020 — मेढ बंधान कि‍शोर/नन्‍नूलाल</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
-        <v>89000</v>
+        <v>15000</v>
       </c>
       <c r="I255" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J255" s="3" t="n">
         <v>41260</v>
       </c>
       <c r="K255" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
-          <t>1729001027/LD/3799386024 — शांति‍धाम बरखेडादेव</t>
+          <t>1729001027/LD/3799386021 — मेढ बंधान उदय/रामप्रसाद</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
-        <v>399000</v>
+        <v>15000</v>
       </c>
       <c r="I256" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>41260</v>
       </c>
       <c r="K256" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
-          <t>1729001027/LD/3799386025 — खैल मैदान बरखेडादेवा</t>
+          <t>1729001027/LD/3799386022 — मेढ बंधान सर्मीला/उदय</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
-        <v>450000</v>
+        <v>15000</v>
       </c>
       <c r="I257" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J257" s="3" t="n">
         <v>41260</v>
       </c>
       <c r="K257" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
-          <t>1729001027/LD/3799386028 — मेढ बंधान चंदन/भंवरलाल</t>
+          <t>1729001027/LD/3799386023 — मेढ बंधान हल्‍कीबाई/कि‍शोर</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>89000</v>
       </c>
       <c r="I258" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>41260</v>
       </c>
       <c r="K258" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
-          <t>1729001027/LD/3799386029 — मेढ बंधान गोपाल/भंवरलाल</t>
+          <t>1729001027/LD/3799386024 — शांति‍धाम बरखेडादेव</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
-        <v>15000</v>
+        <v>399000</v>
       </c>
       <c r="I259" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J259" s="3" t="n">
         <v>41260</v>
       </c>
       <c r="K259" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
-          <t>1729001027/LD/3799386030 — मेढ बंधान राजेश/हमीर</t>
+          <t>1729001027/LD/3799386025 — खैल मैदान बरखेडादेवा</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
-        <v>15000</v>
+        <v>450000</v>
       </c>
       <c r="I260" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>41260</v>
       </c>
       <c r="K260" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
-          <t>1729001027/LD/3799386031 — मेढ बंधान वि‍नोद/हमीर</t>
+          <t>1729001027/LD/3799386028 — मेढ बंधान चंदन/भंवरलाल</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
-        <v>15000</v>
+        <v>89000</v>
       </c>
       <c r="I261" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>41260</v>
       </c>
       <c r="K261" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
-          <t>1729001027/LD/3799386032 — मेढबंधान अयोध्‍या/रामसि‍हं</t>
+          <t>1729001027/LD/3799386029 — मेढ बंधान गोपाल/भंवरलाल</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>15000</v>
       </c>
       <c r="I262" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J262" s="3" t="n">
         <v>41260</v>
       </c>
       <c r="K262" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
-          <t>1729001027/LD/3799386033 — मेढबंधान प्रेमनारायण/कमलसि‍हं</t>
+          <t>1729001027/LD/3799386030 — मेढ बंधान राजेश/हमीर</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
-        <v>89000</v>
+        <v>15000</v>
       </c>
       <c r="I263" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>41260</v>
       </c>
       <c r="K263" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
-          <t>1729001027/LD/653 — मेड बंधान अशोक बाई / जसमन सिहं</t>
+          <t>1729001027/LD/3799386031 — मेढ बंधान वि‍नोद/हमीर</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
+        <v>15000</v>
+      </c>
+      <c r="I264" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I264" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J264" s="3" t="n">
-        <v>41073</v>
-[...3 lines deleted...]
-      </c>
+        <v>41260</v>
+      </c>
+      <c r="K264" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
-          <t>1729001027/LD/654 — मेड बंधान कुलदीप / भवंरलाल</t>
+          <t>1729001027/LD/3799386032 — मेढबंधान अयोध्‍या/रामसि‍हं</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
+        <v>15000</v>
+      </c>
+      <c r="I265" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I265" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J265" s="3" t="n">
-        <v>41073</v>
-[...3 lines deleted...]
-      </c>
+        <v>41260</v>
+      </c>
+      <c r="K265" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
-          <t>1729001027/LD/655 — मेढ बंधान  कार्य रीना / जीवनसिहं</t>
+          <t>1729001027/LD/3799386033 — मेढबंधान प्रेमनारायण/कमलसि‍हं</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
+        <v>89000</v>
+      </c>
+      <c r="I266" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I266" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J266" s="3" t="n">
-        <v>41073</v>
-[...3 lines deleted...]
-      </c>
+        <v>41260</v>
+      </c>
+      <c r="K266" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
-          <t>1729001027/LD/656 — मेढ बंधान कार्य अंजना / जितेन्‍द्र</t>
+          <t>1729001027/LD/653 — मेड बंधान अशोक बाई / जसमन सिहं</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I267" s="2" t="n">
-        <v>31680</v>
+        <v>30096</v>
       </c>
       <c r="J267" s="3" t="n">
         <v>41073</v>
       </c>
       <c r="K267" s="3" t="n">
-        <v>41122</v>
+        <v>41096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
-          <t>1729001027/LD/657 — मेढ बंधान कार्य धनसिहं / सौदानसिहं</t>
+          <t>1729001027/LD/654 — मेड बंधान कुलदीप / भवंरलाल</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I268" s="2" t="n">
-        <v>29832</v>
+        <v>29304</v>
       </c>
       <c r="J268" s="3" t="n">
         <v>41073</v>
       </c>
       <c r="K268" s="3" t="n">
         <v>41122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
-          <t>1729001027/LD/658 — मेढ बंधान कार्य दीनदयाल / जयसिहं</t>
+          <t>1729001027/LD/655 — मेढ बंधान  कार्य रीना / जीवनसिहं</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I269" s="2" t="n">
-        <v>28512</v>
+        <v>31680</v>
       </c>
       <c r="J269" s="3" t="n">
         <v>41073</v>
       </c>
       <c r="K269" s="3" t="n">
-        <v>41171</v>
+        <v>41096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
-          <t>1729001027/LD/659 — मेढ बंधान कार्य गयाबाई / प्रीतमसिहं</t>
+          <t>1729001027/LD/656 — मेढ बंधान कार्य अंजना / जितेन्‍द्र</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I270" s="2" t="n">
         <v>31680</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>41073</v>
       </c>
       <c r="K270" s="3" t="n">
-        <v>41096</v>
+        <v>41122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
-          <t>1729001027/LD/660 — मेढ बंधान कार्य शार्मिलाबाई / भीकमसिहं</t>
+          <t>1729001027/LD/657 — मेढ बंधान कार्य धनसिहं / सौदानसिहं</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I271" s="2" t="n">
-        <v>31680</v>
+        <v>29832</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>41073</v>
       </c>
       <c r="K271" s="3" t="n">
         <v>41122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
-          <t>1729001027/LD/661 — मेढ बंधान कार्य सोदान सिहं / बल्‍देवसिहं</t>
+          <t>1729001027/LD/658 — मेढ बंधान कार्य दीनदयाल / जयसिहं</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I272" s="2" t="n">
-        <v>29304</v>
+        <v>28512</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>41073</v>
       </c>
       <c r="K272" s="3" t="n">
-        <v>41096</v>
+        <v>41171</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
-          <t>1729001027/LD/662 — मेढ बंधान कार्य मोहनसिहं / जयसिहं</t>
+          <t>1729001027/LD/659 — मेढ बंधान कार्य गयाबाई / प्रीतमसिहं</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I273" s="2" t="n">
-        <v>29304</v>
+        <v>31680</v>
       </c>
       <c r="J273" s="3" t="n">
         <v>41073</v>
       </c>
       <c r="K273" s="3" t="n">
         <v>41096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
-          <t>1729001027/LD/755 — भूमि‍ शि‍ल्‍प मेड बंधान श्रीकि‍शन/मूलचन्‍द</t>
+          <t>1729001027/LD/660 — मेढ बंधान कार्य शार्मिलाबाई / भीकमसिहं</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I274" s="2" t="n">
-        <v>16632</v>
+        <v>31680</v>
       </c>
       <c r="J274" s="3" t="n">
-        <v>41082</v>
+        <v>41073</v>
       </c>
       <c r="K274" s="3" t="n">
-        <v>41718</v>
+        <v>41122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
-          <t>1729001027/LD/756 — भूमि‍ शि‍ल्‍प मेड बंधान जसमतसि‍हं/श्रीकि‍शन</t>
+          <t>1729001027/LD/661 — मेढ बंधान कार्य सोदान सिहं / बल्‍देवसिहं</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I275" s="2" t="n">
-        <v>15048</v>
+        <v>29304</v>
       </c>
       <c r="J275" s="3" t="n">
-        <v>41082</v>
+        <v>41073</v>
       </c>
       <c r="K275" s="3" t="n">
-        <v>41718</v>
+        <v>41096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
-          <t>1729001027/LD/757 — भूमि‍ शि‍ल्‍प मेड बंधान वि‍क्रमसि‍हं/बनेसि‍हं</t>
+          <t>1729001027/LD/662 — मेढ बंधान कार्य मोहनसिहं / जयसिहं</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I276" s="2" t="n">
-        <v>15048</v>
+        <v>29304</v>
       </c>
       <c r="J276" s="3" t="n">
-        <v>41082</v>
+        <v>41073</v>
       </c>
       <c r="K276" s="3" t="n">
-        <v>41718</v>
+        <v>41096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RC/22012034154969 — सी सी रोड पंच परमेश्‍वर योजना दि‍तीय कि‍स्‍त</t>
+          <t>1729001027/LD/755 — भूमि‍ शि‍ल्‍प मेड बंधान श्रीकि‍शन/मूलचन्‍द</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I277" s="2" t="n">
-        <v>0</v>
+        <v>16632</v>
       </c>
       <c r="J277" s="3" t="n">
-        <v>40934</v>
-[...1 lines deleted...]
-      <c r="K277" s="3"/>
+        <v>41082</v>
+      </c>
+      <c r="K277" s="3" t="n">
+        <v>41718</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RC/22012034154974 — सी सी रोड पंचपरमेश्‍वर</t>
+          <t>1729001027/LD/756 — भूमि‍ शि‍ल्‍प मेड बंधान जसमतसि‍हं/श्रीकि‍शन</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I278" s="2" t="n">
-        <v>0</v>
+        <v>15048</v>
       </c>
       <c r="J278" s="3" t="n">
-        <v>40934</v>
-[...1 lines deleted...]
-      <c r="K278" s="3"/>
+        <v>41082</v>
+      </c>
+      <c r="K278" s="3" t="n">
+        <v>41718</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RC/22012034154976 — सी सी रोड पंच परमेश्‍वर</t>
+          <t>1729001027/LD/757 — भूमि‍ शि‍ल्‍प मेड बंधान वि‍क्रमसि‍हं/बनेसि‍हं</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
-        <v>170000</v>
+        <v>0</v>
       </c>
       <c r="I279" s="2" t="n">
-        <v>22176</v>
+        <v>15048</v>
       </c>
       <c r="J279" s="3" t="n">
-        <v>41306</v>
+        <v>41082</v>
       </c>
       <c r="K279" s="3" t="n">
-        <v>42668</v>
+        <v>41718</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RC/22012034159885 — पंच परमेश्‍वर योजनार्न्‍तगत सी0सी0रोड III किश्‍त ब</t>
+          <t>1729001027/RC/22012034154969 — सी सी रोड पंच परमेश्‍वर योजना दि‍तीय कि‍स्‍त</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
-        <v>179300</v>
+        <v>0</v>
       </c>
       <c r="I280" s="2" t="n">
-        <v>108177.2</v>
+        <v>0</v>
       </c>
       <c r="J280" s="3" t="n">
-        <v>41485</v>
-[...3 lines deleted...]
-      </c>
+        <v>40934</v>
+      </c>
+      <c r="K280" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RC/22012034159886 — पंच परमेश्‍वर योजनार्न्‍तगत सी0सी0रोड II बरखेडादेव</t>
+          <t>1729001027/RC/22012034154974 — सी सी रोड पंचपरमेश्‍वर</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
-        <v>171100</v>
+        <v>0</v>
       </c>
       <c r="I281" s="2" t="n">
-        <v>129972</v>
+        <v>0</v>
       </c>
       <c r="J281" s="3" t="n">
-        <v>41492</v>
-[...3 lines deleted...]
-      </c>
+        <v>40934</v>
+      </c>
+      <c r="K281" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RC/22012034159931 — पंच परमेश्‍वर योजनार्न्‍तगत सी0सी0रोड बरखेडादेवा</t>
+          <t>1729001027/RC/22012034154976 — सी सी रोड पंच परमेश्‍वर</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
-        <v>0</v>
+        <v>170000</v>
       </c>
       <c r="I282" s="2" t="n">
-        <v>0</v>
+        <v>22176</v>
       </c>
       <c r="J282" s="3" t="n">
-        <v>41260</v>
-[...1 lines deleted...]
-      <c r="K282" s="3"/>
+        <v>41306</v>
+      </c>
+      <c r="K282" s="3" t="n">
+        <v>42668</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RC/22012034159932 — पंच परमेश्‍वर योजनार्न्‍तगत सी0सी0रोड बरखेडादेवा</t>
+          <t>1729001027/RC/22012034159885 — पंच परमेश्‍वर योजनार्न्‍तगत सी0सी0रोड III किश्‍त ब</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
-        <v>0</v>
+        <v>179300</v>
       </c>
       <c r="I283" s="2" t="n">
-        <v>0</v>
+        <v>108177.2</v>
       </c>
       <c r="J283" s="3" t="n">
-        <v>41260</v>
-[...1 lines deleted...]
-      <c r="K283" s="3"/>
+        <v>41485</v>
+      </c>
+      <c r="K283" s="3" t="n">
+        <v>42505</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RC/22012034159933 — पंच परमेश्‍वर योजनार्न्‍तगत सी0सी0रोड बहीदगंज</t>
+          <t>1729001027/RC/22012034159886 — पंच परमेश्‍वर योजनार्न्‍तगत सी0सी0रोड II बरखेडादेव</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
-        <v>0</v>
+        <v>171100</v>
       </c>
       <c r="I284" s="2" t="n">
-        <v>0</v>
+        <v>129972</v>
       </c>
       <c r="J284" s="3" t="n">
-        <v>41260</v>
-[...1 lines deleted...]
-      <c r="K284" s="3"/>
+        <v>41492</v>
+      </c>
+      <c r="K284" s="3" t="n">
+        <v>42505</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RC/22012034160260 — सीसी रोड वि‍धायक नि‍धी बरखेडा देवा</t>
+          <t>1729001027/RC/22012034159931 — पंच परमेश्‍वर योजनार्न्‍तगत सी0सी0रोड बरखेडादेवा</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I285" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J285" s="3" t="n">
-        <v>40770</v>
+        <v>41260</v>
       </c>
       <c r="K285" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RC/22012034160262 — सीसी रोड वि‍धायक नि‍धी बरखेडा देवा</t>
+          <t>1729001027/RC/22012034159932 — पंच परमेश्‍वर योजनार्न्‍तगत सी0सी0रोड बरखेडादेवा</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
-        <v>15000</v>
+        <v>0</v>
       </c>
       <c r="I286" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J286" s="3" t="n">
-        <v>40770</v>
+        <v>41260</v>
       </c>
       <c r="K286" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RC/22012034203418 — graval  road kashar khedi</t>
+          <t>1729001027/RC/22012034159933 — पंच परमेश्‍वर योजनार्न्‍तगत सी0सी0रोड बहीदगंज</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
-        <v>1483000</v>
+        <v>0</v>
       </c>
       <c r="I287" s="2" t="n">
-        <v>1154948.12</v>
+        <v>0</v>
       </c>
       <c r="J287" s="3" t="n">
-        <v>41688</v>
-[...3 lines deleted...]
-      </c>
+        <v>41260</v>
+      </c>
+      <c r="K287" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RC/22012034203432 — Graval road barkheda dea</t>
+          <t>1729001027/RC/22012034160260 — सीसी रोड वि‍धायक नि‍धी बरखेडा देवा</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
-        <v>1483000</v>
+        <v>0</v>
       </c>
       <c r="I288" s="2" t="n">
-        <v>852955.98</v>
+        <v>0</v>
       </c>
       <c r="J288" s="3" t="n">
-        <v>41688</v>
-[...3 lines deleted...]
-      </c>
+        <v>40770</v>
+      </c>
+      <c r="K288" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RC/22012034219061 — Graval road vahid gan se narhar ke khet tak</t>
+          <t>1729001027/RC/22012034160262 — सीसी रोड वि‍धायक नि‍धी बरखेडा देवा</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
-        <v>1155000</v>
+        <v>15000</v>
       </c>
       <c r="I289" s="2" t="n">
-        <v>741018.58</v>
+        <v>0</v>
       </c>
       <c r="J289" s="3" t="n">
-        <v>41786</v>
-[...3 lines deleted...]
-      </c>
+        <v>40770</v>
+      </c>
+      <c r="K289" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RC/22012034219066 — Graval road barkheda deva se kasar khedi road tak</t>
+          <t>1729001027/RC/22012034203418 — graval  road kashar khedi</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
-        <v>1155000</v>
+        <v>1483000</v>
       </c>
       <c r="I290" s="2" t="n">
-        <v>717656.72</v>
+        <v>1154948.12</v>
       </c>
       <c r="J290" s="3" t="n">
-        <v>41786</v>
+        <v>41688</v>
       </c>
       <c r="K290" s="3" t="n">
         <v>43278</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>WBM / Construction of WBM Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RC/22012034224756 — cm ghousna puleeya nirman</t>
+          <t>1729001027/RC/22012034203432 — Graval road barkheda dea</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
-        <v>0</v>
+        <v>1483000</v>
       </c>
       <c r="I291" s="2" t="n">
-        <v>0</v>
+        <v>852955.98</v>
       </c>
       <c r="J291" s="3" t="n">
-        <v>41440</v>
-[...1 lines deleted...]
-      <c r="K291" s="3"/>
+        <v>41688</v>
+      </c>
+      <c r="K291" s="3" t="n">
+        <v>43278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>WBM / Construction of WBM Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RC/22012034224757 — cm ghousna puleeya nirman</t>
+          <t>1729001027/RC/22012034219061 — Graval road vahid gan se narhar ke khet tak</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
-        <v>0</v>
+        <v>1155000</v>
       </c>
       <c r="I292" s="2" t="n">
-        <v>0</v>
+        <v>741018.58</v>
       </c>
       <c r="J292" s="3" t="n">
-        <v>41501</v>
-[...1 lines deleted...]
-      <c r="K292" s="3"/>
+        <v>41786</v>
+      </c>
+      <c r="K292" s="3" t="n">
+        <v>43278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>WBM / Construction of WBM Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RC/22012034224769 — cm ghousna puleeya nirman</t>
+          <t>1729001027/RC/22012034219066 — Graval road barkheda deva se kasar khedi road tak</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
-        <v>0</v>
+        <v>1155000</v>
       </c>
       <c r="I293" s="2" t="n">
-        <v>0</v>
+        <v>717656.72</v>
       </c>
       <c r="J293" s="3" t="n">
-        <v>41501</v>
-[...1 lines deleted...]
-      <c r="K293" s="3"/>
+        <v>41786</v>
+      </c>
+      <c r="K293" s="3" t="n">
+        <v>43278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Village Drain / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>WBM / Construction of WBM Roads for Community</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RC/22012034224770 — cm ghousna puleeya nirman</t>
+          <t>1729001027/RC/22012034224756 — cm ghousna puleeya nirman</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I294" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J294" s="3" t="n">
-        <v>41501</v>
+        <v>41440</v>
       </c>
       <c r="K294" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Village Drain / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>WBM / Construction of WBM Roads for Community</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RC/22012034224771 — cm ghousna puleeya nirman</t>
+          <t>1729001027/RC/22012034224757 — cm ghousna puleeya nirman</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I295" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J295" s="3" t="n">
         <v>41501</v>
       </c>
       <c r="K295" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Village Drain / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>WBM / Construction of WBM Roads for Community</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RC/22012034224834 — cm ghousna puleeta nirman</t>
+          <t>1729001027/RC/22012034224769 — cm ghousna puleeya nirman</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
-        <v>54000</v>
+        <v>0</v>
       </c>
       <c r="I296" s="2" t="n">
-        <v>53328</v>
+        <v>0</v>
       </c>
       <c r="J296" s="3" t="n">
-        <v>41835</v>
-[...3 lines deleted...]
-      </c>
+        <v>41501</v>
+      </c>
+      <c r="K296" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Village Drain / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RC/22012034285246 — c.c.road nirman</t>
+          <t>1729001027/RC/22012034224770 — cm ghousna puleeya nirman</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
-        <v>133200</v>
+        <v>0</v>
       </c>
       <c r="I297" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J297" s="3" t="n">
-        <v>42231</v>
+        <v>41501</v>
       </c>
       <c r="K297" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Village Drain / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RC/22012034291280 — ccroad 4th</t>
+          <t>1729001027/RC/22012034224771 — cm ghousna puleeya nirman</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
-        <v>130000</v>
+        <v>0</v>
       </c>
       <c r="I298" s="2" t="n">
-        <v>126967.79</v>
+        <v>0</v>
       </c>
       <c r="J298" s="3" t="n">
-        <v>42349</v>
-[...3 lines deleted...]
-      </c>
+        <v>41501</v>
+      </c>
+      <c r="K298" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Village Drain / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RC/22012034291816 — c.c.road nirman inder ke ghar se hanuman mandir ki aur</t>
+          <t>1729001027/RC/22012034224834 — cm ghousna puleeta nirman</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
-        <v>156259</v>
+        <v>54000</v>
       </c>
       <c r="I299" s="2" t="n">
-        <v>147904.1</v>
+        <v>53328</v>
       </c>
       <c r="J299" s="3" t="n">
-        <v>42349</v>
+        <v>41835</v>
       </c>
       <c r="K299" s="3" t="n">
-        <v>42505</v>
+        <v>41905</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RC/22012034291846 — Panchparmeshwar CC Road choukeedar ke ghar s dhan singh ke ghar tak</t>
+          <t>1729001027/RC/22012034285246 — c.c.road nirman</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
-        <v>64000</v>
+        <v>133200</v>
       </c>
       <c r="I300" s="2" t="n">
-        <v>63425.93</v>
+        <v>0</v>
       </c>
       <c r="J300" s="3" t="n">
-        <v>42349</v>
-[...3 lines deleted...]
-      </c>
+        <v>42231</v>
+      </c>
+      <c r="K300" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RC/22012034296390 — cc road nanulal ke ghar se bhagvat ke ghar tak</t>
+          <t>1729001027/RC/22012034291280 — ccroad 4th</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
-        <v>0</v>
+        <v>130000</v>
       </c>
       <c r="I301" s="2" t="n">
-        <v>0</v>
+        <v>126967.79</v>
       </c>
       <c r="J301" s="3" t="n">
-        <v>42231</v>
-[...1 lines deleted...]
-      <c r="K301" s="3"/>
+        <v>42349</v>
+      </c>
+      <c r="K301" s="3" t="n">
+        <v>42455</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RC/22012034296395 — cc road baekheda deva</t>
+          <t>1729001027/RC/22012034291816 — c.c.road nirman inder ke ghar se hanuman mandir ki aur</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
-        <v>93000</v>
+        <v>156259</v>
       </c>
       <c r="I302" s="2" t="n">
-        <v>47531.76</v>
+        <v>147904.1</v>
       </c>
       <c r="J302" s="3" t="n">
-        <v>42385</v>
+        <v>42349</v>
       </c>
       <c r="K302" s="3" t="n">
-        <v>43332</v>
+        <v>42505</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RC/22012034373801 — cc road nirman rup singh ke ghar se dev baba mandir tak</t>
+          <t>1729001027/RC/22012034291846 — Panchparmeshwar CC Road choukeedar ke ghar s dhan singh ke ghar tak</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
-        <v>45360</v>
+        <v>64000</v>
       </c>
       <c r="I303" s="2" t="n">
-        <v>13050</v>
+        <v>63425.93</v>
       </c>
       <c r="J303" s="3" t="n">
-        <v>43502</v>
+        <v>42349</v>
       </c>
       <c r="K303" s="3" t="n">
-        <v>43661</v>
+        <v>42505</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RC/22012034379471 — sudar samprk barkhedadeva samsahn ke pass</t>
+          <t>1729001027/RC/22012034296390 — cc road nanulal ke ghar se bhagvat ke ghar tak</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
-        <v>1450665</v>
+        <v>0</v>
       </c>
       <c r="I304" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J304" s="3" t="n">
-        <v>43018</v>
+        <v>42231</v>
       </c>
       <c r="K304" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RC/22012034435918 — cc road nirman kirpal singh ke ghar se gordhan sen ke ghar tak</t>
+          <t>1729001027/RC/22012034296395 — cc road baekheda deva</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
-        <v>73440</v>
+        <v>93000</v>
       </c>
       <c r="I305" s="2" t="n">
-        <v>25374</v>
+        <v>47531.76</v>
       </c>
       <c r="J305" s="3" t="n">
-        <v>43502</v>
+        <v>42385</v>
       </c>
       <c r="K305" s="3" t="n">
-        <v>43736</v>
+        <v>43332</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RC/22012034473725 — cc road devkaran ke ghar se santosh ke ghar tak</t>
+          <t>1729001027/RC/22012034373801 — cc road nirman rup singh ke ghar se dev baba mandir tak</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
-        <v>46920</v>
+        <v>45360</v>
       </c>
       <c r="I306" s="2" t="n">
-        <v>14508</v>
+        <v>13050</v>
       </c>
       <c r="J306" s="3" t="n">
-        <v>43735</v>
+        <v>43502</v>
       </c>
       <c r="K306" s="3" t="n">
-        <v>44006</v>
+        <v>43661</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RC/22012034473733 — cc raod nirman santa bai ke ghar se jeevan ke ghar tak</t>
+          <t>1729001027/RC/22012034379471 — sudar samprk barkhedadeva samsahn ke pass</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
-        <v>30600</v>
+        <v>1450665</v>
       </c>
       <c r="I307" s="2" t="n">
-        <v>25872</v>
+        <v>0</v>
       </c>
       <c r="J307" s="3" t="n">
-        <v>43735</v>
-[...3 lines deleted...]
-      </c>
+        <v>43018</v>
+      </c>
+      <c r="K307" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RC/22012034476254 — nali nirman choki tola</t>
+          <t>1729001027/RC/22012034435918 — cc road nirman kirpal singh ke ghar se gordhan sen ke ghar tak</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
-        <v>76500</v>
+        <v>73440</v>
       </c>
       <c r="I308" s="2" t="n">
-        <v>71784</v>
+        <v>25374</v>
       </c>
       <c r="J308" s="3" t="n">
-        <v>43735</v>
+        <v>43502</v>
       </c>
       <c r="K308" s="3" t="n">
-        <v>43945</v>
+        <v>43736</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RC/22012034540990 — nali nirman peramnrayan  ke ghar se hem  singh ke ghar taktak</t>
+          <t>1729001027/RC/22012034473725 — cc road devkaran ke ghar se santosh ke ghar tak</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
-        <v>50850</v>
+        <v>46920</v>
       </c>
       <c r="I309" s="2" t="n">
-        <v>49020</v>
+        <v>14508</v>
       </c>
       <c r="J309" s="3" t="n">
-        <v>44107</v>
+        <v>43735</v>
       </c>
       <c r="K309" s="3" t="n">
-        <v>45202</v>
+        <v>44006</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RC/22012034544440 — nali nrman virendr ke ghar se panchyat bhavn ki aur</t>
+          <t>1729001027/RC/22012034473733 — cc raod nirman santa bai ke ghar se jeevan ke ghar tak</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
-        <v>66000</v>
+        <v>30600</v>
       </c>
       <c r="I310" s="2" t="n">
-        <v>0</v>
+        <v>25872</v>
       </c>
       <c r="J310" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K310" s="3"/>
+        <v>43735</v>
+      </c>
+      <c r="K310" s="3" t="n">
+        <v>44208</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RC/22012034544441 — cc road nirman panchyat bhavn parisar</t>
+          <t>1729001027/RC/22012034476254 — nali nirman choki tola</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
-        <v>17748</v>
+        <v>76500</v>
       </c>
       <c r="I311" s="2" t="n">
-        <v>0</v>
+        <v>71784</v>
       </c>
       <c r="J311" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K311" s="3"/>
+        <v>43735</v>
+      </c>
+      <c r="K311" s="3" t="n">
+        <v>43945</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RC/22012034544442 — cc road nirman ram mandir se puliya tak</t>
+          <t>1729001027/RC/22012034540990 — nali nirman peramnrayan  ke ghar se hem  singh ke ghar taktak</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
-        <v>38556</v>
+        <v>50850</v>
       </c>
       <c r="I312" s="2" t="n">
-        <v>37620</v>
+        <v>49020</v>
       </c>
       <c r="J312" s="3" t="n">
-        <v>44137</v>
+        <v>44107</v>
       </c>
       <c r="K312" s="3" t="n">
-        <v>44844</v>
+        <v>45202</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RC/22012034544444 — cc road nirman jind mahraj ke chabutra se puliya tak</t>
+          <t>1729001027/RC/22012034544440 — nali nrman virendr ke ghar se panchyat bhavn ki aur</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
-        <v>17748</v>
+        <v>66000</v>
       </c>
       <c r="I313" s="2" t="n">
-        <v>17100</v>
+        <v>0</v>
       </c>
       <c r="J313" s="3" t="n">
-        <v>44126</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K313" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RC/22012034546128 — puliya nirman aur cc road nirman devnarayn mandir paisar me</t>
+          <t>1729001027/RC/22012034544441 — cc road nirman panchyat bhavn parisar</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
-        <v>35060</v>
+        <v>17748</v>
       </c>
       <c r="I314" s="2" t="n">
-        <v>34200</v>
+        <v>0</v>
       </c>
       <c r="J314" s="3" t="n">
-        <v>44153</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K314" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RC/22012034546756 — cc road nirman panchyat bhyavn parisar</t>
+          <t>1729001027/RC/22012034544442 — cc road nirman ram mandir se puliya tak</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
-        <v>17748</v>
+        <v>38556</v>
       </c>
       <c r="I315" s="2" t="n">
-        <v>16474</v>
+        <v>37620</v>
       </c>
       <c r="J315" s="3" t="n">
-        <v>44153</v>
+        <v>44137</v>
       </c>
       <c r="K315" s="3" t="n">
-        <v>44728</v>
+        <v>44844</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RC/22012034546757 — nali nirman veerendr ke ghar se panchyat bhavn ki aur</t>
+          <t>1729001027/RC/22012034544444 — cc road nirman jind mahraj ke chabutra se puliya tak</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
-        <v>66000</v>
+        <v>17748</v>
       </c>
       <c r="I316" s="2" t="n">
-        <v>54331</v>
+        <v>17100</v>
       </c>
       <c r="J316" s="3" t="n">
-        <v>44153</v>
+        <v>44126</v>
       </c>
       <c r="K316" s="3" t="n">
-        <v>44727</v>
+        <v>45202</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RC/22012034576136 — cc road nirman and pulliya nirman e kach ke pas</t>
+          <t>1729001027/RC/22012034546128 — puliya nirman aur cc road nirman devnarayn mandir paisar me</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
-        <v>17636</v>
+        <v>35060</v>
       </c>
       <c r="I317" s="2" t="n">
-        <v>0</v>
+        <v>34200</v>
       </c>
       <c r="J317" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K317" s="3"/>
+        <v>44153</v>
+      </c>
+      <c r="K317" s="3" t="n">
+        <v>45202</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RC/22012034576140 — cc road nirman school se road tak</t>
+          <t>1729001027/RC/22012034546756 — cc road nirman panchyat bhyavn parisar</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
-        <v>53167</v>
+        <v>17748</v>
       </c>
       <c r="I318" s="2" t="n">
-        <v>52427</v>
+        <v>16474</v>
       </c>
       <c r="J318" s="3" t="n">
-        <v>44430</v>
+        <v>44153</v>
       </c>
       <c r="K318" s="3" t="n">
-        <v>45202</v>
+        <v>44728</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RC/22012034668103 — Cc road nirman kela mata mandir parisar</t>
+          <t>1729001027/RC/22012034546757 — nali nirman veerendr ke ghar se panchyat bhavn ki aur</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
-        <v>61765</v>
+        <v>66000</v>
       </c>
       <c r="I319" s="2" t="n">
-        <v>0</v>
+        <v>54331</v>
       </c>
       <c r="J319" s="3" t="n">
-        <v>45092</v>
-[...1 lines deleted...]
-      <c r="K319" s="3"/>
+        <v>44153</v>
+      </c>
+      <c r="K319" s="3" t="n">
+        <v>44727</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RC/22012034825906 — cc road  aur nali nirman sitaram ke ghar se choki tak barkheda deva</t>
+          <t>1729001027/RC/22012034576136 — cc road nirman and pulliya nirman e kach ke pas</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
-        <v>105144</v>
+        <v>17636</v>
       </c>
       <c r="I320" s="2" t="n">
-        <v>92097</v>
+        <v>0</v>
       </c>
       <c r="J320" s="3" t="n">
-        <v>45541</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RC/775 — ग्रेवल रोड नि‍र्माण कसारखेडा से शमशान तक बरखेडा देवा</t>
+          <t>1729001027/RC/22012034576140 — cc road nirman school se road tak</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
-        <v>0</v>
+        <v>53167</v>
       </c>
       <c r="I321" s="2" t="n">
-        <v>95562</v>
+        <v>52427</v>
       </c>
       <c r="J321" s="3" t="n">
-        <v>40583</v>
+        <v>44430</v>
       </c>
       <c r="K321" s="3" t="n">
-        <v>40986</v>
+        <v>45202</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RC/बरखेडा देवा 1/66 — ग्रेवल कसार खेडी से अहमदपुर</t>
+          <t>1729001027/RC/22012034668103 — Cc road nirman kela mata mandir parisar</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
-        <v>2694000</v>
+        <v>61765</v>
       </c>
       <c r="I322" s="2" t="n">
-        <v>115747</v>
+        <v>0</v>
       </c>
       <c r="J322" s="3" t="n">
-        <v>39538</v>
-[...3 lines deleted...]
-      </c>
+        <v>45092</v>
+      </c>
+      <c r="K322" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034358021 — shochalay govardhan /sukram</t>
+          <t>1729001027/RC/22012034825906 — cc road  aur nali nirman sitaram ke ghar se choki tak barkheda deva</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
-        <v>12000</v>
+        <v>105144</v>
       </c>
       <c r="I323" s="2" t="n">
-        <v>11828</v>
+        <v>92097</v>
       </c>
       <c r="J323" s="3" t="n">
-        <v>42934</v>
+        <v>45541</v>
       </c>
       <c r="K323" s="3" t="n">
-        <v>43028</v>
+        <v>46246</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034358023 — shouchalay premnarayan /lalaram</t>
+          <t>1729001027/RC/775 — ग्रेवल रोड नि‍र्माण कसारखेडा से शमशान तक बरखेडा देवा</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="I324" s="2" t="n">
-        <v>11828</v>
+        <v>95562</v>
       </c>
       <c r="J324" s="3" t="n">
-        <v>42934</v>
+        <v>40583</v>
       </c>
       <c r="K324" s="3" t="n">
-        <v>43028</v>
+        <v>40986</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034396712 — vatktiat shochlay champalal / nannulal</t>
+          <t>1729001027/RC/बरखेडा देवा 1/66 — ग्रेवल कसार खेडी से अहमदपुर</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
-        <v>12000</v>
+        <v>2694000</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>11821</v>
+        <v>115747</v>
       </c>
       <c r="J325" s="3" t="n">
-        <v>43143</v>
+        <v>39538</v>
       </c>
       <c r="K325" s="3" t="n">
-        <v>43210</v>
+        <v>39507</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034396719 — vayktigat shochalay ganaram / khumansinh</t>
+          <t>1729001027/RS/22012034358021 — shochalay govardhan /sukram</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I326" s="2" t="n">
-        <v>11821</v>
+        <v>11828</v>
       </c>
       <c r="J326" s="3" t="n">
-        <v>43143</v>
+        <v>42934</v>
       </c>
       <c r="K326" s="3" t="n">
-        <v>43210</v>
+        <v>43028</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034396721 — vyaktigat shochlay manoj / madansingh</t>
+          <t>1729001027/RS/22012034358023 — shouchalay premnarayan /lalaram</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I327" s="2" t="n">
-        <v>11821</v>
+        <v>11828</v>
       </c>
       <c r="J327" s="3" t="n">
-        <v>43144</v>
+        <v>42934</v>
       </c>
       <c r="K327" s="3" t="n">
-        <v>43194</v>
+        <v>43028</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034396724 — vyaktigat shochlay ajabsingh / prabhulal</t>
+          <t>1729001027/RS/22012034396712 — vatktiat shochlay champalal / nannulal</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I328" s="2" t="n">
         <v>11821</v>
       </c>
       <c r="J328" s="3" t="n">
-        <v>43144</v>
+        <v>43143</v>
       </c>
       <c r="K328" s="3" t="n">
-        <v>43202</v>
+        <v>43210</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034396726 — vayktigat shochlay kesarsinh /jaysinh</t>
+          <t>1729001027/RS/22012034396719 — vayktigat shochalay ganaram / khumansinh</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>11821</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>43143</v>
       </c>
       <c r="K329" s="3" t="n">
-        <v>43202</v>
+        <v>43210</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034396728 — vayktigat shochlay pavan / harmon</t>
+          <t>1729001027/RS/22012034396721 — vyaktigat shochlay manoj / madansingh</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I330" s="2" t="n">
-        <v>11872</v>
+        <v>11821</v>
       </c>
       <c r="J330" s="3" t="n">
-        <v>43143</v>
+        <v>43144</v>
       </c>
       <c r="K330" s="3" t="n">
-        <v>43230</v>
+        <v>43194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034396730 — vayktigat shochlay krashna bai / batanlal</t>
+          <t>1729001027/RS/22012034396724 — vyaktigat shochlay ajabsingh / prabhulal</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I331" s="2" t="n">
-        <v>11872</v>
+        <v>11821</v>
       </c>
       <c r="J331" s="3" t="n">
-        <v>43143</v>
+        <v>43144</v>
       </c>
       <c r="K331" s="3" t="n">
-        <v>43210</v>
+        <v>43202</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034396732 — vayktigat shochlay visramsingh / mulchand</t>
+          <t>1729001027/RS/22012034396726 — vayktigat shochlay kesarsinh /jaysinh</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>11821</v>
       </c>
       <c r="J332" s="3" t="n">
         <v>43143</v>
       </c>
       <c r="K332" s="3" t="n">
-        <v>43235</v>
+        <v>43202</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034396734 — vayktigat shochlay sadaram / gangaram</t>
+          <t>1729001027/RS/22012034396728 — vayktigat shochlay pavan / harmon</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I333" s="2" t="n">
-        <v>11821</v>
+        <v>11872</v>
       </c>
       <c r="J333" s="3" t="n">
         <v>43143</v>
       </c>
       <c r="K333" s="3" t="n">
-        <v>43210</v>
+        <v>43230</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034396735 — vyaktigat shochlay narayansingh / khushilal</t>
+          <t>1729001027/RS/22012034396730 — vayktigat shochlay krashna bai / batanlal</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I334" s="2" t="n">
-        <v>0</v>
+        <v>11872</v>
       </c>
       <c r="J334" s="3" t="n">
-        <v>43133</v>
-[...1 lines deleted...]
-      <c r="K334" s="3"/>
+        <v>43143</v>
+      </c>
+      <c r="K334" s="3" t="n">
+        <v>43210</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034396748 — vayktigat shochalay ashok / tulsiram</t>
+          <t>1729001027/RS/22012034396732 — vayktigat shochlay visramsingh / mulchand</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I335" s="2" t="n">
         <v>11821</v>
       </c>
       <c r="J335" s="3" t="n">
         <v>43143</v>
       </c>
       <c r="K335" s="3" t="n">
-        <v>43210</v>
+        <v>43235</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034396750 — vyaktigat shochlay devprasad / tulsiram</t>
+          <t>1729001027/RS/22012034396734 — vayktigat shochlay sadaram / gangaram</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I336" s="2" t="n">
         <v>11821</v>
       </c>
       <c r="J336" s="3" t="n">
         <v>43143</v>
       </c>
       <c r="K336" s="3" t="n">
-        <v>43235</v>
+        <v>43210</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034396752 — vayktigat shochalay ravi / ramesh</t>
+          <t>1729001027/RS/22012034396735 — vyaktigat shochlay narayansingh / khushilal</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I337" s="2" t="n">
-        <v>11821</v>
+        <v>0</v>
       </c>
       <c r="J337" s="3" t="n">
-        <v>43144</v>
-[...3 lines deleted...]
-      </c>
+        <v>43133</v>
+      </c>
+      <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034399931 — sochay nirman kirpal /shreekishan</t>
+          <t>1729001027/RS/22012034396748 — vayktigat shochalay ashok / tulsiram</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I338" s="2" t="n">
-        <v>11733</v>
+        <v>11821</v>
       </c>
       <c r="J338" s="3" t="n">
-        <v>43177</v>
+        <v>43143</v>
       </c>
       <c r="K338" s="3" t="n">
-        <v>43311</v>
+        <v>43210</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034400135 — sochaly nirman jagdeesh/lalji</t>
+          <t>1729001027/RS/22012034396750 — vyaktigat shochlay devprasad / tulsiram</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I339" s="2" t="n">
-        <v>11834</v>
+        <v>11821</v>
       </c>
       <c r="J339" s="3" t="n">
-        <v>43177</v>
+        <v>43143</v>
       </c>
       <c r="K339" s="3" t="n">
-        <v>43311</v>
+        <v>43235</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034400137 — sochayle nirman banesingh/ narbdapradad</t>
+          <t>1729001027/RS/22012034396752 — vayktigat shochalay ravi / ramesh</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>11834</v>
+        <v>11821</v>
       </c>
       <c r="J340" s="3" t="n">
-        <v>43177</v>
+        <v>43144</v>
       </c>
       <c r="K340" s="3" t="n">
-        <v>43372</v>
+        <v>43210</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034400145 — sochayle nirman dhan singh/hera lal</t>
+          <t>1729001027/RS/22012034399931 — sochay nirman kirpal /shreekishan</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>11834</v>
+        <v>11733</v>
       </c>
       <c r="J341" s="3" t="n">
         <v>43177</v>
       </c>
       <c r="K341" s="3" t="n">
         <v>43311</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034400149 — sochaly nirman kamal singh/ munshilal</t>
+          <t>1729001027/RS/22012034400135 — sochaly nirman jagdeesh/lalji</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I342" s="2" t="n">
-        <v>0</v>
+        <v>11834</v>
       </c>
       <c r="J342" s="3" t="n">
-        <v>43159</v>
-[...1 lines deleted...]
-      <c r="K342" s="3"/>
+        <v>43177</v>
+      </c>
+      <c r="K342" s="3" t="n">
+        <v>43311</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034400207 — sochaly nirman thakur prasad/mitholal</t>
+          <t>1729001027/RS/22012034400137 — sochayle nirman banesingh/ narbdapradad</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I343" s="2" t="n">
         <v>11834</v>
       </c>
       <c r="J343" s="3" t="n">
         <v>43177</v>
       </c>
       <c r="K343" s="3" t="n">
         <v>43372</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034400362 — SOCHALY NRMAN FOOL SINGH/CHENSINGH</t>
+          <t>1729001027/RS/22012034400145 — sochayle nirman dhan singh/hera lal</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I344" s="2" t="n">
         <v>11834</v>
       </c>
       <c r="J344" s="3" t="n">
         <v>43177</v>
       </c>
       <c r="K344" s="3" t="n">
         <v>43311</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034400364 — sochaly nirman khusilal/jagarnath</t>
+          <t>1729001027/RS/22012034400149 — sochaly nirman kamal singh/ munshilal</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>11834</v>
+        <v>0</v>
       </c>
       <c r="J345" s="3" t="n">
-        <v>43177</v>
-[...3 lines deleted...]
-      </c>
+        <v>43159</v>
+      </c>
+      <c r="K345" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034400365 — socha nirman naresh/bharlal</t>
+          <t>1729001027/RS/22012034400207 — sochaly nirman thakur prasad/mitholal</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I346" s="2" t="n">
         <v>11834</v>
       </c>
       <c r="J346" s="3" t="n">
         <v>43177</v>
       </c>
       <c r="K346" s="3" t="n">
-        <v>43311</v>
+        <v>43372</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034400366 — sochaly nirman rajesh/hariprasd</t>
+          <t>1729001027/RS/22012034400362 — SOCHALY NRMAN FOOL SINGH/CHENSINGH</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>9932</v>
+        <v>11834</v>
       </c>
       <c r="J347" s="3" t="n">
-        <v>43181</v>
+        <v>43177</v>
       </c>
       <c r="K347" s="3" t="n">
-        <v>43230</v>
+        <v>43311</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034400367 — sochaly nirman rup singh/ramcharan</t>
+          <t>1729001027/RS/22012034400364 — sochaly nirman khusilal/jagarnath</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I348" s="2" t="n">
         <v>11834</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>43160</v>
+        <v>43177</v>
       </c>
       <c r="K348" s="3" t="n">
         <v>43311</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034400368 — sochaly nirman ghesi lal/omkar singh</t>
+          <t>1729001027/RS/22012034400365 — socha nirman naresh/bharlal</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>0</v>
+        <v>11834</v>
       </c>
       <c r="J349" s="3" t="n">
-        <v>43158</v>
-[...1 lines deleted...]
-      <c r="K349" s="3"/>
+        <v>43177</v>
+      </c>
+      <c r="K349" s="3" t="n">
+        <v>43311</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034400369 — sochal nirman nadkishor/hari singh</t>
+          <t>1729001027/RS/22012034400366 — sochaly nirman rajesh/hariprasd</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>11834</v>
+        <v>9932</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>43177</v>
+        <v>43181</v>
       </c>
       <c r="K350" s="3" t="n">
-        <v>43311</v>
+        <v>43230</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034400907 — sochaly nirman kamla bai/ hem singh</t>
+          <t>1729001027/RS/22012034400367 — sochaly nirman rup singh/ramcharan</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I351" s="2" t="n">
         <v>11834</v>
       </c>
       <c r="J351" s="3" t="n">
-        <v>43177</v>
+        <v>43160</v>
       </c>
       <c r="K351" s="3" t="n">
-        <v>43309</v>
+        <v>43311</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034400908 — sochaly nirman rup singh/narbda prasad</t>
+          <t>1729001027/RS/22012034400368 — sochaly nirman ghesi lal/omkar singh</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I352" s="2" t="n">
-        <v>11834</v>
+        <v>0</v>
       </c>
       <c r="J352" s="3" t="n">
-        <v>43177</v>
-[...3 lines deleted...]
-      </c>
+        <v>43158</v>
+      </c>
+      <c r="K352" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034400915 — sochaly nirman prem singh/ fool singh</t>
+          <t>1729001027/RS/22012034400369 — sochal nirman nadkishor/hari singh</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>11846</v>
+        <v>11834</v>
       </c>
       <c r="J353" s="3" t="n">
         <v>43177</v>
       </c>
       <c r="K353" s="3" t="n">
-        <v>43340</v>
+        <v>43311</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034403599 — sochay nirman bhagvan singh/umed singh</t>
+          <t>1729001027/RS/22012034400907 — sochaly nirman kamla bai/ hem singh</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I354" s="2" t="n">
         <v>11834</v>
       </c>
       <c r="J354" s="3" t="n">
-        <v>43160</v>
+        <v>43177</v>
       </c>
       <c r="K354" s="3" t="n">
-        <v>43306</v>
+        <v>43309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034404091 — SOCHAY NIRMAN DURGI BAI /MITHULAL</t>
+          <t>1729001027/RS/22012034400908 — sochaly nirman rup singh/narbda prasad</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I355" s="2" t="n">
         <v>11834</v>
       </c>
       <c r="J355" s="3" t="n">
         <v>43177</v>
       </c>
       <c r="K355" s="3" t="n">
-        <v>43371</v>
+        <v>43311</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034404098 — sochaly nirman imrat singh/gopilal</t>
+          <t>1729001027/RS/22012034400915 — sochaly nirman prem singh/ fool singh</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>11834</v>
+        <v>11846</v>
       </c>
       <c r="J356" s="3" t="n">
         <v>43177</v>
       </c>
       <c r="K356" s="3" t="n">
-        <v>43332</v>
+        <v>43340</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034404101 — sochalay nirman shaymlal/chen singh</t>
+          <t>1729001027/RS/22012034403599 — sochay nirman bhagvan singh/umed singh</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>0</v>
+        <v>11834</v>
       </c>
       <c r="J357" s="3" t="n">
-        <v>43174</v>
-[...1 lines deleted...]
-      <c r="K357" s="3"/>
+        <v>43160</v>
+      </c>
+      <c r="K357" s="3" t="n">
+        <v>43306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034404102 — sochaly nirman mukesh /hari singh</t>
+          <t>1729001027/RS/22012034404091 — SOCHAY NIRMAN DURGI BAI /MITHULAL</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I358" s="2" t="n">
         <v>11834</v>
       </c>
       <c r="J358" s="3" t="n">
         <v>43177</v>
       </c>
       <c r="K358" s="3" t="n">
-        <v>43311</v>
+        <v>43371</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034404103 — sochaly nirman bhagvan singh/munsi lal</t>
+          <t>1729001027/RS/22012034404098 — sochaly nirman imrat singh/gopilal</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>11846</v>
+        <v>11834</v>
       </c>
       <c r="J359" s="3" t="n">
         <v>43177</v>
       </c>
       <c r="K359" s="3" t="n">
-        <v>43373</v>
+        <v>43332</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034404104 — sochaly nirman sundar lal/ gavrulal</t>
+          <t>1729001027/RS/22012034404101 — sochalay nirman shaymlal/chen singh</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I360" s="2" t="n">
-        <v>11834</v>
+        <v>0</v>
       </c>
       <c r="J360" s="3" t="n">
-        <v>43177</v>
-[...3 lines deleted...]
-      </c>
+        <v>43174</v>
+      </c>
+      <c r="K360" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034404105 — sochaly nirman narvda prasad/babu lal</t>
+          <t>1729001027/RS/22012034404102 — sochaly nirman mukesh /hari singh</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I361" s="2" t="n">
         <v>11834</v>
       </c>
       <c r="J361" s="3" t="n">
         <v>43177</v>
       </c>
       <c r="K361" s="3" t="n">
         <v>43311</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034404106 — sochaly nirman sanjay/amarchand</t>
+          <t>1729001027/RS/22012034404103 — sochaly nirman bhagvan singh/munsi lal</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>10964</v>
+        <v>11846</v>
       </c>
       <c r="J362" s="3" t="n">
         <v>43177</v>
       </c>
       <c r="K362" s="3" t="n">
-        <v>43230</v>
+        <v>43373</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034404107 — sochaly nirman kirpal singh/ laxminarayn</t>
+          <t>1729001027/RS/22012034404104 — sochaly nirman sundar lal/ gavrulal</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I363" s="2" t="n">
         <v>11834</v>
       </c>
       <c r="J363" s="3" t="n">
         <v>43177</v>
       </c>
       <c r="K363" s="3" t="n">
-        <v>43296</v>
+        <v>43371</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034404108 — sochaly nirman lelakishan/ bhar ji</t>
+          <t>1729001027/RS/22012034404105 — sochaly nirman narvda prasad/babu lal</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>12020</v>
+        <v>11834</v>
       </c>
       <c r="J364" s="3" t="n">
         <v>43177</v>
       </c>
       <c r="K364" s="3" t="n">
-        <v>43342</v>
+        <v>43311</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034406242 — sochaly nirman rahul ramesh</t>
+          <t>1729001027/RS/22012034404106 — sochaly nirman sanjay/amarchand</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>12008</v>
+        <v>10964</v>
       </c>
       <c r="J365" s="3" t="n">
+        <v>43177</v>
+      </c>
+      <c r="K365" s="3" t="n">
         <v>43230</v>
-      </c>
-[...1 lines deleted...]
-        <v>43342</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034406243 — sochalay nirman kamlesh /amar singh</t>
+          <t>1729001027/RS/22012034404107 — sochaly nirman kirpal singh/ laxminarayn</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I366" s="2" t="n">
-        <v>11824</v>
+        <v>11834</v>
       </c>
       <c r="J366" s="3" t="n">
-        <v>43230</v>
+        <v>43177</v>
       </c>
       <c r="K366" s="3" t="n">
         <v>43296</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034406244 — sochaly nirman mahendra  /leelakish</t>
+          <t>1729001027/RS/22012034404108 — sochaly nirman lelakishan/ bhar ji</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>9944</v>
+        <v>12020</v>
       </c>
       <c r="J367" s="3" t="n">
-        <v>43230</v>
+        <v>43177</v>
       </c>
       <c r="K367" s="3" t="n">
-        <v>43718</v>
+        <v>43342</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034406247 — sochaly nirman narvda pradad/ nadram</t>
+          <t>1729001027/RS/22012034406242 — sochaly nirman rahul ramesh</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>11846</v>
+        <v>12008</v>
       </c>
       <c r="J368" s="3" t="n">
         <v>43230</v>
       </c>
       <c r="K368" s="3" t="n">
-        <v>43371</v>
+        <v>43342</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034406299 — sochaly nirman narendra / bhar ji</t>
+          <t>1729001027/RS/22012034406243 — sochalay nirman kamlesh /amar singh</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>11846</v>
+        <v>11824</v>
       </c>
       <c r="J369" s="3" t="n">
         <v>43230</v>
       </c>
       <c r="K369" s="3" t="n">
-        <v>43371</v>
+        <v>43296</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034406300 — sochaly nirman harmohan/gopilal</t>
+          <t>1729001027/RS/22012034406244 — sochaly nirman mahendra  /leelakish</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I370" s="2" t="n">
-        <v>11824</v>
+        <v>9944</v>
       </c>
       <c r="J370" s="3" t="n">
         <v>43230</v>
       </c>
       <c r="K370" s="3" t="n">
-        <v>43301</v>
+        <v>43718</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034406301 — sochaly nirman sabi singh /bharlal</t>
+          <t>1729001027/RS/22012034406247 — sochaly nirman narvda pradad/ nadram</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I371" s="2" t="n">
-        <v>12020</v>
+        <v>11846</v>
       </c>
       <c r="J371" s="3" t="n">
         <v>43230</v>
       </c>
       <c r="K371" s="3" t="n">
-        <v>43337</v>
+        <v>43371</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034406302 — sochal nirman deepak /lalji ram</t>
+          <t>1729001027/RS/22012034406299 — sochaly nirman narendra / bhar ji</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I372" s="2" t="n">
         <v>11846</v>
       </c>
       <c r="J372" s="3" t="n">
         <v>43230</v>
       </c>
       <c r="K372" s="3" t="n">
         <v>43371</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034406311 — sochaly nirman tirath /nandram</t>
+          <t>1729001027/RS/22012034406300 — sochaly nirman harmohan/gopilal</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I373" s="2" t="n">
-        <v>10976</v>
+        <v>11824</v>
       </c>
       <c r="J373" s="3" t="n">
         <v>43230</v>
       </c>
       <c r="K373" s="3" t="n">
-        <v>43314</v>
+        <v>43301</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034406312 — sochal nirman ramesh/mulchand</t>
+          <t>1729001027/RS/22012034406301 — sochaly nirman sabi singh /bharlal</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I374" s="2" t="n">
-        <v>11824</v>
+        <v>12020</v>
       </c>
       <c r="J374" s="3" t="n">
         <v>43230</v>
       </c>
       <c r="K374" s="3" t="n">
-        <v>43296</v>
+        <v>43337</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034406611 — sochaly nirman nandan singh/ banshi la</t>
+          <t>1729001027/RS/22012034406302 — sochal nirman deepak /lalji ram</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I375" s="2" t="n">
-        <v>11824</v>
+        <v>11846</v>
       </c>
       <c r="J375" s="3" t="n">
         <v>43230</v>
       </c>
       <c r="K375" s="3" t="n">
-        <v>44034</v>
+        <v>43371</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034406612 — sochal nirman ghanshaym/mandan lal</t>
+          <t>1729001027/RS/22012034406311 — sochaly nirman tirath /nandram</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
-        <v>7400</v>
+        <v>12000</v>
       </c>
       <c r="I376" s="2" t="n">
-        <v>7322</v>
+        <v>10976</v>
       </c>
       <c r="J376" s="3" t="n">
         <v>43230</v>
       </c>
       <c r="K376" s="3" t="n">
-        <v>43332</v>
+        <v>43314</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034406613 — sochaly nirman vikaram /lelakishan</t>
+          <t>1729001027/RS/22012034406312 — sochal nirman ramesh/mulchand</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>10976</v>
+        <v>11824</v>
       </c>
       <c r="J377" s="3" t="n">
         <v>43230</v>
       </c>
       <c r="K377" s="3" t="n">
         <v>43296</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034406614 — sochaly nirman manohar/ ram singh</t>
+          <t>1729001027/RS/22012034406611 — sochaly nirman nandan singh/ banshi la</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I378" s="2" t="n">
         <v>11824</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>43230</v>
       </c>
       <c r="K378" s="3" t="n">
-        <v>43332</v>
+        <v>44034</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034606852 — nadep nirman kary jeewan singh ke ghar ke pas choki</t>
+          <t>1729001027/RS/22012034406612 — sochal nirman ghanshaym/mandan lal</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
-        <v>0</v>
+        <v>7400</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>0</v>
+        <v>7322</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K379" s="3"/>
+        <v>43230</v>
+      </c>
+      <c r="K379" s="3" t="n">
+        <v>43332</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034606855 — nadep nirman kary mangal singh ke ghar ke pas choki</t>
+          <t>1729001027/RS/22012034406613 — sochaly nirman vikaram /lelakishan</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>0</v>
+        <v>10976</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K380" s="3"/>
+        <v>43230</v>
+      </c>
+      <c r="K380" s="3" t="n">
+        <v>43296</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034606856 — nadep nirman kary roop singh ke  ghar ke pas choki</t>
+          <t>1729001027/RS/22012034406614 — sochaly nirman manohar/ ram singh</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I381" s="2" t="n">
-        <v>0</v>
+        <v>11824</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K381" s="3"/>
+        <v>43230</v>
+      </c>
+      <c r="K381" s="3" t="n">
+        <v>43332</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034606858 — nadep nirman kary bade kuye ke pas</t>
+          <t>1729001027/RS/22012034606852 — nadep nirman kary jeewan singh ke ghar ke pas choki</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
-        <v>2606</v>
+        <v>0</v>
       </c>
       <c r="I382" s="2" t="n">
-        <v>2316</v>
+        <v>0</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>44526</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K382" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034606859 — nadep nirman kary mandir ke pas barkheda dewa</t>
+          <t>1729001027/RS/22012034606855 — nadep nirman kary mangal singh ke ghar ke pas choki</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I383" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J383" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K383" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034609026 — nadep nirman school ke pas</t>
+          <t>1729001027/RS/22012034606856 — nadep nirman kary roop singh ke  ghar ke pas choki</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
-        <v>2606</v>
+        <v>0</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>1158</v>
+        <v>0</v>
       </c>
       <c r="J384" s="3" t="n">
-        <v>44526</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K384" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034609047 — nadep nirman panchyat bhavn ke pas</t>
+          <t>1729001027/RS/22012034606858 — nadep nirman kary bade kuye ke pas</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>2606</v>
       </c>
       <c r="I385" s="2" t="n">
-        <v>2466</v>
+        <v>2316</v>
       </c>
       <c r="J385" s="3" t="n">
         <v>44526</v>
       </c>
       <c r="K385" s="3" t="n">
-        <v>45085</v>
+        <v>44728</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Construction of Multi Unit Toilets for School / Construction of Multi Unit Toilets for School</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034612609 — ureenal nirman mandir ke pas kasarkhedi</t>
+          <t>1729001027/RS/22012034606859 — nadep nirman kary mandir ke pas barkheda dewa</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
-        <v>18000</v>
+        <v>0</v>
       </c>
       <c r="I386" s="2" t="n">
-        <v>1158</v>
+        <v>0</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>44526</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Construction of Multi Unit Toilets for School / Construction of Multi Unit Toilets for School</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034612740 — ureenal nirman choki me tanki ke pas</t>
+          <t>1729001027/RS/22012034609026 — nadep nirman school ke pas</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
-        <v>18000</v>
+        <v>2606</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>18294</v>
+        <v>1158</v>
       </c>
       <c r="J387" s="3" t="n">
         <v>44526</v>
       </c>
       <c r="K387" s="3" t="n">
         <v>45202</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034621443 — Nadep nirman kary jewan singh ke ghar ke pas choki</t>
+          <t>1729001027/RS/22012034609047 — nadep nirman panchyat bhavn ke pas</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
-        <v>14006.51</v>
+        <v>2606</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>12396</v>
+        <v>2466</v>
       </c>
       <c r="J388" s="3" t="n">
         <v>44526</v>
       </c>
       <c r="K388" s="3" t="n">
-        <v>45274</v>
+        <v>45085</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of Multi Unit Toilets for School / Construction of Multi Unit Toilets for School</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034621450 — Nadep nirman kary mangal singh ke ghar ke pas choki</t>
+          <t>1729001027/RS/22012034612609 — ureenal nirman mandir ke pas kasarkhedi</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
-        <v>14006.51</v>
+        <v>18000</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>12548</v>
+        <v>1158</v>
       </c>
       <c r="J389" s="3" t="n">
         <v>44526</v>
       </c>
       <c r="K389" s="3" t="n">
-        <v>45274</v>
+        <v>45518</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of Multi Unit Toilets for School / Construction of Multi Unit Toilets for School</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034621454 — Nadep nirman kary roop singh ke ghar ke pas choki</t>
+          <t>1729001027/RS/22012034612740 — ureenal nirman choki me tanki ke pas</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
-        <v>14006.51</v>
+        <v>18000</v>
       </c>
       <c r="I390" s="2" t="n">
-        <v>12448</v>
+        <v>18294</v>
       </c>
       <c r="J390" s="3" t="n">
         <v>44526</v>
       </c>
       <c r="K390" s="3" t="n">
-        <v>45274</v>
+        <v>45202</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034621455 — Nadep nirman kary roop singh ke ghar ke pas choki</t>
+          <t>1729001027/RS/22012034621443 — Nadep nirman kary jewan singh ke ghar ke pas choki</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
-        <v>0</v>
+        <v>14006.51</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>0</v>
+        <v>12396</v>
       </c>
       <c r="J391" s="3" t="n">
-        <v>44502</v>
-[...1 lines deleted...]
-      <c r="K391" s="3"/>
+        <v>44526</v>
+      </c>
+      <c r="K391" s="3" t="n">
+        <v>45274</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034621459 — Nadep nirman kary mandir ke pas bakheda dewa</t>
+          <t>1729001027/RS/22012034621450 — Nadep nirman kary mangal singh ke ghar ke pas choki</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
-        <v>0</v>
+        <v>14006.51</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>0</v>
+        <v>12548</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K392" s="3"/>
+        <v>44526</v>
+      </c>
+      <c r="K392" s="3" t="n">
+        <v>45274</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012034621463 — Nadep nirman kary school ke pas choki</t>
+          <t>1729001027/RS/22012034621454 — Nadep nirman kary roop singh ke ghar ke pas choki</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
-        <v>0</v>
+        <v>14006.51</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>0</v>
+        <v>12448</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K393" s="3"/>
+        <v>44526</v>
+      </c>
+      <c r="K393" s="3" t="n">
+        <v>45274</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012035115966 — undar ground nali nirman kary</t>
+          <t>1729001027/RS/22012034621455 — Nadep nirman kary roop singh ke ghar ke pas choki</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I394" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J394" s="3" t="n">
-        <v>45092</v>
+        <v>44502</v>
       </c>
       <c r="K394" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1729001027/RS/22012035115968 — undar ground nali nirman kary</t>
+          <t>1729001027/RS/22012034621459 — Nadep nirman kary mandir ke pas bakheda dewa</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
-        <v>61765</v>
+        <v>0</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>60089</v>
+        <v>0</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>45205</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K395" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1729001027/WC/22012034508739 — Samshan chouki k pas pokhar nirman barkheda deva</t>
+          <t>1729001027/RS/22012034621463 — Nadep nirman kary school ke pas choki</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
-        <v>310386.65</v>
+        <v>0</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>196848</v>
+        <v>0</v>
       </c>
       <c r="J396" s="3" t="n">
-        <v>43873</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K396" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1729001027/WC/22012034555593 — Sokhta gadda mandir k pas basti chouki barkheda deva</t>
+          <t>1729001027/RS/22012035115966 — undar ground nali nirman kary</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
-        <v>14283.77</v>
+        <v>0</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>1140</v>
+        <v>0</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>43993</v>
-[...3 lines deleted...]
-      </c>
+        <v>45092</v>
+      </c>
+      <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1729001027/WC/22012034555595 — Sokhta gadda gyansing k ghar k pas se basti chouki barkheda deva</t>
+          <t>1729001027/RS/22012035115968 — undar ground nali nirman kary</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
-        <v>14283.77</v>
+        <v>61765</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>9130</v>
+        <v>60089</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>43993</v>
+        <v>45205</v>
       </c>
       <c r="K398" s="3" t="n">
-        <v>45034</v>
+        <v>45414</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1729001027/WC/22012034555755 — Sokta gadda Laxmi narayan  k ghark pas basti chouki</t>
+          <t>1729001027/WC/22012034508739 — Samshan chouki k pas pokhar nirman barkheda deva</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
-        <v>14283.77</v>
+        <v>310386.65</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>0</v>
+        <v>196848</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K399" s="3"/>
+        <v>43873</v>
+      </c>
+      <c r="K399" s="3" t="n">
+        <v>44728</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1729001027/WC/22012034555759 — Sokta gadda Savay singh k ghar k pas se basti chouki</t>
+          <t>1729001027/WC/22012034555593 — Sokhta gadda mandir k pas basti chouki barkheda deva</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>14283.77</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>9220</v>
+        <v>1140</v>
       </c>
       <c r="J400" s="3" t="n">
         <v>43993</v>
       </c>
       <c r="K400" s="3" t="n">
-        <v>45034</v>
+        <v>45373</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1729001027/WC/22012034555760 — Sokta gadda jivan singh k ghar k bagal se Sokta gadda</t>
+          <t>1729001027/WC/22012034555595 — Sokhta gadda gyansing k ghar k pas se basti chouki barkheda deva</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>14283.77</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>9880</v>
+        <v>9130</v>
       </c>
       <c r="J401" s="3" t="n">
         <v>43993</v>
       </c>
       <c r="K401" s="3" t="n">
         <v>45034</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1729001027/WC/22012034555762 — Sokta gadda Samamman k pas se barkhda deva</t>
+          <t>1729001027/WC/22012034555755 — Sokta gadda Laxmi narayan  k ghark pas basti chouki</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>14283.77</v>
       </c>
       <c r="I402" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J402" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1729001027/WC/22012034555763 — Sokta gadda badre kurmi k pas barkheda deva</t>
+          <t>1729001027/WC/22012034555759 — Sokta gadda Savay singh k ghar k pas se basti chouki</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>14283.77</v>
       </c>
       <c r="I403" s="2" t="n">
-        <v>0</v>
+        <v>9220</v>
       </c>
       <c r="J403" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K403" s="3"/>
+        <v>43993</v>
+      </c>
+      <c r="K403" s="3" t="n">
+        <v>45034</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1729001027/WC/22012034555767 — Sokta gadda E kachh  k pichhe barkheda deva</t>
+          <t>1729001027/WC/22012034555760 — Sokta gadda jivan singh k ghar k bagal se Sokta gadda</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>14283.77</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>0</v>
+        <v>9880</v>
       </c>
       <c r="J404" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K404" s="3"/>
+        <v>43993</v>
+      </c>
+      <c r="K404" s="3" t="n">
+        <v>45034</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1729001027/WC/22012034555768 — Sokta gadda  hendpamp k pas barkheda deva</t>
+          <t>1729001027/WC/22012034555762 — Sokta gadda Samamman k pas se barkhda deva</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
         <v>14283.77</v>
       </c>
       <c r="I405" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J405" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K405" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1729001027/WC/22012034555770 — Sokta gadda mahesh banskar k ghar k pas barkheda deva</t>
+          <t>1729001027/WC/22012034555763 — Sokta gadda badre kurmi k pas barkheda deva</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
         <v>14283.77</v>
       </c>
       <c r="I406" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J406" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1729001027/WC/22012034555772 — Sokta gadda ram mandir k bagal me barkheda deva</t>
+          <t>1729001027/WC/22012034555767 — Sokta gadda E kachh  k pichhe barkheda deva</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
         <v>14283.77</v>
       </c>
       <c r="I407" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J407" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K407" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1729001027/WC/22012034561926 — Sokta gadda nirman choki basti barkheda deva</t>
+          <t>1729001027/WC/22012034555768 — Sokta gadda  hendpamp k pas barkheda deva</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
         <v>14283.77</v>
       </c>
       <c r="I408" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J408" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K408" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1729001027/WC/22012034573706 — कंटूर ट्रैंच निर्माण  बरखेड़ा देवा चौकी</t>
+          <t>1729001027/WC/22012034555770 — Sokta gadda mahesh banskar k ghar k pas barkheda deva</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
-        <v>245537.04</v>
+        <v>14283.77</v>
       </c>
       <c r="I409" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>43996</v>
+        <v>43935</v>
       </c>
       <c r="K409" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1729001027/WC/22012034625218 — tanki nirman and hod nirman bakhedeva ksarkhedi choki tola</t>
+          <t>1729001027/WC/22012034555772 — Sokta gadda ram mandir k bagal me barkheda deva</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
-        <v>56250</v>
+        <v>14283.77</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>53268</v>
+        <v>0</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>44498</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K410" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1729001027/WC/22012034778070 — रूफ वाटर हार्वेस्टिंग बरखेड़ा देवा</t>
+          <t>1729001027/WC/22012034561926 — Sokta gadda nirman choki basti barkheda deva</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
-        <v>22229.14</v>
+        <v>14283.77</v>
       </c>
       <c r="I411" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>44300</v>
+        <v>43935</v>
       </c>
       <c r="K411" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
+          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1729001027/WC/22012034778090 — नाला विस्तारीकरण  बरखेड़ा देवा</t>
+          <t>1729001027/WC/22012034573706 — कंटूर ट्रैंच निर्माण  बरखेड़ा देवा चौकी</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>213762.2</v>
+        <v>245537.04</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>165761</v>
+        <v>0</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>44377</v>
-[...3 lines deleted...]
-      </c>
+        <v>43996</v>
+      </c>
+      <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1729001027/WC/22012034806314 — pani ki tanki  nirman kirpal ke ghar samneke</t>
+          <t>1729001027/WC/22012034625218 — tanki nirman and hod nirman bakhedeva ksarkhedi choki tola</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
-        <v>22687</v>
+        <v>56250</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>0</v>
+        <v>53268</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K413" s="3"/>
+        <v>44498</v>
+      </c>
+      <c r="K413" s="3" t="n">
+        <v>44728</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1729001027/WC/22012034868482 — pani ki tanki ka nirman kirpal ke ghar ke samne</t>
+          <t>1729001027/WC/22012034778070 — रूफ वाटर हार्वेस्टिंग बरखेड़ा देवा</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
-        <v>22687</v>
+        <v>22229.14</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>23190</v>
+        <v>0</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>44526</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1729001027/WC/22012035125277 — pokhar nirman</t>
+          <t>1729001027/WC/22012034778090 — नाला विस्तारीकरण  बरखेड़ा देवा</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
-        <v>326591.21</v>
+        <v>213762.2</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>150</v>
+        <v>165761</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>45203</v>
-[...1 lines deleted...]
-      <c r="K415" s="3"/>
+        <v>44377</v>
+      </c>
+      <c r="K415" s="3" t="n">
+        <v>44728</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1729001027/WC/22012035190593 — nala gahreekar 1</t>
+          <t>1729001027/WC/22012034806314 — pani ki tanki  nirman kirpal ke ghar samneke</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
-        <v>0</v>
+        <v>22687</v>
       </c>
       <c r="I416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>45359</v>
+        <v>44300</v>
       </c>
       <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1729001027/WC/22012035190601 — nala gahreekar 1</t>
+          <t>1729001027/WC/22012034868482 — pani ki tanki ka nirman kirpal ke ghar ke samne</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
-        <v>0</v>
+        <v>22687</v>
       </c>
       <c r="I417" s="2" t="n">
-        <v>0</v>
+        <v>23190</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>45359</v>
-[...1 lines deleted...]
-      <c r="K417" s="3"/>
+        <v>44526</v>
+      </c>
+      <c r="K417" s="3" t="n">
+        <v>45202</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1729001027/WC/22012035192000 — nala vistaree karan 2</t>
+          <t>1729001027/WC/22012035125277 — pokhar nirman</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
-        <v>130522.2</v>
+        <v>326591.21</v>
       </c>
       <c r="I418" s="2" t="n">
-        <v>67847</v>
+        <v>150</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>45368</v>
-[...3 lines deleted...]
-      </c>
+        <v>45203</v>
+      </c>
+      <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1729001027/WC/22012035206981 — Rain water harvesting panchyat bhavan</t>
+          <t>1729001027/WC/22012035190593 — nala gahreekar 1</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>45457</v>
+        <v>45359</v>
       </c>
       <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1729001027/WC/22012035291727 — JGSA 20252025Recharge Structure hend ke pass mandir ke pass729001027/wc/22012035291717</t>
+          <t>1729001027/WC/22012035190601 — nala gahreekar 1</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
-        <v>25899.46</v>
+        <v>0</v>
       </c>
       <c r="I420" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>45761</v>
+        <v>45359</v>
       </c>
       <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1729001027/WC/22012035291741 — JGSA 20252025Recharge Structure hend pum vahid gan me1729001027/w/c/22012035291736</t>
+          <t>1729001027/WC/22012035192000 — nala vistaree karan 2</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
-        <v>25899.46</v>
+        <v>130522.2</v>
       </c>
       <c r="I421" s="2" t="n">
-        <v>0</v>
+        <v>67847</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K421" s="3"/>
+        <v>45368</v>
+      </c>
+      <c r="K421" s="3" t="n">
+        <v>45778</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1729001027/WC/9993629567 — पोखर नि‍रमाण बरखेडादेवा</t>
+          <t>1729001027/WC/22012035206981 — Rain water harvesting panchyat bhavan</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
-        <v>80000</v>
+        <v>0</v>
       </c>
       <c r="I422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>41260</v>
+        <v>45457</v>
       </c>
       <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1729001027/WC/9993629568 — पोखर नि‍रमाण बरखेडा देवा 2</t>
+          <t>1729001027/WC/22012035291727 — JGSA 20252025Recharge Structure hend ke pass mandir ke pass729001027/wc/22012035291717</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
-        <v>80000</v>
+        <v>25899.46</v>
       </c>
       <c r="I423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>41260</v>
+        <v>45761</v>
       </c>
       <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1729/RC/22012034153033 — GSB Road Kasarkheri to Ahamdpur Doraha Jor</t>
+          <t>1729001027/WC/22012035291741 — JGSA 20252025Recharge Structure hend pum vahid gan me1729001027/w/c/22012035291736</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
-        <v>3900000</v>
+        <v>25899.46</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>759744</v>
+        <v>0</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>40679</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C425" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D425" s="1" t="inlineStr">
+        <is>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E425" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F425" s="1" t="inlineStr">
+        <is>
+          <t>1729001027/WC/9993629567 — पोखर नि‍रमाण बरखेडादेवा</t>
+        </is>
+      </c>
+      <c r="G425" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H425" s="2" t="n">
+        <v>80000</v>
+      </c>
+      <c r="I425" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J425" s="3" t="n">
+        <v>41260</v>
+      </c>
+      <c r="K425" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
+      <c r="A426" s="1" t="inlineStr">
+        <is>
+          <t>SEHORE</t>
+        </is>
+      </c>
+      <c r="B426" s="1" t="inlineStr">
+        <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C426" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D426" s="1" t="inlineStr">
+        <is>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E426" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F426" s="1" t="inlineStr">
+        <is>
+          <t>1729001027/WC/9993629568 — पोखर नि‍रमाण बरखेडा देवा 2</t>
+        </is>
+      </c>
+      <c r="G426" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H426" s="2" t="n">
+        <v>80000</v>
+      </c>
+      <c r="I426" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J426" s="3" t="n">
+        <v>41260</v>
+      </c>
+      <c r="K426" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
+      <c r="A427" s="1" t="inlineStr">
+        <is>
+          <t>SEHORE</t>
+        </is>
+      </c>
+      <c r="B427" s="1" t="inlineStr">
+        <is>
           <t>2011-2012</t>
         </is>
       </c>
-      <c r="C425" s="1" t="inlineStr">
+      <c r="C427" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="D425" s="1" t="inlineStr">
+      <c r="D427" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
-      <c r="E425" s="1" t="inlineStr">
+      <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
-      <c r="F425" s="1" t="inlineStr">
+      <c r="F427" s="1" t="inlineStr">
+        <is>
+          <t>1729/RC/22012034153033 — GSB Road Kasarkheri to Ahamdpur Doraha Jor</t>
+        </is>
+      </c>
+      <c r="G427" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H427" s="2" t="n">
+        <v>3900000</v>
+      </c>
+      <c r="I427" s="2" t="n">
+        <v>759744</v>
+      </c>
+      <c r="J427" s="3" t="n">
+        <v>40679</v>
+      </c>
+      <c r="K427" s="3" t="n">
+        <v>41591</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
+      <c r="A428" s="1" t="inlineStr">
+        <is>
+          <t>SEHORE</t>
+        </is>
+      </c>
+      <c r="B428" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C428" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D428" s="1" t="inlineStr">
+        <is>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+        </is>
+      </c>
+      <c r="E428" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F428" s="1" t="inlineStr">
         <is>
           <t>1729/RC/22012034153545 — GSB Road Vahidganj to Barkheda Dava</t>
         </is>
       </c>
-      <c r="G425" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H425" s="2" t="n">
+      <c r="G428" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H428" s="2" t="n">
         <v>3631000</v>
       </c>
-      <c r="I425" s="2" t="n">
+      <c r="I428" s="2" t="n">
         <v>1248564</v>
       </c>
-      <c r="J425" s="3" t="n">
+      <c r="J428" s="3" t="n">
         <v>40925</v>
       </c>
-      <c r="K425" s="3" t="n">
+      <c r="K428" s="3" t="n">
         <v>41591</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>