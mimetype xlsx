--- v0 (2026-09-05)
+++ v1 (2026-10-24)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K380"/>
+  <dimension ref="A1:K383"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 05:31:42</t>
+          <t>Exported on: 2026-10-24 12:52:40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: SEHORE</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -904,51 +904,51 @@
       <c r="J24" s="3" t="n">
         <v>41054</v>
       </c>
       <c r="K24" s="3" t="n">
         <v>42475</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
+          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1729001048/DP/22012034442134 — NIRMAL NEER GRAM TORNIYA COLONY</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>533277.16</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>53634</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>43532</v>
@@ -1288,51 +1288,51 @@
       <c r="J32" s="3" t="n">
         <v>41220</v>
       </c>
       <c r="K32" s="3" t="n">
         <v>42475</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Diversion Storm Water Drain for Community</t>
+          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Flood Diversion Drain for Community</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1729001048/FP/22012034640462 — Construction Of Diversion Storm Water Drain For Community Karya Gram Atraliya</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45451</v>
@@ -2865,73 +2865,73 @@
         <v>0</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>45359</v>
       </c>
       <c r="K65" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>1729001048/IF/22012035224757 — Khet Talab Nirman Ramsingh/Amarsingh Gram Chhapri</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H66" s="2" t="n">
         <v>385261.22</v>
       </c>
       <c r="I66" s="2" t="n">
-        <v>102090.41</v>
+        <v>117747.41</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>45459</v>
       </c>
       <c r="K66" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
           <t>Construction of Liquid Waste Chamber for Indiv / Construction of Liquid Waste Chamber for Indiv</t>
@@ -3200,51 +3200,51 @@
       <c r="J72" s="3" t="n">
         <v>45786</v>
       </c>
       <c r="K72" s="3" t="n">
         <v>46057</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
           <t>1729001048/IF/22012035484544 — JGSA Khet Talab Nirman Sarjan Singh/Hem Singh Gram Atraliya</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H73" s="2" t="n">
         <v>403557.98</v>
       </c>
       <c r="I73" s="2" t="n">
         <v>164376.22</v>
       </c>
       <c r="J73" s="3" t="n">
         <v>45789</v>
@@ -3537,113 +3537,113 @@
         <v>0</v>
       </c>
       <c r="J79" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K79" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
           <t>1729001048/IF/22012035569537 — JGSA Dugwell Recharge Pit Kup Ke Pas Ravi Kumar/Jairam Gram Chhapri</t>
         </is>
       </c>
       <c r="G80" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K80" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand filter for Borewell recharge for Individual</t>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
           <t>1729001048/IF/22012035576519 — JGSA Dugwell Recharge Pit Vinod /Kamal Singh Gram Atraliya</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K81" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
@@ -4997,51 +4997,51 @@
       <c r="J109" s="3" t="n">
         <v>42780</v>
       </c>
       <c r="K109" s="3" t="n">
         <v>43230</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E110" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F110" s="1" t="inlineStr">
         <is>
           <t>1729001048/IF/IAY/3960834 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148247843</t>
         </is>
       </c>
       <c r="G110" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H110" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J110" s="3" t="n">
         <v>44686</v>
@@ -5093,51 +5093,51 @@
       <c r="J111" s="3" t="n">
         <v>44750</v>
       </c>
       <c r="K111" s="3" t="n">
         <v>44868</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
           <t>1729001048/IF/IAY/3960855 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148264967</t>
         </is>
       </c>
       <c r="G112" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H112" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J112" s="3" t="n">
         <v>44686</v>
@@ -5385,51 +5385,51 @@
       <c r="J117" s="3" t="n">
         <v>44731</v>
       </c>
       <c r="K117" s="3" t="n">
         <v>44848</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
           <t>1729001048/IF/IAY/3961469 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148630285</t>
         </is>
       </c>
       <c r="G118" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H118" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J118" s="3" t="n">
         <v>44686</v>
@@ -6118,73 +6118,73 @@
       <c r="J132" s="3" t="n">
         <v>45584</v>
       </c>
       <c r="K132" s="3" t="n">
         <v>45694</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
           <t>1729001048/IF/IAY/4710860 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125796731</t>
         </is>
       </c>
       <c r="G133" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H133" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I133" s="2" t="n">
-        <v>6264</v>
+        <v>12528</v>
       </c>
       <c r="J133" s="3" t="n">
         <v>45856</v>
       </c>
       <c r="K133" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -6704,73 +6704,73 @@
       <c r="J144" s="3" t="n">
         <v>45612</v>
       </c>
       <c r="K144" s="3" t="n">
         <v>45705</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
           <t>1729001048/IF/IAY/4850829 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130834573</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I145" s="2" t="n">
-        <v>12528</v>
+        <v>23409</v>
       </c>
       <c r="J145" s="3" t="n">
         <v>45790</v>
       </c>
       <c r="K145" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -6898,292 +6898,292 @@
       <c r="J148" s="3" t="n">
         <v>45801</v>
       </c>
       <c r="K148" s="3" t="n">
         <v>46199</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
           <t>1729001048/IF/IAY/5453110 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131188159</t>
         </is>
       </c>
       <c r="G149" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H149" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I149" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J149" s="3" t="n">
         <v>45793</v>
       </c>
       <c r="K149" s="3" t="n">
         <v>46234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
           <t>1729001048/IF/IAY/5453111 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131192109</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I150" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J150" s="3" t="n">
         <v>45821</v>
       </c>
       <c r="K150" s="3" t="n">
         <v>46234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
           <t>1729001048/IF/IAY/5453410 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126264686</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H151" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I151" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J151" s="3" t="n">
         <v>45821</v>
       </c>
       <c r="K151" s="3" t="n">
         <v>46224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
           <t>1729001048/IF/IAY/5453621 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148287488</t>
         </is>
       </c>
       <c r="G152" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H152" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I152" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J152" s="3" t="n">
         <v>45727</v>
       </c>
       <c r="K152" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
           <t>1729001048/IF/IAY/5453710 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130630135</t>
         </is>
       </c>
       <c r="G153" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H153" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I153" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J153" s="3" t="n">
         <v>45786</v>
       </c>
       <c r="K153" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
           <t>1729001048/IF/IAY/5453711 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130632050</t>
         </is>
       </c>
       <c r="G154" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H154" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I154" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J154" s="3" t="n">
         <v>45914</v>
@@ -7580,51 +7580,51 @@
       <c r="J162" s="3" t="n">
         <v>45767</v>
       </c>
       <c r="K162" s="3" t="n">
         <v>45869</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
           <t>1729001048/IF/IAY/5453790 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122408331</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I163" s="2" t="n">
         <v>22185</v>
       </c>
       <c r="J163" s="3" t="n">
         <v>46016</v>
@@ -7874,51 +7874,51 @@
       <c r="J168" s="3" t="n">
         <v>45856</v>
       </c>
       <c r="K168" s="3" t="n">
         <v>46090</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
           <t>1729001048/IF/IAY/5454221 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130834586</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I169" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J169" s="3" t="n">
         <v>45786</v>
@@ -8217,51 +8217,51 @@
       <c r="J175" s="3" t="n">
         <v>45767</v>
       </c>
       <c r="K175" s="3" t="n">
         <v>45841</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
           <t>1729001048/IF/IAY/5454627 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129440741</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I176" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J176" s="3" t="n">
         <v>45897</v>
@@ -8413,51 +8413,51 @@
       <c r="J179" s="3" t="n">
         <v>45767</v>
       </c>
       <c r="K179" s="3" t="n">
         <v>45841</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
           <t>1729001048/IF/IAY/5455021 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148263733</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I180" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J180" s="3" t="n">
         <v>45821</v>
@@ -8560,73 +8560,73 @@
       <c r="J182" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K182" s="3" t="n">
         <v>45869</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
           <t>1729001048/IF/IAY/5553970 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130390436</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I183" s="2" t="n">
-        <v>15660</v>
+        <v>23490</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>45856</v>
       </c>
       <c r="K183" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -8852,51 +8852,51 @@
       <c r="J188" s="3" t="n">
         <v>45832</v>
       </c>
       <c r="K188" s="3" t="n">
         <v>46139</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
           <t>1729001048/IF/IAY/5557289 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131188478</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I189" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J189" s="3" t="n">
         <v>45775</v>
@@ -9489,51 +9489,51 @@
       <c r="J201" s="3" t="n">
         <v>45801</v>
       </c>
       <c r="K201" s="3" t="n">
         <v>46090</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
           <t>1729001048/IF/IAY/5562198 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131373263</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I202" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J202" s="3" t="n">
         <v>45812</v>
@@ -9587,100 +9587,100 @@
       <c r="J203" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K203" s="3" t="n">
         <v>45841</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
           <t>1729001048/IF/IAY/5562512 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130631474</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I204" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>45914</v>
       </c>
       <c r="K204" s="3" t="n">
         <v>46234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
           <t>1729001048/IF/IAY/5564774 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131379877</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I205" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J205" s="3" t="n">
         <v>45821</v>
@@ -10077,198 +10077,198 @@
       <c r="J213" s="3" t="n">
         <v>45786</v>
       </c>
       <c r="K213" s="3" t="n">
         <v>45869</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
           <t>1729001048/IF/IAY/5620005 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130395379</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I214" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J214" s="3" t="n">
         <v>45810</v>
       </c>
       <c r="K214" s="3" t="n">
         <v>46234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
           <t>1729001048/IF/IAY/5620076 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122410683</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I215" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J215" s="3" t="n">
         <v>45799</v>
       </c>
       <c r="K215" s="3" t="n">
         <v>46234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
           <t>1729001048/IF/IAY/5647538 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130628978</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I216" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>46002</v>
       </c>
       <c r="K216" s="3" t="n">
         <v>46224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
           <t>1729001048/IF/IAY/5648191 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126008478</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I217" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J217" s="3" t="n">
         <v>45863</v>
@@ -10371,51 +10371,51 @@
       <c r="J219" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K219" s="3" t="n">
         <v>46199</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
           <t>1729001048/IF/IAY/5736198 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130620731</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I220" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J220" s="3" t="n">
         <v>45889</v>
@@ -10469,7732 +10469,7875 @@
       <c r="J221" s="3" t="n">
         <v>45889</v>
       </c>
       <c r="K221" s="3" t="n">
         <v>46199</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
           <t>1729001048/IF/IAY/5740232 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131375189</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I222" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J222" s="3" t="n">
         <v>46098</v>
       </c>
       <c r="K222" s="3" t="n">
         <v>46234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
           <t>1729001048/IF/IAY/5774965 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126015349</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I223" s="2" t="n">
-        <v>19260</v>
+        <v>24060</v>
       </c>
       <c r="J223" s="3" t="n">
         <v>46125</v>
       </c>
-      <c r="K223" s="3"/>
+      <c r="K223" s="3" t="n">
+        <v>46311</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
           <t>1729001048/IF/IAY/6201619 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145207357</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I224" s="2" t="n">
-        <v>3600</v>
+        <v>21600</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>46061</v>
       </c>
       <c r="K224" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
-          <t>1729001048/LD/22012034302257 — Shanti Dham Nirman Chhapri Doraha</t>
+          <t>1729001048/IF/IAY/6274890 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145207985</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
-        <v>180000</v>
+        <v>27000</v>
       </c>
       <c r="I225" s="2" t="n">
-        <v>167876</v>
+        <v>0</v>
       </c>
       <c r="J225" s="3" t="n">
-        <v>43044</v>
-[...3 lines deleted...]
-      </c>
+        <v>46134</v>
+      </c>
+      <c r="K225" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
-          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
-          <t>1729001048/LD/22012034940721 — Nali Nirman Sharif Miya Ke Ghar Se Latif Miya Ke Ghar Ki Aur Gram Chhapri</t>
+          <t>1729001048/IF/IAY/6277451 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148877802</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
-        <v>79250</v>
+        <v>27000</v>
       </c>
       <c r="I226" s="2" t="n">
-        <v>73872</v>
+        <v>0</v>
       </c>
       <c r="J226" s="3" t="n">
-        <v>45469</v>
-[...3 lines deleted...]
-      </c>
+        <v>46157</v>
+      </c>
+      <c r="K226" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
-          <t>1729001048/LD/22012034940899 — Nali Nirman Karya Anish Miya Ke Ghar Se Handpump Ki Aur Gram Chhapri</t>
+          <t>1729001048/IF/IAY/6299096 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145208809</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
-        <v>43950</v>
+        <v>27000</v>
       </c>
       <c r="I227" s="2" t="n">
-        <v>43740</v>
+        <v>0</v>
       </c>
       <c r="J227" s="3" t="n">
-        <v>45463</v>
-[...3 lines deleted...]
-      </c>
+        <v>46157</v>
+      </c>
+      <c r="K227" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
-          <t>1729001048/LD/3799385721 — शांतीधाम पारवा नाले के पास्</t>
+          <t>1729001048/LD/22012034302257 — Shanti Dham Nirman Chhapri Doraha</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
-        <v>475000</v>
+        <v>180000</v>
       </c>
       <c r="I228" s="2" t="n">
-        <v>0</v>
+        <v>167876</v>
       </c>
       <c r="J228" s="3" t="n">
-        <v>41260</v>
-[...1 lines deleted...]
-      <c r="K228" s="3"/>
+        <v>43044</v>
+      </c>
+      <c r="K228" s="3" t="n">
+        <v>44826</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
-          <t>1729001048/LD/434 — मेढ बंधान का कार्य नानी बाई बुधराम छापरी दोरा‍हा</t>
+          <t>1729001048/LD/22012034940721 — Nali Nirman Sharif Miya Ke Ghar Se Latif Miya Ke Ghar Ki Aur Gram Chhapri</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
-        <v>0</v>
+        <v>79250</v>
       </c>
       <c r="I229" s="2" t="n">
-        <v>8052</v>
+        <v>73872</v>
       </c>
       <c r="J229" s="3" t="n">
-        <v>40830</v>
+        <v>45469</v>
       </c>
       <c r="K229" s="3" t="n">
-        <v>40871</v>
+        <v>45527</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
-          <t>1729001048/PG/22012034365893 — play ground</t>
+          <t>1729001048/LD/22012034940899 — Nali Nirman Karya Anish Miya Ke Ghar Se Handpump Ki Aur Gram Chhapri</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
-        <v>180000</v>
+        <v>43950</v>
       </c>
       <c r="I230" s="2" t="n">
-        <v>0</v>
+        <v>43740</v>
       </c>
       <c r="J230" s="3" t="n">
-        <v>43372</v>
-[...1 lines deleted...]
-      <c r="K230" s="3"/>
+        <v>45463</v>
+      </c>
+      <c r="K230" s="3" t="n">
+        <v>45618</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
-          <t>1729001048/PG/9425896067 — खेल मैदान स्कूल के सामने ग्राम तोरनिया कालोनी</t>
+          <t>1729001048/LD/3799385721 — शांतीधाम पारवा नाले के पास्</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
-        <v>353000</v>
+        <v>475000</v>
       </c>
       <c r="I231" s="2" t="n">
-        <v>276001.52</v>
+        <v>0</v>
       </c>
       <c r="J231" s="3" t="n">
-        <v>42819</v>
-[...3 lines deleted...]
-      </c>
+        <v>41260</v>
+      </c>
+      <c r="K231" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RC/22012034159651 — पंचपरमेस्वर सी सी रोड्</t>
+          <t>1729001048/LD/434 — मेढ बंधान का कार्य नानी बाई बुधराम छापरी दोरा‍हा</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
-        <v>201200</v>
+        <v>0</v>
       </c>
       <c r="I232" s="2" t="n">
-        <v>197425</v>
+        <v>8052</v>
       </c>
       <c r="J232" s="3" t="n">
-        <v>41544</v>
+        <v>40830</v>
       </c>
       <c r="K232" s="3" t="n">
-        <v>42026</v>
+        <v>40871</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RC/22012034290192 — C.C.Road Panchayat Bhawan Se Chandan Singh Ke Makan Tak Chhapri Doraha</t>
+          <t>1729001048/PG/22012034365893 — play ground</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
-        <v>57600</v>
+        <v>180000</v>
       </c>
       <c r="I233" s="2" t="n">
-        <v>57354</v>
+        <v>0</v>
       </c>
       <c r="J233" s="3" t="n">
-        <v>42339</v>
-[...3 lines deleted...]
-      </c>
+        <v>43372</v>
+      </c>
+      <c r="K233" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Play field for Community / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RC/22012034311921 — Panchparmeshwar c c   Road Sattar Ke Ghar se ramesh ke Ghar Tak</t>
+          <t>1729001048/PG/9425896067 — खेल मैदान स्कूल के सामने ग्राम तोरनिया कालोनी</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
-        <v>137000</v>
+        <v>353000</v>
       </c>
       <c r="I234" s="2" t="n">
-        <v>76538</v>
+        <v>276001.52</v>
       </c>
       <c r="J234" s="3" t="n">
-        <v>42614</v>
+        <v>42819</v>
       </c>
       <c r="K234" s="3" t="n">
-        <v>43542</v>
+        <v>44306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RC/22012034314578 — C.C.Road Nirman(DPR)Kundi Se Hasib Miya Ke Ghar Tak ,Tornia</t>
+          <t>1729001048/RC/22012034159651 — पंचपरमेस्वर सी सी रोड्</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
-        <v>25500</v>
+        <v>201200</v>
       </c>
       <c r="I235" s="2" t="n">
-        <v>25456</v>
+        <v>197425</v>
       </c>
       <c r="J235" s="3" t="n">
-        <v>43095</v>
+        <v>41544</v>
       </c>
       <c r="K235" s="3" t="n">
-        <v>43265</v>
+        <v>42026</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RC/22012034325161 — C.C.ROAD NIRMAN MAIN ROAD SE MATA BAI KE STHAN TAK CHHAPRI DORAHA</t>
+          <t>1729001048/RC/22012034290192 — C.C.Road Panchayat Bhawan Se Chandan Singh Ke Makan Tak Chhapri Doraha</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
-        <v>105000</v>
+        <v>57600</v>
       </c>
       <c r="I236" s="2" t="n">
-        <v>105126</v>
+        <v>57354</v>
       </c>
       <c r="J236" s="3" t="n">
-        <v>42781</v>
+        <v>42339</v>
       </c>
       <c r="K236" s="3" t="n">
-        <v>42878</v>
+        <v>43332</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RC/22012034329865 — C.C.ROAD NIRMAN MAIN ROAD SE MOTI LAL KE GHAR  TAK CHHAPRI DORAHA</t>
+          <t>1729001048/RC/22012034311921 — Panchparmeshwar c c   Road Sattar Ke Ghar se ramesh ke Ghar Tak</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
-        <v>4898</v>
+        <v>137000</v>
       </c>
       <c r="I237" s="2" t="n">
-        <v>4786</v>
+        <v>76538</v>
       </c>
       <c r="J237" s="3" t="n">
-        <v>42810</v>
+        <v>42614</v>
       </c>
       <c r="K237" s="3" t="n">
-        <v>43265</v>
+        <v>43542</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RC/22012034339110 — C.C.Road (DPR) Gormohmmad Ke Ghar Se Chalar Mata Ke Sthan Tak Chhapri Doraha</t>
+          <t>1729001048/RC/22012034314578 — C.C.Road Nirman(DPR)Kundi Se Hasib Miya Ke Ghar Tak ,Tornia</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
-        <v>55580</v>
+        <v>25500</v>
       </c>
       <c r="I238" s="2" t="n">
-        <v>55534</v>
+        <v>25456</v>
       </c>
       <c r="J238" s="3" t="n">
-        <v>42998</v>
+        <v>43095</v>
       </c>
       <c r="K238" s="3" t="n">
-        <v>43787</v>
+        <v>43265</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RC/22012034360423 — C.C.ROAD NIRMAN MAIN ROAD SE RAM SINGH KE GHAR TAK CHHAPRI DORAHA</t>
+          <t>1729001048/RC/22012034325161 — C.C.ROAD NIRMAN MAIN ROAD SE MATA BAI KE STHAN TAK CHHAPRI DORAHA</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
-        <v>8437</v>
+        <v>105000</v>
       </c>
       <c r="I239" s="2" t="n">
-        <v>8256</v>
+        <v>105126</v>
       </c>
       <c r="J239" s="3" t="n">
-        <v>43052</v>
+        <v>42781</v>
       </c>
       <c r="K239" s="3" t="n">
-        <v>43265</v>
+        <v>42878</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RC/22012034360430 — C.C.Road (DPR) Nandkishor Ke Ghar Se Kamal Singh ke Ghar Tak Torniya</t>
+          <t>1729001048/RC/22012034329865 — C.C.ROAD NIRMAN MAIN ROAD SE MOTI LAL KE GHAR  TAK CHHAPRI DORAHA</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
-        <v>38497</v>
+        <v>4898</v>
       </c>
       <c r="I240" s="2" t="n">
-        <v>38356</v>
+        <v>4786</v>
       </c>
       <c r="J240" s="3" t="n">
-        <v>43104</v>
+        <v>42810</v>
       </c>
       <c r="K240" s="3" t="n">
-        <v>43276</v>
+        <v>43265</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RC/22012034360437 — C.C.Road (DPR) Rafik Ali Ke Ghar Se Mazzid Tak Gram Torniya</t>
+          <t>1729001048/RC/22012034339110 — C.C.Road (DPR) Gormohmmad Ke Ghar Se Chalar Mata Ke Sthan Tak Chhapri Doraha</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
-        <v>24337</v>
+        <v>55580</v>
       </c>
       <c r="I241" s="2" t="n">
-        <v>24252</v>
+        <v>55534</v>
       </c>
       <c r="J241" s="3" t="n">
-        <v>43095</v>
+        <v>42998</v>
       </c>
       <c r="K241" s="3" t="n">
-        <v>43265</v>
+        <v>43787</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RC/22012034367869 — C.C.Road Nirman (DPR) Mata Bai Ke Sthan Se Abrar Ke GharTak Chhapri Doraha</t>
+          <t>1729001048/RC/22012034360423 — C.C.ROAD NIRMAN MAIN ROAD SE RAM SINGH KE GHAR TAK CHHAPRI DORAHA</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
-        <v>16050</v>
+        <v>8437</v>
       </c>
       <c r="I242" s="2" t="n">
-        <v>15936</v>
+        <v>8256</v>
       </c>
       <c r="J242" s="3" t="n">
-        <v>43088</v>
+        <v>43052</v>
       </c>
       <c r="K242" s="3" t="n">
-        <v>43375</v>
+        <v>43265</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RC/22012034374619 — C.C.ROAD NIRMAN(DPR)LAL MIYA KE GHAR SE SCHOOL TAK ,TORNIA</t>
+          <t>1729001048/RC/22012034360430 — C.C.Road (DPR) Nandkishor Ke Ghar Se Kamal Singh ke Ghar Tak Torniya</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
-        <v>42840</v>
+        <v>38497</v>
       </c>
       <c r="I243" s="2" t="n">
-        <v>42828</v>
+        <v>38356</v>
       </c>
       <c r="J243" s="3" t="n">
         <v>43104</v>
       </c>
       <c r="K243" s="3" t="n">
-        <v>43265</v>
+        <v>43276</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RC/22012034376145 — C.C.Road Nirman(DPR)Main Road Se Kailash Ke Ghar Tak ,Tornia Colony</t>
+          <t>1729001048/RC/22012034360437 — C.C.Road (DPR) Rafik Ali Ke Ghar Se Mazzid Tak Gram Torniya</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
-        <v>38138</v>
+        <v>24337</v>
       </c>
       <c r="I244" s="2" t="n">
-        <v>38012</v>
+        <v>24252</v>
       </c>
       <c r="J244" s="3" t="n">
-        <v>43119</v>
+        <v>43095</v>
       </c>
       <c r="K244" s="3" t="n">
-        <v>43281</v>
+        <v>43265</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RC/22012034376166 — C.C.Road Nirman(DPR)Leelakishan Ke Ghar Se Lakhan Lal  Ke Ghar Tak ,Tornia Colony</t>
+          <t>1729001048/RC/22012034367869 — C.C.Road Nirman (DPR) Mata Bai Ke Sthan Se Abrar Ke GharTak Chhapri Doraha</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
-        <v>9563</v>
+        <v>16050</v>
       </c>
       <c r="I245" s="2" t="n">
-        <v>9460</v>
+        <v>15936</v>
       </c>
       <c r="J245" s="3" t="n">
-        <v>43119</v>
+        <v>43088</v>
       </c>
       <c r="K245" s="3" t="n">
-        <v>43381</v>
+        <v>43375</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RC/22012034376913 — C.C.Road Nirman(DPR)Main Road Se Kesar Singh Ke Ghar Tak ,Tornia Colony</t>
+          <t>1729001048/RC/22012034374619 — C.C.ROAD NIRMAN(DPR)LAL MIYA KE GHAR SE SCHOOL TAK ,TORNIA</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
-        <v>15300</v>
+        <v>42840</v>
       </c>
       <c r="I246" s="2" t="n">
-        <v>15136</v>
+        <v>42828</v>
       </c>
       <c r="J246" s="3" t="n">
-        <v>43130</v>
+        <v>43104</v>
       </c>
       <c r="K246" s="3" t="n">
-        <v>43381</v>
+        <v>43265</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RC/22012034392517 — C.C.Road Nirman(DPR)Chandan Singh Ke Ghar Se School Ki Aur Gram Tornia Colony</t>
+          <t>1729001048/RC/22012034376145 — C.C.Road Nirman(DPR)Main Road Se Kailash Ke Ghar Tak ,Tornia Colony</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
-        <v>331500</v>
+        <v>38138</v>
       </c>
       <c r="I247" s="2" t="n">
-        <v>49590</v>
+        <v>38012</v>
       </c>
       <c r="J247" s="3" t="n">
-        <v>43378</v>
+        <v>43119</v>
       </c>
       <c r="K247" s="3" t="n">
-        <v>43531</v>
+        <v>43281</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RC/22012034393244 — C.C.Road Nirman(DPR)Tularam Ke Ghar Se Anil Ke Ghar Tak Gram Chhapri</t>
+          <t>1729001048/RC/22012034376166 — C.C.Road Nirman(DPR)Leelakishan Ke Ghar Se Lakhan Lal  Ke Ghar Tak ,Tornia Colony</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
-        <v>11475</v>
+        <v>9563</v>
       </c>
       <c r="I248" s="2" t="n">
-        <v>11310</v>
+        <v>9460</v>
       </c>
       <c r="J248" s="3" t="n">
-        <v>43356</v>
+        <v>43119</v>
       </c>
       <c r="K248" s="3" t="n">
-        <v>43498</v>
+        <v>43381</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RC/22012034438989 — cc road</t>
+          <t>1729001048/RC/22012034376913 — C.C.Road Nirman(DPR)Main Road Se Kesar Singh Ke Ghar Tak ,Tornia Colony</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
-        <v>0</v>
+        <v>15300</v>
       </c>
       <c r="I249" s="2" t="n">
-        <v>0</v>
+        <v>15136</v>
       </c>
       <c r="J249" s="3" t="n">
-        <v>43556</v>
-[...1 lines deleted...]
-      <c r="K249" s="3"/>
+        <v>43130</v>
+      </c>
+      <c r="K249" s="3" t="n">
+        <v>43381</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RC/22012034442498 — C.C.Road Nirman DPR Badri Prasad Ke Makan Se Munshi Lal Ke Makan Tak Gram Torniya</t>
+          <t>1729001048/RC/22012034392517 — C.C.Road Nirman(DPR)Chandan Singh Ke Ghar Se School Ki Aur Gram Tornia Colony</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
-        <v>70200</v>
+        <v>331500</v>
       </c>
       <c r="I250" s="2" t="n">
-        <v>67488</v>
+        <v>49590</v>
       </c>
       <c r="J250" s="3" t="n">
-        <v>43507</v>
+        <v>43378</v>
       </c>
       <c r="K250" s="3" t="n">
-        <v>44069</v>
+        <v>43531</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RC/22012034450130 — C.C.Road Nirman Deshraj Ke Makan Se Kevalkishan Ke Makan Tak Gram Chhapri</t>
+          <t>1729001048/RC/22012034393244 — C.C.Road Nirman(DPR)Tularam Ke Ghar Se Anil Ke Ghar Tak Gram Chhapri</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
-        <v>88370</v>
+        <v>11475</v>
       </c>
       <c r="I251" s="2" t="n">
-        <v>0</v>
+        <v>11310</v>
       </c>
       <c r="J251" s="3" t="n">
-        <v>43725</v>
-[...1 lines deleted...]
-      <c r="K251" s="3"/>
+        <v>43356</v>
+      </c>
+      <c r="K251" s="3" t="n">
+        <v>43498</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RC/22012034508910 — C.C.Road Nirman Dpr Badri Prasad Ke Ghar Se Handpump Tak Gram Torniya</t>
+          <t>1729001048/RC/22012034438989 — cc road</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
-        <v>26775</v>
+        <v>0</v>
       </c>
       <c r="I252" s="2" t="n">
-        <v>26752</v>
+        <v>0</v>
       </c>
       <c r="J252" s="3" t="n">
-        <v>43820</v>
-[...3 lines deleted...]
-      </c>
+        <v>43556</v>
+      </c>
+      <c r="K252" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RC/22012034509075 — C.C.Road Nirman Dpr Achal Singh Ke Ghar Se School Tak Gram Torniya</t>
+          <t>1729001048/RC/22012034442498 — C.C.Road Nirman DPR Badri Prasad Ke Makan Se Munshi Lal Ke Makan Tak Gram Torniya</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
-        <v>19125</v>
+        <v>70200</v>
       </c>
       <c r="I253" s="2" t="n">
-        <v>19008</v>
+        <v>67488</v>
       </c>
       <c r="J253" s="3" t="n">
-        <v>43820</v>
+        <v>43507</v>
       </c>
       <c r="K253" s="3" t="n">
         <v>44069</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RC/22012034509548 — C.C.Road Nirman Dpr Kailash Ke Ghar Se Omprakash Ke Ghar Tak Gram Torniya</t>
+          <t>1729001048/RC/22012034450130 — C.C.Road Nirman Deshraj Ke Makan Se Kevalkishan Ke Makan Tak Gram Chhapri</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
-        <v>15300</v>
+        <v>88370</v>
       </c>
       <c r="I254" s="2" t="n">
-        <v>15136</v>
+        <v>0</v>
       </c>
       <c r="J254" s="3" t="n">
-        <v>43820</v>
-[...3 lines deleted...]
-      </c>
+        <v>43725</v>
+      </c>
+      <c r="K254" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RC/22012034513041 — C.C.Road Nirman Dpr Santosh Ke Ghar Se Kamal Singh Ke Ghar Tak Gram Chhapri</t>
+          <t>1729001048/RC/22012034508910 — C.C.Road Nirman Dpr Badri Prasad Ke Ghar Se Handpump Tak Gram Torniya</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
-        <v>22950</v>
+        <v>26775</v>
       </c>
       <c r="I255" s="2" t="n">
-        <v>22880</v>
+        <v>26752</v>
       </c>
       <c r="J255" s="3" t="n">
-        <v>43893</v>
+        <v>43820</v>
       </c>
       <c r="K255" s="3" t="n">
         <v>44069</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RC/22012034517290 — C.C.Road Nirman Dpr Main Road Se Jabur Miya Ke Ghar Tak Gram Chhapri</t>
+          <t>1729001048/RC/22012034509075 — C.C.Road Nirman Dpr Achal Singh Ke Ghar Se School Tak Gram Torniya</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
-        <v>21037</v>
+        <v>19125</v>
       </c>
       <c r="I256" s="2" t="n">
-        <v>20886</v>
+        <v>19008</v>
       </c>
       <c r="J256" s="3" t="n">
-        <v>43873</v>
+        <v>43820</v>
       </c>
       <c r="K256" s="3" t="n">
         <v>44069</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RC/22012034517301 — C.C.Road Nirman Dpr Manjur Miya Ke Ghar Se DHAN LAL Ke Ghar Tak Gram Chhapri</t>
+          <t>1729001048/RC/22012034509548 — C.C.Road Nirman Dpr Kailash Ke Ghar Se Omprakash Ke Ghar Tak Gram Torniya</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
-        <v>11475</v>
+        <v>15300</v>
       </c>
       <c r="I257" s="2" t="n">
-        <v>11386</v>
+        <v>15136</v>
       </c>
       <c r="J257" s="3" t="n">
-        <v>43873</v>
+        <v>43820</v>
       </c>
       <c r="K257" s="3" t="n">
         <v>44069</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RC/22012034520375 — C.C.Road Nirman Dpr Main Road Se Bhadar Miya Ke Ghar Tak Gram Chhapri</t>
+          <t>1729001048/RC/22012034513041 — C.C.Road Nirman Dpr Santosh Ke Ghar Se Kamal Singh Ke Ghar Tak Gram Chhapri</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
-        <v>6375</v>
+        <v>22950</v>
       </c>
       <c r="I258" s="2" t="n">
-        <v>6256</v>
+        <v>22880</v>
       </c>
       <c r="J258" s="3" t="n">
-        <v>43914</v>
+        <v>43893</v>
       </c>
       <c r="K258" s="3" t="n">
         <v>44069</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RC/22012034520376 — C.C.Road Nirman Dpr Main Road Se Matdan Kendra Tak Gram Chhapri</t>
+          <t>1729001048/RC/22012034517290 — C.C.Road Nirman Dpr Main Road Se Jabur Miya Ke Ghar Tak Gram Chhapri</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
-        <v>11220</v>
+        <v>21037</v>
       </c>
       <c r="I259" s="2" t="n">
-        <v>11210</v>
+        <v>20886</v>
       </c>
       <c r="J259" s="3" t="n">
-        <v>43949</v>
+        <v>43873</v>
       </c>
       <c r="K259" s="3" t="n">
         <v>44069</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RC/22012034526127 — सुदूर सडक निर्माण पुराना खेडा से स्कूल तक ग्राम छापरी</t>
+          <t>1729001048/RC/22012034517301 — C.C.Road Nirman Dpr Manjur Miya Ke Ghar Se DHAN LAL Ke Ghar Tak Gram Chhapri</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
-        <v>0</v>
+        <v>11475</v>
       </c>
       <c r="I260" s="2" t="n">
-        <v>0</v>
+        <v>11386</v>
       </c>
       <c r="J260" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K260" s="3"/>
+        <v>43873</v>
+      </c>
+      <c r="K260" s="3" t="n">
+        <v>44069</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RC/22012034526128 — सुदूर सडक निर्माण ग्राम तोरनिया से कब्रिस्तान तक ग्राम तोरनिया</t>
+          <t>1729001048/RC/22012034520375 — C.C.Road Nirman Dpr Main Road Se Bhadar Miya Ke Ghar Tak Gram Chhapri</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
-        <v>1281842.36</v>
+        <v>6375</v>
       </c>
       <c r="I261" s="2" t="n">
-        <v>910400.22</v>
+        <v>6256</v>
       </c>
       <c r="J261" s="3" t="n">
-        <v>44212</v>
+        <v>43914</v>
       </c>
       <c r="K261" s="3" t="n">
-        <v>45397</v>
+        <v>44069</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Inter-locking cement block/tiles Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RC/22012034555657 — (Interlocking Block)पेवर ब्लाक पंचायत भवन परिसर ग्राम छापरी दोराहा</t>
+          <t>1729001048/RC/22012034520376 — C.C.Road Nirman Dpr Main Road Se Matdan Kendra Tak Gram Chhapri</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
-        <v>29589</v>
+        <v>11220</v>
       </c>
       <c r="I262" s="2" t="n">
-        <v>29450</v>
+        <v>11210</v>
       </c>
       <c r="J262" s="3" t="n">
-        <v>44254</v>
+        <v>43949</v>
       </c>
       <c r="K262" s="3" t="n">
-        <v>45117</v>
+        <v>44069</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Inter-locking cement block/tiles Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RC/22012034562635 — (Interlocking Block)पेवर ब्लॉक का कार्य स्कूल परिसर ग्राम छपरी</t>
+          <t>1729001048/RC/22012034526127 — सुदूर सडक निर्माण पुराना खेडा से स्कूल तक ग्राम छापरी</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I263" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J263" s="3" t="n">
-        <v>44222</v>
+        <v>43935</v>
       </c>
       <c r="K263" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Inter-locking cement block/tiles Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RC/22012034562647 — (Interlocking Block)पेवर ब्लॉक का कार्य स्कूल परिसर ग्राम छपरी</t>
+          <t>1729001048/RC/22012034526128 — सुदूर सडक निर्माण ग्राम तोरनिया से कब्रिस्तान तक ग्राम तोरनिया</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
-        <v>60000</v>
+        <v>1281842.36</v>
       </c>
       <c r="I264" s="2" t="n">
-        <v>59827</v>
+        <v>910400.22</v>
       </c>
       <c r="J264" s="3" t="n">
-        <v>44270</v>
+        <v>44212</v>
       </c>
       <c r="K264" s="3" t="n">
-        <v>45181</v>
+        <v>45397</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Inter-locking cement block/tiles Roads for Community</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RC/22012034563363 — C.C.Road Nirman Pyare Miya Ke Ghar Se Kitchen Set Tak Gram Torniya</t>
+          <t>1729001048/RC/22012034555657 — (Interlocking Block)पेवर ब्लाक पंचायत भवन परिसर ग्राम छापरी दोराहा</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
-        <v>19125</v>
+        <v>29589</v>
       </c>
       <c r="I265" s="2" t="n">
-        <v>18950</v>
+        <v>29450</v>
       </c>
       <c r="J265" s="3" t="n">
-        <v>44287</v>
+        <v>44254</v>
       </c>
       <c r="K265" s="3" t="n">
-        <v>44932</v>
+        <v>45117</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
           <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Inter-locking cement block/tiles Roads for Community</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RC/22012034577004 — Interlocking Paver Block Aganvadi Bhawan &amp; Panchayat Bhawan Parisar Gram Chhapri Doraha</t>
+          <t>1729001048/RC/22012034562635 — (Interlocking Block)पेवर ब्लॉक का कार्य स्कूल परिसर ग्राम छपरी</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
-        <v>32400</v>
+        <v>0</v>
       </c>
       <c r="I266" s="2" t="n">
-        <v>31949</v>
+        <v>0</v>
       </c>
       <c r="J266" s="3" t="n">
-        <v>44440</v>
-[...3 lines deleted...]
-      </c>
+        <v>44222</v>
+      </c>
+      <c r="K266" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Inter-locking cement block/tiles Roads for Community</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RC/22012034602002 — Cement Concrete Nirman Kary Panchayat Bhawan Ke Pas Chhapri Doraha</t>
+          <t>1729001048/RC/22012034562647 — (Interlocking Block)पेवर ब्लॉक का कार्य स्कूल परिसर ग्राम छपरी</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
-        <v>15654</v>
+        <v>60000</v>
       </c>
       <c r="I267" s="2" t="n">
-        <v>12818</v>
+        <v>59827</v>
       </c>
       <c r="J267" s="3" t="n">
-        <v>45090</v>
+        <v>44270</v>
       </c>
       <c r="K267" s="3" t="n">
-        <v>45262</v>
+        <v>45181</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RC/22012034602004 — C.C.Road Nirman Panchayat Bhawan Ke Samne Gram Chhapri</t>
+          <t>1729001048/RC/22012034563363 — C.C.Road Nirman Pyare Miya Ke Ghar Se Kitchen Set Tak Gram Torniya</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
-        <v>0</v>
+        <v>19125</v>
       </c>
       <c r="I268" s="2" t="n">
-        <v>0</v>
+        <v>18950</v>
       </c>
       <c r="J268" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K268" s="3"/>
+        <v>44287</v>
+      </c>
+      <c r="K268" s="3" t="n">
+        <v>44932</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Inter-locking cement block/tiles Roads for Community</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RC/22012034602005 — C.C.Road Nirman Panchayat Bhawan Ke Samne Gram Chhapri</t>
+          <t>1729001048/RC/22012034577004 — Interlocking Paver Block Aganvadi Bhawan &amp; Panchayat Bhawan Parisar Gram Chhapri Doraha</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
-        <v>0</v>
+        <v>32400</v>
       </c>
       <c r="I269" s="2" t="n">
-        <v>0</v>
+        <v>31949</v>
       </c>
       <c r="J269" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K269" s="3"/>
+        <v>44440</v>
+      </c>
+      <c r="K269" s="3" t="n">
+        <v>45694</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RC/22012034602006 — C.C.Road Nirman Panchayat Bhawan Ke Samne Gram Chhapri</t>
+          <t>1729001048/RC/22012034602002 — Cement Concrete Nirman Kary Panchayat Bhawan Ke Pas Chhapri Doraha</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
-        <v>13790</v>
+        <v>15654</v>
       </c>
       <c r="I270" s="2" t="n">
-        <v>0</v>
+        <v>12818</v>
       </c>
       <c r="J270" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K270" s="3"/>
+        <v>45090</v>
+      </c>
+      <c r="K270" s="3" t="n">
+        <v>45262</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RC/22012034649135 — C.C.Road Nirman Main Road Se Mukesh Ki Dukan Tak Gram Atraliya</t>
+          <t>1729001048/RC/22012034602004 — C.C.Road Nirman Panchayat Bhawan Ke Samne Gram Chhapri</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
-        <v>28223</v>
+        <v>0</v>
       </c>
       <c r="I271" s="2" t="n">
-        <v>27846</v>
+        <v>0</v>
       </c>
       <c r="J271" s="3" t="n">
-        <v>45153</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K271" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RC/22012034651315 — C.C.Road Nirman Devnarayan Mandir Se Narvada Prasad Ke Ghar Tak Gram Atraliya</t>
+          <t>1729001048/RC/22012034602005 — C.C.Road Nirman Panchayat Bhawan Ke Samne Gram Chhapri</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
-        <v>23786</v>
+        <v>0</v>
       </c>
       <c r="I272" s="2" t="n">
-        <v>23426</v>
+        <v>0</v>
       </c>
       <c r="J272" s="3" t="n">
-        <v>45178</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K272" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RC/22012034654108 — C.C.Road Nirman Suner Singh Ke Ghar Se Main Road Tak Gram Atraliya</t>
+          <t>1729001048/RC/22012034602006 — C.C.Road Nirman Panchayat Bhawan Ke Samne Gram Chhapri</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
-        <v>30129</v>
+        <v>13790</v>
       </c>
       <c r="I273" s="2" t="n">
-        <v>30053</v>
+        <v>0</v>
       </c>
       <c r="J273" s="3" t="n">
-        <v>45205</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K273" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RC/22012034671873 — C.C.Road Nirman Laxman Singh Ke Ghar Se Kaluram Ke Ghar Tak Gram Atraliya</t>
+          <t>1729001048/RC/22012034649135 — C.C.Road Nirman Main Road Se Mukesh Ki Dukan Tak Gram Atraliya</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
-        <v>23786</v>
+        <v>28223</v>
       </c>
       <c r="I274" s="2" t="n">
-        <v>23647</v>
+        <v>27846</v>
       </c>
       <c r="J274" s="3" t="n">
-        <v>45299</v>
+        <v>45153</v>
       </c>
       <c r="K274" s="3" t="n">
-        <v>45482</v>
+        <v>45220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RC/22012034819148 — Nali Nirman Sharif Miya Ke Ghar Se Latif Miya Ke Ghar Ki Aur Gram Chhapri</t>
+          <t>1729001048/RC/22012034651315 — C.C.Road Nirman Devnarayan Mandir Se Narvada Prasad Ke Ghar Tak Gram Atraliya</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
-        <v>0</v>
+        <v>23786</v>
       </c>
       <c r="I275" s="2" t="n">
-        <v>0</v>
+        <v>23426</v>
       </c>
       <c r="J275" s="3" t="n">
-        <v>45451</v>
-[...1 lines deleted...]
-      <c r="K275" s="3"/>
+        <v>45178</v>
+      </c>
+      <c r="K275" s="3" t="n">
+        <v>45260</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RC/22012034825170 — C C Road Nirman Main Road Se Sandip Ke Ghar Ki Aur Gram Atraliya</t>
+          <t>1729001048/RC/22012034654108 — C.C.Road Nirman Suner Singh Ke Ghar Se Main Road Tak Gram Atraliya</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
-        <v>27751</v>
+        <v>30129</v>
       </c>
       <c r="I276" s="2" t="n">
-        <v>27702</v>
+        <v>30053</v>
       </c>
       <c r="J276" s="3" t="n">
-        <v>45530</v>
+        <v>45205</v>
       </c>
       <c r="K276" s="3" t="n">
-        <v>45618</v>
+        <v>45260</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RC/22012034836935 — C C Road Nirman Aganbadi Ki Boundry Se Hemsingh Ke Ghar Ki Aur Gram Chhapri</t>
+          <t>1729001048/RC/22012034671873 — C.C.Road Nirman Laxman Singh Ke Ghar Se Kaluram Ke Ghar Tak Gram Atraliya</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
-        <v>68890</v>
+        <v>23786</v>
       </c>
       <c r="I277" s="2" t="n">
-        <v>68526</v>
+        <v>23647</v>
       </c>
       <c r="J277" s="3" t="n">
-        <v>45722</v>
+        <v>45299</v>
       </c>
       <c r="K277" s="3" t="n">
-        <v>45751</v>
+        <v>45482</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RC/22012034839018 — C C Road Nirman Puliya Ke Pas Gram Chhapri</t>
+          <t>1729001048/RC/22012034819148 — Nali Nirman Sharif Miya Ke Ghar Se Latif Miya Ke Ghar Ki Aur Gram Chhapri</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
-        <v>45198</v>
+        <v>0</v>
       </c>
       <c r="I278" s="2" t="n">
-        <v>45054</v>
+        <v>0</v>
       </c>
       <c r="J278" s="3" t="n">
-        <v>45740</v>
-[...3 lines deleted...]
-      </c>
+        <v>45451</v>
+      </c>
+      <c r="K278" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Cement concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RC/918 — पंचपरमेश्‍वर सी0सी0 रोड II  छापरी दौराहा</t>
+          <t>1729001048/RC/22012034825170 — C C Road Nirman Main Road Se Sandip Ke Ghar Ki Aur Gram Atraliya</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
-        <v>201500</v>
+        <v>27751</v>
       </c>
       <c r="I279" s="2" t="n">
-        <v>112996</v>
+        <v>27702</v>
       </c>
       <c r="J279" s="3" t="n">
-        <v>41214</v>
+        <v>45530</v>
       </c>
       <c r="K279" s="3" t="n">
-        <v>42026</v>
+        <v>45618</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RC/छापरी दोराहा 1/7 — ग्रेवल तोरि‍नया से सुमडा</t>
+          <t>1729001048/RC/22012034836935 — C C Road Nirman Aganbadi Ki Boundry Se Hemsingh Ke Ghar Ki Aur Gram Chhapri</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
-        <v>1251000</v>
+        <v>68890</v>
       </c>
       <c r="I280" s="2" t="n">
-        <v>205557.93</v>
+        <v>68526</v>
       </c>
       <c r="J280" s="3" t="n">
-        <v>39543</v>
+        <v>45722</v>
       </c>
       <c r="K280" s="3" t="n">
-        <v>40730</v>
+        <v>45751</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RS/22012034289201 — व्यक्तिगत शौचालय निर्माण 10</t>
+          <t>1729001048/RC/22012034839018 — C C Road Nirman Puliya Ke Pas Gram Chhapri</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
-        <v>28320</v>
+        <v>45198</v>
       </c>
       <c r="I281" s="2" t="n">
-        <v>28620</v>
+        <v>45054</v>
       </c>
       <c r="J281" s="3" t="n">
-        <v>42297</v>
+        <v>45740</v>
       </c>
       <c r="K281" s="3" t="n">
-        <v>42513</v>
+        <v>45821</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RS/22012034308625 — VYAKTIGAT SOCHALAY NIRMAN SADARAM /DHARAMJIT CHHAPRI DORAHA</t>
+          <t>1729001048/RC/918 — पंचपरमेश्‍वर सी0सी0 रोड II  छापरी दौराहा</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
-        <v>12000</v>
+        <v>201500</v>
       </c>
       <c r="I282" s="2" t="n">
-        <v>7636</v>
+        <v>112996</v>
       </c>
       <c r="J282" s="3" t="n">
-        <v>42706</v>
+        <v>41214</v>
       </c>
       <c r="K282" s="3" t="n">
-        <v>42936</v>
+        <v>42026</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RS/22012034308633 — VYAKTIGAT SHOCHALAY NIRMAN ARJUN SINGH /BATAN LAL CHHAPRI DORAHA</t>
+          <t>1729001048/RC/छापरी दोराहा 1/7 — ग्रेवल तोरि‍नया से सुमडा</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
-        <v>12000</v>
+        <v>1251000</v>
       </c>
       <c r="I283" s="2" t="n">
-        <v>11996</v>
+        <v>205557.93</v>
       </c>
       <c r="J283" s="3" t="n">
-        <v>42706</v>
+        <v>39543</v>
       </c>
       <c r="K283" s="3" t="n">
-        <v>42936</v>
+        <v>40730</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RS/22012034308646 — VYAKTIGAT SHOCHALAY NIRMAN  CHHAPRI DORAHA</t>
+          <t>1729001048/RS/22012034289201 — व्यक्तिगत शौचालय निर्माण 10</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
-        <v>12000</v>
+        <v>28320</v>
       </c>
       <c r="I284" s="2" t="n">
-        <v>0</v>
+        <v>28620</v>
       </c>
       <c r="J284" s="3" t="n">
-        <v>42709</v>
-[...1 lines deleted...]
-      <c r="K284" s="3"/>
+        <v>42297</v>
+      </c>
+      <c r="K284" s="3" t="n">
+        <v>42513</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RS/22012034308852 — VYAKTIGAT SHOCHALAY NIRMAN SUNER SINGH /BHAGVAN SINGH CHHAPRI DORAHA</t>
+          <t>1729001048/RS/22012034308625 — VYAKTIGAT SOCHALAY NIRMAN SADARAM /DHARAMJIT CHHAPRI DORAHA</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
-        <v>7400</v>
+        <v>12000</v>
       </c>
       <c r="I285" s="2" t="n">
-        <v>1002</v>
+        <v>7636</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>42706</v>
       </c>
       <c r="K285" s="3" t="n">
-        <v>44868</v>
+        <v>42936</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RS/22012034308871 — VYAKTGAT SHOCHALAY NIRMAN MISHRI LAL /BALAPRASAD CHHAPRI DORAHA</t>
+          <t>1729001048/RS/22012034308633 — VYAKTIGAT SHOCHALAY NIRMAN ARJUN SINGH /BATAN LAL CHHAPRI DORAHA</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I286" s="2" t="n">
         <v>11996</v>
       </c>
       <c r="J286" s="3" t="n">
         <v>42706</v>
       </c>
       <c r="K286" s="3" t="n">
         <v>42936</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RS/22012034308877 — VYAKTGAT SHOCHALAY NIRMAN GHEESI LAL  /VANSHI LAL CHHAPRI DORAHA</t>
+          <t>1729001048/RS/22012034308646 — VYAKTIGAT SHOCHALAY NIRMAN  CHHAPRI DORAHA</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I287" s="2" t="n">
-        <v>11996</v>
+        <v>0</v>
       </c>
       <c r="J287" s="3" t="n">
-        <v>42720</v>
-[...3 lines deleted...]
-      </c>
+        <v>42709</v>
+      </c>
+      <c r="K287" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RS/22012034308888 — VYAKTIGAT SHOCHALAY NIRMAN MANOHAR/ GHEESI LAL CHAPRI DORAHA</t>
+          <t>1729001048/RS/22012034308852 — VYAKTIGAT SHOCHALAY NIRMAN SUNER SINGH /BHAGVAN SINGH CHHAPRI DORAHA</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
-        <v>12000</v>
+        <v>7400</v>
       </c>
       <c r="I288" s="2" t="n">
-        <v>16356</v>
+        <v>1002</v>
       </c>
       <c r="J288" s="3" t="n">
         <v>42706</v>
       </c>
       <c r="K288" s="3" t="n">
-        <v>42936</v>
+        <v>44868</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RS/22012034309268 — VYAKTIGAT SHOCHALAY NIRMAN LAKHAN LAL /KANIRAM CHHAPRI DORAHA</t>
+          <t>1729001048/RS/22012034308871 — VYAKTGAT SHOCHALAY NIRMAN MISHRI LAL /BALAPRASAD CHHAPRI DORAHA</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I289" s="2" t="n">
         <v>11996</v>
       </c>
       <c r="J289" s="3" t="n">
-        <v>42709</v>
+        <v>42706</v>
       </c>
       <c r="K289" s="3" t="n">
         <v>42936</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RS/22012034309271 — VYAKTIGAT SHOCHALAY NIRMAN SANTOSH /BHAGVAN SINGH CHHAPRI DORAHA</t>
+          <t>1729001048/RS/22012034308877 — VYAKTGAT SHOCHALAY NIRMAN GHEESI LAL  /VANSHI LAL CHHAPRI DORAHA</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I290" s="2" t="n">
         <v>11996</v>
       </c>
       <c r="J290" s="3" t="n">
-        <v>42709</v>
+        <v>42720</v>
       </c>
       <c r="K290" s="3" t="n">
         <v>42936</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RS/22012034309281 — VYAKTIGAT SHOCHALAY NIRMAN NANNU LAL /RATAN SINGH CHAPRI DORAHA</t>
+          <t>1729001048/RS/22012034308888 — VYAKTIGAT SHOCHALAY NIRMAN MANOHAR/ GHEESI LAL CHAPRI DORAHA</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I291" s="2" t="n">
-        <v>11996</v>
+        <v>16356</v>
       </c>
       <c r="J291" s="3" t="n">
-        <v>42709</v>
+        <v>42706</v>
       </c>
       <c r="K291" s="3" t="n">
         <v>42936</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RS/22012034309717 — VYAKTIGAT SHOCHALAY NIRMAN RAMESH CHAND /GHEESI LAL TORNIYA</t>
+          <t>1729001048/RS/22012034309268 — VYAKTIGAT SHOCHALAY NIRMAN LAKHAN LAL /KANIRAM CHHAPRI DORAHA</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I292" s="2" t="n">
         <v>11996</v>
       </c>
       <c r="J292" s="3" t="n">
-        <v>42711</v>
+        <v>42709</v>
       </c>
       <c r="K292" s="3" t="n">
         <v>42936</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RS/22012034309726 — VYAKTIGAT SHOCHALAY NIRMAN NANDKISHOR/ ACHAL SINGH TORNIYA</t>
+          <t>1729001048/RS/22012034309271 — VYAKTIGAT SHOCHALAY NIRMAN SANTOSH /BHAGVAN SINGH CHHAPRI DORAHA</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I293" s="2" t="n">
         <v>11996</v>
       </c>
       <c r="J293" s="3" t="n">
-        <v>42711</v>
+        <v>42709</v>
       </c>
       <c r="K293" s="3" t="n">
         <v>42936</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RS/22012034309736 — VYAKTIGAT SHOCHALAY NIRMAN ACHAL SINGH /BATAN LAL TORNIA</t>
+          <t>1729001048/RS/22012034309281 — VYAKTIGAT SHOCHALAY NIRMAN NANNU LAL /RATAN SINGH CHAPRI DORAHA</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I294" s="2" t="n">
         <v>11996</v>
       </c>
       <c r="J294" s="3" t="n">
-        <v>42755</v>
+        <v>42709</v>
       </c>
       <c r="K294" s="3" t="n">
         <v>42936</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RS/22012034309741 — VYAKTIGAT SHOCHALAY NIRMAN HASEEN MIYA/ SHEKH HUSEN TORNIYA</t>
+          <t>1729001048/RS/22012034309717 — VYAKTIGAT SHOCHALAY NIRMAN RAMESH CHAND /GHEESI LAL TORNIYA</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I295" s="2" t="n">
-        <v>11992</v>
+        <v>11996</v>
       </c>
       <c r="J295" s="3" t="n">
-        <v>42732</v>
+        <v>42711</v>
       </c>
       <c r="K295" s="3" t="n">
         <v>42936</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RS/22012034310907 — VYAKTIGAT SHOCHALAY NIRMAN MAHESH KUMAR/PHOOL SINGH  CHHAPRI DORAHA</t>
+          <t>1729001048/RS/22012034309726 — VYAKTIGAT SHOCHALAY NIRMAN NANDKISHOR/ ACHAL SINGH TORNIYA</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I296" s="2" t="n">
         <v>11996</v>
       </c>
       <c r="J296" s="3" t="n">
-        <v>42725</v>
+        <v>42711</v>
       </c>
       <c r="K296" s="3" t="n">
-        <v>42930</v>
+        <v>42936</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RS/22012034310916 — VYAKTIGAT SHOCHALAY NIRMAN ANOOP SINGH/PHOOL SINGH CHHAPRI DORAHA</t>
+          <t>1729001048/RS/22012034309736 — VYAKTIGAT SHOCHALAY NIRMAN ACHAL SINGH /BATAN LAL TORNIA</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I297" s="2" t="n">
         <v>11996</v>
       </c>
       <c r="J297" s="3" t="n">
-        <v>42718</v>
+        <v>42755</v>
       </c>
       <c r="K297" s="3" t="n">
         <v>42936</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RS/22012034310921 — VYAKTIGAT SHOCHALAY NIRMAN KAMAL SINGH/PURAN SINGH CHHAPRI DORAHA</t>
+          <t>1729001048/RS/22012034309741 — VYAKTIGAT SHOCHALAY NIRMAN HASEEN MIYA/ SHEKH HUSEN TORNIYA</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I298" s="2" t="n">
-        <v>11996</v>
+        <v>11992</v>
       </c>
       <c r="J298" s="3" t="n">
-        <v>42718</v>
+        <v>42732</v>
       </c>
       <c r="K298" s="3" t="n">
         <v>42936</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RS/22012034371437 — VAYKTIGAT SOCHALAY NIRMAN GHISI LAL S/O MUKANDI LAL GRAM CHPARI</t>
+          <t>1729001048/RS/22012034310907 — VYAKTIGAT SHOCHALAY NIRMAN MAHESH KUMAR/PHOOL SINGH  CHHAPRI DORAHA</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I299" s="2" t="n">
-        <v>11997</v>
+        <v>11996</v>
       </c>
       <c r="J299" s="3" t="n">
-        <v>43127</v>
+        <v>42725</v>
       </c>
       <c r="K299" s="3" t="n">
-        <v>43313</v>
+        <v>42930</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RS/22012034371439 — VYAKTIGAT SOCHALAY NIRMAN MUKESH KUMAR S/O JAIRAM GRAM CHAPRI</t>
+          <t>1729001048/RS/22012034310916 — VYAKTIGAT SHOCHALAY NIRMAN ANOOP SINGH/PHOOL SINGH CHHAPRI DORAHA</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I300" s="2" t="n">
-        <v>11997</v>
+        <v>11996</v>
       </c>
       <c r="J300" s="3" t="n">
-        <v>43001</v>
+        <v>42718</v>
       </c>
       <c r="K300" s="3" t="n">
-        <v>43265</v>
+        <v>42936</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RS/22012034371778 — VYAKTIGAT SOCHALAY NIRMAN LEELAKISHAN S/O RAMLAL GRAM TORNIA</t>
+          <t>1729001048/RS/22012034310921 — VYAKTIGAT SHOCHALAY NIRMAN KAMAL SINGH/PURAN SINGH CHHAPRI DORAHA</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
-        <v>7400</v>
+        <v>12000</v>
       </c>
       <c r="I301" s="2" t="n">
-        <v>7396</v>
+        <v>11996</v>
       </c>
       <c r="J301" s="3" t="n">
-        <v>43144</v>
+        <v>42718</v>
       </c>
       <c r="K301" s="3" t="n">
-        <v>43276</v>
+        <v>42936</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RS/22012034395388 — VAKTIGAT SHOCHALAY NIRMAN KARAN SINGH/JAGANNATH GRAM CHHAPRI</t>
+          <t>1729001048/RS/22012034371437 — VAYKTIGAT SOCHALAY NIRMAN GHISI LAL S/O MUKANDI LAL GRAM CHPARI</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I302" s="2" t="n">
-        <v>11996</v>
+        <v>11997</v>
       </c>
       <c r="J302" s="3" t="n">
-        <v>43134</v>
+        <v>43127</v>
       </c>
       <c r="K302" s="3" t="n">
-        <v>43265</v>
+        <v>43313</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RS/22012034395390 — VAKTIGAT SHOCHALAY NIRMAN SHANKAR LAL/BHANWARJI GRAM CHHAPRI</t>
+          <t>1729001048/RS/22012034371439 — VYAKTIGAT SOCHALAY NIRMAN MUKESH KUMAR S/O JAIRAM GRAM CHAPRI</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I303" s="2" t="n">
-        <v>11996</v>
+        <v>11997</v>
       </c>
       <c r="J303" s="3" t="n">
-        <v>43134</v>
+        <v>43001</v>
       </c>
       <c r="K303" s="3" t="n">
         <v>43265</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RS/22012034395973 — VAKTIGAT SHOCHALAY NIRMAN JAVED KHA/KADAR KHA GRAM CHHAPRI</t>
+          <t>1729001048/RS/22012034371778 — VYAKTIGAT SOCHALAY NIRMAN LEELAKISHAN S/O RAMLAL GRAM TORNIA</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
-        <v>11996</v>
+        <v>7400</v>
       </c>
       <c r="I304" s="2" t="n">
-        <v>11996</v>
+        <v>7396</v>
       </c>
       <c r="J304" s="3" t="n">
-        <v>43134</v>
+        <v>43144</v>
       </c>
       <c r="K304" s="3" t="n">
         <v>43276</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RS/22012034395977 — VAKTIGAT SHOCHALAY NIRMAN BRAJESH/SUNDARLAL GRAM CHHAPRI</t>
+          <t>1729001048/RS/22012034395388 — VAKTIGAT SHOCHALAY NIRMAN KARAN SINGH/JAGANNATH GRAM CHHAPRI</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I305" s="2" t="n">
         <v>11996</v>
       </c>
       <c r="J305" s="3" t="n">
         <v>43134</v>
       </c>
       <c r="K305" s="3" t="n">
         <v>43265</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RS/22012034395980 — VAKTIGAT SHOCHALAY NIRMAN MAHENDRASINGH/SHYAMSINGH GRAM CHHAPRI</t>
+          <t>1729001048/RS/22012034395390 — VAKTIGAT SHOCHALAY NIRMAN SHANKAR LAL/BHANWARJI GRAM CHHAPRI</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I306" s="2" t="n">
-        <v>11994</v>
+        <v>11996</v>
       </c>
       <c r="J306" s="3" t="n">
-        <v>43195</v>
+        <v>43134</v>
       </c>
       <c r="K306" s="3" t="n">
-        <v>43367</v>
+        <v>43265</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RS/22012034395982 — VAKTIGAT SHOCHALAY NIRMAN GAJRAJSINGH/SURAJSINGH GRAM CHHAPRI</t>
+          <t>1729001048/RS/22012034395973 — VAKTIGAT SHOCHALAY NIRMAN JAVED KHA/KADAR KHA GRAM CHHAPRI</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
-        <v>12000</v>
+        <v>11996</v>
       </c>
       <c r="I307" s="2" t="n">
-        <v>11994</v>
+        <v>11996</v>
       </c>
       <c r="J307" s="3" t="n">
         <v>43134</v>
       </c>
       <c r="K307" s="3" t="n">
-        <v>43990</v>
+        <v>43276</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RS/22012034396784 — VAKTIGAT SHOCHALAY NIRMAN JABUR MIYA/NURHUSEN GRAM CHHAPRI</t>
+          <t>1729001048/RS/22012034395977 — VAKTIGAT SHOCHALAY NIRMAN BRAJESH/SUNDARLAL GRAM CHHAPRI</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I308" s="2" t="n">
         <v>11996</v>
       </c>
       <c r="J308" s="3" t="n">
-        <v>43142</v>
+        <v>43134</v>
       </c>
       <c r="K308" s="3" t="n">
         <v>43265</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RS/22012034396789 — VAKTIGAT SHOCHALAY NIRMAN GORMOHAMMAD/BASIR KHA GRAM CHHAPRI</t>
+          <t>1729001048/RS/22012034395980 — VAKTIGAT SHOCHALAY NIRMAN MAHENDRASINGH/SHYAMSINGH GRAM CHHAPRI</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I309" s="2" t="n">
-        <v>11996</v>
+        <v>11994</v>
       </c>
       <c r="J309" s="3" t="n">
-        <v>43138</v>
+        <v>43195</v>
       </c>
       <c r="K309" s="3" t="n">
-        <v>43265</v>
+        <v>43367</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RS/22012034400362 — VYAKTIGAT SHOCHALAY NIRMAN BABU KHA /SULTAN AHMAD GRAM CHHAPRI</t>
+          <t>1729001048/RS/22012034395982 — VAKTIGAT SHOCHALAY NIRMAN GAJRAJSINGH/SURAJSINGH GRAM CHHAPRI</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I310" s="2" t="n">
-        <v>11996</v>
+        <v>11994</v>
       </c>
       <c r="J310" s="3" t="n">
-        <v>43176</v>
+        <v>43134</v>
       </c>
       <c r="K310" s="3" t="n">
-        <v>43276</v>
+        <v>43990</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RS/22012034407107 — VYAKTIGAT SHOCHALAY NIRMAN NEHRU SINGH/RATAN SINGH GRAM TORNIYA</t>
+          <t>1729001048/RS/22012034396784 — VAKTIGAT SHOCHALAY NIRMAN JABUR MIYA/NURHUSEN GRAM CHHAPRI</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I311" s="2" t="n">
-        <v>11994</v>
+        <v>11996</v>
       </c>
       <c r="J311" s="3" t="n">
-        <v>43266</v>
+        <v>43142</v>
       </c>
       <c r="K311" s="3" t="n">
-        <v>43313</v>
+        <v>43265</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RS/22012034407481 — VYAKTIGAT SHOCHALAY NIRMAN PHOOL SINGH /CHHITAR SINGH GRAM TORNIYA</t>
+          <t>1729001048/RS/22012034396789 — VAKTIGAT SHOCHALAY NIRMAN GORMOHAMMAD/BASIR KHA GRAM CHHAPRI</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I312" s="2" t="n">
-        <v>0</v>
+        <v>11996</v>
       </c>
       <c r="J312" s="3" t="n">
-        <v>43201</v>
-[...1 lines deleted...]
-      <c r="K312" s="3"/>
+        <v>43138</v>
+      </c>
+      <c r="K312" s="3" t="n">
+        <v>43265</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RS/22012034410748 — VYAKTIGAT SHOCHALAY NIRMAN ASHOK S/O MANGI LAL GRAM TORNIYA</t>
+          <t>1729001048/RS/22012034400362 — VYAKTIGAT SHOCHALAY NIRMAN BABU KHA /SULTAN AHMAD GRAM CHHAPRI</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I313" s="2" t="n">
-        <v>0</v>
+        <v>11996</v>
       </c>
       <c r="J313" s="3" t="n">
-        <v>43235</v>
-[...1 lines deleted...]
-      <c r="K313" s="3"/>
+        <v>43176</v>
+      </c>
+      <c r="K313" s="3" t="n">
+        <v>43276</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RS/22012034410757 — VYAKTIGAT SHOCHALAY NIRMAN RAM SINGH S/O PURANSINGH GRAM CHHAPRI</t>
+          <t>1729001048/RS/22012034407107 — VYAKTIGAT SHOCHALAY NIRMAN NEHRU SINGH/RATAN SINGH GRAM TORNIYA</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I314" s="2" t="n">
-        <v>0</v>
+        <v>11994</v>
       </c>
       <c r="J314" s="3" t="n">
-        <v>43235</v>
-[...1 lines deleted...]
-      <c r="K314" s="3"/>
+        <v>43266</v>
+      </c>
+      <c r="K314" s="3" t="n">
+        <v>43313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RS/22012034429363 — VYAKTIGAT SHOCHALAY NIRMAN KALLURAM/ KEVALRAM GRAM CHHAPRI</t>
+          <t>1729001048/RS/22012034407481 — VYAKTIGAT SHOCHALAY NIRMAN PHOOL SINGH /CHHITAR SINGH GRAM TORNIYA</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I315" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J315" s="3" t="n">
-        <v>43327</v>
+        <v>43201</v>
       </c>
       <c r="K315" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RS/22012034483580 — सोख्ता गड्ढा कल्लु केु घर बाले हैंडपंप के पास ग्राम छापरी</t>
+          <t>1729001048/RS/22012034410748 — VYAKTIGAT SHOCHALAY NIRMAN ASHOK S/O MANGI LAL GRAM TORNIYA</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I316" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J316" s="3" t="n">
-        <v>43935</v>
+        <v>43235</v>
       </c>
       <c r="K316" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RS/22012034483581 — सोख्ता गड्ढा मंदिर के पास ग्राम छापरी</t>
+          <t>1729001048/RS/22012034410757 — VYAKTIGAT SHOCHALAY NIRMAN RAM SINGH S/O PURANSINGH GRAM CHHAPRI</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I317" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J317" s="3" t="n">
-        <v>43935</v>
+        <v>43235</v>
       </c>
       <c r="K317" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RS/22012034483582 — सोख्ता गड्ढा स्कूल के हैंण्डपम्प के पास ग्राम छापरी</t>
+          <t>1729001048/RS/22012034429363 — VYAKTIGAT SHOCHALAY NIRMAN KALLURAM/ KEVALRAM GRAM CHHAPRI</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I318" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J318" s="3" t="n">
-        <v>43935</v>
+        <v>43327</v>
       </c>
       <c r="K318" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RS/22012034483583 — सोख्ता गड्ढा भोजराज के घर वाले हैंण्डपम्प के पास ग्राम छापरी</t>
+          <t>1729001048/RS/22012034483580 — सोख्ता गड्ढा कल्लु केु घर बाले हैंडपंप के पास ग्राम छापरी</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I319" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J319" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K319" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RS/22012034483584 — सोख्ता गड्ढा बुधराम के घर वाले हैंण्डपम्प के पास ग्राम छापरी</t>
+          <t>1729001048/RS/22012034483581 — सोख्ता गड्ढा मंदिर के पास ग्राम छापरी</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I320" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J320" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RS/22012034483585 — सोख्ता गड्ढा स्कुल वाले हैंण्डपम्प के पास ग्राम तोरनिया</t>
+          <t>1729001048/RS/22012034483582 — सोख्ता गड्ढा स्कूल के हैंण्डपम्प के पास ग्राम छापरी</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I321" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J321" s="3" t="n">
-        <v>43965</v>
+        <v>43935</v>
       </c>
       <c r="K321" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RS/22012034483586 — सोख्ता गड्ढा खेल मैदान वाले हैंण्डपम्प के पास ग्राम तोरनिया कालोनी</t>
+          <t>1729001048/RS/22012034483583 — सोख्ता गड्ढा भोजराज के घर वाले हैंण्डपम्प के पास ग्राम छापरी</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I322" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K322" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RS/22012034592344 — Samudayik Nadep Nirman Panchayat Bhawan Ke Pas Gram Chhapri</t>
+          <t>1729001048/RS/22012034483584 — सोख्ता गड्ढा बुधराम के घर वाले हैंण्डपम्प के पास ग्राम छापरी</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
-        <v>14006.51</v>
+        <v>0</v>
       </c>
       <c r="I323" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J323" s="3" t="n">
-        <v>44471</v>
+        <v>43935</v>
       </c>
       <c r="K323" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RS/22012034592346 — Samudayik Nadep Nirman Budhram Ke Ghar Ke Pas Gram Chhapri</t>
+          <t>1729001048/RS/22012034483585 — सोख्ता गड्ढा स्कुल वाले हैंण्डपम्प के पास ग्राम तोरनिया</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
-        <v>14006.51</v>
+        <v>0</v>
       </c>
       <c r="I324" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J324" s="3" t="n">
-        <v>44471</v>
+        <v>43965</v>
       </c>
       <c r="K324" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RS/22012034679399 — C.C.Nali Nirman Sunil Ke Ghar Se Omprakash Ke Ghar Ki Aur Gram Chhapri</t>
+          <t>1729001048/RS/22012034483586 — सोख्ता गड्ढा खेल मैदान वाले हैंण्डपम्प के पास ग्राम तोरनिया कालोनी</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
-        <v>38507</v>
+        <v>0</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>35953</v>
+        <v>0</v>
       </c>
       <c r="J325" s="3" t="n">
-        <v>45167</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K325" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RS/22012034680385 — Nali Nirman Kary Panchayat Bhawan Ke Pas Gram Chhapri Doraha</t>
+          <t>1729001048/RS/22012034592344 — Samudayik Nadep Nirman Panchayat Bhawan Ke Pas Gram Chhapri</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
-        <v>32963</v>
+        <v>14006.51</v>
       </c>
       <c r="I326" s="2" t="n">
-        <v>23814</v>
+        <v>0</v>
       </c>
       <c r="J326" s="3" t="n">
-        <v>45426</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K326" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1729001048/RS/22012034705008 — Cement Concrete Nali Nirman Ajabsingh Ke Ghar Se Parsadilal Ke Ghar Ki Aur Gram Atraliya</t>
+          <t>1729001048/RS/22012034592346 — Samudayik Nadep Nirman Budhram Ke Ghar Ke Pas Gram Chhapri</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
-        <v>27778</v>
+        <v>14006.51</v>
       </c>
       <c r="I327" s="2" t="n">
-        <v>4721</v>
+        <v>0</v>
       </c>
       <c r="J327" s="3" t="n">
-        <v>45205</v>
+        <v>44471</v>
       </c>
       <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1729001048/WC/17 — कुप निर्माण प्रभुलाल राजाराम तोरनिया</t>
+          <t>1729001048/RS/22012034679399 — C.C.Nali Nirman Sunil Ke Ghar Se Omprakash Ke Ghar Ki Aur Gram Chhapri</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
-        <v>156000</v>
+        <v>38507</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>77681</v>
+        <v>35953</v>
       </c>
       <c r="J328" s="3" t="n">
-        <v>39662</v>
+        <v>45167</v>
       </c>
       <c r="K328" s="3" t="n">
-        <v>38991</v>
+        <v>45262</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1729001048/WC/19 — कुप निर्माण तोरनिया</t>
+          <t>1729001048/RS/22012034680385 — Nali Nirman Kary Panchayat Bhawan Ke Pas Gram Chhapri Doraha</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
-        <v>156000</v>
+        <v>32963</v>
       </c>
       <c r="I329" s="2" t="n">
-        <v>169871</v>
+        <v>23814</v>
       </c>
       <c r="J329" s="3" t="n">
-        <v>39578</v>
+        <v>45426</v>
       </c>
       <c r="K329" s="3" t="n">
-        <v>41324</v>
+        <v>45527</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1729001048/WC/22012034442554 — Stop Dam Nirman Dwarka Prasad Ke Khet Ke Pas Gram Chhapri</t>
+          <t>1729001048/RS/22012034705008 — Cement Concrete Nali Nirman Ajabsingh Ke Ghar Se Parsadilal Ke Ghar Ki Aur Gram Atraliya</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
-        <v>1414341.55</v>
+        <v>27778</v>
       </c>
       <c r="I330" s="2" t="n">
-        <v>174</v>
+        <v>6521</v>
       </c>
       <c r="J330" s="3" t="n">
-        <v>43534</v>
-[...3 lines deleted...]
-      </c>
+        <v>45205</v>
+      </c>
+      <c r="K330" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1729001048/WC/22012034442562 — Check Dam Nirman Gram Chhapri</t>
+          <t>1729001048/WC/17 — कुप निर्माण प्रभुलाल राजाराम तोरनिया</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
-        <v>0</v>
+        <v>156000</v>
       </c>
       <c r="I331" s="2" t="n">
-        <v>0</v>
+        <v>77681</v>
       </c>
       <c r="J331" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K331" s="3"/>
+        <v>39662</v>
+      </c>
+      <c r="K331" s="3" t="n">
+        <v>38991</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1729001048/WC/22012034442564 — 2-Check Dam Nirman Gram Chhapri</t>
+          <t>1729001048/WC/19 — कुप निर्माण तोरनिया</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
-        <v>0</v>
+        <v>156000</v>
       </c>
       <c r="I332" s="2" t="n">
-        <v>0</v>
+        <v>169871</v>
       </c>
       <c r="J332" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K332" s="3"/>
+        <v>39578</v>
+      </c>
+      <c r="K332" s="3" t="n">
+        <v>41324</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1729001048/WC/22012034446110 — POKHAR GRAM TORNIYA</t>
+          <t>1729001048/WC/22012034442554 — Stop Dam Nirman Dwarka Prasad Ke Khet Ke Pas Gram Chhapri</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
-        <v>304945.19</v>
+        <v>1414341.55</v>
       </c>
       <c r="I333" s="2" t="n">
-        <v>237398</v>
+        <v>174</v>
       </c>
       <c r="J333" s="3" t="n">
         <v>43534</v>
       </c>
       <c r="K333" s="3" t="n">
-        <v>44725</v>
+        <v>44195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1729001048/WC/22012034545296 — POKHAR GRAM CHHAPRI</t>
+          <t>1729001048/WC/22012034442562 — Check Dam Nirman Gram Chhapri</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
-        <v>332572.21</v>
+        <v>0</v>
       </c>
       <c r="I334" s="2" t="n">
-        <v>252320</v>
+        <v>0</v>
       </c>
       <c r="J334" s="3" t="n">
-        <v>43964</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K334" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1729001048/WC/22012034548871 — नाला डिसिल्टिंग द्वारकाप्रसाद के खेत से ओमप्रकाश के खेत तक ग्राम छापरी</t>
+          <t>1729001048/WC/22012034442564 — 2-Check Dam Nirman Gram Chhapri</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I335" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J335" s="3" t="n">
-        <v>43935</v>
+        <v>43010</v>
       </c>
       <c r="K335" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1729001048/WC/22012034556003 — सोख्ता गड्डा कल्लू के घर बाले हैन्डपम्प के पास ग्राम छापरी</t>
+          <t>1729001048/WC/22012034446110 — POKHAR GRAM TORNIYA</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
-        <v>14283.77</v>
+        <v>304945.19</v>
       </c>
       <c r="I336" s="2" t="n">
-        <v>10260</v>
+        <v>237398</v>
       </c>
       <c r="J336" s="3" t="n">
-        <v>44006</v>
+        <v>43534</v>
       </c>
       <c r="K336" s="3" t="n">
-        <v>44336</v>
+        <v>44725</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1729001048/WC/22012034556008 — सोख्ता गड्डा रतन सिहं के घर बाले बोर के पास ग्राम तोरनिया</t>
+          <t>1729001048/WC/22012034545296 — POKHAR GRAM CHHAPRI</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
-        <v>14283.77</v>
+        <v>332572.21</v>
       </c>
       <c r="I337" s="2" t="n">
-        <v>0</v>
+        <v>252320</v>
       </c>
       <c r="J337" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K337" s="3"/>
+        <v>43964</v>
+      </c>
+      <c r="K337" s="3" t="n">
+        <v>44725</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1729001048/WC/22012034556095 — सोख्ता गड्डा गजराज सिहं के घर बाले बोर के पास ग्राम तोरनिया</t>
+          <t>1729001048/WC/22012034548871 — नाला डिसिल्टिंग द्वारकाप्रसाद के खेत से ओमप्रकाश के खेत तक ग्राम छापरी</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
-        <v>14283.77</v>
+        <v>0</v>
       </c>
       <c r="I338" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J338" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1729001048/WC/22012034556097 — सोख्ता गड्डा निर्भयसिंह के घर बाले हैण्डपम्प के पास ग्राम तोरनिया</t>
+          <t>1729001048/WC/22012034556003 — सोख्ता गड्डा कल्लू के घर बाले हैन्डपम्प के पास ग्राम छापरी</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>14283.77</v>
       </c>
       <c r="I339" s="2" t="n">
         <v>10260</v>
       </c>
       <c r="J339" s="3" t="n">
-        <v>44013</v>
+        <v>44006</v>
       </c>
       <c r="K339" s="3" t="n">
         <v>44336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1729001048/WC/22012034556100 — सोख्ता गड्डा खेलमैदान वाले हैण्डपम्प के पास ग्राम तोरनिया</t>
+          <t>1729001048/WC/22012034556008 — सोख्ता गड्डा रतन सिहं के घर बाले बोर के पास ग्राम तोरनिया</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>14283.77</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>10260</v>
+        <v>0</v>
       </c>
       <c r="J340" s="3" t="n">
-        <v>43987</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K340" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1729001048/WC/22012034556101 — सोख्ता गड्डा स्कूल वाले हैण्डपम्प के पास ग्राम तोरनिया</t>
+          <t>1729001048/WC/22012034556095 — सोख्ता गड्डा गजराज सिहं के घर बाले बोर के पास ग्राम तोरनिया</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>14283.77</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>10260</v>
+        <v>0</v>
       </c>
       <c r="J341" s="3" t="n">
-        <v>43999</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K341" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1729001048/WC/22012034556104 — सोख्ता गड्डा मंदिर के पास ग्राम छापरी</t>
+          <t>1729001048/WC/22012034556097 — सोख्ता गड्डा निर्भयसिंह के घर बाले हैण्डपम्प के पास ग्राम तोरनिया</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>14283.77</v>
       </c>
       <c r="I342" s="2" t="n">
         <v>10260</v>
       </c>
       <c r="J342" s="3" t="n">
-        <v>43987</v>
+        <v>44013</v>
       </c>
       <c r="K342" s="3" t="n">
         <v>44336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1729001048/WC/22012034556105 — सोख्ता गड्डा भोजराज के घर बाले हैन्डपम्प के पास ग्राम छापरी</t>
+          <t>1729001048/WC/22012034556100 — सोख्ता गड्डा खेलमैदान वाले हैण्डपम्प के पास ग्राम तोरनिया</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>14283.77</v>
       </c>
       <c r="I343" s="2" t="n">
         <v>10260</v>
       </c>
       <c r="J343" s="3" t="n">
         <v>43987</v>
       </c>
       <c r="K343" s="3" t="n">
         <v>44336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1729001048/WC/22012034556116 — सोख्ता गड्डा बुधराम के घर वाले हैन्डपम्प के पास ग्राम छापरी</t>
+          <t>1729001048/WC/22012034556101 — सोख्ता गड्डा स्कूल वाले हैण्डपम्प के पास ग्राम तोरनिया</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>14283.77</v>
       </c>
       <c r="I344" s="2" t="n">
         <v>10260</v>
       </c>
       <c r="J344" s="3" t="n">
-        <v>43990</v>
+        <v>43999</v>
       </c>
       <c r="K344" s="3" t="n">
         <v>44336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1729001048/WC/22012034559536 — टांका(टंकी)निर्माण ग्राम तोरनिया कॉलोनी</t>
+          <t>1729001048/WC/22012034556104 — सोख्ता गड्डा मंदिर के पास ग्राम छापरी</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
-        <v>0</v>
+        <v>14283.77</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>0</v>
+        <v>10260</v>
       </c>
       <c r="J345" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K345" s="3"/>
+        <v>43987</v>
+      </c>
+      <c r="K345" s="3" t="n">
+        <v>44336</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1729001048/WC/22012034574381 — गेबियन स्ट्रक्चर तलाव के पास ग्राम छापरी</t>
+          <t>1729001048/WC/22012034556105 — सोख्ता गड्डा भोजराज के घर बाले हैन्डपम्प के पास ग्राम छापरी</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
-        <v>54473.57</v>
+        <v>14283.77</v>
       </c>
       <c r="I346" s="2" t="n">
-        <v>0</v>
+        <v>10260</v>
       </c>
       <c r="J346" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K346" s="3"/>
+        <v>43987</v>
+      </c>
+      <c r="K346" s="3" t="n">
+        <v>44336</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1729001048/WC/22012034604616 — नाला विस्तारीकरण ग्राम छापरी</t>
+          <t>1729001048/WC/22012034556116 — सोख्ता गड्डा बुधराम के घर वाले हैन्डपम्प के पास ग्राम छापरी</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
-        <v>235452.96</v>
+        <v>14283.77</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>195546</v>
+        <v>10260</v>
       </c>
       <c r="J347" s="3" t="n">
-        <v>44346</v>
+        <v>43990</v>
       </c>
       <c r="K347" s="3" t="n">
-        <v>45618</v>
+        <v>44336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1729001048/WC/22012034628009 — पानी की टंकी का निर्माण पंचायत भवन के पास ग्राम छापरी</t>
+          <t>1729001048/WC/22012034559536 — टांका(टंकी)निर्माण ग्राम तोरनिया कॉलोनी</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
-        <v>22687</v>
+        <v>0</v>
       </c>
       <c r="I348" s="2" t="n">
-        <v>21001</v>
+        <v>0</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>44287</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K348" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1729001048/WC/22012034628066 — पानी की टंकी का निर्माण रामप्रसाद के घर के पास ग्राम तोरनिया</t>
+          <t>1729001048/WC/22012034574381 — गेबियन स्ट्रक्चर तलाव के पास ग्राम छापरी</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
-        <v>22687</v>
+        <v>54473.57</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>193</v>
+        <v>0</v>
       </c>
       <c r="J349" s="3" t="n">
-        <v>44287</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K349" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1729001048/WC/22012034649989 — Rain Water Harvesting Panchayat Bhawan, Chhapri Doraha</t>
+          <t>1729001048/WC/22012034604616 — नाला विस्तारीकरण ग्राम छापरी</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
-        <v>33127.98</v>
+        <v>235452.96</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>26872.96</v>
+        <v>195546</v>
       </c>
       <c r="J350" s="3" t="n">
         <v>44346</v>
       </c>
       <c r="K350" s="3" t="n">
-        <v>44865</v>
+        <v>45618</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1729001048/WC/22012034649991 — Rain Water Harvesting Govt.Primary School Gram Chhapri</t>
+          <t>1729001048/WC/22012034628009 — पानी की टंकी का निर्माण पंचायत भवन के पास ग्राम छापरी</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
-        <v>34226.83</v>
+        <v>22687</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>29730.68</v>
+        <v>21001</v>
       </c>
       <c r="J351" s="3" t="n">
-        <v>44346</v>
+        <v>44287</v>
       </c>
       <c r="K351" s="3" t="n">
-        <v>44865</v>
+        <v>44914</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1729001048/WC/22012034738911 — Rain Water Harvesting Govt.Primary School Gram Torniya Colony</t>
+          <t>1729001048/WC/22012034628066 — पानी की टंकी का निर्माण रामप्रसाद के घर के पास ग्राम तोरनिया</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
-        <v>33855.86</v>
+        <v>22687</v>
       </c>
       <c r="I352" s="2" t="n">
-        <v>30449.86</v>
+        <v>193</v>
       </c>
       <c r="J352" s="3" t="n">
-        <v>44358</v>
+        <v>44287</v>
       </c>
       <c r="K352" s="3" t="n">
-        <v>44865</v>
+        <v>45352</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1729001048/WC/22012034738926 — Rain Water Harvesting Aganvadi Bhawan Gram Chhapri Doraha</t>
+          <t>1729001048/WC/22012034649989 — Rain Water Harvesting Panchayat Bhawan, Chhapri Doraha</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
-        <v>33616</v>
+        <v>33127.98</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>26117.76</v>
+        <v>26872.96</v>
       </c>
       <c r="J353" s="3" t="n">
-        <v>44358</v>
+        <v>44346</v>
       </c>
       <c r="K353" s="3" t="n">
         <v>44865</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1729001048/WC/22012034774774 — Rain Water Harvesting Govt.Atirikt Kaksh Gram chhapri</t>
+          <t>1729001048/WC/22012034649991 — Rain Water Harvesting Govt.Primary School Gram Chhapri</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
-        <v>34584.63</v>
+        <v>34226.83</v>
       </c>
       <c r="I354" s="2" t="n">
-        <v>30474.93</v>
+        <v>29730.68</v>
       </c>
       <c r="J354" s="3" t="n">
-        <v>44385</v>
+        <v>44346</v>
       </c>
       <c r="K354" s="3" t="n">
         <v>44865</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1729001048/WC/22012034774788 — Rain Water Harvesting Govt.Atirikt Kaksh Gram Torniya Colony</t>
+          <t>1729001048/WC/22012034738911 — Rain Water Harvesting Govt.Primary School Gram Torniya Colony</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
-        <v>33978.73</v>
+        <v>33855.86</v>
       </c>
       <c r="I355" s="2" t="n">
-        <v>30327.86</v>
+        <v>30449.86</v>
       </c>
       <c r="J355" s="3" t="n">
-        <v>44394</v>
+        <v>44358</v>
       </c>
       <c r="K355" s="3" t="n">
         <v>44865</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1729001048/WC/22012034777295 — Sokhta Gadda Shantidham Wale Handpump Ke Pas Gram Torniya</t>
+          <t>1729001048/WC/22012034738926 — Rain Water Harvesting Aganvadi Bhawan Gram Chhapri Doraha</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
-        <v>14467.3</v>
+        <v>33616</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>0</v>
+        <v>26117.76</v>
       </c>
       <c r="J356" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K356" s="3"/>
+        <v>44358</v>
+      </c>
+      <c r="K356" s="3" t="n">
+        <v>44865</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1729001048/WC/22012034777303 — Sokhta Gadda Panchayat Bhawan Wale Handpump Ke Pas Gram Chhapri Doraha</t>
+          <t>1729001048/WC/22012034774774 — Rain Water Harvesting Govt.Atirikt Kaksh Gram chhapri</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
-        <v>14467.3</v>
+        <v>34584.63</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>0</v>
+        <v>30474.93</v>
       </c>
       <c r="J357" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K357" s="3"/>
+        <v>44385</v>
+      </c>
+      <c r="K357" s="3" t="n">
+        <v>44865</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1729001048/WC/22012034777304 — Sokhta Gadda Panchayat Bhawan Wale Handpump Ke Pas Gram Chhapri Doraha</t>
+          <t>1729001048/WC/22012034774788 — Rain Water Harvesting Govt.Atirikt Kaksh Gram Torniya Colony</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
-        <v>0</v>
+        <v>33978.73</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>0</v>
+        <v>30327.86</v>
       </c>
       <c r="J358" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K358" s="3"/>
+        <v>44394</v>
+      </c>
+      <c r="K358" s="3" t="n">
+        <v>44865</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1729001048/WC/22012034936790 — Talab Geharikaran Karya Gram Torniya</t>
+          <t>1729001048/WC/22012034777295 — Sokhta Gadda Shantidham Wale Handpump Ke Pas Gram Torniya</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
-        <v>85760</v>
+        <v>14467.3</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>83028</v>
+        <v>0</v>
       </c>
       <c r="J359" s="3" t="n">
-        <v>44660</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K359" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1729001048/WC/22012035028059 — Pani Ki Tanki Ka Nirman Kary Gram Torniya</t>
+          <t>1729001048/WC/22012034777303 — Sokhta Gadda Panchayat Bhawan Wale Handpump Ke Pas Gram Chhapri Doraha</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
-        <v>24900</v>
+        <v>14467.3</v>
       </c>
       <c r="I360" s="2" t="n">
-        <v>24521</v>
+        <v>0</v>
       </c>
       <c r="J360" s="3" t="n">
-        <v>45184</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K360" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1729001048/WC/22012035028060 — Pani Ki Tanki Ka Nirman Kary Gram Torniya</t>
+          <t>1729001048/WC/22012034777304 — Sokhta Gadda Panchayat Bhawan Wale Handpump Ke Pas Gram Chhapri Doraha</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I361" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J361" s="3" t="n">
-        <v>44790</v>
+        <v>44300</v>
       </c>
       <c r="K361" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1729001048/WC/22012035102020 — Pani Ki Tanki Ka Nirman Kary Gram Atraliya</t>
+          <t>1729001048/WC/22012034936790 — Talab Geharikaran Karya Gram Torniya</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
-        <v>24900</v>
+        <v>85760</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>22370</v>
+        <v>83028</v>
       </c>
       <c r="J362" s="3" t="n">
-        <v>45178</v>
+        <v>44660</v>
       </c>
       <c r="K362" s="3" t="n">
-        <v>45527</v>
+        <v>44753</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1729001048/WC/22012035104740 — Phokar Nirman Kary Gram Atraliya</t>
+          <t>1729001048/WC/22012035028059 — Pani Ki Tanki Ka Nirman Kary Gram Torniya</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
-        <v>385261.22</v>
+        <v>24900</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>0</v>
+        <v>24521</v>
       </c>
       <c r="J363" s="3" t="n">
-        <v>45156</v>
-[...1 lines deleted...]
-      <c r="K363" s="3"/>
+        <v>45184</v>
+      </c>
+      <c r="K363" s="3" t="n">
+        <v>45618</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1729001048/WC/22012035107201 — Stop Dam Nirman Kary Gram Chhapri</t>
+          <t>1729001048/WC/22012035028060 — Pani Ki Tanki Ka Nirman Kary Gram Torniya</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
-        <v>176000</v>
+        <v>0</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>175743</v>
+        <v>0</v>
       </c>
       <c r="J364" s="3" t="n">
-        <v>45185</v>
-[...3 lines deleted...]
-      </c>
+        <v>44790</v>
+      </c>
+      <c r="K364" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1729001048/WC/22012035109948 — Pokhar Nirman Kary Gram Atraliya</t>
+          <t>1729001048/WC/22012035102020 — Pani Ki Tanki Ka Nirman Kary Gram Atraliya</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
-        <v>385261.22</v>
+        <v>24900</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>308903</v>
+        <v>22370</v>
       </c>
       <c r="J365" s="3" t="n">
-        <v>45207</v>
+        <v>45178</v>
       </c>
       <c r="K365" s="3" t="n">
         <v>45527</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1729001048/WC/22012035113040 — Nirmal Neer Kup Nirman Kary Gram Atraliya</t>
+          <t>1729001048/WC/22012035104740 — Phokar Nirman Kary Gram Atraliya</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
-        <v>537251.35</v>
+        <v>385261.22</v>
       </c>
       <c r="I366" s="2" t="n">
-        <v>459414.47</v>
+        <v>0</v>
       </c>
       <c r="J366" s="3" t="n">
-        <v>45205</v>
-[...3 lines deleted...]
-      </c>
+        <v>45156</v>
+      </c>
+      <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1729001048/WC/22012035150117 — Stop Dem Nirman Gabbar Ke Khet Ke Pas Gram Atraliya</t>
+          <t>1729001048/WC/22012035107201 — Stop Dam Nirman Kary Gram Chhapri</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
-        <v>0</v>
+        <v>176000</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>0</v>
+        <v>175743</v>
       </c>
       <c r="J367" s="3" t="n">
-        <v>45201</v>
-[...1 lines deleted...]
-      <c r="K367" s="3"/>
+        <v>45185</v>
+      </c>
+      <c r="K367" s="3" t="n">
+        <v>45527</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1729001048/WC/22012035150123 — Pal Sudurikaran Om Prakash Ke Khet Se Dwarka Prasad Ke Khet Tak Gram Chhapri</t>
+          <t>1729001048/WC/22012035109948 — Pokhar Nirman Kary Gram Atraliya</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
-        <v>0</v>
+        <v>385261.22</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>0</v>
+        <v>308903</v>
       </c>
       <c r="J368" s="3" t="n">
-        <v>45201</v>
-[...1 lines deleted...]
-      <c r="K368" s="3"/>
+        <v>45207</v>
+      </c>
+      <c r="K368" s="3" t="n">
+        <v>45527</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1729001048/WC/22012035153352 — Pal Sudurikaran Vinod Ke Khet Se Bhaiyalal Ke Khet Tak Gram Atraliya</t>
+          <t>1729001048/WC/22012035113040 — Nirmal Neer Kup Nirman Kary Gram Atraliya</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
-        <v>0</v>
+        <v>537251.35</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>0</v>
+        <v>459414.47</v>
       </c>
       <c r="J369" s="3" t="n">
-        <v>45201</v>
-[...1 lines deleted...]
-      <c r="K369" s="3"/>
+        <v>45205</v>
+      </c>
+      <c r="K369" s="3" t="n">
+        <v>45751</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1729001048/WC/22012035180265 — Diversion Channel Ka Nirman Om Prakash Ke Khet Se Dwarka Prasad Ke Khet Tak Gram Chhapri</t>
+          <t>1729001048/WC/22012035150117 — Stop Dem Nirman Gabbar Ke Khet Ke Pas Gram Atraliya</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
-        <v>406284.5</v>
+        <v>0</v>
       </c>
       <c r="I370" s="2" t="n">
-        <v>340746</v>
+        <v>0</v>
       </c>
       <c r="J370" s="3" t="n">
-        <v>45364</v>
-[...3 lines deleted...]
-      </c>
+        <v>45201</v>
+      </c>
+      <c r="K370" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1729001048/WC/22012035202312 — Stop dem Nirman Karya Gram Atraliya</t>
+          <t>1729001048/WC/22012035150123 — Pal Sudurikaran Om Prakash Ke Khet Se Dwarka Prasad Ke Khet Tak Gram Chhapri</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I371" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J371" s="3" t="n">
-        <v>45451</v>
+        <v>45201</v>
       </c>
       <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1729001048/WC/22012035278450 — JGSA Dugwell Recharge Pit Nirmal Neer Ke Pas Gram Atraliya</t>
+          <t>1729001048/WC/22012035153352 — Pal Sudurikaran Vinod Ke Khet Se Bhaiyalal Ke Khet Tak Gram Atraliya</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
-        <v>25899.46</v>
+        <v>0</v>
       </c>
       <c r="I372" s="2" t="n">
-        <v>25110.15</v>
+        <v>0</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>45777</v>
-[...3 lines deleted...]
-      </c>
+        <v>45201</v>
+      </c>
+      <c r="K372" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1729001048/WC/22012035279724 — JGSA Dugwell Recharge Nirmal Neer Chapri Doraha</t>
+          <t>1729001048/WC/22012035180265 — Diversion Channel Ka Nirman Om Prakash Ke Khet Se Dwarka Prasad Ke Khet Tak Gram Chhapri</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
-        <v>25899.46</v>
+        <v>406284.5</v>
       </c>
       <c r="I373" s="2" t="n">
-        <v>24849.15</v>
+        <v>340746</v>
       </c>
       <c r="J373" s="3" t="n">
-        <v>45777</v>
+        <v>45364</v>
       </c>
       <c r="K373" s="3" t="n">
-        <v>46121</v>
+        <v>45527</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1729001048/WC/22012035279739 — JGSA Dugwell Recharge Nirmal Neer Atraliya</t>
+          <t>1729001048/WC/22012035202312 — Stop dem Nirman Karya Gram Atraliya</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I374" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J374" s="3" t="n">
-        <v>45761</v>
+        <v>45451</v>
       </c>
       <c r="K374" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1729001048/WC/22012035279754 — JGSA Dugwell Recharge Nirmal Neer Torniya</t>
+          <t>1729001048/WC/22012035278450 — JGSA Dugwell Recharge Pit Nirmal Neer Ke Pas Gram Atraliya</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I375" s="2" t="n">
-        <v>25582.92</v>
+        <v>25110.15</v>
       </c>
       <c r="J375" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K375" s="3" t="n">
-        <v>46057</v>
+        <v>46121</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1729001048/WC/22012035287361 — JGSA Dugwell Recharge Pit Shanti Dham Wale Handpump Ke Pas Gram Torniya</t>
+          <t>1729001048/WC/22012035279724 — JGSA Dugwell Recharge Nirmal Neer Chapri Doraha</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I376" s="2" t="n">
-        <v>25582.92</v>
+        <v>24849.15</v>
       </c>
       <c r="J376" s="3" t="n">
-        <v>45782</v>
+        <v>45777</v>
       </c>
       <c r="K376" s="3" t="n">
-        <v>46057</v>
+        <v>46121</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1729001048/WC/9993637559 — रपटा निर्माण कार्य ग्राम तोरनिया</t>
+          <t>1729001048/WC/22012035279739 — JGSA Dugwell Recharge Nirmal Neer Atraliya</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
-        <v>241938</v>
+        <v>0</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>225600.2</v>
+        <v>0</v>
       </c>
       <c r="J377" s="3" t="n">
-        <v>41545</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K377" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1729001048/WC/छापरी/4386 — कपिलधारा कुपनिमार्ण केवलसिहं/गनपजसिहं</t>
+          <t>1729001048/WC/22012035279754 — JGSA Dugwell Recharge Nirmal Neer Torniya</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
-        <v>156000</v>
+        <v>25899.46</v>
       </c>
       <c r="I378" s="2" t="n">
-        <v>137957</v>
+        <v>25582.92</v>
       </c>
       <c r="J378" s="3" t="n">
-        <v>39541</v>
+        <v>45777</v>
       </c>
       <c r="K378" s="3" t="n">
-        <v>40677</v>
+        <v>46057</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1729001048/WC/छापरी दोराह /6266 — कपिलधारा कुपनिमार्ण अब्‍दुलरहीम/शेखरहीम</t>
+          <t>1729001048/WC/22012035287361 — JGSA Dugwell Recharge Pit Shanti Dham Wale Handpump Ke Pas Gram Torniya</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
-        <v>156000</v>
+        <v>25899.46</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>107236</v>
+        <v>25582.92</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>39583</v>
+        <v>45782</v>
       </c>
       <c r="K379" s="3" t="n">
-        <v>39538</v>
+        <v>46057</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C380" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D380" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E380" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F380" s="1" t="inlineStr">
+        <is>
+          <t>1729001048/WC/9993637559 — रपटा निर्माण कार्य ग्राम तोरनिया</t>
+        </is>
+      </c>
+      <c r="G380" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H380" s="2" t="n">
+        <v>241938</v>
+      </c>
+      <c r="I380" s="2" t="n">
+        <v>225600.2</v>
+      </c>
+      <c r="J380" s="3" t="n">
+        <v>41545</v>
+      </c>
+      <c r="K380" s="3" t="n">
+        <v>41954</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
+      <c r="A381" s="1" t="inlineStr">
+        <is>
+          <t>SEHORE</t>
+        </is>
+      </c>
+      <c r="B381" s="1" t="inlineStr">
+        <is>
           <t>2008-2009</t>
         </is>
       </c>
-      <c r="C380" s="1" t="inlineStr">
+      <c r="C381" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D380" s="1" t="inlineStr">
+      <c r="D381" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
-      <c r="E380" s="1" t="inlineStr">
+      <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
-      <c r="F380" s="1" t="inlineStr">
+      <c r="F381" s="1" t="inlineStr">
+        <is>
+          <t>1729001048/WC/छापरी/4386 — कपिलधारा कुपनिमार्ण केवलसिहं/गनपजसिहं</t>
+        </is>
+      </c>
+      <c r="G381" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H381" s="2" t="n">
+        <v>156000</v>
+      </c>
+      <c r="I381" s="2" t="n">
+        <v>137957</v>
+      </c>
+      <c r="J381" s="3" t="n">
+        <v>39541</v>
+      </c>
+      <c r="K381" s="3" t="n">
+        <v>40677</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
+      <c r="A382" s="1" t="inlineStr">
+        <is>
+          <t>SEHORE</t>
+        </is>
+      </c>
+      <c r="B382" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C382" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D382" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E382" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F382" s="1" t="inlineStr">
+        <is>
+          <t>1729001048/WC/छापरी दोराह /6266 — कपिलधारा कुपनिमार्ण अब्‍दुलरहीम/शेखरहीम</t>
+        </is>
+      </c>
+      <c r="G382" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H382" s="2" t="n">
+        <v>156000</v>
+      </c>
+      <c r="I382" s="2" t="n">
+        <v>107236</v>
+      </c>
+      <c r="J382" s="3" t="n">
+        <v>39583</v>
+      </c>
+      <c r="K382" s="3" t="n">
+        <v>39538</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
+      <c r="A383" s="1" t="inlineStr">
+        <is>
+          <t>SEHORE</t>
+        </is>
+      </c>
+      <c r="B383" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C383" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D383" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E383" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F383" s="1" t="inlineStr">
         <is>
           <t>1729001048/WC/छापरी दोराहा4399 — कपिधारा कुपनिमार्ण जब्‍बारखा/दोराह छापरी दोराहा</t>
         </is>
       </c>
-      <c r="G380" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H380" s="2" t="n">
+      <c r="G383" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H383" s="2" t="n">
         <v>156000</v>
       </c>
-      <c r="I380" s="2" t="n">
+      <c r="I383" s="2" t="n">
         <v>85114</v>
       </c>
-      <c r="J380" s="3" t="n">
+      <c r="J383" s="3" t="n">
         <v>39583</v>
       </c>
-      <c r="K380" s="3" t="n">
+      <c r="K383" s="3" t="n">
         <v>39538</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>