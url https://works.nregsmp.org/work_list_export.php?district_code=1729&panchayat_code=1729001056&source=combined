--- v0 (2026-09-04)
+++ v1 (2026-10-27)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K436"/>
+  <dimension ref="A1:K442"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 03:33:32</t>
+          <t>Exported on: 2026-10-27 19:00:50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: SEHORE</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -2483,51 +2483,51 @@
       <c r="J57" s="3" t="n">
         <v>45782</v>
       </c>
       <c r="K57" s="3" t="n">
         <v>46088</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/22012035453947 — Dugwell Recharge Pit nirman jagdish /mangilal</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>45761</v>
@@ -2626,51 +2626,51 @@
       <c r="J60" s="3" t="n">
         <v>45782</v>
       </c>
       <c r="K60" s="3" t="n">
         <v>46088</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/22012035541983 — khet talab nirman Mahesh /Laxminarayan</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>56951.52</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>45761</v>
@@ -2742,98 +2742,98 @@
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/22012035609772 — ek bagiya ma ke naam meena giri/sunder giri</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>266577.25</v>
       </c>
       <c r="I63" s="2" t="n">
-        <v>66059</v>
+        <v>69659</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>45907</v>
       </c>
       <c r="K63" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/22012035612724 — ek bagiya ma ke naam dhapu bai /satish</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>270537.6</v>
       </c>
       <c r="I64" s="2" t="n">
-        <v>71446</v>
+        <v>76846</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>45965</v>
       </c>
       <c r="K64" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
@@ -7906,51 +7906,51 @@
       <c r="J168" s="3" t="n">
         <v>45799</v>
       </c>
       <c r="K168" s="3" t="n">
         <v>46095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/IAY/5786074 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127845515</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I169" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J169" s="3" t="n">
         <v>45896</v>
@@ -8002,12801 +8002,13105 @@
       <c r="J170" s="3" t="n">
         <v>45927</v>
       </c>
       <c r="K170" s="3" t="n">
         <v>46107</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/IAY/5975687 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124242361</t>
         </is>
       </c>
       <c r="G171" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I171" s="2" t="n">
-        <v>19728</v>
+        <v>24828</v>
       </c>
       <c r="J171" s="3" t="n">
         <v>46130</v>
       </c>
-      <c r="K171" s="3"/>
+      <c r="K171" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/IAY/5975688 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124242904</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I172" s="2" t="n">
-        <v>20196</v>
+        <v>25296</v>
       </c>
       <c r="J172" s="3" t="n">
         <v>46151</v>
       </c>
-      <c r="K172" s="3"/>
+      <c r="K172" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/IAY/5976198 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127908926</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I173" s="2" t="n">
-        <v>12996</v>
+        <v>25296</v>
       </c>
       <c r="J173" s="3" t="n">
         <v>46151</v>
       </c>
       <c r="K173" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/IAY/5978567 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126922935</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I174" s="2" t="n">
-        <v>20196</v>
+        <v>25296</v>
       </c>
       <c r="J174" s="3" t="n">
         <v>46151</v>
       </c>
-      <c r="K174" s="3"/>
+      <c r="K174" s="3" t="n">
+        <v>46320</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/IAY/5978568 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126943759</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I175" s="2" t="n">
-        <v>23328</v>
+        <v>24828</v>
       </c>
       <c r="J175" s="3" t="n">
         <v>46130</v>
       </c>
-      <c r="K175" s="3"/>
+      <c r="K175" s="3" t="n">
+        <v>46320</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/IAY/5978814 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126039402</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I176" s="2" t="n">
-        <v>10332</v>
+        <v>17532</v>
       </c>
       <c r="J176" s="3" t="n">
         <v>46165</v>
       </c>
       <c r="K176" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/IAY/5979504 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126948555</t>
         </is>
       </c>
       <c r="G177" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H177" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I177" s="2" t="n">
-        <v>3600</v>
+        <v>21600</v>
       </c>
       <c r="J177" s="3" t="n">
         <v>46071</v>
       </c>
       <c r="K177" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/IAY/5980829 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127843720</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I178" s="2" t="n">
-        <v>12996</v>
+        <v>25296</v>
       </c>
       <c r="J178" s="3" t="n">
         <v>46151</v>
       </c>
-      <c r="K178" s="3"/>
+      <c r="K178" s="3" t="n">
+        <v>46320</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/IAY/5981391 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121349991</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I179" s="2" t="n">
-        <v>19728</v>
+        <v>24828</v>
       </c>
       <c r="J179" s="3" t="n">
         <v>46130</v>
       </c>
       <c r="K179" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/IAY/5981397 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126465593</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I180" s="2" t="n">
-        <v>12996</v>
+        <v>20196</v>
       </c>
       <c r="J180" s="3" t="n">
         <v>46151</v>
       </c>
       <c r="K180" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/IAY/5981700 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124241392</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I181" s="2" t="n">
-        <v>20196</v>
+        <v>25296</v>
       </c>
       <c r="J181" s="3" t="n">
         <v>46151</v>
       </c>
-      <c r="K181" s="3"/>
+      <c r="K181" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/IAY/5982154 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119409052</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I182" s="2" t="n">
-        <v>10800</v>
+        <v>18000</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>46065</v>
       </c>
       <c r="K182" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/IAY/5982279 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126942802</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I183" s="2" t="n">
         <v>6264</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>46151</v>
       </c>
       <c r="K183" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/IAY/5982702 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121359439</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I184" s="2" t="n">
-        <v>20196</v>
+        <v>25296</v>
       </c>
       <c r="J184" s="3" t="n">
         <v>46151</v>
       </c>
-      <c r="K184" s="3"/>
+      <c r="K184" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/IAY/5982775 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127844273</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I185" s="2" t="n">
-        <v>17364</v>
+        <v>20964</v>
       </c>
       <c r="J185" s="3" t="n">
         <v>46158</v>
       </c>
       <c r="K185" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/IAY/5982776 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127847574</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I186" s="2" t="n">
-        <v>3600</v>
+        <v>18000</v>
       </c>
       <c r="J186" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K186" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/IAY/5982777 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127851752</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I187" s="2" t="n">
-        <v>3600</v>
+        <v>17700</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K187" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/IAY/5983545 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122080368</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I188" s="2" t="n">
-        <v>12996</v>
+        <v>25296</v>
       </c>
       <c r="J188" s="3" t="n">
         <v>46151</v>
       </c>
       <c r="K188" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/IAY/5984315 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126926793</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I189" s="2" t="n">
-        <v>20196</v>
+        <v>25296</v>
       </c>
       <c r="J189" s="3" t="n">
         <v>46151</v>
       </c>
       <c r="K189" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/IAY/5984380 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121365230</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I190" s="2" t="n">
-        <v>20196</v>
+        <v>25296</v>
       </c>
       <c r="J190" s="3" t="n">
         <v>46151</v>
       </c>
       <c r="K190" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/IAY/5984454 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126460280</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I191" s="2" t="n">
         <v>23292</v>
       </c>
       <c r="J191" s="3" t="n">
         <v>46130</v>
       </c>
       <c r="K191" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/IAY/5985262 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127854597</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I192" s="2" t="n">
-        <v>3600</v>
+        <v>18000</v>
       </c>
       <c r="J192" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K192" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/IAY/5985263 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127854978</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I193" s="2" t="n">
-        <v>23328</v>
+        <v>24828</v>
       </c>
       <c r="J193" s="3" t="n">
         <v>46130</v>
       </c>
       <c r="K193" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/IAY/5986420 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127906832</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I194" s="2" t="n">
-        <v>17064</v>
+        <v>25764</v>
       </c>
       <c r="J194" s="3" t="n">
         <v>46151</v>
       </c>
-      <c r="K194" s="3"/>
+      <c r="K194" s="3" t="n">
+        <v>46320</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/IAY/6124334 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126450570</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I195" s="2" t="n">
-        <v>20196</v>
+        <v>25296</v>
       </c>
       <c r="J195" s="3" t="n">
         <v>46151</v>
       </c>
       <c r="K195" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/IAY/6124909 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121358607</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I196" s="2" t="n">
-        <v>16128</v>
+        <v>24828</v>
       </c>
       <c r="J196" s="3" t="n">
         <v>46130</v>
       </c>
-      <c r="K196" s="3"/>
+      <c r="K196" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/IAY/6125018 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120339474</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I197" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J197" s="3" t="n">
         <v>46083</v>
       </c>
       <c r="K197" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/IAY/6125895 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126940013</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I198" s="2" t="n">
-        <v>19728</v>
+        <v>24828</v>
       </c>
       <c r="J198" s="3" t="n">
         <v>46130</v>
       </c>
       <c r="K198" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/IAY/6126913 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127025602</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I199" s="2" t="n">
-        <v>0</v>
+        <v>3600</v>
       </c>
       <c r="J199" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K199" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/IAY/6127147 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126477035</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I200" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J200" s="3" t="n">
         <v>46083</v>
       </c>
       <c r="K200" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/IAY/6129610 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126947637</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I201" s="2" t="n">
-        <v>3600</v>
+        <v>21600</v>
       </c>
       <c r="J201" s="3" t="n">
         <v>46083</v>
       </c>
       <c r="K201" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/IAY/6129632 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126924974</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I202" s="2" t="n">
         <v>3600</v>
       </c>
       <c r="J202" s="3" t="n">
         <v>46083</v>
       </c>
       <c r="K202" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/IAY/6130011 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126983791</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I203" s="2" t="n">
-        <v>3600</v>
+        <v>10800</v>
       </c>
       <c r="J203" s="3" t="n">
         <v>46083</v>
       </c>
       <c r="K203" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/IAY/6133856 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127891844</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I204" s="2" t="n">
-        <v>0</v>
+        <v>18000</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K204" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/IAY/6133989 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119408703</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I205" s="2" t="n">
-        <v>6732</v>
+        <v>17532</v>
       </c>
       <c r="J205" s="3" t="n">
         <v>46176</v>
       </c>
       <c r="K205" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/IAY/6134015 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127913188</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I206" s="2" t="n">
-        <v>9396</v>
+        <v>25296</v>
       </c>
       <c r="J206" s="3" t="n">
         <v>46144</v>
       </c>
       <c r="K206" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/IAY/6134019 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127913622</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I207" s="2" t="n">
-        <v>20196</v>
+        <v>25296</v>
       </c>
       <c r="J207" s="3" t="n">
         <v>46151</v>
       </c>
-      <c r="K207" s="3"/>
+      <c r="K207" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/IAY/6134637 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127852449</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I208" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J208" s="3" t="n">
         <v>46065</v>
       </c>
       <c r="K208" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/IAY/6134830 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122090378</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I209" s="2" t="n">
-        <v>23328</v>
+        <v>24828</v>
       </c>
       <c r="J209" s="3" t="n">
         <v>46130</v>
       </c>
       <c r="K209" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/IAY/6137199 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147699565</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I210" s="2" t="n">
-        <v>15660</v>
+        <v>24360</v>
       </c>
       <c r="J210" s="3" t="n">
         <v>46130</v>
       </c>
       <c r="K210" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/IAY/6138355 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147718843</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I211" s="2" t="n">
-        <v>6732</v>
+        <v>17532</v>
       </c>
       <c r="J211" s="3" t="n">
         <v>46176</v>
       </c>
       <c r="K211" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/IAY/6139804 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126038966</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I212" s="2" t="n">
-        <v>17064</v>
+        <v>20664</v>
       </c>
       <c r="J212" s="3" t="n">
         <v>46151</v>
       </c>
       <c r="K212" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/IAY/6140062 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126982544</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I213" s="2" t="n">
-        <v>6732</v>
+        <v>10332</v>
       </c>
       <c r="J213" s="3" t="n">
         <v>46176</v>
       </c>
       <c r="K213" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/IAY/6142399 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121693175</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I214" s="2" t="n">
-        <v>7200</v>
+        <v>18000</v>
       </c>
       <c r="J214" s="3" t="n">
         <v>46083</v>
       </c>
       <c r="K214" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/IAY/6142401 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121694148</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I215" s="2" t="n">
-        <v>23328</v>
+        <v>24828</v>
       </c>
       <c r="J215" s="3" t="n">
         <v>46130</v>
       </c>
       <c r="K215" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/IAY/6142402 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121694604</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I216" s="2" t="n">
-        <v>23328</v>
+        <v>24828</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>46130</v>
       </c>
-      <c r="K216" s="3"/>
+      <c r="K216" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/IAY/6143273 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126040295</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I217" s="2" t="n">
-        <v>9396</v>
+        <v>20196</v>
       </c>
       <c r="J217" s="3" t="n">
         <v>46151</v>
       </c>
       <c r="K217" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/IAY/6145205 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126916152</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I218" s="2" t="n">
         <v>9396</v>
       </c>
       <c r="J218" s="3" t="n">
         <v>46151</v>
       </c>
       <c r="K218" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/IAY/6150860 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126938986</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I219" s="2" t="n">
-        <v>13932</v>
+        <v>17532</v>
       </c>
       <c r="J219" s="3" t="n">
         <v>46179</v>
       </c>
       <c r="K219" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/IAY/6153918 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127846859</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I220" s="2" t="n">
-        <v>12996</v>
+        <v>23796</v>
       </c>
       <c r="J220" s="3" t="n">
         <v>46151</v>
       </c>
       <c r="K220" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/IAY/6158345 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127025173</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I221" s="2" t="n">
-        <v>23328</v>
+        <v>24828</v>
       </c>
       <c r="J221" s="3" t="n">
         <v>46130</v>
       </c>
       <c r="K221" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/IAY/6158884 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127435512</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I222" s="2" t="n">
-        <v>6264</v>
+        <v>11664</v>
       </c>
       <c r="J222" s="3" t="n">
         <v>46176</v>
       </c>
       <c r="K222" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/IAY/6158890 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124237070</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I223" s="2" t="n">
-        <v>3600</v>
+        <v>21600</v>
       </c>
       <c r="J223" s="3" t="n">
         <v>46083</v>
       </c>
       <c r="K223" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/IAY/6159483 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126949497</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I224" s="2" t="n">
-        <v>12996</v>
+        <v>25296</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>46151</v>
       </c>
       <c r="K224" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/IAY/6160502 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127851394</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I225" s="2" t="n">
-        <v>16596</v>
+        <v>23796</v>
       </c>
       <c r="J225" s="3" t="n">
         <v>46151</v>
       </c>
       <c r="K225" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/IAY/6162116 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120313609</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I226" s="2" t="n">
-        <v>13464</v>
+        <v>20664</v>
       </c>
       <c r="J226" s="3" t="n">
         <v>46151</v>
       </c>
       <c r="K226" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/IAY/6163761 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127602223</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I227" s="2" t="n">
-        <v>12996</v>
+        <v>20196</v>
       </c>
       <c r="J227" s="3" t="n">
         <v>46151</v>
       </c>
       <c r="K227" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/IAY/6169382 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105362164</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I228" s="2" t="n">
         <v>12996</v>
       </c>
       <c r="J228" s="3" t="n">
         <v>46151</v>
       </c>
       <c r="K228" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/IAY/6171923 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127929396</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I229" s="2" t="n">
-        <v>3600</v>
+        <v>18000</v>
       </c>
       <c r="J229" s="3" t="n">
         <v>46083</v>
       </c>
       <c r="K229" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/IAY/6174994 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124241837</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I230" s="2" t="n">
-        <v>7200</v>
+        <v>18000</v>
       </c>
       <c r="J230" s="3" t="n">
         <v>46083</v>
       </c>
       <c r="K230" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/IAY/6179821 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126461026</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I231" s="2" t="n">
-        <v>0</v>
+        <v>3600</v>
       </c>
       <c r="J231" s="3" t="n">
         <v>46109</v>
       </c>
       <c r="K231" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/IAY/6191417 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126944721</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I232" s="2" t="n">
-        <v>0</v>
+        <v>3600</v>
       </c>
       <c r="J232" s="3" t="n">
         <v>46096</v>
       </c>
       <c r="K232" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/IAY/6196830 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126512942</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I233" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J233" s="3" t="n">
         <v>46096</v>
       </c>
       <c r="K233" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/IAY/6199096 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127846177</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I234" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J234" s="3" t="n">
         <v>46096</v>
       </c>
       <c r="K234" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/IAY/6201128 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126981873</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I235" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>46109</v>
       </c>
       <c r="K235" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/IAY/6215342 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127928619</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I236" s="2" t="n">
-        <v>3600</v>
+        <v>10800</v>
       </c>
       <c r="J236" s="3" t="n">
         <v>46109</v>
       </c>
       <c r="K236" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/IAY/6228437 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126471065</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I237" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J237" s="3" t="n">
         <v>46109</v>
       </c>
       <c r="K237" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/IAY/6229759 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127209800</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I238" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J238" s="3" t="n">
         <v>46136</v>
       </c>
       <c r="K238" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
           <t>1729001056/IF/IAY/6229835 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126981282</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I239" s="2" t="n">
-        <v>7200</v>
+        <v>18000</v>
       </c>
       <c r="J239" s="3" t="n">
         <v>46109</v>
       </c>
       <c r="K239" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
-          <t>1729001056/IF/IAY/705998 — Construction of IAY House -IAY REG. NO. MP1513321</t>
+          <t>1729001056/IF/IAY/6257954 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120326859</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I240" s="2" t="n">
-        <v>14964</v>
+        <v>0</v>
       </c>
       <c r="J240" s="3" t="n">
-        <v>42918</v>
-[...3 lines deleted...]
-      </c>
+        <v>46302</v>
+      </c>
+      <c r="K240" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
-          <t>1729001056/IF/IAY/706886 — Construction of IAY House -IAY REG. NO. MP1524278</t>
+          <t>1729001056/IF/IAY/6267887 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127845831</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I241" s="2" t="n">
-        <v>14964</v>
+        <v>0</v>
       </c>
       <c r="J241" s="3" t="n">
-        <v>43290</v>
-[...3 lines deleted...]
-      </c>
+        <v>46063</v>
+      </c>
+      <c r="K241" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
-          <t>1729001056/IF/IAY/707608 — Construction of IAY House -IAY REG. NO. MP1532204</t>
+          <t>1729001056/IF/IAY/6267965 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127914470</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I242" s="2" t="n">
-        <v>14824</v>
+        <v>0</v>
       </c>
       <c r="J242" s="3" t="n">
-        <v>42918</v>
-[...3 lines deleted...]
-      </c>
+        <v>46150</v>
+      </c>
+      <c r="K242" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
-          <t>1729001056/IF/IAY/712137 — Construction of IAY House -IAY REG. NO. MP1588954</t>
+          <t>1729001056/IF/IAY/6268390 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127773964</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I243" s="2" t="n">
-        <v>14964</v>
+        <v>0</v>
       </c>
       <c r="J243" s="3" t="n">
-        <v>42902</v>
-[...3 lines deleted...]
-      </c>
+        <v>46074</v>
+      </c>
+      <c r="K243" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
-          <t>1729001056/IF/IAY/727768 — Construction of IAY House -IAY REG. NO. MP1899111</t>
+          <t>1729001056/IF/IAY/6337653 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126344706</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I244" s="2" t="n">
-        <v>14844</v>
+        <v>0</v>
       </c>
       <c r="J244" s="3" t="n">
-        <v>42927</v>
-[...3 lines deleted...]
-      </c>
+        <v>46083</v>
+      </c>
+      <c r="K244" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
-          <t>1729001056/IF/IAY/755363 — Construction of IAY House -IAY REG. NO. MP2747314</t>
+          <t>1729001056/IF/IAY/705998 — Construction of IAY House -IAY REG. NO. MP1513321</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I245" s="2" t="n">
         <v>14964</v>
       </c>
       <c r="J245" s="3" t="n">
-        <v>42927</v>
+        <v>42918</v>
       </c>
       <c r="K245" s="3" t="n">
         <v>43234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
-          <t>1729001056/IF/IAY/755414 — Construction of IAY House -IAY REG. NO. MP2749928</t>
+          <t>1729001056/IF/IAY/706886 — Construction of IAY House -IAY REG. NO. MP1524278</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
-        <v>17100</v>
+        <v>15030</v>
       </c>
       <c r="I246" s="2" t="n">
-        <v>14824</v>
+        <v>14964</v>
       </c>
       <c r="J246" s="3" t="n">
-        <v>43812</v>
+        <v>43290</v>
       </c>
       <c r="K246" s="3" t="n">
-        <v>44094</v>
+        <v>43401</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
-          <t>1729001056/IF/IAY/755660 — Construction of IAY House -IAY REG. NO. MP2761076</t>
+          <t>1729001056/IF/IAY/707608 — Construction of IAY House -IAY REG. NO. MP1532204</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I247" s="2" t="n">
-        <v>14880</v>
+        <v>14824</v>
       </c>
       <c r="J247" s="3" t="n">
-        <v>43060</v>
+        <v>42918</v>
       </c>
       <c r="K247" s="3" t="n">
-        <v>43363</v>
+        <v>43401</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
-          <t>1729001056/IF/IAY/755725 — Construction of IAY House -IAY REG. NO. MP2763912</t>
+          <t>1729001056/IF/IAY/712137 — Construction of IAY House -IAY REG. NO. MP1588954</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I248" s="2" t="n">
         <v>14964</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>42902</v>
       </c>
       <c r="K248" s="3" t="n">
         <v>43234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
-          <t>1729001056/IF/IAY/755726 — Construction of IAY House -IAY REG. NO. MP2763957</t>
+          <t>1729001056/IF/IAY/727768 — Construction of IAY House -IAY REG. NO. MP1899111</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I249" s="2" t="n">
-        <v>14964</v>
+        <v>14844</v>
       </c>
       <c r="J249" s="3" t="n">
-        <v>42918</v>
+        <v>42927</v>
       </c>
       <c r="K249" s="3" t="n">
-        <v>43234</v>
+        <v>43401</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
-          <t>1729001056/IF/IAY/756929 — Construction of IAY House -IAY REG. NO. MP2818504</t>
+          <t>1729001056/IF/IAY/755363 — Construction of IAY House -IAY REG. NO. MP2747314</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I250" s="2" t="n">
-        <v>14824</v>
+        <v>14964</v>
       </c>
       <c r="J250" s="3" t="n">
-        <v>42918</v>
+        <v>42927</v>
       </c>
       <c r="K250" s="3" t="n">
-        <v>43301</v>
+        <v>43234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
-          <t>1729001056/IF/IAY/757241 — Construction of IAY House -IAY REG. NO. MP2831717</t>
+          <t>1729001056/IF/IAY/755414 — Construction of IAY House -IAY REG. NO. MP2749928</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
-        <v>15030</v>
+        <v>17100</v>
       </c>
       <c r="I251" s="2" t="n">
-        <v>14964</v>
+        <v>14824</v>
       </c>
       <c r="J251" s="3" t="n">
-        <v>42918</v>
+        <v>43812</v>
       </c>
       <c r="K251" s="3" t="n">
-        <v>43234</v>
+        <v>44094</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
-          <t>1729001056/IF/IAY/758239 — Construction of IAY House -IAY REG. NO. MP2877788</t>
+          <t>1729001056/IF/IAY/755660 — Construction of IAY House -IAY REG. NO. MP2761076</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I252" s="2" t="n">
-        <v>14964</v>
+        <v>14880</v>
       </c>
       <c r="J252" s="3" t="n">
         <v>43060</v>
       </c>
       <c r="K252" s="3" t="n">
-        <v>43301</v>
+        <v>43363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
-          <t>1729001056/IF/IAY/771768 — Construction of IAY House -IAY REG. NO. MP3515914</t>
+          <t>1729001056/IF/IAY/755725 — Construction of IAY House -IAY REG. NO. MP2763912</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I253" s="2" t="n">
         <v>14964</v>
       </c>
       <c r="J253" s="3" t="n">
-        <v>42918</v>
+        <v>42902</v>
       </c>
       <c r="K253" s="3" t="n">
         <v>43234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
-          <t>1729001056/IF/IAY/772282 — Construction of IAY House -IAY REG. NO. MP3538926</t>
+          <t>1729001056/IF/IAY/755726 — Construction of IAY House -IAY REG. NO. MP2763957</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I254" s="2" t="n">
-        <v>14994</v>
+        <v>14964</v>
       </c>
       <c r="J254" s="3" t="n">
-        <v>42927</v>
+        <v>42918</v>
       </c>
       <c r="K254" s="3" t="n">
-        <v>43324</v>
+        <v>43234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
-          <t>1729001056/IF/IAY/773120 — Construction of IAY House -IAY REG. NO. MP3576750</t>
+          <t>1729001056/IF/IAY/756929 — Construction of IAY House -IAY REG. NO. MP2818504</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
-        <v>17100</v>
+        <v>15030</v>
       </c>
       <c r="I255" s="2" t="n">
-        <v>10324</v>
+        <v>14824</v>
       </c>
       <c r="J255" s="3" t="n">
         <v>42918</v>
       </c>
       <c r="K255" s="3" t="n">
-        <v>45696</v>
+        <v>43301</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
-          <t>1729001056/IF/IAY/773125 — Construction of IAY House -IAY REG. NO. MP3576923</t>
+          <t>1729001056/IF/IAY/757241 — Construction of IAY House -IAY REG. NO. MP2831717</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I256" s="2" t="n">
         <v>14964</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>42918</v>
       </c>
       <c r="K256" s="3" t="n">
         <v>43234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
-          <t>1729001056/IF/IAY/773511 — Construction of IAY House -IAY REG. NO. MP3596433</t>
+          <t>1729001056/IF/IAY/758239 — Construction of IAY House -IAY REG. NO. MP2877788</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I257" s="2" t="n">
         <v>14964</v>
       </c>
       <c r="J257" s="3" t="n">
-        <v>43290</v>
+        <v>43060</v>
       </c>
       <c r="K257" s="3" t="n">
-        <v>43401</v>
+        <v>43301</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
-          <t>1729001056/IF/IAY/773542 — Construction of IAY House -IAY REG. NO. MP3598300</t>
+          <t>1729001056/IF/IAY/771768 — Construction of IAY House -IAY REG. NO. MP3515914</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I258" s="2" t="n">
-        <v>14860</v>
+        <v>14964</v>
       </c>
       <c r="J258" s="3" t="n">
-        <v>42958</v>
+        <v>42918</v>
       </c>
       <c r="K258" s="3" t="n">
-        <v>43363</v>
+        <v>43234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
-          <t>1729001056/IF/IAY/773802 — Construction of IAY House -IAY REG. NO. MP3609699</t>
+          <t>1729001056/IF/IAY/772282 — Construction of IAY House -IAY REG. NO. MP3538926</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I259" s="2" t="n">
-        <v>14104</v>
+        <v>14994</v>
       </c>
       <c r="J259" s="3" t="n">
-        <v>42918</v>
+        <v>42927</v>
       </c>
       <c r="K259" s="3" t="n">
-        <v>43230</v>
+        <v>43324</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
-          <t>1729001056/IF/IAY/774432 — Construction of IAY House -IAY REG. NO. MP3638627</t>
+          <t>1729001056/IF/IAY/773120 — Construction of IAY House -IAY REG. NO. MP3576750</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
-        <v>15030</v>
+        <v>17100</v>
       </c>
       <c r="I260" s="2" t="n">
-        <v>14104</v>
+        <v>10324</v>
       </c>
       <c r="J260" s="3" t="n">
-        <v>42927</v>
+        <v>42918</v>
       </c>
       <c r="K260" s="3" t="n">
-        <v>43230</v>
+        <v>45696</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
-          <t>1729001056/IF/IAY/774610 — Construction of IAY House -IAY REG. NO. MP3648883</t>
+          <t>1729001056/IF/IAY/773125 — Construction of IAY House -IAY REG. NO. MP3576923</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I261" s="2" t="n">
-        <v>15022</v>
+        <v>14964</v>
       </c>
       <c r="J261" s="3" t="n">
-        <v>42902</v>
+        <v>42918</v>
       </c>
       <c r="K261" s="3" t="n">
-        <v>43341</v>
+        <v>43234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
-          <t>1729001056/IF/IAY/777652 — Construction of IAY House -IAY REG. NO. MP3840855</t>
+          <t>1729001056/IF/IAY/773511 — Construction of IAY House -IAY REG. NO. MP3596433</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I262" s="2" t="n">
-        <v>14616</v>
+        <v>14964</v>
       </c>
       <c r="J262" s="3" t="n">
         <v>43290</v>
       </c>
       <c r="K262" s="3" t="n">
-        <v>43365</v>
+        <v>43401</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
-          <t>1729001056/IF/IAY/939970 — Construction of IAY House -IAY REG. NO. MP2831995</t>
+          <t>1729001056/IF/IAY/773542 — Construction of IAY House -IAY REG. NO. MP3598300</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I263" s="2" t="n">
-        <v>14964</v>
+        <v>14860</v>
       </c>
       <c r="J263" s="3" t="n">
-        <v>42907</v>
+        <v>42958</v>
       </c>
       <c r="K263" s="3" t="n">
-        <v>43234</v>
+        <v>43363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
-          <t>1729001056/IF/IAY/968672 — Construction of IAY House -IAY REG. NO. MP3516075</t>
+          <t>1729001056/IF/IAY/773802 — Construction of IAY House -IAY REG. NO. MP3609699</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I264" s="2" t="n">
-        <v>14974</v>
+        <v>14104</v>
       </c>
       <c r="J264" s="3" t="n">
-        <v>42893</v>
+        <v>42918</v>
       </c>
       <c r="K264" s="3" t="n">
-        <v>43301</v>
+        <v>43230</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
-          <t>1729001056/IF/IAY/969810 — Construction of IAY House -IAY REG. NO. MP3545141</t>
+          <t>1729001056/IF/IAY/774432 — Construction of IAY House -IAY REG. NO. MP3638627</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I265" s="2" t="n">
-        <v>14964</v>
+        <v>14104</v>
       </c>
       <c r="J265" s="3" t="n">
         <v>42927</v>
       </c>
       <c r="K265" s="3" t="n">
-        <v>43234</v>
+        <v>43230</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
-          <t>1729001056/IF/IAY/970937 — Construction of IAY House -IAY REG. NO. MP3576773</t>
+          <t>1729001056/IF/IAY/774610 — Construction of IAY House -IAY REG. NO. MP3648883</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I266" s="2" t="n">
-        <v>14964</v>
+        <v>15022</v>
       </c>
       <c r="J266" s="3" t="n">
-        <v>42903</v>
+        <v>42902</v>
       </c>
       <c r="K266" s="3" t="n">
-        <v>43274</v>
+        <v>43341</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
-          <t>1729001056/IF/IAY/973853 — Construction of IAY House -IAY REG. NO. MP3641753</t>
+          <t>1729001056/IF/IAY/777652 — Construction of IAY House -IAY REG. NO. MP3840855</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I267" s="2" t="n">
-        <v>14974</v>
+        <v>14616</v>
       </c>
       <c r="J267" s="3" t="n">
-        <v>42907</v>
+        <v>43290</v>
       </c>
       <c r="K267" s="3" t="n">
-        <v>43301</v>
+        <v>43365</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
-          <t>1729001056/LD/3799386447 — कपील धारा महेश/देवीलाल</t>
+          <t>1729001056/IF/IAY/939970 — Construction of IAY House -IAY REG. NO. MP2831995</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
-        <v>275000</v>
+        <v>15480</v>
       </c>
       <c r="I268" s="2" t="n">
-        <v>0</v>
+        <v>14964</v>
       </c>
       <c r="J268" s="3" t="n">
-        <v>41260</v>
-[...1 lines deleted...]
-      <c r="K268" s="3"/>
+        <v>42907</v>
+      </c>
+      <c r="K268" s="3" t="n">
+        <v>43234</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
-          <t>1729001056/LD/3799386554 — शांि‍त धाम</t>
+          <t>1729001056/IF/IAY/968672 — Construction of IAY House -IAY REG. NO. MP3516075</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
-        <v>320000</v>
+        <v>15480</v>
       </c>
       <c r="I269" s="2" t="n">
-        <v>0</v>
+        <v>14974</v>
       </c>
       <c r="J269" s="3" t="n">
-        <v>41260</v>
-[...1 lines deleted...]
-      <c r="K269" s="3"/>
+        <v>42893</v>
+      </c>
+      <c r="K269" s="3" t="n">
+        <v>43301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
-          <t>1729001056/LD/3799386558 — खेल मैदान</t>
+          <t>1729001056/IF/IAY/969810 — Construction of IAY House -IAY REG. NO. MP3545141</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
-        <v>180000</v>
+        <v>15480</v>
       </c>
       <c r="I270" s="2" t="n">
-        <v>0</v>
+        <v>14964</v>
       </c>
       <c r="J270" s="3" t="n">
-        <v>41260</v>
-[...1 lines deleted...]
-      <c r="K270" s="3"/>
+        <v>42927</v>
+      </c>
+      <c r="K270" s="3" t="n">
+        <v>43234</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
-          <t>1729001056/LD/3799428581 — shamshan shed</t>
+          <t>1729001056/IF/IAY/970937 — Construction of IAY House -IAY REG. NO. MP3576773</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
-        <v>31000</v>
+        <v>15480</v>
       </c>
       <c r="I271" s="2" t="n">
-        <v>29029</v>
+        <v>14964</v>
       </c>
       <c r="J271" s="3" t="n">
-        <v>41696</v>
+        <v>42903</v>
       </c>
       <c r="K271" s="3" t="n">
-        <v>42082</v>
+        <v>43274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
-          <t>1729001056/LD/380 — निर्मल वाटिका जगदीश भवंरजी खण्‍डवा</t>
+          <t>1729001056/IF/IAY/973853 — Construction of IAY House -IAY REG. NO. MP3641753</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
-        <v>56000</v>
+        <v>15480</v>
       </c>
       <c r="I272" s="2" t="n">
-        <v>12207</v>
+        <v>14974</v>
       </c>
       <c r="J272" s="3" t="n">
-        <v>40956</v>
+        <v>42907</v>
       </c>
       <c r="K272" s="3" t="n">
-        <v>42607</v>
+        <v>43301</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
-          <t>1729001056/PG/22012034365974 — play ground</t>
+          <t>1729001056/LD/3799386447 — कपील धारा महेश/देवीलाल</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
-        <v>180000</v>
+        <v>275000</v>
       </c>
       <c r="I273" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J273" s="3" t="n">
-        <v>43191</v>
+        <v>41260</v>
       </c>
       <c r="K273" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RC/22012034160657 — पंच परमेश्‍वर 2 खण्‍डवा</t>
+          <t>1729001056/LD/3799386554 — शांि‍त धाम</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
-        <v>247060</v>
+        <v>320000</v>
       </c>
       <c r="I274" s="2" t="n">
-        <v>236128</v>
+        <v>0</v>
       </c>
       <c r="J274" s="3" t="n">
-        <v>41542</v>
-[...3 lines deleted...]
-      </c>
+        <v>41260</v>
+      </c>
+      <c r="K274" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RC/22012034202012 — panchparmesvar cc road -3 bangali ki dukan se umra</t>
+          <t>1729001056/LD/3799386558 — खेल मैदान</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
-        <v>183000</v>
+        <v>180000</v>
       </c>
       <c r="I275" s="2" t="n">
-        <v>184609</v>
+        <v>0</v>
       </c>
       <c r="J275" s="3" t="n">
-        <v>41675</v>
-[...3 lines deleted...]
-      </c>
+        <v>41260</v>
+      </c>
+      <c r="K275" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RC/22012034202521 — gravel marg nirman</t>
+          <t>1729001056/LD/3799428581 — shamshan shed</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
-        <v>1491000</v>
+        <v>31000</v>
       </c>
       <c r="I276" s="2" t="n">
-        <v>280</v>
+        <v>29029</v>
       </c>
       <c r="J276" s="3" t="n">
-        <v>41675</v>
+        <v>41696</v>
       </c>
       <c r="K276" s="3" t="n">
-        <v>42508</v>
+        <v>42082</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RC/22012034296445 — cc road pradhanmantri sadk se handpump ke pass</t>
+          <t>1729001056/LD/380 — निर्मल वाटिका जगदीश भवंरजी खण्‍डवा</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
-        <v>107625</v>
+        <v>56000</v>
       </c>
       <c r="I277" s="2" t="n">
-        <v>79570</v>
+        <v>12207</v>
       </c>
       <c r="J277" s="3" t="n">
-        <v>42398</v>
+        <v>40956</v>
       </c>
       <c r="K277" s="3" t="n">
-        <v>43322</v>
+        <v>42607</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RC/22012034296448 — cc road narvada ke ghar se jayram ke ghar ki aur</t>
+          <t>1729001056/PG/22012034365974 — play ground</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
-        <v>92125</v>
+        <v>180000</v>
       </c>
       <c r="I278" s="2" t="n">
-        <v>32648</v>
+        <v>0</v>
       </c>
       <c r="J278" s="3" t="n">
-        <v>42418</v>
-[...3 lines deleted...]
-      </c>
+        <v>43191</v>
+      </c>
+      <c r="K278" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RC/22012034361086 — Cc road dpr ashok telar ke ghar se lodhi mohalla mata mandir tak</t>
+          <t>1729001056/RC/22012034160657 — पंच परमेश्‍वर 2 खण्‍डवा</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
-        <v>31240</v>
+        <v>247060</v>
       </c>
       <c r="I279" s="2" t="n">
-        <v>0</v>
+        <v>236128</v>
       </c>
       <c r="J279" s="3" t="n">
-        <v>42761</v>
-[...1 lines deleted...]
-      <c r="K279" s="3"/>
+        <v>41542</v>
+      </c>
+      <c r="K279" s="3" t="n">
+        <v>42067</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RC/22012034363230 — Pradhanmantri road se mangilal rathore ke ghar tak</t>
+          <t>1729001056/RC/22012034202012 — panchparmesvar cc road -3 bangali ki dukan se umra</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
-        <v>27279</v>
+        <v>183000</v>
       </c>
       <c r="I280" s="2" t="n">
-        <v>0</v>
+        <v>184609</v>
       </c>
       <c r="J280" s="3" t="n">
-        <v>42597</v>
-[...1 lines deleted...]
-      <c r="K280" s="3"/>
+        <v>41675</v>
+      </c>
+      <c r="K280" s="3" t="n">
+        <v>42067</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RC/22012034396123 — सी सी सडक</t>
+          <t>1729001056/RC/22012034202521 — gravel marg nirman</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
-        <v>64000</v>
+        <v>1491000</v>
       </c>
       <c r="I281" s="2" t="n">
-        <v>53652</v>
+        <v>280</v>
       </c>
       <c r="J281" s="3" t="n">
-        <v>43378</v>
+        <v>41675</v>
       </c>
       <c r="K281" s="3" t="n">
-        <v>43983</v>
+        <v>42508</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RC/22012034396128 — c c road</t>
+          <t>1729001056/RC/22012034296445 — cc road pradhanmantri sadk se handpump ke pass</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
-        <v>65000</v>
+        <v>107625</v>
       </c>
       <c r="I282" s="2" t="n">
-        <v>40380</v>
+        <v>79570</v>
       </c>
       <c r="J282" s="3" t="n">
-        <v>43378</v>
+        <v>42398</v>
       </c>
       <c r="K282" s="3" t="n">
-        <v>43983</v>
+        <v>43322</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RC/22012034504947 — सीसी रोड  सईद अली के  घर से हायर सेकेंडरी स्कूल तक</t>
+          <t>1729001056/RC/22012034296448 — cc road narvada ke ghar se jayram ke ghar ki aur</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
-        <v>121000</v>
+        <v>92125</v>
       </c>
       <c r="I283" s="2" t="n">
-        <v>115410</v>
+        <v>32648</v>
       </c>
       <c r="J283" s="3" t="n">
-        <v>43785</v>
+        <v>42418</v>
       </c>
       <c r="K283" s="3" t="n">
-        <v>44012</v>
+        <v>43322</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RC/22012034516070 — सीसी रोडशिवचरण मालवीय के घर से प्रधानमंत्री सड़क दरगाह तक</t>
+          <t>1729001056/RC/22012034361086 — Cc road dpr ashok telar ke ghar se lodhi mohalla mata mandir tak</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
-        <v>76500</v>
+        <v>31240</v>
       </c>
       <c r="I284" s="2" t="n">
-        <v>46934</v>
+        <v>0</v>
       </c>
       <c r="J284" s="3" t="n">
-        <v>43863</v>
-[...3 lines deleted...]
-      </c>
+        <v>42761</v>
+      </c>
+      <c r="K284" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RC/22012034516071 — सीसी रोड  कैलाश धनगर के घर के पास डीपी से रईस के घर तक</t>
+          <t>1729001056/RC/22012034363230 — Pradhanmantri road se mangilal rathore ke ghar tak</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
-        <v>61200</v>
+        <v>27279</v>
       </c>
       <c r="I285" s="2" t="n">
-        <v>33718</v>
+        <v>0</v>
       </c>
       <c r="J285" s="3" t="n">
-        <v>43863</v>
-[...3 lines deleted...]
-      </c>
+        <v>42597</v>
+      </c>
+      <c r="K285" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RC/22012034516073 — सीसी रोड देवकरण मंडलोई के घर से लक्ष्मी नारायण के घर तक</t>
+          <t>1729001056/RC/22012034396123 — सी सी सडक</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
-        <v>47400</v>
+        <v>64000</v>
       </c>
       <c r="I286" s="2" t="n">
-        <v>45588</v>
+        <v>53652</v>
       </c>
       <c r="J286" s="3" t="n">
-        <v>43863</v>
+        <v>43378</v>
       </c>
       <c r="K286" s="3" t="n">
-        <v>44555</v>
+        <v>43983</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RC/22012034516074 — सीसी रोड हनुमान मंदिर के पास पीपल एवं कुंडी से माता मंदिर के आसपास   जूगुरु खा के घर तक</t>
+          <t>1729001056/RC/22012034396128 — c c road</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
-        <v>49575</v>
+        <v>65000</v>
       </c>
       <c r="I287" s="2" t="n">
-        <v>176</v>
+        <v>40380</v>
       </c>
       <c r="J287" s="3" t="n">
-        <v>43863</v>
+        <v>43378</v>
       </c>
       <c r="K287" s="3" t="n">
-        <v>44555</v>
+        <v>43983</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RC/22012034516084 — सीसी रोड  सुगन विश्वकर्मा के घर से कमल विश्वकर्मा के घर तक</t>
+          <t>1729001056/RC/22012034504947 — सीसी रोड  सईद अली के  घर से हायर सेकेंडरी स्कूल तक</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
-        <v>45453.75</v>
+        <v>121000</v>
       </c>
       <c r="I288" s="2" t="n">
-        <v>27474</v>
+        <v>115410</v>
       </c>
       <c r="J288" s="3" t="n">
-        <v>43863</v>
+        <v>43785</v>
       </c>
       <c r="K288" s="3" t="n">
-        <v>44525</v>
+        <v>44012</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RC/22012034516098 — सीसी रोड लखन प्रजापति के घर के पास यह सड़क से शरीफ के घर तक</t>
+          <t>1729001056/RC/22012034516070 — सीसी रोडशिवचरण मालवीय के घर से प्रधानमंत्री सड़क दरगाह तक</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
-        <v>15120</v>
+        <v>76500</v>
       </c>
       <c r="I289" s="2" t="n">
-        <v>6066</v>
+        <v>46934</v>
       </c>
       <c r="J289" s="3" t="n">
-        <v>43866</v>
+        <v>43863</v>
       </c>
       <c r="K289" s="3" t="n">
-        <v>44076</v>
+        <v>44056</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RC/22012034546705 — सीसी रोड किशनलाल वर्मा के घर से खाल नाले तक</t>
+          <t>1729001056/RC/22012034516071 — सीसी रोड  कैलाश धनगर के घर के पास डीपी से रईस के घर तक</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
-        <v>118200</v>
+        <v>61200</v>
       </c>
       <c r="I290" s="2" t="n">
-        <v>67640</v>
+        <v>33718</v>
       </c>
       <c r="J290" s="3" t="n">
-        <v>44140</v>
+        <v>43863</v>
       </c>
       <c r="K290" s="3" t="n">
-        <v>44555</v>
+        <v>44056</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RC/22012034546707 — सीसी सड़क विक्रम के घर से रेखा  मालवीय के घर की ओर</t>
+          <t>1729001056/RC/22012034516073 — सीसी रोड देवकरण मंडलोई के घर से लक्ष्मी नारायण के घर तक</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
-        <v>116325</v>
+        <v>47400</v>
       </c>
       <c r="I291" s="2" t="n">
-        <v>108372</v>
+        <v>45588</v>
       </c>
       <c r="J291" s="3" t="n">
-        <v>44138</v>
+        <v>43863</v>
       </c>
       <c r="K291" s="3" t="n">
         <v>44555</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RC/22012034551663 — नाली निर्माण पहलाद गिरी के मकान से संतोष वर्मा के मकान तक एवं घासीराम के मकान तक</t>
+          <t>1729001056/RC/22012034516074 — सीसी रोड हनुमान मंदिर के पास पीपल एवं कुंडी से माता मंदिर के आसपास   जूगुरु खा के घर तक</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
-        <v>51800</v>
+        <v>49575</v>
       </c>
       <c r="I292" s="2" t="n">
-        <v>50736</v>
+        <v>176</v>
       </c>
       <c r="J292" s="3" t="n">
-        <v>44189</v>
+        <v>43863</v>
       </c>
       <c r="K292" s="3" t="n">
-        <v>44636</v>
+        <v>44555</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RC/22012034581394 — सीसी रोड निर्माण हरिप्रसाद धनगर के घर से लक्ष्मी नारायण मसानी के घर तक</t>
+          <t>1729001056/RC/22012034516084 — सीसी रोड  सुगन विश्वकर्मा के घर से कमल विश्वकर्मा के घर तक</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
-        <v>25181</v>
+        <v>45453.75</v>
       </c>
       <c r="I293" s="2" t="n">
-        <v>20844</v>
+        <v>27474</v>
       </c>
       <c r="J293" s="3" t="n">
-        <v>44462</v>
+        <v>43863</v>
       </c>
       <c r="K293" s="3" t="n">
-        <v>44727</v>
+        <v>44525</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RC/22012034581485 — cc road nirman babudkha ke ghar se jayram jat ke ghar tak</t>
+          <t>1729001056/RC/22012034516098 — सीसी रोड लखन प्रजापति के घर के पास यह सड़क से शरीफ के घर तक</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
-        <v>58162</v>
+        <v>15120</v>
       </c>
       <c r="I294" s="2" t="n">
-        <v>45162</v>
+        <v>6066</v>
       </c>
       <c r="J294" s="3" t="n">
-        <v>44462</v>
+        <v>43866</v>
       </c>
       <c r="K294" s="3" t="n">
-        <v>44636</v>
+        <v>44076</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RC/22012034581491 — cc road nirman bejnath chaki vale ke ghar se devkaran ke ghar tak</t>
+          <t>1729001056/RC/22012034546705 — सीसी रोड किशनलाल वर्मा के घर से खाल नाले तक</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
-        <v>27202</v>
+        <v>118200</v>
       </c>
       <c r="I295" s="2" t="n">
-        <v>22774</v>
+        <v>67640</v>
       </c>
       <c r="J295" s="3" t="n">
-        <v>44462</v>
+        <v>44140</v>
       </c>
       <c r="K295" s="3" t="n">
-        <v>44636</v>
+        <v>44555</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RC/22012034591143 — सीसी रोड निर्माण शमशान से राजेश लोधी के घर तक</t>
+          <t>1729001056/RC/22012034546707 — सीसी सड़क विक्रम के घर से रेखा  मालवीय के घर की ओर</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
-        <v>106144</v>
+        <v>116325</v>
       </c>
       <c r="I296" s="2" t="n">
-        <v>46944</v>
+        <v>108372</v>
       </c>
       <c r="J296" s="3" t="n">
-        <v>44535</v>
+        <v>44138</v>
       </c>
       <c r="K296" s="3" t="n">
-        <v>44727</v>
+        <v>44555</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RC/22012034643428 — खेत सड़क</t>
+          <t>1729001056/RC/22012034551663 — नाली निर्माण पहलाद गिरी के मकान से संतोष वर्मा के मकान तक एवं घासीराम के मकान तक</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
-        <v>0</v>
+        <v>51800</v>
       </c>
       <c r="I297" s="2" t="n">
-        <v>0</v>
+        <v>50736</v>
       </c>
       <c r="J297" s="3" t="n">
-        <v>45032</v>
-[...1 lines deleted...]
-      <c r="K297" s="3"/>
+        <v>44189</v>
+      </c>
+      <c r="K297" s="3" t="n">
+        <v>44636</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RC/22012034643832 — खेत सड़क निर्माण सुनील विश्वकर्मा के घर से कचनारिया कांकड़ तक ग्रामपंचायत खंडवा</t>
+          <t>1729001056/RC/22012034581394 — सीसी रोड निर्माण हरिप्रसाद धनगर के घर से लक्ष्मी नारायण मसानी के घर तक</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
-        <v>0</v>
+        <v>25181</v>
       </c>
       <c r="I298" s="2" t="n">
-        <v>0</v>
+        <v>20844</v>
       </c>
       <c r="J298" s="3" t="n">
-        <v>45032</v>
-[...1 lines deleted...]
-      <c r="K298" s="3"/>
+        <v>44462</v>
+      </c>
+      <c r="K298" s="3" t="n">
+        <v>44727</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RC/22012034643865 — sudur sadak nirman khandva se kachnriya</t>
+          <t>1729001056/RC/22012034581485 — cc road nirman babudkha ke ghar se jayram jat ke ghar tak</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
-        <v>2491805.58</v>
+        <v>58162</v>
       </c>
       <c r="I299" s="2" t="n">
-        <v>2469313.23</v>
+        <v>45162</v>
       </c>
       <c r="J299" s="3" t="n">
-        <v>45366</v>
-[...1 lines deleted...]
-      <c r="K299" s="3"/>
+        <v>44462</v>
+      </c>
+      <c r="K299" s="3" t="n">
+        <v>44636</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Construction of WBM Roads for Community / Construction of WBM Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RC/22012034645459 — khet sadak khandva se kanchnriya ki aur</t>
+          <t>1729001056/RC/22012034581491 — cc road nirman bejnath chaki vale ke ghar se devkaran ke ghar tak</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
-        <v>0</v>
+        <v>27202</v>
       </c>
       <c r="I300" s="2" t="n">
-        <v>0</v>
+        <v>22774</v>
       </c>
       <c r="J300" s="3" t="n">
-        <v>45031</v>
-[...1 lines deleted...]
-      <c r="K300" s="3"/>
+        <v>44462</v>
+      </c>
+      <c r="K300" s="3" t="n">
+        <v>44636</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RC/22012034648096 — सी सी रोड निर्मान प्रधानमंत्री सड्क से खाती धर्मशाला तक ग्राम पंचायत  खंड्वा</t>
+          <t>1729001056/RC/22012034591143 — सीसी रोड निर्माण शमशान से राजेश लोधी के घर तक</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
-        <v>130000</v>
+        <v>106144</v>
       </c>
       <c r="I301" s="2" t="n">
-        <v>129855</v>
+        <v>46944</v>
       </c>
       <c r="J301" s="3" t="n">
-        <v>45185</v>
+        <v>44535</v>
       </c>
       <c r="K301" s="3" t="n">
-        <v>45470</v>
+        <v>44727</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RC/22012034651236 — सी सी रोड निर्मान सीताराम के घर से शिवनारायण के घर ग्राम पंचायत  खंड्वा</t>
+          <t>1729001056/RC/22012034643428 — खेत सड़क</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
-        <v>15000</v>
+        <v>0</v>
       </c>
       <c r="I302" s="2" t="n">
-        <v>12286</v>
+        <v>0</v>
       </c>
       <c r="J302" s="3" t="n">
-        <v>45208</v>
-[...3 lines deleted...]
-      </c>
+        <v>45032</v>
+      </c>
+      <c r="K302" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RC/22012034668502 — सी सी रोड निर्मान नंदराम के घर से परमानंद संगोई के घर ग्राम पंचायत  खंड्वा</t>
+          <t>1729001056/RC/22012034643832 — खेत सड़क निर्माण सुनील विश्वकर्मा के घर से कचनारिया कांकड़ तक ग्रामपंचायत खंडवा</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
-        <v>69300</v>
+        <v>0</v>
       </c>
       <c r="I303" s="2" t="n">
-        <v>67935</v>
+        <v>0</v>
       </c>
       <c r="J303" s="3" t="n">
-        <v>45303</v>
-[...3 lines deleted...]
-      </c>
+        <v>45032</v>
+      </c>
+      <c r="K303" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RC/22012034819646 — Cc road nirman parmanad ki dukan se bhola ke makan tak</t>
+          <t>1729001056/RC/22012034643865 — sudur sadak nirman khandva se kachnriya</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
-        <v>65400</v>
+        <v>2491805.58</v>
       </c>
       <c r="I304" s="2" t="n">
-        <v>63675</v>
+        <v>2469313.23</v>
       </c>
       <c r="J304" s="3" t="n">
-        <v>45727</v>
-[...3 lines deleted...]
-      </c>
+        <v>45366</v>
+      </c>
+      <c r="K304" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of WBM Roads for Community / Construction of WBM Roads for Community</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RC/22012034837314 — cc road aur nali nirman laxmi naryan ke ghar se sunil jat ke ghar tak</t>
+          <t>1729001056/RC/22012034645459 — khet sadak khandva se kanchnriya ki aur</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
-        <v>78220</v>
+        <v>0</v>
       </c>
       <c r="I305" s="2" t="n">
-        <v>77256</v>
+        <v>0</v>
       </c>
       <c r="J305" s="3" t="n">
-        <v>45776</v>
-[...3 lines deleted...]
-      </c>
+        <v>45031</v>
+      </c>
+      <c r="K305" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RC/22012034837315 — cc raod nirman omprakesh ke ghar se radhesyam se kantaprsad ke ghar tak</t>
+          <t>1729001056/RC/22012034648096 — सी सी रोड निर्मान प्रधानमंत्री सड्क से खाती धर्मशाला तक ग्राम पंचायत  खंड्वा</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
-        <v>56492</v>
+        <v>130000</v>
       </c>
       <c r="I306" s="2" t="n">
-        <v>53244</v>
+        <v>129855</v>
       </c>
       <c r="J306" s="3" t="n">
-        <v>45806</v>
+        <v>45185</v>
       </c>
       <c r="K306" s="3" t="n">
-        <v>46117</v>
+        <v>45470</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RC/228 — ग्रेवल मार्ग खण्‍डवा से मुख्‍तारनगर</t>
+          <t>1729001056/RC/22012034651236 — सी सी रोड निर्मान सीताराम के घर से शिवनारायण के घर ग्राम पंचायत  खंड्वा</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
-        <v>901000</v>
+        <v>15000</v>
       </c>
       <c r="I307" s="2" t="n">
-        <v>9802</v>
+        <v>12286</v>
       </c>
       <c r="J307" s="3" t="n">
-        <v>39538</v>
-[...1 lines deleted...]
-      <c r="K307" s="3"/>
+        <v>45208</v>
+      </c>
+      <c r="K307" s="3" t="n">
+        <v>45693</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012034320857 — Sochalay nirman Devkaran /shivprasad</t>
+          <t>1729001056/RC/22012034668502 — सी सी रोड निर्मान नंदराम के घर से परमानंद संगोई के घर ग्राम पंचायत  खंड्वा</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
-        <v>9800</v>
+        <v>69300</v>
       </c>
       <c r="I308" s="2" t="n">
-        <v>9796</v>
+        <v>67935</v>
       </c>
       <c r="J308" s="3" t="n">
-        <v>42761</v>
+        <v>45303</v>
       </c>
       <c r="K308" s="3" t="n">
-        <v>43059</v>
+        <v>45488</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012034321159 — Sochalay nirman Ramesh /heeralal</t>
+          <t>1729001056/RC/22012034819646 — Cc road nirman parmanad ki dukan se bhola ke makan tak</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
-        <v>12000</v>
+        <v>65400</v>
       </c>
       <c r="I309" s="2" t="n">
-        <v>11996</v>
+        <v>63675</v>
       </c>
       <c r="J309" s="3" t="n">
-        <v>42767</v>
+        <v>45727</v>
       </c>
       <c r="K309" s="3" t="n">
-        <v>43038</v>
+        <v>46107</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012034321239 — SOCHALAY NIRMAN JAGDISH/BHANVERJI</t>
+          <t>1729001056/RC/22012034837314 — cc road aur nali nirman laxmi naryan ke ghar se sunil jat ke ghar tak</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
-        <v>12000</v>
+        <v>78220</v>
       </c>
       <c r="I310" s="2" t="n">
-        <v>11996</v>
+        <v>77256</v>
       </c>
       <c r="J310" s="3" t="n">
-        <v>42767</v>
+        <v>45776</v>
       </c>
       <c r="K310" s="3" t="n">
-        <v>43038</v>
+        <v>46107</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012034321464 — Sochalay nirman mangilal/bhanverji</t>
+          <t>1729001056/RC/22012034837315 — cc raod nirman omprakesh ke ghar se radhesyam se kantaprsad ke ghar tak</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
-        <v>12000</v>
+        <v>56492</v>
       </c>
       <c r="I311" s="2" t="n">
-        <v>12026</v>
+        <v>53244</v>
       </c>
       <c r="J311" s="3" t="n">
-        <v>42767</v>
+        <v>45806</v>
       </c>
       <c r="K311" s="3" t="n">
-        <v>43038</v>
+        <v>46117</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012034358488 — shochalay nirman chhma bai/kailash</t>
+          <t>1729001056/RC/228 — ग्रेवल मार्ग खण्‍डवा से मुख्‍तारनगर</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
-        <v>12000</v>
+        <v>901000</v>
       </c>
       <c r="I312" s="2" t="n">
-        <v>0</v>
+        <v>9802</v>
       </c>
       <c r="J312" s="3" t="n">
-        <v>42926</v>
+        <v>39538</v>
       </c>
       <c r="K312" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012034358494 — sochalay nirman ramkunver bai/devbagas</t>
+          <t>1729001056/RS/22012034320857 — Sochalay nirman Devkaran /shivprasad</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
-        <v>1200000000</v>
+        <v>9800</v>
       </c>
       <c r="I313" s="2" t="n">
-        <v>0</v>
+        <v>9796</v>
       </c>
       <c r="J313" s="3" t="n">
-        <v>42839</v>
-[...1 lines deleted...]
-      <c r="K313" s="3"/>
+        <v>42761</v>
+      </c>
+      <c r="K313" s="3" t="n">
+        <v>43059</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012034358500 — shochlay nirman shrikishan/dolatram</t>
+          <t>1729001056/RS/22012034321159 — Sochalay nirman Ramesh /heeralal</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
-        <v>1200000000</v>
+        <v>12000</v>
       </c>
       <c r="I314" s="2" t="n">
-        <v>0</v>
+        <v>11996</v>
       </c>
       <c r="J314" s="3" t="n">
-        <v>42839</v>
-[...1 lines deleted...]
-      <c r="K314" s="3"/>
+        <v>42767</v>
+      </c>
+      <c r="K314" s="3" t="n">
+        <v>43038</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012034358504 — sochalay nirman mangilal/bhanverji rathore</t>
+          <t>1729001056/RS/22012034321239 — SOCHALAY NIRMAN JAGDISH/BHANVERJI</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
-        <v>1200000000</v>
+        <v>12000</v>
       </c>
       <c r="I315" s="2" t="n">
-        <v>0</v>
+        <v>11996</v>
       </c>
       <c r="J315" s="3" t="n">
-        <v>42926</v>
-[...1 lines deleted...]
-      <c r="K315" s="3"/>
+        <v>42767</v>
+      </c>
+      <c r="K315" s="3" t="n">
+        <v>43038</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012034360895 — shochalay nirman ramsingh /dariyav</t>
+          <t>1729001056/RS/22012034321464 — Sochalay nirman mangilal/bhanverji</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I316" s="2" t="n">
-        <v>0</v>
+        <v>12026</v>
       </c>
       <c r="J316" s="3" t="n">
-        <v>42926</v>
-[...1 lines deleted...]
-      <c r="K316" s="3"/>
+        <v>42767</v>
+      </c>
+      <c r="K316" s="3" t="n">
+        <v>43038</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012034393615 — sochlay nirman rakesh/shivnarayan</t>
+          <t>1729001056/RS/22012034358488 — shochalay nirman chhma bai/kailash</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I317" s="2" t="n">
-        <v>11914</v>
+        <v>0</v>
       </c>
       <c r="J317" s="3" t="n">
-        <v>43129</v>
-[...3 lines deleted...]
-      </c>
+        <v>42926</v>
+      </c>
+      <c r="K317" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012034393654 — sochlay nirman manish /kailash</t>
+          <t>1729001056/RS/22012034358494 — sochalay nirman ramkunver bai/devbagas</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
-        <v>12000</v>
+        <v>1200000000</v>
       </c>
       <c r="I318" s="2" t="n">
-        <v>11914</v>
+        <v>0</v>
       </c>
       <c r="J318" s="3" t="n">
-        <v>43129</v>
-[...3 lines deleted...]
-      </c>
+        <v>42839</v>
+      </c>
+      <c r="K318" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012034393663 — shochlay nirman jeevan /mithhulal</t>
+          <t>1729001056/RS/22012034358500 — shochlay nirman shrikishan/dolatram</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
-        <v>12000</v>
+        <v>1200000000</v>
       </c>
       <c r="I319" s="2" t="n">
-        <v>11914</v>
+        <v>0</v>
       </c>
       <c r="J319" s="3" t="n">
-        <v>43129</v>
-[...3 lines deleted...]
-      </c>
+        <v>42839</v>
+      </c>
+      <c r="K319" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012034393766 — shochlay nirman lachmeenarayan /badriprasad</t>
+          <t>1729001056/RS/22012034358504 — sochalay nirman mangilal/bhanverji rathore</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
-        <v>12000</v>
+        <v>1200000000</v>
       </c>
       <c r="I320" s="2" t="n">
-        <v>11914</v>
+        <v>0</v>
       </c>
       <c r="J320" s="3" t="n">
-        <v>43130</v>
-[...3 lines deleted...]
-      </c>
+        <v>42926</v>
+      </c>
+      <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012034393770 — shochlay nirman sanjay/premnarayan</t>
+          <t>1729001056/RS/22012034360895 — shochalay nirman ramsingh /dariyav</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I321" s="2" t="n">
-        <v>11914</v>
+        <v>0</v>
       </c>
       <c r="J321" s="3" t="n">
-        <v>43129</v>
-[...3 lines deleted...]
-      </c>
+        <v>42926</v>
+      </c>
+      <c r="K321" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012034393771 — shochlay nirman kripal /ramprasad</t>
+          <t>1729001056/RS/22012034393615 — sochlay nirman rakesh/shivnarayan</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I322" s="2" t="n">
         <v>11914</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>43129</v>
       </c>
       <c r="K322" s="3" t="n">
-        <v>43273</v>
+        <v>43261</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012034393773 — shochlay nirman mukesh /shrikishan</t>
+          <t>1729001056/RS/22012034393654 — sochlay nirman manish /kailash</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I323" s="2" t="n">
         <v>11914</v>
       </c>
       <c r="J323" s="3" t="n">
-        <v>43127</v>
+        <v>43129</v>
       </c>
       <c r="K323" s="3" t="n">
         <v>43261</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012034393780 — shochlay nirman mathuraprasad /kishan lal</t>
+          <t>1729001056/RS/22012034393663 — shochlay nirman jeevan /mithhulal</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I324" s="2" t="n">
         <v>11914</v>
       </c>
       <c r="J324" s="3" t="n">
         <v>43129</v>
       </c>
       <c r="K324" s="3" t="n">
         <v>43261</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012034393785 — shochlay nirman bhudrej /hukma ji</t>
+          <t>1729001056/RS/22012034393766 — shochlay nirman lachmeenarayan /badriprasad</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I325" s="2" t="n">
         <v>11914</v>
       </c>
       <c r="J325" s="3" t="n">
-        <v>43129</v>
+        <v>43130</v>
       </c>
       <c r="K325" s="3" t="n">
         <v>43261</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012034393793 — shochlay nirman kailash/gangaram</t>
+          <t>1729001056/RS/22012034393770 — shochlay nirman sanjay/premnarayan</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I326" s="2" t="n">
         <v>11914</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>43129</v>
       </c>
       <c r="K326" s="3" t="n">
         <v>43261</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012034393798 — shochlay nirman rajendra/mulchand</t>
+          <t>1729001056/RS/22012034393771 — shochlay nirman kripal /ramprasad</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I327" s="2" t="n">
         <v>11914</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>43129</v>
       </c>
       <c r="K327" s="3" t="n">
-        <v>43261</v>
+        <v>43273</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012034393835 — shochlay nirman jagdish/gopal</t>
+          <t>1729001056/RS/22012034393773 — shochlay nirman mukesh /shrikishan</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I328" s="2" t="n">
         <v>11914</v>
       </c>
       <c r="J328" s="3" t="n">
-        <v>43129</v>
+        <v>43127</v>
       </c>
       <c r="K328" s="3" t="n">
         <v>43261</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012034393846 — shochlay nirman rakesh /banshilal</t>
+          <t>1729001056/RS/22012034393780 — shochlay nirman mathuraprasad /kishan lal</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>11914</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>43129</v>
       </c>
       <c r="K329" s="3" t="n">
         <v>43261</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012034393853 — shochlay nirman mansingh /devbagas</t>
+          <t>1729001056/RS/22012034393785 — shochlay nirman bhudrej /hukma ji</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I330" s="2" t="n">
         <v>11914</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>43129</v>
       </c>
       <c r="K330" s="3" t="n">
         <v>43261</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012034393857 — shochlay nirman mangilal /bhanverji</t>
+          <t>1729001056/RS/22012034393793 — shochlay nirman kailash/gangaram</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I331" s="2" t="n">
         <v>11914</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>43129</v>
       </c>
       <c r="K331" s="3" t="n">
         <v>43261</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012034393863 — shochlay nirman ramkunver bai/devbagas</t>
+          <t>1729001056/RS/22012034393798 — shochlay nirman rajendra/mulchand</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>11914</v>
       </c>
       <c r="J332" s="3" t="n">
         <v>43129</v>
       </c>
       <c r="K332" s="3" t="n">
         <v>43261</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012034393913 — shochlay nirman chhama bai /kailash</t>
+          <t>1729001056/RS/22012034393835 — shochlay nirman jagdish/gopal</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I333" s="2" t="n">
         <v>11914</v>
       </c>
       <c r="J333" s="3" t="n">
         <v>43129</v>
       </c>
       <c r="K333" s="3" t="n">
         <v>43261</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012034393921 — shochlay nirman savitri bai/ramsingh</t>
+          <t>1729001056/RS/22012034393846 — shochlay nirman rakesh /banshilal</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I334" s="2" t="n">
         <v>11914</v>
       </c>
       <c r="J334" s="3" t="n">
         <v>43129</v>
       </c>
       <c r="K334" s="3" t="n">
         <v>43261</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012034393924 — shochlay nirman ramesh/ lachmeenarayan</t>
+          <t>1729001056/RS/22012034393853 — shochlay nirman mansingh /devbagas</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I335" s="2" t="n">
         <v>11914</v>
       </c>
       <c r="J335" s="3" t="n">
         <v>43129</v>
       </c>
       <c r="K335" s="3" t="n">
         <v>43261</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012034394058 — sochalay nirman munshilal /kishanlal</t>
+          <t>1729001056/RS/22012034393857 — shochlay nirman mangilal /bhanverji</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I336" s="2" t="n">
         <v>11914</v>
       </c>
       <c r="J336" s="3" t="n">
         <v>43129</v>
       </c>
       <c r="K336" s="3" t="n">
         <v>43261</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012034394063 — shochlay nirman kailash /mangilal</t>
+          <t>1729001056/RS/22012034393863 — shochlay nirman ramkunver bai/devbagas</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I337" s="2" t="n">
         <v>11914</v>
       </c>
       <c r="J337" s="3" t="n">
         <v>43129</v>
       </c>
       <c r="K337" s="3" t="n">
         <v>43261</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012034394067 — shochlay nirman harinarayan /narmda prasad</t>
+          <t>1729001056/RS/22012034393913 — shochlay nirman chhama bai /kailash</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I338" s="2" t="n">
         <v>11914</v>
       </c>
       <c r="J338" s="3" t="n">
         <v>43129</v>
       </c>
       <c r="K338" s="3" t="n">
         <v>43261</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012034394076 — shochlay nirman manish /radheshyam</t>
+          <t>1729001056/RS/22012034393921 — shochlay nirman savitri bai/ramsingh</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I339" s="2" t="n">
         <v>11914</v>
       </c>
       <c r="J339" s="3" t="n">
         <v>43129</v>
       </c>
       <c r="K339" s="3" t="n">
         <v>43261</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012034394084 — sochlay nirman shetanbai /laxman</t>
+          <t>1729001056/RS/22012034393924 — shochlay nirman ramesh/ lachmeenarayan</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I340" s="2" t="n">
         <v>11914</v>
       </c>
       <c r="J340" s="3" t="n">
         <v>43129</v>
       </c>
       <c r="K340" s="3" t="n">
-        <v>43503</v>
+        <v>43261</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012034395148 — shochlay nirman kavita bai /haricharan</t>
+          <t>1729001056/RS/22012034394058 — sochalay nirman munshilal /kishanlal</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I341" s="2" t="n">
         <v>11914</v>
       </c>
       <c r="J341" s="3" t="n">
-        <v>43130</v>
+        <v>43129</v>
       </c>
       <c r="K341" s="3" t="n">
-        <v>43503</v>
+        <v>43261</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012034395150 — shochlay nirman binda bai/devkaran</t>
+          <t>1729001056/RS/22012034394063 — shochlay nirman kailash /mangilal</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I342" s="2" t="n">
         <v>11914</v>
       </c>
       <c r="J342" s="3" t="n">
-        <v>43130</v>
+        <v>43129</v>
       </c>
       <c r="K342" s="3" t="n">
-        <v>43363</v>
+        <v>43261</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012034395154 — shochlay nirman geeta bai /mangilal</t>
+          <t>1729001056/RS/22012034394067 — shochlay nirman harinarayan /narmda prasad</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I343" s="2" t="n">
         <v>11914</v>
       </c>
       <c r="J343" s="3" t="n">
-        <v>43130</v>
+        <v>43129</v>
       </c>
       <c r="K343" s="3" t="n">
-        <v>43343</v>
+        <v>43261</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012034395155 — shochlay nirman gyarshi bai/mohanlal</t>
+          <t>1729001056/RS/22012034394076 — shochlay nirman manish /radheshyam</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I344" s="2" t="n">
         <v>11914</v>
       </c>
       <c r="J344" s="3" t="n">
-        <v>43130</v>
+        <v>43129</v>
       </c>
       <c r="K344" s="3" t="n">
-        <v>43343</v>
+        <v>43261</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012034395159 — shochlay nirman dinesh /bhalluram</t>
+          <t>1729001056/RS/22012034394084 — sochlay nirman shetanbai /laxman</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I345" s="2" t="n">
         <v>11914</v>
       </c>
       <c r="J345" s="3" t="n">
-        <v>43130</v>
+        <v>43129</v>
       </c>
       <c r="K345" s="3" t="n">
-        <v>43343</v>
+        <v>43503</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012034395162 — sochlay nirnan narayan /haribagas</t>
+          <t>1729001056/RS/22012034395148 — shochlay nirman kavita bai /haricharan</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I346" s="2" t="n">
         <v>11914</v>
       </c>
       <c r="J346" s="3" t="n">
         <v>43130</v>
       </c>
       <c r="K346" s="3" t="n">
-        <v>43343</v>
+        <v>43503</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012034395163 — shochlay nirman  kamal /ramprasad</t>
+          <t>1729001056/RS/22012034395150 — shochlay nirman binda bai/devkaran</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I347" s="2" t="n">
         <v>11914</v>
       </c>
       <c r="J347" s="3" t="n">
         <v>43130</v>
       </c>
       <c r="K347" s="3" t="n">
-        <v>43261</v>
+        <v>43363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012034395164 — shochlay nirman  sarju bai/mulchand</t>
+          <t>1729001056/RS/22012034395154 — shochlay nirman geeta bai /mangilal</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I348" s="2" t="n">
         <v>11914</v>
       </c>
       <c r="J348" s="3" t="n">
         <v>43130</v>
       </c>
       <c r="K348" s="3" t="n">
         <v>43343</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012034395165 — shochlay nirman mansingh /amarsingh</t>
+          <t>1729001056/RS/22012034395155 — shochlay nirman gyarshi bai/mohanlal</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I349" s="2" t="n">
         <v>11914</v>
       </c>
       <c r="J349" s="3" t="n">
         <v>43130</v>
       </c>
       <c r="K349" s="3" t="n">
-        <v>43261</v>
+        <v>43343</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012034395166 — shochlay nirman girdhari /amar singh</t>
+          <t>1729001056/RS/22012034395159 — shochlay nirman dinesh /bhalluram</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I350" s="2" t="n">
         <v>11914</v>
       </c>
       <c r="J350" s="3" t="n">
         <v>43130</v>
       </c>
       <c r="K350" s="3" t="n">
-        <v>43261</v>
+        <v>43343</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012034395248 — shochlay nirman  dinesh /shivnarayan</t>
+          <t>1729001056/RS/22012034395162 — sochlay nirnan narayan /haribagas</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I351" s="2" t="n">
         <v>11914</v>
       </c>
       <c r="J351" s="3" t="n">
         <v>43130</v>
       </c>
       <c r="K351" s="3" t="n">
-        <v>43261</v>
+        <v>43343</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012034395253 — shochlay nirman  rajesh /shivnarayan</t>
+          <t>1729001056/RS/22012034395163 — shochlay nirman  kamal /ramprasad</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I352" s="2" t="n">
         <v>11914</v>
       </c>
       <c r="J352" s="3" t="n">
         <v>43130</v>
       </c>
       <c r="K352" s="3" t="n">
         <v>43261</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012034395513 — shochlay nirman bharat /hariprasad</t>
+          <t>1729001056/RS/22012034395164 — shochlay nirman  sarju bai/mulchand</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I353" s="2" t="n">
         <v>11914</v>
       </c>
       <c r="J353" s="3" t="n">
         <v>43130</v>
       </c>
       <c r="K353" s="3" t="n">
-        <v>43261</v>
+        <v>43343</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012034395519 — shochlay nirman gaytri bai /jagdish</t>
+          <t>1729001056/RS/22012034395165 — shochlay nirman mansingh /amarsingh</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I354" s="2" t="n">
         <v>11914</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>43130</v>
       </c>
       <c r="K354" s="3" t="n">
         <v>43261</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012034395523 — shochlay nirman  sangeeta bai mukesh</t>
+          <t>1729001056/RS/22012034395166 — shochlay nirman girdhari /amar singh</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I355" s="2" t="n">
         <v>11914</v>
       </c>
       <c r="J355" s="3" t="n">
         <v>43130</v>
       </c>
       <c r="K355" s="3" t="n">
         <v>43261</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012034395658 — shochlay nirman kunverji</t>
+          <t>1729001056/RS/22012034395248 — shochlay nirman  dinesh /shivnarayan</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I356" s="2" t="n">
         <v>11914</v>
       </c>
       <c r="J356" s="3" t="n">
         <v>43130</v>
       </c>
       <c r="K356" s="3" t="n">
         <v>43261</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012034497003 — सामुदायिक स्वच्छता  परिसर</t>
+          <t>1729001056/RS/22012034395253 — shochlay nirman  rajesh /shivnarayan</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
-        <v>44000</v>
+        <v>12000</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>42486</v>
+        <v>11914</v>
       </c>
       <c r="J357" s="3" t="n">
-        <v>44132</v>
+        <v>43130</v>
       </c>
       <c r="K357" s="3" t="n">
-        <v>45163</v>
+        <v>43261</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012034525315 — सेग्रेशन शेड निर्माण खंडवा</t>
+          <t>1729001056/RS/22012034395513 — shochlay nirman bharat /hariprasad</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
-        <v>297000</v>
+        <v>12000</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>294785</v>
+        <v>11914</v>
       </c>
       <c r="J358" s="3" t="n">
-        <v>44420</v>
+        <v>43130</v>
       </c>
       <c r="K358" s="3" t="n">
-        <v>45354</v>
+        <v>43261</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012034542456 — नाली निर्माण प्रधानमंत्री सड़क के पास से कैलाश जाट के घर की औ</t>
+          <t>1729001056/RS/22012034395519 — shochlay nirman gaytri bai /jagdish</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>0</v>
+        <v>11914</v>
       </c>
       <c r="J359" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K359" s="3"/>
+        <v>43130</v>
+      </c>
+      <c r="K359" s="3" t="n">
+        <v>43261</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012034542457 — नाली निर्माण प्रधानमंत्री सड़क के पास से कैलाश जाट के घर की औ</t>
+          <t>1729001056/RS/22012034395523 — shochlay nirman  sangeeta bai mukesh</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
-        <v>52350</v>
+        <v>12000</v>
       </c>
       <c r="I360" s="2" t="n">
-        <v>49794</v>
+        <v>11914</v>
       </c>
       <c r="J360" s="3" t="n">
-        <v>44438</v>
+        <v>43130</v>
       </c>
       <c r="K360" s="3" t="n">
-        <v>44636</v>
+        <v>43261</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012034575836 — Segration sed ke pass nadep 1</t>
+          <t>1729001056/RS/22012034395658 — shochlay nirman kunverji</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>0</v>
+        <v>11914</v>
       </c>
       <c r="J361" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K361" s="3"/>
+        <v>43130</v>
+      </c>
+      <c r="K361" s="3" t="n">
+        <v>43261</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012034575839 — Segration sed ke pass nadep nirman 2</t>
+          <t>1729001056/RS/22012034497003 — सामुदायिक स्वच्छता  परिसर</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
-        <v>0</v>
+        <v>44000</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>0</v>
+        <v>42486</v>
       </c>
       <c r="J362" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K362" s="3"/>
+        <v>44132</v>
+      </c>
+      <c r="K362" s="3" t="n">
+        <v>45163</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012034575844 — Segration sed ke pass nadep nirman 3</t>
+          <t>1729001056/RS/22012034525315 — सेग्रेशन शेड निर्माण खंडवा</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
-        <v>0</v>
+        <v>297000</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>0</v>
+        <v>294785</v>
       </c>
       <c r="J363" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K363" s="3"/>
+        <v>44420</v>
+      </c>
+      <c r="K363" s="3" t="n">
+        <v>45354</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012034634874 — नाडेप निर्माण मांगलिक भवन के पास</t>
+          <t>1729001056/RS/22012034542456 — नाली निर्माण प्रधानमंत्री सड़क के पास से कैलाश जाट के घर की औ</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
-        <v>2319</v>
+        <v>0</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>2244</v>
+        <v>0</v>
       </c>
       <c r="J364" s="3" t="n">
-        <v>44659</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K364" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012034634879 — नाडेप निर्माण लोधी मोहल्ला</t>
+          <t>1729001056/RS/22012034542457 — नाली निर्माण प्रधानमंत्री सड़क के पास से कैलाश जाट के घर की औ</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
-        <v>2319</v>
+        <v>52350</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>2244</v>
+        <v>49794</v>
       </c>
       <c r="J365" s="3" t="n">
-        <v>44659</v>
+        <v>44438</v>
       </c>
       <c r="K365" s="3" t="n">
-        <v>44727</v>
+        <v>44636</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012034634882 — नाडेप निर्माण पटेल पुरा</t>
+          <t>1729001056/RS/22012034575836 — Segration sed ke pass nadep 1</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
-        <v>2319</v>
+        <v>0</v>
       </c>
       <c r="I366" s="2" t="n">
-        <v>2244</v>
+        <v>0</v>
       </c>
       <c r="J366" s="3" t="n">
-        <v>44659</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012034634884 — नाडेप निर्माण दर्शन खरे के घर के पास</t>
+          <t>1729001056/RS/22012034575839 — Segration sed ke pass nadep nirman 2</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
-        <v>2319</v>
+        <v>0</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>2244</v>
+        <v>0</v>
       </c>
       <c r="J367" s="3" t="n">
-        <v>44659</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K367" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012034647276 — Nadap Nirman Manglik Bhavan Ke Piche</t>
+          <t>1729001056/RS/22012034575844 — Segration sed ke pass nadep nirman 3</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
-        <v>2319</v>
+        <v>0</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>2244</v>
+        <v>0</v>
       </c>
       <c r="J368" s="3" t="n">
-        <v>44659</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K368" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012034647277 — Nadap Nirman Manglik Bhavan Ke Piche</t>
+          <t>1729001056/RS/22012034634874 — नाडेप निर्माण मांगलिक भवन के पास</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
-        <v>0</v>
+        <v>2319</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>0</v>
+        <v>2244</v>
       </c>
       <c r="J369" s="3" t="n">
-        <v>44586</v>
-[...1 lines deleted...]
-      <c r="K369" s="3"/>
+        <v>44659</v>
+      </c>
+      <c r="K369" s="3" t="n">
+        <v>44727</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012034647279 — Nadap Nirman Manglik Bhavan Ke Piche</t>
+          <t>1729001056/RS/22012034634879 — नाडेप निर्माण लोधी मोहल्ला</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
-        <v>0</v>
+        <v>2319</v>
       </c>
       <c r="I370" s="2" t="n">
-        <v>0</v>
+        <v>2244</v>
       </c>
       <c r="J370" s="3" t="n">
-        <v>44586</v>
-[...1 lines deleted...]
-      <c r="K370" s="3"/>
+        <v>44659</v>
+      </c>
+      <c r="K370" s="3" t="n">
+        <v>44727</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012034647281 — Nadap Nirman Manglik Bhavan Ke Piche</t>
+          <t>1729001056/RS/22012034634882 — नाडेप निर्माण पटेल पुरा</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
-        <v>0</v>
+        <v>2319</v>
       </c>
       <c r="I371" s="2" t="n">
-        <v>0</v>
+        <v>2244</v>
       </c>
       <c r="J371" s="3" t="n">
-        <v>44586</v>
-[...1 lines deleted...]
-      <c r="K371" s="3"/>
+        <v>44659</v>
+      </c>
+      <c r="K371" s="3" t="n">
+        <v>44727</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012034647283 — Nadap Nirman Manglik Bhavan Ke Piche</t>
+          <t>1729001056/RS/22012034634884 — नाडेप निर्माण दर्शन खरे के घर के पास</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
-        <v>0</v>
+        <v>2319</v>
       </c>
       <c r="I372" s="2" t="n">
-        <v>0</v>
+        <v>2244</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>44586</v>
-[...1 lines deleted...]
-      <c r="K372" s="3"/>
+        <v>44659</v>
+      </c>
+      <c r="K372" s="3" t="n">
+        <v>44727</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012034684917 — नाली निर्माण राकेश खरे के घर से हायर सेकंडरी स्कूल कि और</t>
+          <t>1729001056/RS/22012034647276 — Nadap Nirman Manglik Bhavan Ke Piche</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
-        <v>0</v>
+        <v>2319</v>
       </c>
       <c r="I373" s="2" t="n">
-        <v>0</v>
+        <v>2244</v>
       </c>
       <c r="J373" s="3" t="n">
-        <v>44667</v>
-[...1 lines deleted...]
-      <c r="K373" s="3"/>
+        <v>44659</v>
+      </c>
+      <c r="K373" s="3" t="n">
+        <v>44727</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012034684918 — नाली निर्माण राकेश खरे के घर से हायर सेकंडरी स्कूल कि और</t>
+          <t>1729001056/RS/22012034647277 — Nadap Nirman Manglik Bhavan Ke Piche</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I374" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J374" s="3" t="n">
-        <v>44667</v>
+        <v>44586</v>
       </c>
       <c r="K374" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012034684919 — नाली निर्माण राकेश खरे के घर से हायर सेकंडरी स्कूल कि और</t>
+          <t>1729001056/RS/22012034647279 — Nadap Nirman Manglik Bhavan Ke Piche</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I375" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J375" s="3" t="n">
-        <v>44667</v>
+        <v>44586</v>
       </c>
       <c r="K375" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012034684920 — नाली निर्माण राकेश खरे के घर से हायर सेकंडरी स्कूल कि और</t>
+          <t>1729001056/RS/22012034647281 — Nadap Nirman Manglik Bhavan Ke Piche</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
-        <v>182000</v>
+        <v>0</v>
       </c>
       <c r="I376" s="2" t="n">
-        <v>181441</v>
+        <v>0</v>
       </c>
       <c r="J376" s="3" t="n">
-        <v>45146</v>
-[...3 lines deleted...]
-      </c>
+        <v>44586</v>
+      </c>
+      <c r="K376" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012035119811 — नाली निर्माण रामेश्वर दयाल मंड्लोई के घर से देवकरण मंड्लोई के घर तक</t>
+          <t>1729001056/RS/22012034647283 — Nadap Nirman Manglik Bhavan Ke Piche</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
-        <v>68427</v>
+        <v>0</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>68200</v>
+        <v>0</v>
       </c>
       <c r="J377" s="3" t="n">
-        <v>45326</v>
-[...3 lines deleted...]
-      </c>
+        <v>44586</v>
+      </c>
+      <c r="K377" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/22012035128036 — Cc nali nirman shivnarayan ke ghar se dheeraj ke ghar ki aur</t>
+          <t>1729001056/RS/22012034684917 — नाली निर्माण राकेश खरे के घर से हायर सेकंडरी स्कूल कि और</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
-        <v>100000</v>
+        <v>0</v>
       </c>
       <c r="I378" s="2" t="n">
-        <v>98172</v>
+        <v>0</v>
       </c>
       <c r="J378" s="3" t="n">
-        <v>45476</v>
-[...3 lines deleted...]
-      </c>
+        <v>44667</v>
+      </c>
+      <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/8532 — Nirmal Bharat Rajendra /Shukharam</t>
+          <t>1729001056/RS/22012034684918 — नाली निर्माण राकेश खरे के घर से हायर सेकंडरी स्कूल कि और</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I379" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>41260</v>
+        <v>44667</v>
       </c>
       <c r="K379" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/8538 — Nirmal Bharat Abhiyan Narayan /BHavarji</t>
+          <t>1729001056/RS/22012034684919 — नाली निर्माण राकेश खरे के घर से हायर सेकंडरी स्कूल कि और</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I380" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>41260</v>
+        <v>44667</v>
       </c>
       <c r="K380" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/8766 — ि‍नर्मल भारत मोहन/नर्मदा प्रसाद</t>
+          <t>1729001056/RS/22012034684920 — नाली निर्माण राकेश खरे के घर से हायर सेकंडरी स्कूल कि और</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
-        <v>275000</v>
+        <v>182000</v>
       </c>
       <c r="I381" s="2" t="n">
-        <v>0</v>
+        <v>181441</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>41260</v>
-[...1 lines deleted...]
-      <c r="K381" s="3"/>
+        <v>45146</v>
+      </c>
+      <c r="K381" s="3" t="n">
+        <v>45324</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/8774 — ि‍नर्मल भारत ि‍वनोद/राजेन्‍द्र</t>
+          <t>1729001056/RS/22012035119811 — नाली निर्माण रामेश्वर दयाल मंड्लोई के घर से देवकरण मंड्लोई के घर तक</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
-        <v>275000</v>
+        <v>68427</v>
       </c>
       <c r="I382" s="2" t="n">
-        <v>0</v>
+        <v>68200</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>41260</v>
-[...1 lines deleted...]
-      <c r="K382" s="3"/>
+        <v>45326</v>
+      </c>
+      <c r="K382" s="3" t="n">
+        <v>45488</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/8780 — ि‍नर्मल भारत सुन्‍दरलाल/मानि‍संह</t>
+          <t>1729001056/RS/22012035128036 — Cc nali nirman shivnarayan ke ghar se dheeraj ke ghar ki aur</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
-        <v>275000</v>
+        <v>100000</v>
       </c>
       <c r="I383" s="2" t="n">
-        <v>0</v>
+        <v>98172</v>
       </c>
       <c r="J383" s="3" t="n">
-        <v>41260</v>
-[...1 lines deleted...]
-      <c r="K383" s="3"/>
+        <v>45476</v>
+      </c>
+      <c r="K383" s="3" t="n">
+        <v>45693</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/8792 — ि‍नर्मल भारत अम्‍बाराम/धनाजी</t>
+          <t>1729001056/RS/8532 — Nirmal Bharat Rajendra /Shukharam</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
-        <v>275000</v>
+        <v>0</v>
       </c>
       <c r="I384" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J384" s="3" t="n">
         <v>41260</v>
       </c>
       <c r="K384" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/8798 — ि‍नर्मल भारत बाबूलाल/गोपीलाल</t>
+          <t>1729001056/RS/8538 — Nirmal Bharat Abhiyan Narayan /BHavarji</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
-        <v>275000</v>
+        <v>0</v>
       </c>
       <c r="I385" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J385" s="3" t="n">
         <v>41260</v>
       </c>
       <c r="K385" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/8803 — ि‍नर्मल भारत</t>
+          <t>1729001056/RS/8766 — ि‍नर्मल भारत मोहन/नर्मदा प्रसाद</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
-        <v>0</v>
+        <v>275000</v>
       </c>
       <c r="I386" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>41016</v>
+        <v>41260</v>
       </c>
       <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1729001056/RS/8811 — ि‍नर्मल भारत कमल ि‍संह/रामप्रसाद</t>
+          <t>1729001056/RS/8774 — ि‍नर्मल भारत ि‍वनोद/राजेन्‍द्र</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>275000</v>
       </c>
       <c r="I387" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J387" s="3" t="n">
         <v>41260</v>
       </c>
       <c r="K387" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1729001056/WC/22012034446658 — stop dam nirman gunjari nale par</t>
+          <t>1729001056/RS/8780 — ि‍नर्मल भारत सुन्‍दरलाल/मानि‍संह</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
-        <v>0</v>
+        <v>275000</v>
       </c>
       <c r="I388" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J388" s="3" t="n">
-        <v>43728</v>
+        <v>41260</v>
       </c>
       <c r="K388" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1729001056/WC/22012034447607 — चेक डेम निर्माण गुंजारी नाले पर ग्राम पंचायत खंडवा</t>
+          <t>1729001056/RS/8792 — ि‍नर्मल भारत अम्‍बाराम/धनाजी</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
-        <v>850824.17</v>
+        <v>275000</v>
       </c>
       <c r="I389" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J389" s="3" t="n">
-        <v>43728</v>
+        <v>41260</v>
       </c>
       <c r="K389" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1729001056/WC/22012034448123 — सोख्ता गड्डा निर्माण स्पाट सोर्स खाल मे बोर के पास</t>
+          <t>1729001056/RS/8798 — ि‍नर्मल भारत बाबूलाल/गोपीलाल</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
-        <v>13304.93</v>
+        <v>275000</v>
       </c>
       <c r="I390" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J390" s="3" t="n">
-        <v>43728</v>
+        <v>41260</v>
       </c>
       <c r="K390" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1729001056/WC/22012034522261 — Gabion structure</t>
+          <t>1729001056/RS/8803 — ि‍नर्मल भारत</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I391" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J391" s="3" t="n">
-        <v>43722</v>
+        <v>41016</v>
       </c>
       <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1729001056/WC/22012034522263 — Gabion structure</t>
+          <t>1729001056/RS/8811 — ि‍नर्मल भारत कमल ि‍संह/रामप्रसाद</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
-        <v>0</v>
+        <v>275000</v>
       </c>
       <c r="I392" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>43783</v>
+        <v>41260</v>
       </c>
       <c r="K392" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Stone graded Bund for Community / Repair and Maintenance of Stone graded Bund for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1729001056/WC/22012034544682 — तालाब गहरीकरण</t>
+          <t>1729001056/WC/22012034446658 — stop dam nirman gunjari nale par</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I393" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>44350</v>
+        <v>43728</v>
       </c>
       <c r="K393" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1729001056/WC/22012034551404 — पोखर निर्माण</t>
+          <t>1729001056/WC/22012034447607 — चेक डेम निर्माण गुंजारी नाले पर ग्राम पंचायत खंडवा</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
-        <v>332572.21</v>
+        <v>850824.17</v>
       </c>
       <c r="I394" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J394" s="3" t="n">
-        <v>43961</v>
+        <v>43728</v>
       </c>
       <c r="K394" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1729001056/WC/22012034553987 — सोख्ता गड्ढा निर्माण निर्मल नीर के पास</t>
+          <t>1729001056/WC/22012034448123 — सोख्ता गड्डा निर्माण स्पाट सोर्स खाल मे बोर के पास</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
-        <v>14283.77</v>
+        <v>13304.93</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>14122.76</v>
+        <v>0</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>43992</v>
-[...3 lines deleted...]
-      </c>
+        <v>43728</v>
+      </c>
+      <c r="K395" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1729001056/WC/22012034553988 — सोख्ता गड्ढा निर्माण शमशान के पास</t>
+          <t>1729001056/WC/22012034522261 — Gabion structure</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
-        <v>14283.77</v>
+        <v>0</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>14122.76</v>
+        <v>0</v>
       </c>
       <c r="J396" s="3" t="n">
-        <v>43999</v>
-[...3 lines deleted...]
-      </c>
+        <v>43722</v>
+      </c>
+      <c r="K396" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1729001056/WC/22012034553989 — सोख्ता गड्ढा निर्माण  जाट समाज के शमशान सैड के पास</t>
+          <t>1729001056/WC/22012034522263 — Gabion structure</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
-        <v>14283.77</v>
+        <v>0</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>14122.76</v>
+        <v>0</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>43999</v>
-[...3 lines deleted...]
-      </c>
+        <v>43783</v>
+      </c>
+      <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Repair &amp; Maint of Stone graded Bund for Community / Repair and Maintenance of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Repair &amp; Maint of Bund</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1729001056/WC/22012034553993 — सोख्ता गड्ढा निर्माण हर सेकेंडरी स्कूल के बोर के पास</t>
+          <t>1729001056/WC/22012034544682 — तालाब गहरीकरण</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Suspended</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
-        <v>14283.77</v>
+        <v>0</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>14122.76</v>
+        <v>0</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>43992</v>
-[...3 lines deleted...]
-      </c>
+        <v>44350</v>
+      </c>
+      <c r="K398" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1729001056/WC/22012034553995 — सोख्ता गड्ढा निर्माण आंगनबाड़ी के हेड पंप के पास</t>
+          <t>1729001056/WC/22012034551404 — पोखर निर्माण</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
-        <v>14283.77</v>
+        <v>332572.21</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>14122.76</v>
+        <v>0</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>43992</v>
-[...3 lines deleted...]
-      </c>
+        <v>43961</v>
+      </c>
+      <c r="K399" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1729001056/WC/22012034553996 — सोख्ता गड्ढा निर्माण शिवचरण धनगर के घर के  बोर के पास</t>
+          <t>1729001056/WC/22012034553987 — सोख्ता गड्ढा निर्माण निर्मल नीर के पास</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>14283.77</v>
       </c>
       <c r="I400" s="2" t="n">
         <v>14122.76</v>
       </c>
       <c r="J400" s="3" t="n">
         <v>43992</v>
       </c>
       <c r="K400" s="3" t="n">
-        <v>44349</v>
+        <v>44290</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1729001056/WC/22012034553997 — सोख्ता गड्ढा निर्माण खाल वाले बोर के पास</t>
+          <t>1729001056/WC/22012034553988 — सोख्ता गड्ढा निर्माण शमशान के पास</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>14283.77</v>
       </c>
       <c r="I401" s="2" t="n">
         <v>14122.76</v>
       </c>
       <c r="J401" s="3" t="n">
         <v>43999</v>
       </c>
       <c r="K401" s="3" t="n">
         <v>44349</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1729001056/WC/22012034553998 — सोख्ता गड्ढा निर्माण मुन्ना लाल प्रजापति के घर के पास  हेडपंप के पास</t>
+          <t>1729001056/WC/22012034553989 — सोख्ता गड्ढा निर्माण  जाट समाज के शमशान सैड के पास</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>14283.77</v>
       </c>
       <c r="I402" s="2" t="n">
-        <v>0</v>
+        <v>14122.76</v>
       </c>
       <c r="J402" s="3" t="n">
-        <v>44007</v>
-[...1 lines deleted...]
-      <c r="K402" s="3"/>
+        <v>43999</v>
+      </c>
+      <c r="K402" s="3" t="n">
+        <v>44636</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1729001056/WC/22012034553999 — सोख्ता गड्ढा निर्माण राजेश लोधी के घर  के पास हेडपंप के पास</t>
+          <t>1729001056/WC/22012034553993 — सोख्ता गड्ढा निर्माण हर सेकेंडरी स्कूल के बोर के पास</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>14283.77</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>14122.76</v>
       </c>
       <c r="J403" s="3" t="n">
-        <v>43999</v>
+        <v>43992</v>
       </c>
       <c r="K403" s="3" t="n">
         <v>44349</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1729001056/WC/22012034554001 — सोख्ता गड्ढा निर्माण दरगाह वाले हेड पंप के पास</t>
+          <t>1729001056/WC/22012034553995 — सोख्ता गड्ढा निर्माण आंगनबाड़ी के हेड पंप के पास</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>14283.77</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>13932.76</v>
+        <v>14122.76</v>
       </c>
       <c r="J404" s="3" t="n">
         <v>43992</v>
       </c>
       <c r="K404" s="3" t="n">
         <v>44349</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1729001056/WC/22012034556020 — तालाब गहरीकरण</t>
+          <t>1729001056/WC/22012034553996 — सोख्ता गड्ढा निर्माण शिवचरण धनगर के घर के  बोर के पास</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
-        <v>0</v>
+        <v>14283.77</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>0</v>
+        <v>14122.76</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>44350</v>
-[...1 lines deleted...]
-      <c r="K405" s="3"/>
+        <v>43992</v>
+      </c>
+      <c r="K405" s="3" t="n">
+        <v>44349</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1729001056/WC/22012034637023 — तालाब गहरीकरण</t>
+          <t>1729001056/WC/22012034553997 — सोख्ता गड्ढा निर्माण खाल वाले बोर के पास</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
-        <v>532453.12</v>
+        <v>14283.77</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>236778</v>
+        <v>14122.76</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>44295</v>
+        <v>43999</v>
       </c>
       <c r="K406" s="3" t="n">
-        <v>45137</v>
+        <v>44349</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1729001056/WC/22012034694484 — गेवियन निर्माण खाल वाले नाले पर</t>
+          <t>1729001056/WC/22012034553998 — सोख्ता गड्ढा निर्माण मुन्ना लाल प्रजापति के घर के पास  हेडपंप के पास</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Suspended</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
-        <v>88673.58</v>
+        <v>14283.77</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>1158</v>
+        <v>0</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>44342</v>
+        <v>44007</v>
       </c>
       <c r="K407" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1729001056/WC/22012034694520 — roof water harvesting Samudayik bhavan ke pass</t>
+          <t>1729001056/WC/22012034553999 — सोख्ता गड्ढा निर्माण राजेश लोधी के घर  के पास हेडपंप के पास</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
-        <v>38521.31</v>
+        <v>14283.77</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>13896</v>
+        <v>14122.76</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>44342</v>
+        <v>43999</v>
       </c>
       <c r="K408" s="3" t="n">
-        <v>44464</v>
+        <v>44349</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1729001056/WC/22012034772610 — रूफ वाटर हार्वेस्टिंग बहुउददेशीय ग्राम स्वराज भवन खंडवा</t>
+          <t>1729001056/WC/22012034554001 — सोख्ता गड्ढा निर्माण दरगाह वाले हेड पंप के पास</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
-        <v>0</v>
+        <v>14283.77</v>
       </c>
       <c r="I409" s="2" t="n">
-        <v>0</v>
+        <v>13932.76</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K409" s="3"/>
+        <v>43992</v>
+      </c>
+      <c r="K409" s="3" t="n">
+        <v>44349</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1729001056/WC/22012034772611 — रूफ वाटर हार्वेस्टिंग बहुउददेशीय ग्राम स्वराज भवन खंडवा</t>
+          <t>1729001056/WC/22012034556020 — तालाब गहरीकरण</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Suspended</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I410" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>44300</v>
+        <v>44350</v>
       </c>
       <c r="K410" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1729001056/WC/22012034772624 — रूफ वाटर हार्वेस्टिंग स्वच्छता परीसर खंडवा</t>
+          <t>1729001056/WC/22012034637023 — तालाब गहरीकरण</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
-        <v>0</v>
+        <v>532453.12</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>0</v>
+        <v>236778</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K411" s="3"/>
+        <v>44295</v>
+      </c>
+      <c r="K411" s="3" t="n">
+        <v>45137</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1729001056/WC/22012034772633 — रूफ वाटर हार्वेस्टिंग आंगनबाड़ी भवन खंडवा</t>
+          <t>1729001056/WC/22012034694484 — गेवियन निर्माण खाल वाले नाले पर</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>0</v>
+        <v>88673.58</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>0</v>
+        <v>1158</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>44300</v>
+        <v>44342</v>
       </c>
       <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1729001056/WC/22012034772643 — सोख्ता गड्ढा निर्माण डीसी के पीछे हेड पंप के पास</t>
+          <t>1729001056/WC/22012034694520 — roof water harvesting Samudayik bhavan ke pass</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
-        <v>0</v>
+        <v>38521.31</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>0</v>
+        <v>13896</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K413" s="3"/>
+        <v>44342</v>
+      </c>
+      <c r="K413" s="3" t="n">
+        <v>44464</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1729001056/WC/22012034772655 — सोख्ता गड्ढा निर्माण यात्री प्रतीक्षालय के पीछे बोर के पास के पास</t>
+          <t>1729001056/WC/22012034772610 — रूफ वाटर हार्वेस्टिंग बहुउददेशीय ग्राम स्वराज भवन खंडवा</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J414" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-fields-Comm / Block Plantation of Biodrainage Trees in fields for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1729001056/WC/22012034772665 — नाला विस्तारीकरण कॉलोनी में</t>
+          <t>1729001056/WC/22012034772611 — रूफ वाटर हार्वेस्टिंग बहुउददेशीय ग्राम स्वराज भवन खंडवा</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J415" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1729001056/WC/22012034772681 — नाला विस्तारीकरण सामुदायिक भवन के पीछे</t>
+          <t>1729001056/WC/22012034772624 — रूफ वाटर हार्वेस्टिंग स्वच्छता परीसर खंडवा</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J416" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1729001056/WC/22012034813358 — वाटर स्पाट सोर्स [पानी की टंकी] खेल मैदान के पास कॉलोनी में</t>
+          <t>1729001056/WC/22012034772633 — रूफ वाटर हार्वेस्टिंग आंगनबाड़ी भवन खंडवा</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
-        <v>22650</v>
+        <v>0</v>
       </c>
       <c r="I417" s="2" t="n">
-        <v>17370</v>
+        <v>0</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>44535</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1729001056/WC/22012034813588 — pani ki tanki  nirman</t>
+          <t>1729001056/WC/22012034772643 — सोख्ता गड्ढा निर्माण डीसी के पीछे हेड पंप के पास</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
-        <v>22650</v>
+        <v>0</v>
       </c>
       <c r="I418" s="2" t="n">
-        <v>20844</v>
+        <v>0</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>44476</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1729001056/WC/22012034860708 — वाटर स्पाट सोर्स [पानी की टंकी] खंडवा जोड़ के पास</t>
+          <t>1729001056/WC/22012034772655 — सोख्ता गड्ढा निर्माण यात्री प्रतीक्षालय के पीछे बोर के पास के पास</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
-        <v>22650</v>
+        <v>0</v>
       </c>
       <c r="I419" s="2" t="n">
-        <v>19686</v>
+        <v>0</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>44535</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Block Plntation-Biodrainage-fields-Comm / Block Plantation of Biodrainage Trees in fields for Community</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1729001056/WC/22012034926573 — सोकपिट निर्माण पटेल मोहल्ला हेन्डपम्प के पास 1</t>
+          <t>1729001056/WC/22012034772665 — नाला विस्तारीकरण कॉलोनी में</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
-        <v>11483</v>
+        <v>0</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>3468</v>
+        <v>0</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>44666</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1729001056/WC/22012034926579 — सोकपिट निर्माण पटेल मोहल्ला हेन्डपम्प के पास 2</t>
+          <t>1729001056/WC/22012034772681 — नाला विस्तारीकरण सामुदायिक भवन के पीछे</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
-        <v>11483</v>
+        <v>0</v>
       </c>
       <c r="I421" s="2" t="n">
-        <v>3468</v>
+        <v>0</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>44666</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1729001056/WC/22012034926580 — सोकपिट निर्माण यात्रीप्रतिछालय के सामने</t>
+          <t>1729001056/WC/22012034813358 — वाटर स्पाट सोर्स [पानी की टंकी] खेल मैदान के पास कॉलोनी में</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
-        <v>11483</v>
+        <v>22650</v>
       </c>
       <c r="I422" s="2" t="n">
-        <v>3468</v>
+        <v>17370</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>44666</v>
+        <v>44535</v>
       </c>
       <c r="K422" s="3" t="n">
-        <v>44727</v>
+        <v>44644</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1729001056/WC/22012034926581 — सोकपिट निर्माण यात्रीप्रतिछालय के सामने</t>
+          <t>1729001056/WC/22012034813588 — pani ki tanki  nirman</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
-        <v>0</v>
+        <v>22650</v>
       </c>
       <c r="I423" s="2" t="n">
-        <v>0</v>
+        <v>20844</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K423" s="3"/>
+        <v>44476</v>
+      </c>
+      <c r="K423" s="3" t="n">
+        <v>44636</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1729001056/WC/22012034926588 — सोकपिट निर्माण पूरा  मोहल्ला हेन्डपम्प के पास</t>
+          <t>1729001056/WC/22012034860708 — वाटर स्पाट सोर्स [पानी की टंकी] खंडवा जोड़ के पास</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
-        <v>11483</v>
+        <v>22650</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>3468</v>
+        <v>19686</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>44666</v>
+        <v>44535</v>
       </c>
       <c r="K424" s="3" t="n">
-        <v>44727</v>
+        <v>44644</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1729001056/WC/22012035128802 — पानी कि टंकी निर्माण सहकारी समिति के पास ग्रामपंचायत  खंड्वा</t>
+          <t>1729001056/WC/22012034926573 — सोकपिट निर्माण पटेल मोहल्ला हेन्डपम्प के पास 1</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
-        <v>24900</v>
+        <v>11483</v>
       </c>
       <c r="I425" s="2" t="n">
-        <v>15774</v>
+        <v>3468</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>45208</v>
+        <v>44666</v>
       </c>
       <c r="K425" s="3" t="n">
-        <v>45444</v>
+        <v>44727</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1729001056/WC/22012035128870 — पानी कि टंकी निर्माण पटेल मोहल्ला ग्रामपंचायत  खंड्वा</t>
+          <t>1729001056/WC/22012034926579 — सोकपिट निर्माण पटेल मोहल्ला हेन्डपम्प के पास 2</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
-        <v>24900</v>
+        <v>11483</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>22585</v>
+        <v>3468</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>45208</v>
+        <v>44666</v>
       </c>
       <c r="K426" s="3" t="n">
-        <v>45444</v>
+        <v>44727</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1729001056/WC/22012035187578 — नाला विश्तारीकरन मंगलिक  भवन के पिछे से आगनबाडी रोड तक ग्राम खंडवा</t>
+          <t>1729001056/WC/22012034926580 — सोकपिट निर्माण यात्रीप्रतिछालय के सामने</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
-        <v>0</v>
+        <v>11483</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>0</v>
+        <v>3468</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>45315</v>
-[...1 lines deleted...]
-      <c r="K427" s="3"/>
+        <v>44666</v>
+      </c>
+      <c r="K427" s="3" t="n">
+        <v>44727</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1729001056/WC/22012035187579 — नाला विश्तारीकरन मंगलिक  भवन के पिछे से आगनबाडी रोड तक ग्राम खंडवा</t>
+          <t>1729001056/WC/22012034926581 — सोकपिट निर्माण यात्रीप्रतिछालय के सामने</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I428" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J428" s="3" t="n">
-        <v>45315</v>
+        <v>44471</v>
       </c>
       <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1729001056/WC/22012035187580 — नाला विश्तारीकरन मंगलिक  भवन के पिछे से आगनबाडी रोड तक ग्राम खंडवा</t>
+          <t>1729001056/WC/22012034926588 — सोकपिट निर्माण पूरा  मोहल्ला हेन्डपम्प के पास</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
-        <v>0</v>
+        <v>11483</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>0</v>
+        <v>3468</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>45315</v>
-[...1 lines deleted...]
-      <c r="K429" s="3"/>
+        <v>44666</v>
+      </c>
+      <c r="K429" s="3" t="n">
+        <v>44727</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1729001056/WC/22012035187581 — नाला विश्तारीकरन मंगलिक  भवन के पिछे से आगनबाडी रोड तक ग्राम खंडवा</t>
+          <t>1729001056/WC/22012035128802 — पानी कि टंकी निर्माण सहकारी समिति के पास ग्रामपंचायत  खंड्वा</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>0</v>
+        <v>24900</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>0</v>
+        <v>15774</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>45315</v>
-[...1 lines deleted...]
-      <c r="K430" s="3"/>
+        <v>45208</v>
+      </c>
+      <c r="K430" s="3" t="n">
+        <v>45444</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1729001056/WC/22012035187582 — नाला विश्तारीकरन मंगलिक  भवन के पिछे से आगनबाडी रोड तक ग्राम खंडवा</t>
+          <t>1729001056/WC/22012035128870 — पानी कि टंकी निर्माण पटेल मोहल्ला ग्रामपंचायत  खंड्वा</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
-        <v>0</v>
+        <v>24900</v>
       </c>
       <c r="I431" s="2" t="n">
-        <v>0</v>
+        <v>22585</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>45315</v>
-[...1 lines deleted...]
-      <c r="K431" s="3"/>
+        <v>45208</v>
+      </c>
+      <c r="K431" s="3" t="n">
+        <v>45444</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1729001056/WC/22012035187584 — नाला विश्तारीकरन मंगलिक  भवन के पिछे से आगनबाडी रोड तक ग्राम खंडवा</t>
+          <t>1729001056/WC/22012035187578 — नाला विश्तारीकरन मंगलिक  भवन के पिछे से आगनबाडी रोड तक ग्राम खंडवा</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I432" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J432" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K432" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1729001056/WC/22012035188014 — Flood /diversion channel for community manglik Bhagvan ke pichhe se Aganbadi Bhagvan ki or khandwa</t>
+          <t>1729001056/WC/22012035187579 — नाला विश्तारीकरन मंगलिक  भवन के पिछे से आगनबाडी रोड तक ग्राम खंडवा</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
-        <v>364409.04</v>
+        <v>0</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>154769</v>
+        <v>0</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>45364</v>
-[...3 lines deleted...]
-      </c>
+        <v>45315</v>
+      </c>
+      <c r="K433" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1729001056/WC/22012035285728 — Dugwell Recharge Pit nirmal neer ke pass khandwa</t>
+          <t>1729001056/WC/22012035187580 — नाला विश्तारीकरन मंगलिक  भवन के पिछे से आगनबाडी रोड तक ग्राम खंडवा</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
-        <v>25899.46</v>
+        <v>0</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>12006</v>
+        <v>0</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>45779</v>
-[...3 lines deleted...]
-      </c>
+        <v>45315</v>
+      </c>
+      <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1729001056/WC/9993654602 — सोख्ता गड्डा 3 खंड्वा</t>
+          <t>1729001056/WC/22012035187581 — नाला विश्तारीकरन मंगलिक  भवन के पिछे से आगनबाडी रोड तक ग्राम खंडवा</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
-        <v>10000</v>
+        <v>0</v>
       </c>
       <c r="I435" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>41878</v>
+        <v>45315</v>
       </c>
       <c r="K435" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1729001/IF/195 — कप‍िल धारा कूप निर्माण योजना बाबूलाल दरियाव सिह खण्‍डवा</t>
+          <t>1729001056/WC/22012035187582 — नाला विश्तारीकरन मंगलिक  भवन के पिछे से आगनबाडी रोड तक ग्राम खंडवा</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I436" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J436" s="3" t="n">
+        <v>45315</v>
+      </c>
+      <c r="K436" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
+      <c r="A437" s="1" t="inlineStr">
+        <is>
+          <t>SEHORE</t>
+        </is>
+      </c>
+      <c r="B437" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C437" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D437" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+        </is>
+      </c>
+      <c r="E437" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+        </is>
+      </c>
+      <c r="F437" s="1" t="inlineStr">
+        <is>
+          <t>1729001056/WC/22012035187584 — नाला विश्तारीकरन मंगलिक  भवन के पिछे से आगनबाडी रोड तक ग्राम खंडवा</t>
+        </is>
+      </c>
+      <c r="G437" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H437" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I437" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J437" s="3" t="n">
+        <v>45315</v>
+      </c>
+      <c r="K437" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
+      <c r="A438" s="1" t="inlineStr">
+        <is>
+          <t>SEHORE</t>
+        </is>
+      </c>
+      <c r="B438" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C438" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D438" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+        </is>
+      </c>
+      <c r="E438" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+        </is>
+      </c>
+      <c r="F438" s="1" t="inlineStr">
+        <is>
+          <t>1729001056/WC/22012035188014 — Flood /diversion channel for community manglik Bhagvan ke pichhe se Aganbadi Bhagvan ki or khandwa</t>
+        </is>
+      </c>
+      <c r="G438" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H438" s="2" t="n">
+        <v>364409.04</v>
+      </c>
+      <c r="I438" s="2" t="n">
+        <v>154769</v>
+      </c>
+      <c r="J438" s="3" t="n">
+        <v>45364</v>
+      </c>
+      <c r="K438" s="3" t="n">
+        <v>45725</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
+      <c r="A439" s="1" t="inlineStr">
+        <is>
+          <t>SEHORE</t>
+        </is>
+      </c>
+      <c r="B439" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C439" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D439" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+        </is>
+      </c>
+      <c r="E439" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F439" s="1" t="inlineStr">
+        <is>
+          <t>1729001056/WC/22012035285728 — Dugwell Recharge Pit nirmal neer ke pass khandwa</t>
+        </is>
+      </c>
+      <c r="G439" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H439" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I439" s="2" t="n">
+        <v>12006</v>
+      </c>
+      <c r="J439" s="3" t="n">
+        <v>45779</v>
+      </c>
+      <c r="K439" s="3" t="n">
+        <v>46114</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
+      <c r="A440" s="1" t="inlineStr">
+        <is>
+          <t>SEHORE</t>
+        </is>
+      </c>
+      <c r="B440" s="1" t="inlineStr">
+        <is>
+          <t>2014-2015</t>
+        </is>
+      </c>
+      <c r="C440" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D440" s="1" t="inlineStr">
+        <is>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+        </is>
+      </c>
+      <c r="E440" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F440" s="1" t="inlineStr">
+        <is>
+          <t>1729001056/WC/9993654602 — सोख्ता गड्डा 3 खंड्वा</t>
+        </is>
+      </c>
+      <c r="G440" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H440" s="2" t="n">
+        <v>10000</v>
+      </c>
+      <c r="I440" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J440" s="3" t="n">
+        <v>41878</v>
+      </c>
+      <c r="K440" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
+      <c r="A441" s="1" t="inlineStr">
+        <is>
+          <t>SEHORE</t>
+        </is>
+      </c>
+      <c r="B441" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C441" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D441" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
+        </is>
+      </c>
+      <c r="E441" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F441" s="1" t="inlineStr">
+        <is>
+          <t>1729001056/WC/VB/YD/22012035337217 — Construction of Recharge Pits for samudayik bhavan ke pass</t>
+        </is>
+      </c>
+      <c r="G441" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H441" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I441" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J441" s="3" t="n">
+        <v>46297</v>
+      </c>
+      <c r="K441" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
+      <c r="A442" s="1" t="inlineStr">
+        <is>
+          <t>SEHORE</t>
+        </is>
+      </c>
+      <c r="B442" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C442" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D442" s="1" t="inlineStr">
+        <is>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+        </is>
+      </c>
+      <c r="E442" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F442" s="1" t="inlineStr">
+        <is>
+          <t>1729001/IF/195 — कप‍िल धारा कूप निर्माण योजना बाबूलाल दरियाव सिह खण्‍डवा</t>
+        </is>
+      </c>
+      <c r="G442" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H442" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I442" s="2" t="n">
         <v>229632.82</v>
       </c>
-      <c r="J436" s="3" t="n">
+      <c r="J442" s="3" t="n">
         <v>39863</v>
       </c>
-      <c r="K436" s="3" t="n">
+      <c r="K442" s="3" t="n">
         <v>41324</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>