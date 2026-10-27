--- v0 (2026-09-05)
+++ v1 (2026-10-27)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K258"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 05:31:33</t>
+          <t>Exported on: 2026-10-27 22:06:51</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: SEHORE</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -2524,51 +2524,51 @@
       <c r="J58" s="3" t="n">
         <v>45472</v>
       </c>
       <c r="K58" s="3" t="n">
         <v>46112</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Bondry Block - Coastal Shelter Belt-Individuals / Boundary Block Plantation of Coastal Shelter Belt Trees for Individuals</t>
+          <t>Bondry Block - Coastal Shelter Belt-Individuals / Block Plantation of Forestry Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Other Works</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1729001069/IF/22012035241162 — Nandan Flodhan Bhagwan singh/Jagnnath</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>140641</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>22356</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>45482</v>
@@ -3149,51 +3149,51 @@
       <c r="J71" s="3" t="n">
         <v>45793</v>
       </c>
       <c r="K71" s="3" t="n">
         <v>46202</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
           <t>1729001069/IF/22012035474698 — Kapil Dhara Kup Nirman Work Lakhanlal Dubey / Sukhdev Dubey</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H72" s="2" t="n">
         <v>311322.11</v>
       </c>
       <c r="I72" s="2" t="n">
         <v>78940.34</v>
       </c>
       <c r="J72" s="3" t="n">
         <v>45798</v>
@@ -3243,98 +3243,98 @@
         <v>0</v>
       </c>
       <c r="J73" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K73" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
           <t>1729001069/IF/22012035475141 — Kapil Dhara Kup Nirman Work Manoj Kumar / Ghishilal</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H74" s="2" t="n">
         <v>310974.07</v>
       </c>
       <c r="I74" s="2" t="n">
         <v>128050.12</v>
       </c>
       <c r="J74" s="3" t="n">
         <v>45796</v>
       </c>
       <c r="K74" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>1729001069/IF/22012035491704 — Kapil Dhara Kup Nirman Work Sudhansu Verma / Ompirkash Verma</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>311322.11</v>
       </c>
       <c r="I75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>45796</v>
@@ -4501,120 +4501,122 @@
       <c r="J99" s="3" t="n">
         <v>44728</v>
       </c>
       <c r="K99" s="3" t="n">
         <v>44960</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
           <t>1729001069/IF/IAY/3875457 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131617551</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H100" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I100" s="2" t="n">
-        <v>6264</v>
+        <v>16164</v>
       </c>
       <c r="J100" s="3" t="n">
         <v>46175</v>
       </c>
-      <c r="K100" s="3"/>
+      <c r="K100" s="3" t="n">
+        <v>46320</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F101" s="1" t="inlineStr">
         <is>
           <t>1729001069/IF/IAY/3941440 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127166682</t>
         </is>
       </c>
       <c r="G101" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H101" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I101" s="2" t="n">
-        <v>5742</v>
+        <v>23442</v>
       </c>
       <c r="J101" s="3" t="n">
         <v>45811</v>
       </c>
       <c r="K101" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -4987,192 +4989,194 @@
       <c r="J109" s="3" t="n">
         <v>45560</v>
       </c>
       <c r="K109" s="3" t="n">
         <v>45742</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E110" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F110" s="1" t="inlineStr">
         <is>
           <t>1729001069/IF/IAY/5246863 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP135879503</t>
         </is>
       </c>
       <c r="G110" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H110" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I110" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J110" s="3" t="n">
         <v>45860</v>
       </c>
-      <c r="K110" s="3"/>
+      <c r="K110" s="3" t="n">
+        <v>46320</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
           <t>1729001069/IF/IAY/5262065 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126291621</t>
         </is>
       </c>
       <c r="G111" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H111" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I111" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J111" s="3" t="n">
         <v>45860</v>
       </c>
       <c r="K111" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
           <t>1729001069/IF/IAY/5265534 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127263446</t>
         </is>
       </c>
       <c r="G112" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H112" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J112" s="3" t="n">
         <v>45716</v>
       </c>
       <c r="K112" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
           <t>1729001069/IF/IAY/5266263 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126787032</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I113" s="2" t="n">
         <v>21402</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>45811</v>
@@ -5226,175 +5230,177 @@
       <c r="J114" s="3" t="n">
         <v>45860</v>
       </c>
       <c r="K114" s="3" t="n">
         <v>46054</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F115" s="1" t="inlineStr">
         <is>
           <t>1729001069/IF/IAY/5276248 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127645434</t>
         </is>
       </c>
       <c r="G115" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H115" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I115" s="2" t="n">
         <v>22446</v>
       </c>
       <c r="J115" s="3" t="n">
         <v>45860</v>
       </c>
       <c r="K115" s="3" t="n">
-        <v>46245</v>
+        <v>46289</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F116" s="1" t="inlineStr">
         <is>
           <t>1729001069/IF/IAY/5279876 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126813590</t>
         </is>
       </c>
       <c r="G116" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H116" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I116" s="2" t="n">
-        <v>9396</v>
+        <v>25296</v>
       </c>
       <c r="J116" s="3" t="n">
         <v>45860</v>
       </c>
-      <c r="K116" s="3"/>
+      <c r="K116" s="3" t="n">
+        <v>46320</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
           <t>1729001069/IF/IAY/5297273 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126850837</t>
         </is>
       </c>
       <c r="G117" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H117" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I117" s="2" t="n">
-        <v>18792</v>
+        <v>22392</v>
       </c>
       <c r="J117" s="3" t="n">
         <v>46175</v>
       </c>
       <c r="K117" s="3" t="n">
-        <v>46236</v>
+        <v>46289</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
@@ -5420,245 +5426,245 @@
       <c r="J118" s="3" t="n">
         <v>45947</v>
       </c>
       <c r="K118" s="3" t="n">
         <v>46021</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
           <t>1729001069/IF/IAY/5305374 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126416903</t>
         </is>
       </c>
       <c r="G119" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H119" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I119" s="2" t="n">
-        <v>15660</v>
+        <v>19260</v>
       </c>
       <c r="J119" s="3" t="n">
         <v>45915</v>
       </c>
       <c r="K119" s="3" t="n">
         <v>46245</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F120" s="1" t="inlineStr">
         <is>
           <t>1729001069/IF/IAY/5305449 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127644951</t>
         </is>
       </c>
       <c r="G120" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H120" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I120" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J120" s="3" t="n">
         <v>45860</v>
       </c>
       <c r="K120" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
           <t>1729001069/IF/IAY/5305466 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126727011</t>
         </is>
       </c>
       <c r="G121" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H121" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I121" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J121" s="3" t="n">
         <v>45860</v>
       </c>
       <c r="K121" s="3" t="n">
         <v>46252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
           <t>1729001069/IF/IAY/5311891 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131617801</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J122" s="3" t="n">
         <v>45700</v>
       </c>
       <c r="K122" s="3" t="n">
         <v>46229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
           <t>1729001069/IF/IAY/5314399 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126807256</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>45700</v>
@@ -5710,51 +5716,51 @@
       <c r="J124" s="3" t="n">
         <v>45811</v>
       </c>
       <c r="K124" s="3" t="n">
         <v>46096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
           <t>1729001069/IF/IAY/5331474 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126791709</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I125" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>45860</v>
@@ -5808,313 +5814,319 @@
       <c r="J126" s="3" t="n">
         <v>45915</v>
       </c>
       <c r="K126" s="3" t="n">
         <v>46056</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
           <t>1729001069/IF/IAY/5341067 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127162102</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I127" s="2" t="n">
         <v>6264</v>
       </c>
       <c r="J127" s="3" t="n">
         <v>45860</v>
       </c>
-      <c r="K127" s="3"/>
+      <c r="K127" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
           <t>1729001069/IF/IAY/5412731 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127735303</t>
         </is>
       </c>
       <c r="G128" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H128" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J128" s="3" t="n">
         <v>45700</v>
       </c>
-      <c r="K128" s="3"/>
+      <c r="K128" s="3" t="n">
+        <v>46320</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
           <t>1729001069/IF/IAY/5413609 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126730003</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I129" s="2" t="n">
-        <v>0</v>
+        <v>21000</v>
       </c>
       <c r="J129" s="3" t="n">
         <v>45860</v>
       </c>
       <c r="K129" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
           <t>1729001069/IF/IAY/5414258 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126812467</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J130" s="3" t="n">
         <v>45700</v>
       </c>
       <c r="K130" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
           <t>1729001069/IF/IAY/5414274 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126849249</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J131" s="3" t="n">
         <v>45726</v>
       </c>
       <c r="K131" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
           <t>1729001069/IF/IAY/5414663 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149958153</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I132" s="2" t="n">
         <v>9396</v>
       </c>
       <c r="J132" s="3" t="n">
         <v>45860</v>
       </c>
-      <c r="K132" s="3"/>
+      <c r="K132" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -6139,145 +6151,145 @@
       <c r="J133" s="3" t="n">
         <v>45860</v>
       </c>
       <c r="K133" s="3" t="n">
         <v>46021</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
           <t>1729001069/IF/IAY/5415472 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126818843</t>
         </is>
       </c>
       <c r="G134" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H134" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J134" s="3" t="n">
         <v>45700</v>
       </c>
       <c r="K134" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
           <t>1729001069/IF/IAY/5415687 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131742641</t>
         </is>
       </c>
       <c r="G135" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H135" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J135" s="3" t="n">
         <v>45744</v>
       </c>
       <c r="K135" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
           <t>1729001069/IF/IAY/5415714 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126807977</t>
         </is>
       </c>
       <c r="G136" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H136" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I136" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J136" s="3" t="n">
         <v>45860</v>
@@ -6329,384 +6341,384 @@
       <c r="J137" s="3" t="n">
         <v>45860</v>
       </c>
       <c r="K137" s="3" t="n">
         <v>46028</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F138" s="1" t="inlineStr">
         <is>
           <t>1729001069/IF/IAY/5416355 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127216695</t>
         </is>
       </c>
       <c r="G138" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H138" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J138" s="3" t="n">
         <v>45700</v>
       </c>
       <c r="K138" s="3" t="n">
         <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D139" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E139" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F139" s="1" t="inlineStr">
         <is>
           <t>1729001069/IF/IAY/5468935 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126819337</t>
         </is>
       </c>
       <c r="G139" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H139" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I139" s="2" t="n">
-        <v>12528</v>
+        <v>23028</v>
       </c>
       <c r="J139" s="3" t="n">
         <v>46175</v>
       </c>
       <c r="K139" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
           <t>1729001069/IF/IAY/5514582 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126728729</t>
         </is>
       </c>
       <c r="G140" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H140" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I140" s="2" t="n">
         <v>20358</v>
       </c>
       <c r="J140" s="3" t="n">
         <v>45860</v>
       </c>
       <c r="K140" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
           <t>1729001069/IF/IAY/5514766 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126784841</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J141" s="3" t="n">
         <v>45716</v>
       </c>
       <c r="K141" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
           <t>1729001069/IF/IAY/5577751 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127193990</t>
         </is>
       </c>
       <c r="G142" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H142" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I142" s="2" t="n">
         <v>12528</v>
       </c>
       <c r="J142" s="3" t="n">
         <v>45915</v>
       </c>
       <c r="K142" s="3" t="n">
         <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
           <t>1729001069/IF/IAY/5692321 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127213521</t>
         </is>
       </c>
       <c r="G143" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H143" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J143" s="3" t="n">
         <v>45700</v>
       </c>
       <c r="K143" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
           <t>1729001069/IF/IAY/5877468 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126835963</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J144" s="3" t="n">
         <v>45718</v>
       </c>
       <c r="K144" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
           <t>1729001069/IF/IAY/5944109 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126419715</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J145" s="3" t="n">
         <v>45909</v>
@@ -9031,51 +9043,51 @@
       <c r="J193" s="3" t="n">
         <v>45640</v>
       </c>
       <c r="K193" s="3" t="n">
         <v>45868</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
           <t>1729001069/RC/22012034828786 — cc road nirman mandir se banseelal ke khet tak</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
         <v>18468</v>
       </c>
       <c r="I194" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J194" s="3" t="n">
         <v>45449</v>
@@ -11878,51 +11890,51 @@
         <v>0</v>
       </c>
       <c r="J252" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K252" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>SEHORE</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
           <t>1729001069/WC/22012035064799 — Nirmal Neer kup Shamsan ke Pass Londiya</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>670526.99</v>
       </c>
       <c r="I253" s="2" t="n">
         <v>220794.8</v>
       </c>
       <c r="J253" s="3" t="n">
         <v>45076</v>