--- v0 (2026-09-04)
+++ v1 (2026-10-27)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K428"/>
+  <dimension ref="A1:K434"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 14:06:52</t>
+          <t>Exported on: 2026-10-27 16:57:06</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: SEHORE</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -843,98 +843,98 @@
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1729002001/DP/22012034615358 — Nirmal Neer Kup Nirman shamshan Bisukhedi GP Kajlas</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>537251.35</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1729002001/DP/22012034615359 — Nirmal Neer Kup Nirman Pump House ke pas kajlas</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>537251.35</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>52002</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45403</v>
@@ -6503,51 +6503,51 @@
       <c r="J139" s="3" t="n">
         <v>42795</v>
       </c>
       <c r="K139" s="3" t="n">
         <v>43446</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/4337889 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105742323</t>
         </is>
       </c>
       <c r="G140" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H140" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I140" s="2" t="n">
         <v>18351</v>
       </c>
       <c r="J140" s="3" t="n">
         <v>45733</v>
@@ -6942,125 +6942,127 @@
       <c r="J148" s="3" t="n">
         <v>45003</v>
       </c>
       <c r="K148" s="3" t="n">
         <v>45538</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/4574123 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117931936</t>
         </is>
       </c>
       <c r="G149" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H149" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I149" s="2" t="n">
-        <v>21465</v>
+        <v>22065</v>
       </c>
       <c r="J149" s="3" t="n">
         <v>45727</v>
       </c>
       <c r="K149" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/4584249 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119643319</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I150" s="2" t="n">
         <v>21654</v>
       </c>
       <c r="J150" s="3" t="n">
         <v>45601</v>
       </c>
-      <c r="K150" s="3"/>
+      <c r="K150" s="3" t="n">
+        <v>46307</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -7134,553 +7136,553 @@
       <c r="J152" s="3" t="n">
         <v>45613</v>
       </c>
       <c r="K152" s="3" t="n">
         <v>46057</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/4669734 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100879309</t>
         </is>
       </c>
       <c r="G153" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H153" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I153" s="2" t="n">
-        <v>12393</v>
+        <v>12993</v>
       </c>
       <c r="J153" s="3" t="n">
         <v>45666</v>
       </c>
       <c r="K153" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/4671325 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114793714</t>
         </is>
       </c>
       <c r="G154" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H154" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I154" s="2" t="n">
         <v>21897</v>
       </c>
       <c r="J154" s="3" t="n">
         <v>45613</v>
       </c>
       <c r="K154" s="3" t="n">
         <v>46233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/4673353 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117634976</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I155" s="2" t="n">
-        <v>19440</v>
+        <v>20640</v>
       </c>
       <c r="J155" s="3" t="n">
         <v>45607</v>
       </c>
       <c r="K155" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/4673369 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117646402</t>
         </is>
       </c>
       <c r="G156" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H156" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I156" s="2" t="n">
         <v>21006</v>
       </c>
       <c r="J156" s="3" t="n">
         <v>45725</v>
       </c>
       <c r="K156" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/4673877 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119339032</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I157" s="2" t="n">
         <v>17433</v>
       </c>
       <c r="J157" s="3" t="n">
         <v>45691</v>
       </c>
       <c r="K157" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/4673892 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119372927</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I158" s="2" t="n">
         <v>22005</v>
       </c>
       <c r="J158" s="3" t="n">
         <v>45619</v>
       </c>
       <c r="K158" s="3" t="n">
         <v>46233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/4674329 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118369058</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I159" s="2" t="n">
         <v>22113</v>
       </c>
       <c r="J159" s="3" t="n">
         <v>45725</v>
       </c>
       <c r="K159" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/4674334 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118376305</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I160" s="2" t="n">
-        <v>19654.98</v>
+        <v>20854.98</v>
       </c>
       <c r="J160" s="3" t="n">
         <v>45619</v>
       </c>
       <c r="K160" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/4674730 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117444944</t>
         </is>
       </c>
       <c r="G161" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H161" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I161" s="2" t="n">
         <v>21006</v>
       </c>
       <c r="J161" s="3" t="n">
         <v>45727</v>
       </c>
       <c r="K161" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/4674733 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117445729</t>
         </is>
       </c>
       <c r="G162" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H162" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I162" s="2" t="n">
-        <v>21141</v>
+        <v>22041</v>
       </c>
       <c r="J162" s="3" t="n">
         <v>45601</v>
       </c>
       <c r="K162" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/4677860 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123200441</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I163" s="2" t="n">
         <v>22392</v>
       </c>
       <c r="J163" s="3" t="n">
         <v>45619</v>
       </c>
       <c r="K163" s="3" t="n">
-        <v>46233</v>
+        <v>46274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
@@ -7755,73 +7757,73 @@
       <c r="J165" s="3" t="n">
         <v>45655</v>
       </c>
       <c r="K165" s="3" t="n">
         <v>46018</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/4748325 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114789629</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I166" s="2" t="n">
-        <v>20898</v>
+        <v>22098</v>
       </c>
       <c r="J166" s="3" t="n">
         <v>45613</v>
       </c>
       <c r="K166" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -7841,155 +7843,155 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="I167" s="2" t="n">
         <v>20898</v>
       </c>
       <c r="J167" s="3" t="n">
         <v>45619</v>
       </c>
       <c r="K167" s="3" t="n">
         <v>45692</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/4753534 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117930361</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I168" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J168" s="3" t="n">
         <v>45547</v>
       </c>
       <c r="K168" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/4756963 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119351885</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I169" s="2" t="n">
-        <v>21159</v>
+        <v>22359</v>
       </c>
       <c r="J169" s="3" t="n">
         <v>45619</v>
       </c>
       <c r="K169" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/4757341 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118775133</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I170" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J170" s="3" t="n">
         <v>45749</v>
@@ -8043,147 +8045,147 @@
       <c r="J171" s="3" t="n">
         <v>45701</v>
       </c>
       <c r="K171" s="3" t="n">
         <v>46139</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/4758919 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119621650</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I172" s="2" t="n">
         <v>21960</v>
       </c>
       <c r="J172" s="3" t="n">
         <v>45619</v>
       </c>
       <c r="K172" s="3" t="n">
         <v>46233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/4772273 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125525538</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I173" s="2" t="n">
         <v>21717</v>
       </c>
       <c r="J173" s="3" t="n">
         <v>45701</v>
       </c>
       <c r="K173" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/4888454 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118796615</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I174" s="2" t="n">
         <v>22896</v>
       </c>
       <c r="J174" s="3" t="n">
         <v>45713</v>
@@ -8335,177 +8337,177 @@
       <c r="J177" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K177" s="3" t="n">
         <v>46018</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/5359558 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103735362</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I178" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J178" s="3" t="n">
         <v>45794</v>
       </c>
       <c r="K178" s="3" t="n">
-        <v>46233</v>
+        <v>46274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/5363018 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117285676</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I179" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J179" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K179" s="3" t="n">
-        <v>46233</v>
+        <v>46274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/5367353 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114858809</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I180" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J180" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K180" s="3" t="n">
-        <v>46233</v>
+        <v>46274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
@@ -8531,51 +8533,51 @@
       <c r="J181" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K181" s="3" t="n">
         <v>46124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/5368348 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115610459</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I182" s="2" t="n">
         <v>15138</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>45881</v>
@@ -8676,79 +8678,79 @@
       <c r="J184" s="3" t="n">
         <v>45794</v>
       </c>
       <c r="K184" s="3" t="n">
         <v>46139</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/5372047 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123046322</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I185" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J185" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K185" s="3" t="n">
-        <v>46233</v>
+        <v>46274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
@@ -8774,273 +8776,273 @@
       <c r="J186" s="3" t="n">
         <v>45806</v>
       </c>
       <c r="K186" s="3" t="n">
         <v>46139</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/5372686 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118378798</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I187" s="2" t="n">
-        <v>18792</v>
+        <v>24192</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K187" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/5374620 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105034737</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I188" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J188" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K188" s="3" t="n">
-        <v>46233</v>
+        <v>46274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/5377298 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118175945</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I189" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J189" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K189" s="3" t="n">
-        <v>46233</v>
+        <v>46274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/5377519 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105839522</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I190" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J190" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K190" s="3" t="n">
-        <v>46233</v>
+        <v>46274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/5380300 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115610451</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I191" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J191" s="3" t="n">
         <v>45806</v>
       </c>
       <c r="K191" s="3" t="n">
-        <v>46233</v>
+        <v>46274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
@@ -9213,273 +9215,273 @@
       <c r="J195" s="3" t="n">
         <v>45794</v>
       </c>
       <c r="K195" s="3" t="n">
         <v>45869</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/5578766 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117517465</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I196" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J196" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K196" s="3" t="n">
-        <v>46233</v>
+        <v>46274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/5578780 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119625054</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I197" s="2" t="n">
         <v>10440</v>
       </c>
       <c r="J197" s="3" t="n">
         <v>45840</v>
       </c>
       <c r="K197" s="3" t="n">
-        <v>46233</v>
+        <v>46274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/5578852 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118793358</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I198" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J198" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K198" s="3" t="n">
-        <v>46233</v>
+        <v>46274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/5578943 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117185993</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I199" s="2" t="n">
-        <v>19314</v>
+        <v>23514</v>
       </c>
       <c r="J199" s="3" t="n">
         <v>45881</v>
       </c>
       <c r="K199" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/5578999 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117284655</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I200" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J200" s="3" t="n">
         <v>45867</v>
       </c>
       <c r="K200" s="3" t="n">
-        <v>46233</v>
+        <v>46274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
@@ -9603,79 +9605,79 @@
       <c r="J203" s="3" t="n">
         <v>45863</v>
       </c>
       <c r="K203" s="3" t="n">
         <v>46103</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/5612506 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117625990</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I204" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>45794</v>
       </c>
       <c r="K204" s="3" t="n">
-        <v>46233</v>
+        <v>46274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
@@ -9750,79 +9752,79 @@
       <c r="J206" s="3" t="n">
         <v>45806</v>
       </c>
       <c r="K206" s="3" t="n">
         <v>46139</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/5612675 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118391652</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I207" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J207" s="3" t="n">
         <v>45863</v>
       </c>
       <c r="K207" s="3" t="n">
-        <v>46233</v>
+        <v>46274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
@@ -9897,51 +9899,51 @@
       <c r="J209" s="3" t="n">
         <v>45868</v>
       </c>
       <c r="K209" s="3" t="n">
         <v>46013</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/5613081 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114867066</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I210" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J210" s="3" t="n">
         <v>45869</v>
@@ -9995,73 +9997,73 @@
       <c r="J211" s="3" t="n">
         <v>45867</v>
       </c>
       <c r="K211" s="3" t="n">
         <v>46166</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/5613157 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100901308</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I212" s="2" t="n">
-        <v>17487</v>
+        <v>19287</v>
       </c>
       <c r="J212" s="3" t="n">
         <v>45863</v>
       </c>
       <c r="K212" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -10091,222 +10093,222 @@
       <c r="J213" s="3" t="n">
         <v>45794</v>
       </c>
       <c r="K213" s="3" t="n">
         <v>46084</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/5613249 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117285746</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I214" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J214" s="3" t="n">
         <v>45869</v>
       </c>
       <c r="K214" s="3" t="n">
-        <v>46233</v>
+        <v>46274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/5613253 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118390125</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I215" s="2" t="n">
-        <v>22707</v>
+        <v>23607</v>
       </c>
       <c r="J215" s="3" t="n">
         <v>45868</v>
       </c>
       <c r="K215" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/5613358 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114801502</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I216" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>45701</v>
       </c>
       <c r="K216" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/5613472 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118797996</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I217" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J217" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K217" s="3" t="n">
-        <v>46233</v>
+        <v>46274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
@@ -10332,169 +10334,169 @@
       <c r="J218" s="3" t="n">
         <v>45794</v>
       </c>
       <c r="K218" s="3" t="n">
         <v>46057</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/5613817 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146465875</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I219" s="2" t="n">
-        <v>21402</v>
+        <v>22902</v>
       </c>
       <c r="J219" s="3" t="n">
         <v>45903</v>
       </c>
       <c r="K219" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/5613862 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117925440</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I220" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J220" s="3" t="n">
         <v>45890</v>
       </c>
       <c r="K220" s="3" t="n">
-        <v>46233</v>
+        <v>46274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/5613878 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105805955</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I221" s="2" t="n">
-        <v>22968</v>
+        <v>23568</v>
       </c>
       <c r="J221" s="3" t="n">
         <v>45794</v>
       </c>
       <c r="K221" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -10720,79 +10722,79 @@
       <c r="J226" s="3" t="n">
         <v>45869</v>
       </c>
       <c r="K226" s="3" t="n">
         <v>46159</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/5704164 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115610516</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I227" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J227" s="3" t="n">
         <v>45868</v>
       </c>
       <c r="K227" s="3" t="n">
-        <v>46233</v>
+        <v>46274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
@@ -10818,292 +10820,292 @@
       <c r="J228" s="3" t="n">
         <v>45881</v>
       </c>
       <c r="K228" s="3" t="n">
         <v>46159</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/5704429 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115172976</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I229" s="2" t="n">
         <v>11484</v>
       </c>
       <c r="J229" s="3" t="n">
         <v>45891</v>
       </c>
       <c r="K229" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/5704527 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105527692</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I230" s="2" t="n">
-        <v>11223</v>
+        <v>15423</v>
       </c>
       <c r="J230" s="3" t="n">
         <v>45869</v>
       </c>
       <c r="K230" s="3" t="n">
         <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/5704528 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105527838</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I231" s="2" t="n">
         <v>18531</v>
       </c>
       <c r="J231" s="3" t="n">
         <v>45868</v>
       </c>
       <c r="K231" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/5704597 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115168624</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I232" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J232" s="3" t="n">
         <v>45881</v>
       </c>
       <c r="K232" s="3" t="n">
-        <v>46233</v>
+        <v>46274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/5704701 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105797803</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I233" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J233" s="3" t="n">
         <v>45868</v>
       </c>
       <c r="K233" s="3" t="n">
         <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/5704760 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118366880</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I234" s="2" t="n">
         <v>7569</v>
       </c>
       <c r="J234" s="3" t="n">
         <v>45869</v>
@@ -11204,239 +11206,239 @@
       <c r="J236" s="3" t="n">
         <v>45861</v>
       </c>
       <c r="K236" s="3" t="n">
         <v>45961</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/5705027 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115254465</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I237" s="2" t="n">
-        <v>7569</v>
+        <v>16569</v>
       </c>
       <c r="J237" s="3" t="n">
         <v>45881</v>
       </c>
       <c r="K237" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/5705037 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118177204</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I238" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J238" s="3" t="n">
         <v>45869</v>
       </c>
       <c r="K238" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/5705274 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123440513</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I239" s="2" t="n">
-        <v>20880</v>
+        <v>23880</v>
       </c>
       <c r="J239" s="3" t="n">
         <v>45868</v>
       </c>
       <c r="K239" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/5705328 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145540446</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I240" s="2" t="n">
-        <v>22968</v>
+        <v>23568</v>
       </c>
       <c r="J240" s="3" t="n">
         <v>45881</v>
       </c>
       <c r="K240" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/5705359 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117640657</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I241" s="2" t="n">
         <v>7569</v>
       </c>
       <c r="J241" s="3" t="n">
         <v>45881</v>
@@ -11488,73 +11490,73 @@
       <c r="J242" s="3" t="n">
         <v>45868</v>
       </c>
       <c r="K242" s="3" t="n">
         <v>46180</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/5705716 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115610467</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I243" s="2" t="n">
-        <v>15660</v>
+        <v>20160</v>
       </c>
       <c r="J243" s="3" t="n">
         <v>45868</v>
       </c>
       <c r="K243" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -11731,147 +11733,147 @@
       <c r="J247" s="3" t="n">
         <v>45891</v>
       </c>
       <c r="K247" s="3" t="n">
         <v>46124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/5717486 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117488434</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I248" s="2" t="n">
-        <v>15660</v>
+        <v>21360</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>45895</v>
       </c>
       <c r="K248" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/5721343 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115613886</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I249" s="2" t="n">
-        <v>22968</v>
+        <v>23268</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>45891</v>
       </c>
       <c r="K249" s="3" t="n">
         <v>46229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/5721696 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115610478</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I250" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>45778</v>
@@ -11923,125 +11925,127 @@
       <c r="J251" s="3" t="n">
         <v>45891</v>
       </c>
       <c r="K251" s="3" t="n">
         <v>46173</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/5723753 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118391046</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I252" s="2" t="n">
-        <v>15138</v>
+        <v>23238</v>
       </c>
       <c r="J252" s="3" t="n">
         <v>45890</v>
       </c>
       <c r="K252" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/5725792 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117131256</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I253" s="2" t="n">
-        <v>15138</v>
+        <v>24438</v>
       </c>
       <c r="J253" s="3" t="n">
         <v>45891</v>
       </c>
-      <c r="K253" s="3"/>
+      <c r="K253" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -12115,78 +12119,80 @@
       <c r="J255" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K255" s="3" t="n">
         <v>46061</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/5729921 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145547570</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I256" s="2" t="n">
-        <v>22968</v>
+        <v>23268</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>45891</v>
       </c>
-      <c r="K256" s="3"/>
+      <c r="K256" s="3" t="n">
+        <v>46307</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -12211,454 +12217,462 @@
       <c r="J257" s="3" t="n">
         <v>45889</v>
       </c>
       <c r="K257" s="3" t="n">
         <v>46173</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/5742471 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114805966</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I258" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>45701</v>
       </c>
       <c r="K258" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/5742549 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116973635</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I259" s="2" t="n">
         <v>11484</v>
       </c>
       <c r="J259" s="3" t="n">
         <v>45891</v>
       </c>
       <c r="K259" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/5742579 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117444219</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I260" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>45701</v>
       </c>
       <c r="K260" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/5743205 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103735104</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I261" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>45890</v>
       </c>
       <c r="K261" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/5743231 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117188276</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I262" s="2" t="n">
-        <v>22446</v>
+        <v>23346</v>
       </c>
       <c r="J262" s="3" t="n">
         <v>45890</v>
       </c>
-      <c r="K262" s="3"/>
+      <c r="K262" s="3" t="n">
+        <v>46307</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/5743956 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115610495</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I263" s="2" t="n">
-        <v>7830</v>
+        <v>21330</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K263" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/5743957 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115610500</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I264" s="2" t="n">
-        <v>7308</v>
+        <v>7608</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>45891</v>
       </c>
-      <c r="K264" s="3"/>
+      <c r="K264" s="3" t="n">
+        <v>46308</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/5744011 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118378004</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I265" s="2" t="n">
-        <v>22185</v>
+        <v>23385</v>
       </c>
       <c r="J265" s="3" t="n">
         <v>45890</v>
       </c>
-      <c r="K265" s="3"/>
+      <c r="K265" s="3" t="n">
+        <v>46307</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/5744012 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118379116</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I266" s="2" t="n">
-        <v>14616</v>
+        <v>16416</v>
       </c>
       <c r="J266" s="3" t="n">
         <v>45890</v>
       </c>
-      <c r="K266" s="3"/>
+      <c r="K266" s="3" t="n">
+        <v>46307</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -12732,167 +12746,167 @@
       <c r="J268" s="3" t="n">
         <v>45890</v>
       </c>
       <c r="K268" s="3" t="n">
         <v>46110</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/5745887 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115610463</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I269" s="2" t="n">
-        <v>22707</v>
+        <v>23307</v>
       </c>
       <c r="J269" s="3" t="n">
         <v>45890</v>
       </c>
       <c r="K269" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/5745888 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115610466</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I270" s="2" t="n">
-        <v>22707</v>
+        <v>23607</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>45891</v>
       </c>
       <c r="K270" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/5745905 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105527927</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I271" s="2" t="n">
-        <v>8613</v>
+        <v>11313</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>45890</v>
       </c>
       <c r="K271" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -12922,73 +12936,73 @@
       <c r="J272" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K272" s="3" t="n">
         <v>46036</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/5745984 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115346170</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I273" s="2" t="n">
-        <v>22446</v>
+        <v>23646</v>
       </c>
       <c r="J273" s="3" t="n">
         <v>45890</v>
       </c>
       <c r="K273" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -13018,7437 +13032,7719 @@
       <c r="J274" s="3" t="n">
         <v>45890</v>
       </c>
       <c r="K274" s="3" t="n">
         <v>46131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/5746926 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115618264</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I275" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J275" s="3" t="n">
         <v>45701</v>
       </c>
       <c r="K275" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/5748634 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114819296</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I276" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J276" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K276" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/5878785 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115234642</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I277" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J277" s="3" t="n">
         <v>45701</v>
       </c>
       <c r="K277" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/5878795 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117934404</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I278" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K278" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/6205712 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117626715</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I279" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J279" s="3" t="n">
         <v>46092</v>
       </c>
       <c r="K279" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/6209973 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117624872</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I280" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J280" s="3" t="n">
         <v>46092</v>
       </c>
       <c r="K280" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
           <t>1729002001/IF/IAY/6228114 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119282316</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I281" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J281" s="3" t="n">
         <v>46092</v>
       </c>
       <c r="K281" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
-          <t>1729002001/IF/IAY/822193 — Construction of IAY House -IAY REG. NO. MP2442701</t>
+          <t>1729002001/IF/IAY/6247701 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105842694</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I282" s="2" t="n">
-        <v>14776</v>
+        <v>0</v>
       </c>
       <c r="J282" s="3" t="n">
-        <v>43077</v>
-[...3 lines deleted...]
-      </c>
+        <v>46305</v>
+      </c>
+      <c r="K282" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
-          <t>1729002001/IF/IAY/823237 — Construction of IAY House -IAY REG. NO. MP2610047</t>
+          <t>1729002001/IF/IAY/6250971 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114853494</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I283" s="2" t="n">
-        <v>14382</v>
+        <v>0</v>
       </c>
       <c r="J283" s="3" t="n">
-        <v>43070</v>
-[...3 lines deleted...]
-      </c>
+        <v>46305</v>
+      </c>
+      <c r="K283" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
-          <t>1729002001/IF/IAY/828817 — Construction of IAY House -IAY REG. NO. MP3715222</t>
+          <t>1729002001/IF/IAY/6299610 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115610491</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I284" s="2" t="n">
-        <v>15660</v>
+        <v>0</v>
       </c>
       <c r="J284" s="3" t="n">
-        <v>43230</v>
-[...3 lines deleted...]
-      </c>
+        <v>46305</v>
+      </c>
+      <c r="K284" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
-          <t>1729002001/IF/IAY/845788 — Construction of IAY House -IAY REG. NO. MP1434736</t>
+          <t>1729002001/IF/IAY/6389503 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117289216</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I285" s="2" t="n">
-        <v>15660</v>
+        <v>0</v>
       </c>
       <c r="J285" s="3" t="n">
-        <v>43230</v>
-[...3 lines deleted...]
-      </c>
+        <v>46305</v>
+      </c>
+      <c r="K285" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
-          <t>1729002001/IF/IAY/917357 — Construction of IAY House -IAY REG. NO. MP2381412</t>
+          <t>1729002001/IF/IAY/6389670 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115610470</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I286" s="2" t="n">
-        <v>15486</v>
+        <v>0</v>
       </c>
       <c r="J286" s="3" t="n">
-        <v>43230</v>
-[...3 lines deleted...]
-      </c>
+        <v>46310</v>
+      </c>
+      <c r="K286" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
-          <t>1729002001/IF/IAY/927246 — Construction of IAY House -IAY REG. NO. MP2550453</t>
+          <t>1729002001/IF/IAY/822193 — Construction of IAY House -IAY REG. NO. MP2442701</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I287" s="2" t="n">
-        <v>15486</v>
+        <v>14776</v>
       </c>
       <c r="J287" s="3" t="n">
-        <v>43230</v>
+        <v>43077</v>
       </c>
       <c r="K287" s="3" t="n">
-        <v>43344</v>
+        <v>43308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
-          <t>1729002001/IF/IAY/961803 — Construction of IAY House -IAY REG. NO. MP3337746</t>
+          <t>1729002001/IF/IAY/823237 — Construction of IAY House -IAY REG. NO. MP2610047</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I288" s="2" t="n">
-        <v>14616</v>
+        <v>14382</v>
       </c>
       <c r="J288" s="3" t="n">
-        <v>43235</v>
+        <v>43070</v>
       </c>
       <c r="K288" s="3" t="n">
-        <v>43344</v>
+        <v>43294</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
-          <t>1729002001/LD/22012034301115 — शांतिधाम कजलास</t>
+          <t>1729002001/IF/IAY/828817 — Construction of IAY House -IAY REG. NO. MP3715222</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
-        <v>245000</v>
+        <v>15480</v>
       </c>
       <c r="I289" s="2" t="n">
-        <v>238225.8</v>
+        <v>15660</v>
       </c>
       <c r="J289" s="3" t="n">
-        <v>42772</v>
+        <v>43230</v>
       </c>
       <c r="K289" s="3" t="n">
-        <v>44310</v>
+        <v>43308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
-          <t>1729002001/LD/3799382199 — शेलपर्ण  माता जी की पहाडी पर</t>
+          <t>1729002001/IF/IAY/845788 — Construction of IAY House -IAY REG. NO. MP1434736</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I290" s="2" t="n">
-        <v>0</v>
+        <v>15660</v>
       </c>
       <c r="J290" s="3" t="n">
-        <v>42541</v>
-[...1 lines deleted...]
-      <c r="K290" s="3"/>
+        <v>43230</v>
+      </c>
+      <c r="K290" s="3" t="n">
+        <v>43344</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
-          <t>1729002001/LD/70 — ग्रामीण खेल मैदान उपयोजना निर्माण कार्य ग्राम कजलास</t>
+          <t>1729002001/IF/IAY/917357 — Construction of IAY House -IAY REG. NO. MP2381412</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
-        <v>486000</v>
+        <v>15480</v>
       </c>
       <c r="I291" s="2" t="n">
-        <v>468158</v>
+        <v>15486</v>
       </c>
       <c r="J291" s="3" t="n">
-        <v>40673</v>
+        <v>43230</v>
       </c>
       <c r="K291" s="3" t="n">
-        <v>41254</v>
+        <v>43313</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
-          <t>1729002001/PG/22012034366210 — playground</t>
+          <t>1729002001/IF/IAY/927246 — Construction of IAY House -IAY REG. NO. MP2550453</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
-        <v>346400.68</v>
+        <v>15480</v>
       </c>
       <c r="I292" s="2" t="n">
-        <v>702</v>
+        <v>15486</v>
       </c>
       <c r="J292" s="3" t="n">
-        <v>43535</v>
-[...1 lines deleted...]
-      <c r="K292" s="3"/>
+        <v>43230</v>
+      </c>
+      <c r="K292" s="3" t="n">
+        <v>43344</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RC/1122 — नवीन ग्रेवलरोड निर्माण कार्य गणेश के खेत से मधो के खेत तक कजलास</t>
+          <t>1729002001/IF/IAY/961803 — Construction of IAY House -IAY REG. NO. MP3337746</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
-        <v>499000</v>
+        <v>15480</v>
       </c>
       <c r="I293" s="2" t="n">
-        <v>498345</v>
+        <v>14616</v>
       </c>
       <c r="J293" s="3" t="n">
-        <v>41317</v>
+        <v>43235</v>
       </c>
       <c r="K293" s="3" t="n">
-        <v>41457</v>
+        <v>43344</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RC/134 — सी.सी रोड निर्माण कार्य कजलास</t>
+          <t>1729002001/LD/22012034301115 — शांतिधाम कजलास</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
-        <v>100000</v>
+        <v>245000</v>
       </c>
       <c r="I294" s="2" t="n">
-        <v>15288</v>
+        <v>238225.8</v>
       </c>
       <c r="J294" s="3" t="n">
-        <v>40171</v>
+        <v>42772</v>
       </c>
       <c r="K294" s="3" t="n">
-        <v>41051</v>
+        <v>44310</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RC/146 — नवीन ग्रेवलरोड निर्माण कार्य कजलास से माताजी के मन्दिर की ओर कजलास</t>
+          <t>1729002001/LD/3799382199 — शेलपर्ण  माता जी की पहाडी पर</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
-        <v>498000</v>
+        <v>0</v>
       </c>
       <c r="I295" s="2" t="n">
-        <v>660191</v>
+        <v>0</v>
       </c>
       <c r="J295" s="3" t="n">
-        <v>40181</v>
-[...3 lines deleted...]
-      </c>
+        <v>42541</v>
+      </c>
+      <c r="K295" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RC/22012034155083 — सीसी रोड कजलास</t>
+          <t>1729002001/LD/70 — ग्रामीण खेल मैदान उपयोजना निर्माण कार्य ग्राम कजलास</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
-        <v>0</v>
+        <v>486000</v>
       </c>
       <c r="I296" s="2" t="n">
-        <v>0</v>
+        <v>468158</v>
       </c>
       <c r="J296" s="3" t="n">
-        <v>41262</v>
-[...1 lines deleted...]
-      <c r="K296" s="3"/>
+        <v>40673</v>
+      </c>
+      <c r="K296" s="3" t="n">
+        <v>41254</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RC/22012034155469 — ग्रेवल रोड ज्ञानसिह पटेल के खेत से महेन्‍द्र  पंडित के खेत तक</t>
+          <t>1729002001/PG/22012034366210 — playground</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
-        <v>0</v>
+        <v>346400.68</v>
       </c>
       <c r="I297" s="2" t="n">
-        <v>0</v>
+        <v>702</v>
       </c>
       <c r="J297" s="3" t="n">
-        <v>42575</v>
+        <v>43535</v>
       </c>
       <c r="K297" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RC/22012034155470 — ग्रेवल रोड  महेन्‍द्र  पंडित से जौलाई कांकड तक</t>
+          <t>1729002001/RC/1122 — नवीन ग्रेवलरोड निर्माण कार्य गणेश के खेत से मधो के खेत तक कजलास</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
-        <v>0</v>
+        <v>499000</v>
       </c>
       <c r="I298" s="2" t="n">
-        <v>0</v>
+        <v>498345</v>
       </c>
       <c r="J298" s="3" t="n">
-        <v>42541</v>
-[...1 lines deleted...]
-      <c r="K298" s="3"/>
+        <v>41317</v>
+      </c>
+      <c r="K298" s="3" t="n">
+        <v>41457</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RC/22012034155471 — ग्रेवल रोड  मैन रोड से अमरसिह के खेत तक</t>
+          <t>1729002001/RC/134 — सी.सी रोड निर्माण कार्य कजलास</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
-        <v>0</v>
+        <v>100000</v>
       </c>
       <c r="I299" s="2" t="n">
-        <v>0</v>
+        <v>15288</v>
       </c>
       <c r="J299" s="3" t="n">
-        <v>42541</v>
-[...1 lines deleted...]
-      <c r="K299" s="3"/>
+        <v>40171</v>
+      </c>
+      <c r="K299" s="3" t="n">
+        <v>41051</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RC/22012034155472 — ग्रेवल रोड  अमरसिह से कुण्डिया नाथू कांकड तक खेत तक</t>
+          <t>1729002001/RC/146 — नवीन ग्रेवलरोड निर्माण कार्य कजलास से माताजी के मन्दिर की ओर कजलास</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
-        <v>0</v>
+        <v>498000</v>
       </c>
       <c r="I300" s="2" t="n">
-        <v>0</v>
+        <v>660191</v>
       </c>
       <c r="J300" s="3" t="n">
-        <v>42541</v>
-[...1 lines deleted...]
-      <c r="K300" s="3"/>
+        <v>40181</v>
+      </c>
+      <c r="K300" s="3" t="n">
+        <v>41075</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RC/22012034155473 — khet sadak padiyaar ke khet se khut kheda kakad tak</t>
+          <t>1729002001/RC/22012034155083 — सीसी रोड कजलास</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
-        <v>1175000</v>
+        <v>0</v>
       </c>
       <c r="I301" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J301" s="3" t="n">
-        <v>41365</v>
+        <v>41262</v>
       </c>
       <c r="K301" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RC/22012034155474 — ग्रेवल रोड तलाई से रतन के खेत तक</t>
+          <t>1729002001/RC/22012034155469 — ग्रेवल रोड ज्ञानसिह पटेल के खेत से महेन्‍द्र  पंडित के खेत तक</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I302" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J302" s="3" t="n">
-        <v>42541</v>
+        <v>42575</v>
       </c>
       <c r="K302" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RC/22012034155476 — ग्रेवल रोड जीवनसिह के खेत से मोहम्‍मद खॉ  के खेत तक</t>
+          <t>1729002001/RC/22012034155470 — ग्रेवल रोड  महेन्‍द्र  पंडित से जौलाई कांकड तक</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I303" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J303" s="3" t="n">
         <v>42541</v>
       </c>
       <c r="K303" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RC/22012034155477 — ग्रेवल रोड दरियाव पडियार के घर से शंकरलाल टेलर के खेत तक</t>
+          <t>1729002001/RC/22012034155471 — ग्रेवल रोड  मैन रोड से अमरसिह के खेत तक</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I304" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J304" s="3" t="n">
-        <v>42535</v>
+        <v>42541</v>
       </c>
       <c r="K304" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RC/22012034155478 — सी सी रोड कजलास</t>
+          <t>1729002001/RC/22012034155472 — ग्रेवल रोड  अमरसिह से कुण्डिया नाथू कांकड तक खेत तक</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I305" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J305" s="3" t="n">
-        <v>41262</v>
+        <v>42541</v>
       </c>
       <c r="K305" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RC/22012034173001 — C.C.Road PANCHYAT + NREGA T.S.No.2702 kajlas</t>
+          <t>1729002001/RC/22012034155473 — khet sadak padiyaar ke khet se khut kheda kakad tak</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
-        <v>100000</v>
+        <v>1175000</v>
       </c>
       <c r="I306" s="2" t="n">
-        <v>43106</v>
+        <v>0</v>
       </c>
       <c r="J306" s="3" t="n">
-        <v>41456</v>
-[...3 lines deleted...]
-      </c>
+        <v>41365</v>
+      </c>
+      <c r="K306" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RC/22012034177307 — Panch Parmeswar C.C.Road T.S.No.241 Kajlas</t>
+          <t>1729002001/RC/22012034155474 — ग्रेवल रोड तलाई से रतन के खेत तक</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
-        <v>495000</v>
+        <v>0</v>
       </c>
       <c r="I307" s="2" t="n">
-        <v>192958</v>
+        <v>0</v>
       </c>
       <c r="J307" s="3" t="n">
-        <v>41491</v>
-[...3 lines deleted...]
-      </c>
+        <v>42541</v>
+      </c>
+      <c r="K307" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RC/22012034177308 — Panch Parmeswar C.C.Road T.S.No.240 bisukhedi (Kaj</t>
+          <t>1729002001/RC/22012034155476 — ग्रेवल रोड जीवनसिह के खेत से मोहम्‍मद खॉ  के खेत तक</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
-        <v>495000</v>
+        <v>0</v>
       </c>
       <c r="I308" s="2" t="n">
-        <v>196170</v>
+        <v>0</v>
       </c>
       <c r="J308" s="3" t="n">
-        <v>41491</v>
-[...3 lines deleted...]
-      </c>
+        <v>42541</v>
+      </c>
+      <c r="K308" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RC/22012034186186 — c.c. raod vidhayak nidhi +nregas T.S.no. 212 kajla</t>
+          <t>1729002001/RC/22012034155477 — ग्रेवल रोड दरियाव पडियार के घर से शंकरलाल टेलर के खेत तक</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
-        <v>100000</v>
+        <v>0</v>
       </c>
       <c r="I309" s="2" t="n">
-        <v>38707</v>
+        <v>0</v>
       </c>
       <c r="J309" s="3" t="n">
-        <v>41792</v>
-[...3 lines deleted...]
-      </c>
+        <v>42535</v>
+      </c>
+      <c r="K309" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RC/22012034202064 — खेत सडक योजना देवकरण से डाबला</t>
+          <t>1729002001/RC/22012034155478 — सी सी रोड कजलास</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
-        <v>1175000</v>
+        <v>0</v>
       </c>
       <c r="I310" s="2" t="n">
-        <v>225597.24</v>
+        <v>0</v>
       </c>
       <c r="J310" s="3" t="n">
-        <v>41672</v>
-[...3 lines deleted...]
-      </c>
+        <v>41262</v>
+      </c>
+      <c r="K310" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RC/22012034211525 — c.croad bhanulal ke makan se gangaram ke makan tak</t>
+          <t>1729002001/RC/22012034173001 — C.C.Road PANCHYAT + NREGA T.S.No.2702 kajlas</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
-        <v>498000</v>
+        <v>100000</v>
       </c>
       <c r="I311" s="2" t="n">
-        <v>136612</v>
+        <v>43106</v>
       </c>
       <c r="J311" s="3" t="n">
-        <v>41702</v>
+        <v>41456</v>
       </c>
       <c r="K311" s="3" t="n">
-        <v>43324</v>
+        <v>42541</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RC/22012034222329 — पंचपरमेश्वर सी.सी.रोड</t>
+          <t>1729002001/RC/22012034177307 — Panch Parmeswar C.C.Road T.S.No.241 Kajlas</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
-        <v>0</v>
+        <v>495000</v>
       </c>
       <c r="I312" s="2" t="n">
-        <v>0</v>
+        <v>192958</v>
       </c>
       <c r="J312" s="3" t="n">
-        <v>42541</v>
-[...1 lines deleted...]
-      <c r="K312" s="3"/>
+        <v>41491</v>
+      </c>
+      <c r="K312" s="3" t="n">
+        <v>42762</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RC/22012034222521 — panchparmeshwar c.c.road</t>
+          <t>1729002001/RC/22012034177308 — Panch Parmeswar C.C.Road T.S.No.240 bisukhedi (Kaj</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
-        <v>200000</v>
+        <v>495000</v>
       </c>
       <c r="I313" s="2" t="n">
-        <v>130197</v>
+        <v>196170</v>
       </c>
       <c r="J313" s="3" t="n">
-        <v>41814</v>
+        <v>41491</v>
       </c>
       <c r="K313" s="3" t="n">
-        <v>43325</v>
+        <v>42762</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RC/22012034222899 — c.croadkrishna mandir se suresh ke makan tak</t>
+          <t>1729002001/RC/22012034186186 — c.c. raod vidhayak nidhi +nregas T.S.no. 212 kajla</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
-        <v>200000</v>
+        <v>100000</v>
       </c>
       <c r="I314" s="2" t="n">
-        <v>116067</v>
+        <v>38707</v>
       </c>
       <c r="J314" s="3" t="n">
-        <v>41879</v>
+        <v>41792</v>
       </c>
       <c r="K314" s="3" t="n">
-        <v>42575</v>
+        <v>42762</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RC/22012034327288 — c.c.road kalyan Singh ke makan SE kishan k makan tak</t>
+          <t>1729002001/RC/22012034202064 — खेत सडक योजना देवकरण से डाबला</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
-        <v>71176</v>
+        <v>1175000</v>
       </c>
       <c r="I315" s="2" t="n">
-        <v>29063</v>
+        <v>225597.24</v>
       </c>
       <c r="J315" s="3" t="n">
-        <v>42782</v>
+        <v>41672</v>
       </c>
       <c r="K315" s="3" t="n">
-        <v>43491</v>
+        <v>42561</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RC/22012034343953 — 14th vitt aayog c.c. road chhitulal ke makan se kanha ji ke makan tak</t>
+          <t>1729002001/RC/22012034211525 — c.croad bhanulal ke makan se gangaram ke makan tak</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
-        <v>160520</v>
+        <v>498000</v>
       </c>
       <c r="I316" s="2" t="n">
-        <v>0</v>
+        <v>136612</v>
       </c>
       <c r="J316" s="3" t="n">
-        <v>42925</v>
-[...1 lines deleted...]
-      <c r="K316" s="3"/>
+        <v>41702</v>
+      </c>
+      <c r="K316" s="3" t="n">
+        <v>43324</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RC/22012034344402 — 14th vitt Aayog +CC road mandrup ke Makan Se KaisuLal ke Makan Tak</t>
+          <t>1729002001/RC/22012034222329 — पंचपरमेश्वर सी.सी.रोड</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
-        <v>107506</v>
+        <v>0</v>
       </c>
       <c r="I317" s="2" t="n">
-        <v>70176</v>
+        <v>0</v>
       </c>
       <c r="J317" s="3" t="n">
-        <v>42973</v>
-[...3 lines deleted...]
-      </c>
+        <v>42541</v>
+      </c>
+      <c r="K317" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RC/22012034360005 — c.c. road 14th vitt ayog vinod ke makan se madan ke ghar palyamaha</t>
+          <t>1729002001/RC/22012034222521 — panchparmeshwar c.c.road</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
-        <v>117845</v>
+        <v>200000</v>
       </c>
       <c r="I318" s="2" t="n">
-        <v>0</v>
+        <v>130197</v>
       </c>
       <c r="J318" s="3" t="n">
-        <v>42962</v>
-[...1 lines deleted...]
-      <c r="K318" s="3"/>
+        <v>41814</v>
+      </c>
+      <c r="K318" s="3" t="n">
+        <v>43325</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RC/22012034390406 — vidhayak nidhi c.c. road mataji ki pahadi</t>
+          <t>1729002001/RC/22012034222899 — c.croadkrishna mandir se suresh ke makan tak</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
-        <v>42800</v>
+        <v>200000</v>
       </c>
       <c r="I319" s="2" t="n">
-        <v>34848</v>
+        <v>116067</v>
       </c>
       <c r="J319" s="3" t="n">
-        <v>43834</v>
+        <v>41879</v>
       </c>
       <c r="K319" s="3" t="n">
-        <v>43910</v>
+        <v>42575</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RC/22012034398129 — 14 vitt c.c.road kajlas+nregaइमाम खा के मकान से रसुल खा के मकान तक</t>
+          <t>1729002001/RC/22012034327288 — c.c.road kalyan Singh ke makan SE kishan k makan tak</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
-        <v>121350</v>
+        <v>71176</v>
       </c>
       <c r="I320" s="2" t="n">
-        <v>108238</v>
+        <v>29063</v>
       </c>
       <c r="J320" s="3" t="n">
-        <v>43523</v>
+        <v>42782</v>
       </c>
       <c r="K320" s="3" t="n">
-        <v>43910</v>
+        <v>43491</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RC/22012034398140 — 14 vitt c.c.road+nrega राकेश के मकान से हरिनारायण के माकान तक</t>
+          <t>1729002001/RC/22012034343953 — 14th vitt aayog c.c. road chhitulal ke makan se kanha ji ke makan tak</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
-        <v>56100</v>
+        <v>160520</v>
       </c>
       <c r="I321" s="2" t="n">
-        <v>56318</v>
+        <v>0</v>
       </c>
       <c r="J321" s="3" t="n">
-        <v>43521</v>
-[...3 lines deleted...]
-      </c>
+        <v>42925</v>
+      </c>
+      <c r="K321" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RC/22012034438940 — c.c. road</t>
+          <t>1729002001/RC/22012034344402 — 14th vitt Aayog +CC road mandrup ke Makan Se KaisuLal ke Makan Tak</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
-        <v>0</v>
+        <v>107506</v>
       </c>
       <c r="I322" s="2" t="n">
-        <v>0</v>
+        <v>70176</v>
       </c>
       <c r="J322" s="3" t="n">
+        <v>42973</v>
+      </c>
+      <c r="K322" s="3" t="n">
         <v>43491</v>
       </c>
-      <c r="K322" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RC/22012034445985 — 14th vitt cc road nirman ambemata mandir se shamshan tak</t>
+          <t>1729002001/RC/22012034360005 — c.c. road 14th vitt ayog vinod ke makan se madan ke ghar palyamaha</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
-        <v>194900</v>
+        <v>117845</v>
       </c>
       <c r="I323" s="2" t="n">
-        <v>169134</v>
+        <v>0</v>
       </c>
       <c r="J323" s="3" t="n">
-        <v>43523</v>
-[...3 lines deleted...]
-      </c>
+        <v>42962</v>
+      </c>
+      <c r="K323" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RC/22012034506078 — C.C.ROAD 14th Vitt. PERFO.देवकरण के मकान से ज्ञानसिंह के मकान व ढाबला रोड तक</t>
+          <t>1729002001/RC/22012034390406 — vidhayak nidhi c.c. road mataji ki pahadi</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
-        <v>129667</v>
+        <v>42800</v>
       </c>
       <c r="I324" s="2" t="n">
-        <v>86220</v>
+        <v>34848</v>
       </c>
       <c r="J324" s="3" t="n">
-        <v>43862</v>
+        <v>43834</v>
       </c>
       <c r="K324" s="3" t="n">
-        <v>45658</v>
+        <v>43910</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RC/22012034506079 — C.C.ROAD 14th Vitt. PERFO. भैरुलाल के मकान से कमल के मकान तक</t>
+          <t>1729002001/RC/22012034398129 — 14 vitt c.c.road kajlas+nregaइमाम खा के मकान से रसुल खा के मकान तक</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
-        <v>142128</v>
+        <v>121350</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>137204</v>
+        <v>108238</v>
       </c>
       <c r="J325" s="3" t="n">
-        <v>43878</v>
+        <v>43523</v>
       </c>
       <c r="K325" s="3" t="n">
-        <v>45658</v>
+        <v>43910</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RC/22012034509499 — C.C.ROAD 14th Vitt. PERFO.रमेश के मकान से कमल के मकान,सागर के मकान से देवनारायण के मकान,मान सिंह के</t>
+          <t>1729002001/RC/22012034398140 — 14 vitt c.c.road+nrega राकेश के मकान से हरिनारायण के माकान तक</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
-        <v>180008</v>
+        <v>56100</v>
       </c>
       <c r="I326" s="2" t="n">
-        <v>0</v>
+        <v>56318</v>
       </c>
       <c r="J326" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K326" s="3"/>
+        <v>43521</v>
+      </c>
+      <c r="K326" s="3" t="n">
+        <v>43910</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RC/22012034515354 — C.C.ROAD 14th Vitt. meharwan ke makan se urjan ke makan tak bisukhedi</t>
+          <t>1729002001/RC/22012034438940 — c.c. road</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
-        <v>132804</v>
+        <v>0</v>
       </c>
       <c r="I327" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J327" s="3" t="n">
-        <v>43740</v>
+        <v>43491</v>
       </c>
       <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RC/22012034515356 — C.C.ROAD 14th Vitt.अशोक के मकान से निर्भय सिंह के मकान तक</t>
+          <t>1729002001/RC/22012034445985 — 14th vitt cc road nirman ambemata mandir se shamshan tak</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
-        <v>132765</v>
+        <v>194900</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>0</v>
+        <v>169134</v>
       </c>
       <c r="J328" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K328" s="3"/>
+        <v>43523</v>
+      </c>
+      <c r="K328" s="3" t="n">
+        <v>43910</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RC/22012034564565 — c.c.road nirman (15th vitt) sakila ke makan se kamal ke makan tak</t>
+          <t>1729002001/RC/22012034506078 — C.C.ROAD 14th Vitt. PERFO.देवकरण के मकान से ज्ञानसिंह के मकान व ढाबला रोड तक</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
-        <v>30217</v>
+        <v>129667</v>
       </c>
       <c r="I329" s="2" t="n">
-        <v>0</v>
+        <v>86220</v>
       </c>
       <c r="J329" s="3" t="n">
-        <v>44220</v>
-[...1 lines deleted...]
-      <c r="K329" s="3"/>
+        <v>43862</v>
+      </c>
+      <c r="K329" s="3" t="n">
+        <v>45658</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RC/22012034564788 — c.c.road nirman 15 vitt. P.M. raod se keshulal ke makan tak</t>
+          <t>1729002001/RC/22012034506079 — C.C.ROAD 14th Vitt. PERFO. भैरुलाल के मकान से कमल के मकान तक</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
-        <v>136331</v>
+        <v>142128</v>
       </c>
       <c r="I330" s="2" t="n">
-        <v>0</v>
+        <v>137204</v>
       </c>
       <c r="J330" s="3" t="n">
-        <v>44220</v>
-[...1 lines deleted...]
-      <c r="K330" s="3"/>
+        <v>43878</v>
+      </c>
+      <c r="K330" s="3" t="n">
+        <v>45658</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RC/22012034564950 — c.c.road nirman (15th vitt) rajen ke makan se naagdev sthan tak bisukhedi</t>
+          <t>1729002001/RC/22012034509499 — C.C.ROAD 14th Vitt. PERFO.रमेश के मकान से कमल के मकान,सागर के मकान से देवनारायण के मकान,मान सिंह के</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
-        <v>134946</v>
+        <v>180008</v>
       </c>
       <c r="I331" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J331" s="3" t="n">
-        <v>44220</v>
+        <v>43692</v>
       </c>
       <c r="K331" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RC/22012034837226 — CC Road Vijay Gupta Ki Dukan Se Nisar Ke Makan Tak Gram Kajlash</t>
+          <t>1729002001/RC/22012034515354 — C.C.ROAD 14th Vitt. meharwan ke makan se urjan ke makan tak bisukhedi</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
-        <v>130000</v>
+        <v>132804</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J332" s="3" t="n">
-        <v>45681</v>
+        <v>43740</v>
       </c>
       <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RC/22012034837239 — CC Road Ghanshyam Gupta Ki Dukan Ke Samne Se Vahid Ke Makan Tak Gram Kajlash</t>
+          <t>1729002001/RC/22012034515356 — C.C.ROAD 14th Vitt.अशोक के मकान से निर्भय सिंह के मकान तक</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
-        <v>130000</v>
+        <v>132765</v>
       </c>
       <c r="I333" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J333" s="3" t="n">
-        <v>45681</v>
+        <v>43740</v>
       </c>
       <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RC/326 — नवीन ग्रेवलरोड निर्माण कार्य ग्राम कजलास से ठैल तक कजलास</t>
+          <t>1729002001/RC/22012034564565 — c.c.road nirman (15th vitt) sakila ke makan se kamal ke makan tak</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
-        <v>491000</v>
+        <v>30217</v>
       </c>
       <c r="I334" s="2" t="n">
-        <v>397041</v>
+        <v>0</v>
       </c>
       <c r="J334" s="3" t="n">
-        <v>40438</v>
-[...3 lines deleted...]
-      </c>
+        <v>44220</v>
+      </c>
+      <c r="K334" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RC/470 — नवीनग्रेवल रोड निर्माण कार्य दूलीचन्‍द के खेत से देवकरण के खेत तक ग्राम कजलास</t>
+          <t>1729002001/RC/22012034564788 — c.c.road nirman 15 vitt. P.M. raod se keshulal ke makan tak</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
-        <v>496000</v>
+        <v>136331</v>
       </c>
       <c r="I335" s="2" t="n">
-        <v>477565</v>
+        <v>0</v>
       </c>
       <c r="J335" s="3" t="n">
-        <v>40669</v>
-[...3 lines deleted...]
-      </c>
+        <v>44220</v>
+      </c>
+      <c r="K335" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RC/658 — नवीन ग्रेवल रोड निर्माण कार्य मेन सडक से इब्राहिम चाचा के खेत तक ग्राम बिसूखेडी</t>
+          <t>1729002001/RC/22012034564950 — c.c.road nirman (15th vitt) rajen ke makan se naagdev sthan tak bisukhedi</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
-        <v>496000</v>
+        <v>134946</v>
       </c>
       <c r="I336" s="2" t="n">
-        <v>490954</v>
+        <v>0</v>
       </c>
       <c r="J336" s="3" t="n">
-        <v>40663</v>
-[...3 lines deleted...]
-      </c>
+        <v>44220</v>
+      </c>
+      <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RC/659 — सी0सी0रोड निर्माण कार्य TS-198-26/05/2011  ग्राम कजलास</t>
+          <t>1729002001/RC/22012034837226 — CC Road Vijay Gupta Ki Dukan Se Nisar Ke Makan Tak Gram Kajlash</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
-        <v>200000</v>
+        <v>130000</v>
       </c>
       <c r="I337" s="2" t="n">
-        <v>99652</v>
+        <v>0</v>
       </c>
       <c r="J337" s="3" t="n">
-        <v>40866</v>
-[...3 lines deleted...]
-      </c>
+        <v>45681</v>
+      </c>
+      <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RC/705 — नवीन ग्रेवल रोड निर्माण कार्य मेन सडक से  ज्ञानसिह पटेल के खेत तक (TSNO 183)ग्राम कजलास</t>
+          <t>1729002001/RC/22012034837239 — CC Road Ghanshyam Gupta Ki Dukan Ke Samne Se Vahid Ke Makan Tak Gram Kajlash</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
-        <v>496000</v>
+        <v>130000</v>
       </c>
       <c r="I338" s="2" t="n">
-        <v>584862</v>
+        <v>0</v>
       </c>
       <c r="J338" s="3" t="n">
-        <v>40898</v>
-[...3 lines deleted...]
-      </c>
+        <v>45681</v>
+      </c>
+      <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RC/729 — परमेश्‍वर योजना सी0सी0 रोड निर्माण कार्य ग्राम कजलास</t>
+          <t>1729002001/RC/326 — नवीन ग्रेवलरोड निर्माण कार्य ग्राम कजलास से ठैल तक कजलास</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
-        <v>229000</v>
+        <v>491000</v>
       </c>
       <c r="I339" s="2" t="n">
-        <v>0</v>
+        <v>397041</v>
       </c>
       <c r="J339" s="3" t="n">
-        <v>42541</v>
-[...1 lines deleted...]
-      <c r="K339" s="3"/>
+        <v>40438</v>
+      </c>
+      <c r="K339" s="3" t="n">
+        <v>41144</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RC/837 — नवीन ग्रेवलरोड निर्माण कार्य मानसिह के खेत से छायनखुर्द कांकड तक कजलास</t>
+          <t>1729002001/RC/470 — नवीनग्रेवल रोड निर्माण कार्य दूलीचन्‍द के खेत से देवकरण के खेत तक ग्राम कजलास</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>496000</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>520990</v>
+        <v>477565</v>
       </c>
       <c r="J340" s="3" t="n">
-        <v>40662</v>
+        <v>40669</v>
       </c>
       <c r="K340" s="3" t="n">
-        <v>41457</v>
+        <v>40815</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RC/838 — नवीन ग्रेवलरोड निर्माण कार्य तलाब की पाल से मानसिह के खेत तक कजलास</t>
+          <t>1729002001/RC/658 — नवीन ग्रेवल रोड निर्माण कार्य मेन सडक से इब्राहिम चाचा के खेत तक ग्राम बिसूखेडी</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>496000</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>484352</v>
+        <v>490954</v>
       </c>
       <c r="J341" s="3" t="n">
-        <v>40668</v>
+        <v>40663</v>
       </c>
       <c r="K341" s="3" t="n">
-        <v>41458</v>
+        <v>41348</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RC/839 — नवीन ग्रेवलरोड निर्माण कार्य ज्ञानसिह पटेल के खेत से जालाई कांकड तक कजलास</t>
+          <t>1729002001/RC/659 — सी0सी0रोड निर्माण कार्य TS-198-26/05/2011  ग्राम कजलास</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
-        <v>496000</v>
+        <v>200000</v>
       </c>
       <c r="I342" s="2" t="n">
-        <v>135854</v>
+        <v>99652</v>
       </c>
       <c r="J342" s="3" t="n">
-        <v>40654</v>
+        <v>40866</v>
       </c>
       <c r="K342" s="3" t="n">
-        <v>41457</v>
+        <v>40883</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RC/899 — पंचपरमेश्‍वर सी0सी0रोड निर्माण कार्य (TSNO 667) कज</t>
+          <t>1729002001/RC/705 — नवीन ग्रेवल रोड निर्माण कार्य मेन सडक से  ज्ञानसिह पटेल के खेत तक (TSNO 183)ग्राम कजलास</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
-        <v>229000</v>
+        <v>496000</v>
       </c>
       <c r="I343" s="2" t="n">
-        <v>0</v>
+        <v>584862</v>
       </c>
       <c r="J343" s="3" t="n">
-        <v>42541</v>
-[...1 lines deleted...]
-      <c r="K343" s="3"/>
+        <v>40898</v>
+      </c>
+      <c r="K343" s="3" t="n">
+        <v>41433</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RC/900 — पंचपरमेश्‍वर सी0सी0रोड निर्माण कार्य (TSNO 668) कज</t>
+          <t>1729002001/RC/729 — परमेश्‍वर योजना सी0सी0 रोड निर्माण कार्य ग्राम कजलास</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
-        <v>133000</v>
+        <v>229000</v>
       </c>
       <c r="I344" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J344" s="3" t="n">
         <v>42541</v>
       </c>
       <c r="K344" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RC/995 — पंच परमेश्‍वर सी0सी0 रोड निर्माण कार्य(TSNO 164) ग्राम कजलास</t>
+          <t>1729002001/RC/837 — नवीन ग्रेवलरोड निर्माण कार्य मानसिह के खेत से छायनखुर्द कांकड तक कजलास</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
-        <v>135000</v>
+        <v>496000</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>121872</v>
+        <v>520990</v>
       </c>
       <c r="J345" s="3" t="n">
-        <v>41244</v>
+        <v>40662</v>
       </c>
       <c r="K345" s="3" t="n">
         <v>41457</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RC/998 — पंच परमेश्‍वर सी0सी0 रोड निर्माण कार्य(TSNO 165) ग्राम कजलास</t>
+          <t>1729002001/RC/838 — नवीन ग्रेवलरोड निर्माण कार्य तलाब की पाल से मानसिह के खेत तक कजलास</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
-        <v>230000</v>
+        <v>496000</v>
       </c>
       <c r="I346" s="2" t="n">
-        <v>45144</v>
+        <v>484352</v>
       </c>
       <c r="J346" s="3" t="n">
-        <v>41306</v>
+        <v>40668</v>
       </c>
       <c r="K346" s="3" t="n">
-        <v>41457</v>
+        <v>41458</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RS/22012034349065 — sochalay Nirman kailash/hema ji</t>
+          <t>1729002001/RC/839 — नवीन ग्रेवलरोड निर्माण कार्य ज्ञानसिह पटेल के खेत से जालाई कांकड तक कजलास</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
-        <v>12000</v>
+        <v>496000</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>2752</v>
+        <v>135854</v>
       </c>
       <c r="J347" s="3" t="n">
-        <v>42891</v>
+        <v>40654</v>
       </c>
       <c r="K347" s="3" t="n">
-        <v>43094</v>
+        <v>41457</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RS/22012034349066 — sochalay Nirman Nosad Ali/ikbal ali</t>
+          <t>1729002001/RC/899 — पंचपरमेश्‍वर सी0सी0रोड निर्माण कार्य (TSNO 667) कज</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
-        <v>12000</v>
+        <v>229000</v>
       </c>
       <c r="I348" s="2" t="n">
-        <v>11952</v>
+        <v>0</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>42884</v>
-[...3 lines deleted...]
-      </c>
+        <v>42541</v>
+      </c>
+      <c r="K348" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RS/22012034349129 — शौचालय निर्माण लक्ष्मण सिह/बोंदा</t>
+          <t>1729002001/RC/900 — पंचपरमेश्‍वर सी0सी0रोड निर्माण कार्य (TSNO 668) कज</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
-        <v>12000</v>
+        <v>133000</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>2580</v>
+        <v>0</v>
       </c>
       <c r="J349" s="3" t="n">
-        <v>42884</v>
-[...3 lines deleted...]
-      </c>
+        <v>42541</v>
+      </c>
+      <c r="K349" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RS/22012034349482 — sochalay nirman sujannath/ganpat</t>
+          <t>1729002001/RC/995 — पंच परमेश्‍वर सी0सी0 रोड निर्माण कार्य(TSNO 164) ग्राम कजलास</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
-        <v>12000</v>
+        <v>135000</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>11952</v>
+        <v>121872</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>42884</v>
+        <v>41244</v>
       </c>
       <c r="K350" s="3" t="n">
-        <v>42949</v>
+        <v>41457</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RS/22012034349485 — sochalay Nirman vshid shah/gaffar shas</t>
+          <t>1729002001/RC/998 — पंच परमेश्‍वर सी0सी0 रोड निर्माण कार्य(TSNO 165) ग्राम कजलास</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
-        <v>12000</v>
+        <v>230000</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>11952</v>
+        <v>45144</v>
       </c>
       <c r="J351" s="3" t="n">
-        <v>42884</v>
+        <v>41306</v>
       </c>
       <c r="K351" s="3" t="n">
-        <v>42949</v>
+        <v>41457</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RS/22012034349487 — sochalay nirman bhawarlal/bansilal</t>
+          <t>1729002001/RS/22012034349065 — sochalay Nirman kailash/hema ji</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I352" s="2" t="n">
-        <v>11780</v>
+        <v>2752</v>
       </c>
       <c r="J352" s="3" t="n">
-        <v>42884</v>
+        <v>42891</v>
       </c>
       <c r="K352" s="3" t="n">
-        <v>42949</v>
+        <v>43094</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RS/22012034349491 — sochalay nirman jagdish/amar singh</t>
+          <t>1729002001/RS/22012034349066 — sochalay Nirman Nosad Ali/ikbal ali</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>2752</v>
+        <v>11952</v>
       </c>
       <c r="J353" s="3" t="n">
         <v>42884</v>
       </c>
       <c r="K353" s="3" t="n">
-        <v>43094</v>
+        <v>42949</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RS/22012034349492 — sochalay nirman dhapu Bai/siddhulal</t>
+          <t>1729002001/RS/22012034349129 — शौचालय निर्माण लक्ष्मण सिह/बोंदा</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I354" s="2" t="n">
-        <v>2752</v>
+        <v>2580</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>42884</v>
       </c>
       <c r="K354" s="3" t="n">
-        <v>43094</v>
+        <v>43840</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RS/22012034349571 — sochalay nirman mohanlal/sewaram</t>
+          <t>1729002001/RS/22012034349482 — sochalay nirman sujannath/ganpat</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I355" s="2" t="n">
         <v>11952</v>
       </c>
       <c r="J355" s="3" t="n">
         <v>42884</v>
       </c>
       <c r="K355" s="3" t="n">
         <v>42949</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RS/22012034350355 — sochalay nirman  sokin kha/bakshi kha</t>
+          <t>1729002001/RS/22012034349485 — sochalay Nirman vshid shah/gaffar shas</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I356" s="2" t="n">
         <v>11952</v>
       </c>
       <c r="J356" s="3" t="n">
-        <v>42891</v>
+        <v>42884</v>
       </c>
       <c r="K356" s="3" t="n">
-        <v>43420</v>
+        <v>42949</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RS/22012034350578 — sochalay nirman ramnarayn/badrilal</t>
+          <t>1729002001/RS/22012034349487 — sochalay nirman bhawarlal/bansilal</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>11952</v>
+        <v>11780</v>
       </c>
       <c r="J357" s="3" t="n">
-        <v>42891</v>
+        <v>42884</v>
       </c>
       <c r="K357" s="3" t="n">
-        <v>43383</v>
+        <v>42949</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RS/22012034350637 — sochalay nirman arif shah/nurmohammad shah</t>
+          <t>1729002001/RS/22012034349491 — sochalay nirman jagdish/amar singh</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>11952</v>
+        <v>2752</v>
       </c>
       <c r="J358" s="3" t="n">
-        <v>42891</v>
+        <v>42884</v>
       </c>
       <c r="K358" s="3" t="n">
-        <v>43393</v>
+        <v>43094</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RS/22012034350648 — sochalay nirman devkaran/narbat</t>
+          <t>1729002001/RS/22012034349492 — sochalay nirman dhapu Bai/siddhulal</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>11992</v>
+        <v>2752</v>
       </c>
       <c r="J359" s="3" t="n">
-        <v>42891</v>
+        <v>42884</v>
       </c>
       <c r="K359" s="3" t="n">
-        <v>43191</v>
+        <v>43094</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RS/22012034352132 — sochalay nirman Babulal/ Narayan /ruga ji</t>
+          <t>1729002001/RS/22012034349571 — sochalay nirman mohanlal/sewaram</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I360" s="2" t="n">
-        <v>2580</v>
+        <v>11952</v>
       </c>
       <c r="J360" s="3" t="n">
-        <v>42922</v>
+        <v>42884</v>
       </c>
       <c r="K360" s="3" t="n">
-        <v>43094</v>
+        <v>42949</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RS/22012034352139 — sochalay nirman Kailash / bapusingh</t>
+          <t>1729002001/RS/22012034350355 — sochalay nirman  sokin kha/bakshi kha</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>2580</v>
+        <v>11952</v>
       </c>
       <c r="J361" s="3" t="n">
-        <v>42922</v>
+        <v>42891</v>
       </c>
       <c r="K361" s="3" t="n">
-        <v>43094</v>
+        <v>43420</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RS/22012034352316 — sochalay nirman narayan /bhagirath</t>
+          <t>1729002001/RS/22012034350578 — sochalay nirman ramnarayn/badrilal</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>2580</v>
+        <v>11952</v>
       </c>
       <c r="J362" s="3" t="n">
-        <v>42922</v>
+        <v>42891</v>
       </c>
       <c r="K362" s="3" t="n">
-        <v>43094</v>
+        <v>43383</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RS/22012034352318 — शौचालय निर्माण मोहनलाल /हीरा लाल</t>
+          <t>1729002001/RS/22012034350637 — sochalay nirman arif shah/nurmohammad shah</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>2580</v>
+        <v>11952</v>
       </c>
       <c r="J363" s="3" t="n">
-        <v>42922</v>
+        <v>42891</v>
       </c>
       <c r="K363" s="3" t="n">
-        <v>43094</v>
+        <v>43393</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RS/22012034352319 — शौचालय निर्माण कन्हैयालाल/ नारायण</t>
+          <t>1729002001/RS/22012034350648 — sochalay nirman devkaran/narbat</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>11580</v>
+        <v>11992</v>
       </c>
       <c r="J364" s="3" t="n">
-        <v>42922</v>
+        <v>42891</v>
       </c>
       <c r="K364" s="3" t="n">
-        <v>42975</v>
+        <v>43191</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RS/22012034352850 — शौचालय निर्माण सतीश/मांगीलाल</t>
+          <t>1729002001/RS/22012034352132 — sochalay nirman Babulal/ Narayan /ruga ji</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>11780</v>
+        <v>2580</v>
       </c>
       <c r="J365" s="3" t="n">
         <v>42922</v>
       </c>
       <c r="K365" s="3" t="n">
-        <v>43388</v>
+        <v>43094</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RS/22012034352851 — शौचालय निर्माण चंद खा/नजीम खा</t>
+          <t>1729002001/RS/22012034352139 — sochalay nirman Kailash / bapusingh</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I366" s="2" t="n">
-        <v>11880</v>
+        <v>2580</v>
       </c>
       <c r="J366" s="3" t="n">
         <v>42922</v>
       </c>
       <c r="K366" s="3" t="n">
-        <v>43388</v>
+        <v>43094</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RS/22012034352852 — शौचालय निर्माण जाकीर खा/बाबूखा</t>
+          <t>1729002001/RS/22012034352316 — sochalay nirman narayan /bhagirath</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>11780</v>
+        <v>2580</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>42922</v>
       </c>
       <c r="K367" s="3" t="n">
-        <v>43282</v>
+        <v>43094</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RS/22012034353509 — sochalay Nirman sabir kha/babu Kha.</t>
+          <t>1729002001/RS/22012034352318 — शौचालय निर्माण मोहनलाल /हीरा लाल</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>11780</v>
+        <v>2580</v>
       </c>
       <c r="J368" s="3" t="n">
         <v>42922</v>
       </c>
       <c r="K368" s="3" t="n">
-        <v>43282</v>
+        <v>43094</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RS/22012034355345 — sochalay nirman padam singh/bherulal</t>
+          <t>1729002001/RS/22012034352319 — शौचालय निर्माण कन्हैयालाल/ नारायण</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>2580</v>
+        <v>11580</v>
       </c>
       <c r="J369" s="3" t="n">
         <v>42922</v>
       </c>
       <c r="K369" s="3" t="n">
-        <v>43094</v>
+        <v>42975</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RS/22012034355766 — sochalay Nirman babulal/ghisaji</t>
+          <t>1729002001/RS/22012034352850 — शौचालय निर्माण सतीश/मांगीलाल</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I370" s="2" t="n">
-        <v>10968</v>
+        <v>11780</v>
       </c>
       <c r="J370" s="3" t="n">
-        <v>42920</v>
+        <v>42922</v>
       </c>
       <c r="K370" s="3" t="n">
-        <v>43191</v>
+        <v>43388</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RS/22012034357283 — sochalay nirman babulal/kaluram</t>
+          <t>1729002001/RS/22012034352851 — शौचालय निर्माण चंद खा/नजीम खा</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I371" s="2" t="n">
-        <v>11780</v>
+        <v>11880</v>
       </c>
       <c r="J371" s="3" t="n">
         <v>42922</v>
       </c>
       <c r="K371" s="3" t="n">
         <v>43388</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RS/22012034357285 — sochalay nirman babulal/sukhram</t>
+          <t>1729002001/RS/22012034352852 — शौचालय निर्माण जाकीर खा/बाबूखा</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I372" s="2" t="n">
         <v>11780</v>
       </c>
       <c r="J372" s="3" t="n">
         <v>42922</v>
       </c>
       <c r="K372" s="3" t="n">
         <v>43282</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RS/22012034357287 — sochalay nirman babulal/mangilal</t>
+          <t>1729002001/RS/22012034353509 — sochalay Nirman sabir kha/babu Kha.</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I373" s="2" t="n">
-        <v>2580</v>
+        <v>11780</v>
       </c>
       <c r="J373" s="3" t="n">
         <v>42922</v>
       </c>
       <c r="K373" s="3" t="n">
-        <v>43094</v>
+        <v>43282</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RS/22012034357291 — sochalay nirman mukesh/madanlal</t>
+          <t>1729002001/RS/22012034355345 — sochalay nirman padam singh/bherulal</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I374" s="2" t="n">
         <v>2580</v>
       </c>
       <c r="J374" s="3" t="n">
         <v>42922</v>
       </c>
       <c r="K374" s="3" t="n">
         <v>43094</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RS/22012034357658 — sochalay nirman mansingh/sewaram</t>
+          <t>1729002001/RS/22012034355766 — sochalay Nirman babulal/ghisaji</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I375" s="2" t="n">
-        <v>0</v>
+        <v>10968</v>
       </c>
       <c r="J375" s="3" t="n">
-        <v>43190</v>
-[...1 lines deleted...]
-      <c r="K375" s="3"/>
+        <v>42920</v>
+      </c>
+      <c r="K375" s="3" t="n">
+        <v>43191</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RS/22012034357659 — sochalay nirman shamimbano/sarafat ali</t>
+          <t>1729002001/RS/22012034357283 — sochalay nirman babulal/kaluram</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I376" s="2" t="n">
-        <v>0</v>
+        <v>11780</v>
       </c>
       <c r="J376" s="3" t="n">
-        <v>43190</v>
-[...1 lines deleted...]
-      <c r="K376" s="3"/>
+        <v>42922</v>
+      </c>
+      <c r="K376" s="3" t="n">
+        <v>43388</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RS/22012034357663 — sochalay nirman manohar/vijay singh</t>
+          <t>1729002001/RS/22012034357285 — sochalay nirman babulal/sukhram</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>0</v>
+        <v>11780</v>
       </c>
       <c r="J377" s="3" t="n">
-        <v>43190</v>
-[...1 lines deleted...]
-      <c r="K377" s="3"/>
+        <v>42922</v>
+      </c>
+      <c r="K377" s="3" t="n">
+        <v>43282</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RS/22012034357665 — sochalay nirman prem bai/bherulal</t>
+          <t>1729002001/RS/22012034357287 — sochalay nirman babulal/mangilal</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I378" s="2" t="n">
-        <v>0</v>
+        <v>2580</v>
       </c>
       <c r="J378" s="3" t="n">
-        <v>43190</v>
-[...1 lines deleted...]
-      <c r="K378" s="3"/>
+        <v>42922</v>
+      </c>
+      <c r="K378" s="3" t="n">
+        <v>43094</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RS/22012034497043 — SAMUDAYIK SWACHHTA PARISAR PANCHAYAT BHAWAN KE PASS(BUS STAND) KAJLAS</t>
+          <t>1729002001/RS/22012034357291 — sochalay nirman mukesh/madanlal</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
-        <v>44000</v>
+        <v>12000</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>43752</v>
+        <v>2580</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>44239</v>
+        <v>42922</v>
       </c>
       <c r="K379" s="3" t="n">
-        <v>44947</v>
+        <v>43094</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RS/22012034512130 — नाली निर्माण (15 वा वित्त) धर्मानंद के मकान से मैन रोड तक</t>
+          <t>1729002001/RS/22012034357658 — sochalay nirman mansingh/sewaram</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
-        <v>17655</v>
+        <v>12000</v>
       </c>
       <c r="I380" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>44283</v>
+        <v>43190</v>
       </c>
       <c r="K380" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RS/22012034512330 — नाली निर्माण (15 वा वित्त) मुकेश के मकान से रसुल खा के मकान तक</t>
+          <t>1729002001/RS/22012034357659 — sochalay nirman shamimbano/sarafat ali</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
-        <v>62000</v>
+        <v>12000</v>
       </c>
       <c r="I381" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>44275</v>
+        <v>43190</v>
       </c>
       <c r="K381" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RS/22012034512479 — नाली निर्माण (15 वा वित्त) मेंन रोड मस्जीद से भेरुसिंह के मकान तक</t>
+          <t>1729002001/RS/22012034357663 — sochalay nirman manohar/vijay singh</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
-        <v>37702</v>
+        <v>12000</v>
       </c>
       <c r="I382" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>44275</v>
+        <v>43190</v>
       </c>
       <c r="K382" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RS/22012034514730 — सेग्रीगेशन शेड निर्माण कजलास 15 th. वित्त</t>
+          <t>1729002001/RS/22012034357665 — sochalay nirman prem bai/bherulal</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
-        <v>30000</v>
+        <v>12000</v>
       </c>
       <c r="I383" s="2" t="n">
-        <v>19788</v>
+        <v>0</v>
       </c>
       <c r="J383" s="3" t="n">
-        <v>44652</v>
-[...3 lines deleted...]
-      </c>
+        <v>43190</v>
+      </c>
+      <c r="K383" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RS/22012034591394 — सामुदायिक नाडेप कम्पोस्ट पिट निर्माण टंकी के पास बस स्टेण्ड कजलास</t>
+          <t>1729002001/RS/22012034497043 — SAMUDAYIK SWACHHTA PARISAR PANCHAYAT BHAWAN KE PASS(BUS STAND) KAJLAS</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
-        <v>0</v>
+        <v>44000</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>0</v>
+        <v>43752</v>
       </c>
       <c r="J384" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K384" s="3"/>
+        <v>44239</v>
+      </c>
+      <c r="K384" s="3" t="n">
+        <v>44947</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RS/22012034625020 — SAMUDAYIK SWACHHTA PARISAR shitla mata mandir pahadi par KAJLAS</t>
+          <t>1729002001/RS/22012034512130 — नाली निर्माण (15 वा वित्त) धर्मानंद के मकान से मैन रोड तक</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
-        <v>44000</v>
+        <v>17655</v>
       </c>
       <c r="I385" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J385" s="3" t="n">
-        <v>44525</v>
+        <v>44283</v>
       </c>
       <c r="K385" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RS/22012034641818 — सामुदायिक शोचालय निर्माण (csc) माताजी की पहाडी पर कजलास</t>
+          <t>1729002001/RS/22012034512330 — नाली निर्माण (15 वा वित्त) मुकेश के मकान से रसुल खा के मकान तक</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
-        <v>44000</v>
+        <v>62000</v>
       </c>
       <c r="I386" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>44605</v>
+        <v>44275</v>
       </c>
       <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RS/557 — निर्मल वाटिका कजलास</t>
+          <t>1729002001/RS/22012034512479 — नाली निर्माण (15 वा वित्त) मेंन रोड मस्जीद से भेरुसिंह के मकान तक</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
-        <v>0</v>
+        <v>37702</v>
       </c>
       <c r="I387" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>42541</v>
+        <v>44275</v>
       </c>
       <c r="K387" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1729002001/RS/735 — निर्मल वाटिका कजलास</t>
+          <t>1729002001/RS/22012034514730 — सेग्रीगेशन शेड निर्माण कजलास 15 th. वित्त</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
-        <v>0</v>
+        <v>30000</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>0</v>
+        <v>19788</v>
       </c>
       <c r="J388" s="3" t="n">
-        <v>42541</v>
-[...1 lines deleted...]
-      <c r="K388" s="3"/>
+        <v>44652</v>
+      </c>
+      <c r="K388" s="3" t="n">
+        <v>45721</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1729002001/SK/1055 — Bharat Nirman Rajeev Gandhi Sewa Kendra,KAJLAS</t>
+          <t>1729002001/RS/22012034591394 — सामुदायिक नाडेप कम्पोस्ट पिट निर्माण टंकी के पास बस स्टेण्ड कजलास</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
-        <v>1485000</v>
+        <v>0</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>589998.2</v>
+        <v>0</v>
       </c>
       <c r="J389" s="3" t="n">
-        <v>41544</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K389" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1729002001/WC/158 — कपिलधारा कूप निर्माण कार्य नारायण पिता भागीरथ कजलास</t>
+          <t>1729002001/RS/22012034625020 — SAMUDAYIK SWACHHTA PARISAR shitla mata mandir pahadi par KAJLAS</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
-        <v>213600</v>
+        <v>44000</v>
       </c>
       <c r="I390" s="2" t="n">
-        <v>184877</v>
+        <v>0</v>
       </c>
       <c r="J390" s="3" t="n">
-        <v>39861</v>
-[...3 lines deleted...]
-      </c>
+        <v>44525</v>
+      </c>
+      <c r="K390" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1729002001/WC/159 — कपिलधारा कूप निर्माण कार्य हरनाथ पिता क‍िशन कजलास</t>
+          <t>1729002001/RS/22012034641818 — सामुदायिक शोचालय निर्माण (csc) माताजी की पहाडी पर कजलास</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
-        <v>213600</v>
+        <v>44000</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>189172</v>
+        <v>0</v>
       </c>
       <c r="J391" s="3" t="n">
-        <v>39861</v>
-[...3 lines deleted...]
-      </c>
+        <v>44605</v>
+      </c>
+      <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1729002001/WC/203 — निर्मल नीर कूप निर्माण कार्य कजलास</t>
+          <t>1729002001/RS/557 — निर्मल वाटिका कजलास</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
-        <v>214000</v>
+        <v>0</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>283565</v>
+        <v>0</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>40238</v>
-[...3 lines deleted...]
-      </c>
+        <v>42541</v>
+      </c>
+      <c r="K392" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1729002001/WC/22012034330965 — तालाब जिर्णोध्दार गोया बिसुखेडी</t>
+          <t>1729002001/RS/735 — निर्मल वाटिका कजलास</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
-        <v>96000</v>
+        <v>0</v>
       </c>
       <c r="I393" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>42891</v>
+        <v>42541</v>
       </c>
       <c r="K393" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1729002001/WC/22012034330966 — तालाब जिर्णोध्दार धोबडानाला कजलास</t>
+          <t>1729002001/RS/VB/YD/22012035140127 — Construction of Soak Pit Panchayat Bhawan Ke Pass GP Kajlas</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
-        <v>98000</v>
+        <v>29241.15</v>
       </c>
       <c r="I394" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J394" s="3" t="n">
-        <v>42839</v>
+        <v>46249</v>
       </c>
       <c r="K394" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1729002001/WC/22012034426730 — gabion construction bisukhedi</t>
+          <t>1729002001/SK/1055 — Bharat Nirman Rajeev Gandhi Sewa Kendra,KAJLAS</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
-        <v>58000</v>
+        <v>1485000</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>348</v>
+        <v>589998.2</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>43381</v>
+        <v>41544</v>
       </c>
       <c r="K395" s="3" t="n">
-        <v>44294</v>
+        <v>46120</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1729002001/WC/22012034426758 — gabion construction kajlas</t>
+          <t>1729002001/WC/158 — कपिलधारा कूप निर्माण कार्य नारायण पिता भागीरथ कजलास</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
-        <v>58000</v>
+        <v>213600</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>0</v>
+        <v>184877</v>
       </c>
       <c r="J396" s="3" t="n">
-        <v>43327</v>
-[...1 lines deleted...]
-      <c r="K396" s="3"/>
+        <v>39861</v>
+      </c>
+      <c r="K396" s="3" t="n">
+        <v>40465</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1729002001/WC/22012034440827 — talab nirman mata ji ki pahadi</t>
+          <t>1729002001/WC/159 — कपिलधारा कूप निर्माण कार्य हरनाथ पिता क‍िशन कजलास</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
-        <v>1140002.56</v>
+        <v>213600</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>0</v>
+        <v>189172</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K397" s="3"/>
+        <v>39861</v>
+      </c>
+      <c r="K397" s="3" t="n">
+        <v>40465</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1729002001/WC/22012034545398 — pokhar nirman mata ji ke mandir ke pichhe pahadi par</t>
+          <t>1729002001/WC/203 — निर्मल नीर कूप निर्माण कार्य कजलास</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
-        <v>332572.21</v>
+        <v>214000</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>189623</v>
+        <v>283565</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>43971</v>
+        <v>40238</v>
       </c>
       <c r="K398" s="3" t="n">
-        <v>44947</v>
+        <v>41051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1729002001/WC/22012034545404 — pokhar nirman stone cressor ke pass</t>
+          <t>1729002001/WC/22012034330965 — तालाब जिर्णोध्दार गोया बिसुखेडी</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
-        <v>332572.21</v>
+        <v>96000</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>230663</v>
+        <v>0</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>43964</v>
-[...3 lines deleted...]
-      </c>
+        <v>42891</v>
+      </c>
+      <c r="K399" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1729002001/WC/22012034768599 — 15th+nrega roof rain water harwesting nirman samudayik bhawan kajlas</t>
+          <t>1729002001/WC/22012034330966 — तालाब जिर्णोध्दार धोबडानाला कजलास</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
-        <v>10000</v>
+        <v>98000</v>
       </c>
       <c r="I400" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>44300</v>
+        <v>42839</v>
       </c>
       <c r="K400" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1729002001/WC/22012034773779 — सोख्ता गड्ढा निर्माण पंचायत भवन कजलास</t>
+          <t>1729002001/WC/22012034426730 — gabion construction bisukhedi</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
-        <v>0</v>
+        <v>58000</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>0</v>
+        <v>348</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K401" s="3"/>
+        <v>43381</v>
+      </c>
+      <c r="K401" s="3" t="n">
+        <v>44294</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1729002001/WC/22012034789272 — सोख्ता गड्ढा निर्माण हेंड्पम्प के पास मिडिल स्कूल कजलास</t>
+          <t>1729002001/WC/22012034426758 — gabion construction kajlas</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
-        <v>0</v>
+        <v>58000</v>
       </c>
       <c r="I402" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J402" s="3" t="n">
-        <v>44300</v>
+        <v>43327</v>
       </c>
       <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1729002001/WC/22012034789279 — सोख्ता गड्ढा निर्माण हेंड्पम्प के पास हाई स्कूल कजलास</t>
+          <t>1729002001/WC/22012034440827 — talab nirman mata ji ki pahadi</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
-        <v>0</v>
+        <v>1140002.56</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J403" s="3" t="n">
-        <v>44300</v>
+        <v>43491</v>
       </c>
       <c r="K403" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1729002001/WC/22012034789281 — सोख्ता गड्ढा निर्माण शांतीधाम कजलास</t>
+          <t>1729002001/WC/22012034545398 — pokhar nirman mata ji ke mandir ke pichhe pahadi par</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
-        <v>0</v>
+        <v>332572.21</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>0</v>
+        <v>189623</v>
       </c>
       <c r="J404" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K404" s="3"/>
+        <v>43971</v>
+      </c>
+      <c r="K404" s="3" t="n">
+        <v>44947</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1729002001/WC/22012034812817 — roof rain water harwesting nirman panchayat bhawan kajlas</t>
+          <t>1729002001/WC/22012034545404 — pokhar nirman stone cressor ke pass</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
-        <v>22229.14</v>
+        <v>332572.21</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>0</v>
+        <v>230663</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K405" s="3"/>
+        <v>43964</v>
+      </c>
+      <c r="K405" s="3" t="n">
+        <v>44300</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1729002001/WC/22012034812818 — roof rain water harwesting nirman m.school kajlas</t>
+          <t>1729002001/WC/22012034768599 — 15th+nrega roof rain water harwesting nirman samudayik bhawan kajlas</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
-        <v>22229.14</v>
+        <v>10000</v>
       </c>
       <c r="I406" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>44423</v>
+        <v>44300</v>
       </c>
       <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1729002001/WC/22012034812821 — roof rain water harwesting nirman anganwadi bhawan kajlas</t>
+          <t>1729002001/WC/22012034773779 — सोख्ता गड्ढा निर्माण पंचायत भवन कजलास</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
-        <v>22229.14</v>
+        <v>0</v>
       </c>
       <c r="I407" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>44423</v>
+        <v>44300</v>
       </c>
       <c r="K407" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1729002001/WC/22012035129725 — पोखर निर्माण मलपुरा रोड पर ग्राम पंचायत कजलास</t>
+          <t>1729002001/WC/22012034789272 — सोख्ता गड्ढा निर्माण हेंड्पम्प के पास मिडिल स्कूल कजलास</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
-        <v>384464.13</v>
+        <v>0</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>145470</v>
+        <v>0</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>45355</v>
+        <v>44300</v>
       </c>
       <c r="K408" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1729002001/WC/22012035129729 — पोखर निर्माण शाबीर खा के खेत के पास  ग्राम पंचायत कजलास</t>
+          <t>1729002001/WC/22012034789279 — सोख्ता गड्ढा निर्माण हेंड्पम्प के पास हाई स्कूल कजलास</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I409" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>45154</v>
+        <v>44300</v>
       </c>
       <c r="K409" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1729002001/WC/22012035129735 — पोखर निर्माण गिट्टी मशीन  के पास  ग्राम पंचायत कजलास</t>
+          <t>1729002001/WC/22012034789281 — सोख्ता गड्ढा निर्माण शांतीधाम कजलास</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I410" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>45154</v>
+        <v>44300</v>
       </c>
       <c r="K410" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1729002001/WC/22012035146921 — Pani Ki Tanki Nirman Patidarwar me kajlas</t>
+          <t>1729002001/WC/22012034812817 — roof rain water harwesting nirman panchayat bhawan kajlas</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
-        <v>10000</v>
+        <v>22229.14</v>
       </c>
       <c r="I411" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>45154</v>
+        <v>44423</v>
       </c>
       <c r="K411" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1729002001/WC/22012035146929 — Pani Ki Tanki Nirman Patelwar Kajlas</t>
+          <t>1729002001/WC/22012034812818 — roof rain water harwesting nirman m.school kajlas</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>10000</v>
+        <v>22229.14</v>
       </c>
       <c r="I412" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>45154</v>
+        <v>44423</v>
       </c>
       <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1729002001/WC/22012035201136 — CTR Roof Water harvesting Samudayik Bhawan Kajlas</t>
+          <t>1729002001/WC/22012034812821 — roof rain water harwesting nirman anganwadi bhawan kajlas</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
-        <v>0</v>
+        <v>22229.14</v>
       </c>
       <c r="I413" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>45448</v>
+        <v>44423</v>
       </c>
       <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1729002001/WC/22012035291982 — Dugwell Recharge Nirmal Neer Kup kajlas</t>
+          <t>1729002001/WC/22012035129725 — पोखर निर्माण मलपुरा रोड पर ग्राम पंचायत कजलास</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
-        <v>25899.46</v>
+        <v>384464.13</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>9761</v>
+        <v>145470</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>45804</v>
+        <v>45355</v>
       </c>
       <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1729002001/WC/290 — निर्मल‍ नीर कूपनिर्माण कार्य माताजी के मंदिर के पास कजलास</t>
+          <t>1729002001/WC/22012035129729 — पोखर निर्माण शाबीर खा के खेत के पास  ग्राम पंचायत कजलास</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
-        <v>195000</v>
+        <v>0</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>182672</v>
+        <v>0</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>40273</v>
-[...3 lines deleted...]
-      </c>
+        <v>45154</v>
+      </c>
+      <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1729002001/WC/363 — कन्‍टूर टेन्‍च निर्माण कार्य कजलास</t>
+          <t>1729002001/WC/22012035129735 — पोखर निर्माण गिट्टी मशीन  के पास  ग्राम पंचायत कजलास</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
-        <v>442000</v>
+        <v>0</v>
       </c>
       <c r="I416" s="2" t="n">
-        <v>398218</v>
+        <v>0</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>40544</v>
-[...3 lines deleted...]
-      </c>
+        <v>45154</v>
+      </c>
+      <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1729002001/WC/390 — शैलपर्ण उपयोजना निर्माण कार्य माता जी की पहाडी पर (TS-730-11/01/2011)ग्राम कजलास</t>
+          <t>1729002001/WC/22012035146921 — Pani Ki Tanki Nirman Patidarwar me kajlas</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
-        <v>490000</v>
+        <v>10000</v>
       </c>
       <c r="I417" s="2" t="n">
-        <v>508374</v>
+        <v>0</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>40641</v>
-[...3 lines deleted...]
-      </c>
+        <v>45154</v>
+      </c>
+      <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1729002001/WC/458 — नवीन तलाई गहरीकरण निर्माण कार्य (TSNO 52)कजलास</t>
+          <t>1729002001/WC/22012035146929 — Pani Ki Tanki Nirman Patelwar Kajlas</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
-        <v>477000</v>
+        <v>10000</v>
       </c>
       <c r="I418" s="2" t="n">
-        <v>568383</v>
+        <v>0</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>40710</v>
-[...3 lines deleted...]
-      </c>
+        <v>45154</v>
+      </c>
+      <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Anicut / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1729002001/WC/513 — निर्मलनीर कूप निर्माण कार्य रामकुण्‍ड TS-568-19-ग्</t>
+          <t>1729002001/WC/22012035201136 — CTR Roof Water harvesting Samudayik Bhawan Kajlas</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
-        <v>291000</v>
+        <v>0</v>
       </c>
       <c r="I419" s="2" t="n">
-        <v>277062</v>
+        <v>0</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>41034</v>
-[...3 lines deleted...]
-      </c>
+        <v>45448</v>
+      </c>
+      <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1729002001/WC/523 — शैलपर्ण निर्माण कार्य (TSNO 20) कजलास</t>
+          <t>1729002001/WC/22012035291982 — Dugwell Recharge Nirmal Neer Kup kajlas</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
-        <v>480000</v>
+        <v>25899.46</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>481040</v>
+        <v>9761</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>41027</v>
-[...3 lines deleted...]
-      </c>
+        <v>45804</v>
+      </c>
+      <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1729002001/WC/544 — परकोलेशन टैंक निर्माण कार्य (TS 48) कजलास</t>
+          <t>1729002001/WC/290 — निर्मल‍ नीर कूपनिर्माण कार्य माताजी के मंदिर के पास कजलास</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
-        <v>455000</v>
+        <v>195000</v>
       </c>
       <c r="I421" s="2" t="n">
-        <v>441256</v>
+        <v>182672</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>41047</v>
+        <v>40273</v>
       </c>
       <c r="K421" s="3" t="n">
-        <v>41457</v>
+        <v>41051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1729002001/WH/22012034438758 — talab jirnoddhar</t>
+          <t>1729002001/WC/363 — कन्‍टूर टेन्‍च निर्माण कार्य कजलास</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
-        <v>0</v>
+        <v>442000</v>
       </c>
       <c r="I422" s="2" t="n">
-        <v>0</v>
+        <v>398218</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K422" s="3"/>
+        <v>40544</v>
+      </c>
+      <c r="K422" s="3" t="n">
+        <v>40760</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1729002001/WH/22012034438759 — tabab gehrikaran aur jirnoddhar</t>
+          <t>1729002001/WC/390 — शैलपर्ण उपयोजना निर्माण कार्य माता जी की पहाडी पर (TS-730-11/01/2011)ग्राम कजलास</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
-        <v>0</v>
+        <v>490000</v>
       </c>
       <c r="I423" s="2" t="n">
-        <v>0</v>
+        <v>508374</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K423" s="3"/>
+        <v>40641</v>
+      </c>
+      <c r="K423" s="3" t="n">
+        <v>41305</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1729002001/WH/22012034446622 — तालाब का गहरीकरण मैन रोड के पास कजलास</t>
+          <t>1729002001/WC/458 — नवीन तलाई गहरीकरण निर्माण कार्य (TSNO 52)कजलास</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
-        <v>0</v>
+        <v>477000</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>0</v>
+        <v>568383</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>44220</v>
-[...1 lines deleted...]
-      <c r="K424" s="3"/>
+        <v>40710</v>
+      </c>
+      <c r="K424" s="3" t="n">
+        <v>41458</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Anicut / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1729002001/WH/22012034446623 — तालाई का गहरीकरण पडियार के खेत के पास बिसुखेड़ी</t>
+          <t>1729002001/WC/513 — निर्मलनीर कूप निर्माण कार्य रामकुण्‍ड TS-568-19-ग्</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
-        <v>0</v>
+        <v>291000</v>
       </c>
       <c r="I425" s="2" t="n">
-        <v>0</v>
+        <v>277062</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>44220</v>
-[...1 lines deleted...]
-      <c r="K425" s="3"/>
+        <v>41034</v>
+      </c>
+      <c r="K425" s="3" t="n">
+        <v>43324</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1729002001/WH/51 — तलाई गहरीकरण कार्य धोबडा नालीTS-196-26/05/2011) ग्राम कजलास</t>
+          <t>1729002001/WC/523 — शैलपर्ण निर्माण कार्य (TSNO 20) कजलास</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
-        <v>100000</v>
+        <v>480000</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>93148</v>
+        <v>481040</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>40704</v>
+        <v>41027</v>
       </c>
       <c r="K426" s="3" t="n">
-        <v>40806</v>
+        <v>41458</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1729002001/WH/52 — तलाई गहरीकरण कार्य मेनरोड (TS-181-26/05/2011) ग्राम कजलास</t>
+          <t>1729002001/WC/544 — परकोलेशन टैंक निर्माण कार्य (TS 48) कजलास</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
-        <v>100000</v>
+        <v>455000</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>88406</v>
+        <v>441256</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>40704</v>
+        <v>41047</v>
       </c>
       <c r="K427" s="3" t="n">
-        <v>40806</v>
+        <v>41457</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C428" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D428" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E428" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F428" s="1" t="inlineStr">
+        <is>
+          <t>1729002001/WH/22012034438758 — talab jirnoddhar</t>
+        </is>
+      </c>
+      <c r="G428" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H428" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I428" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J428" s="3" t="n">
+        <v>43491</v>
+      </c>
+      <c r="K428" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
+      <c r="A429" s="1" t="inlineStr">
+        <is>
+          <t>ASHTA</t>
+        </is>
+      </c>
+      <c r="B429" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C429" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D429" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E429" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F429" s="1" t="inlineStr">
+        <is>
+          <t>1729002001/WH/22012034438759 — tabab gehrikaran aur jirnoddhar</t>
+        </is>
+      </c>
+      <c r="G429" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H429" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I429" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J429" s="3" t="n">
+        <v>43491</v>
+      </c>
+      <c r="K429" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
+      <c r="A430" s="1" t="inlineStr">
+        <is>
+          <t>ASHTA</t>
+        </is>
+      </c>
+      <c r="B430" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C430" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D430" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E430" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F430" s="1" t="inlineStr">
+        <is>
+          <t>1729002001/WH/22012034446622 — तालाब का गहरीकरण मैन रोड के पास कजलास</t>
+        </is>
+      </c>
+      <c r="G430" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H430" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I430" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J430" s="3" t="n">
+        <v>44220</v>
+      </c>
+      <c r="K430" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
+      <c r="A431" s="1" t="inlineStr">
+        <is>
+          <t>ASHTA</t>
+        </is>
+      </c>
+      <c r="B431" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C431" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D431" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E431" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F431" s="1" t="inlineStr">
+        <is>
+          <t>1729002001/WH/22012034446623 — तालाई का गहरीकरण पडियार के खेत के पास बिसुखेड़ी</t>
+        </is>
+      </c>
+      <c r="G431" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H431" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I431" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J431" s="3" t="n">
+        <v>44220</v>
+      </c>
+      <c r="K431" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
+      <c r="A432" s="1" t="inlineStr">
+        <is>
+          <t>ASHTA</t>
+        </is>
+      </c>
+      <c r="B432" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C432" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D432" s="1" t="inlineStr">
+        <is>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E432" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F432" s="1" t="inlineStr">
+        <is>
+          <t>1729002001/WH/51 — तलाई गहरीकरण कार्य धोबडा नालीTS-196-26/05/2011) ग्राम कजलास</t>
+        </is>
+      </c>
+      <c r="G432" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H432" s="2" t="n">
+        <v>100000</v>
+      </c>
+      <c r="I432" s="2" t="n">
+        <v>93148</v>
+      </c>
+      <c r="J432" s="3" t="n">
+        <v>40704</v>
+      </c>
+      <c r="K432" s="3" t="n">
+        <v>40806</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
+      <c r="A433" s="1" t="inlineStr">
+        <is>
+          <t>ASHTA</t>
+        </is>
+      </c>
+      <c r="B433" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C433" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D433" s="1" t="inlineStr">
+        <is>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E433" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F433" s="1" t="inlineStr">
+        <is>
+          <t>1729002001/WH/52 — तलाई गहरीकरण कार्य मेनरोड (TS-181-26/05/2011) ग्राम कजलास</t>
+        </is>
+      </c>
+      <c r="G433" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H433" s="2" t="n">
+        <v>100000</v>
+      </c>
+      <c r="I433" s="2" t="n">
+        <v>88406</v>
+      </c>
+      <c r="J433" s="3" t="n">
+        <v>40704</v>
+      </c>
+      <c r="K433" s="3" t="n">
+        <v>40806</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
+      <c r="A434" s="1" t="inlineStr">
+        <is>
+          <t>ASHTA</t>
+        </is>
+      </c>
+      <c r="B434" s="1" t="inlineStr">
+        <is>
           <t>2008-2009</t>
         </is>
       </c>
-      <c r="C428" s="1" t="inlineStr">
+      <c r="C434" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="D428" s="1" t="inlineStr">
+      <c r="D434" s="1" t="inlineStr">
         <is>
           <t>Strengthening of Embankment / Construction of Embankment for community</t>
         </is>
       </c>
-      <c r="E428" s="1" t="inlineStr">
+      <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="F428" s="1" t="inlineStr">
+      <c r="F434" s="1" t="inlineStr">
         <is>
           <t>1729002001/WH/कजलास 1 — तालाब की पाल का सुद़डीकरण कजलास</t>
         </is>
       </c>
-      <c r="G428" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H428" s="2" t="n">
+      <c r="G434" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H434" s="2" t="n">
         <v>254000</v>
       </c>
-      <c r="I428" s="2" t="n">
+      <c r="I434" s="2" t="n">
         <v>216531</v>
       </c>
-      <c r="J428" s="3" t="n">
+      <c r="J434" s="3" t="n">
         <v>39860</v>
       </c>
-      <c r="K428" s="3" t="n">
+      <c r="K434" s="3" t="n">
         <v>40321</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>