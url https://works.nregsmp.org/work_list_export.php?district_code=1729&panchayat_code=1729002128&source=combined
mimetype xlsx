--- v0 (2026-09-02)
+++ v1 (2026-10-21)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K897"/>
+  <dimension ref="A1:K912"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 06:25:11</t>
+          <t>Exported on: 2026-10-21 07:48:27</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: SEHORE</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -465,51 +465,51 @@
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1729002128/AV/22012034635145 — खेल मैदान निर्माण कार्य सिंगारचोरी</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>393306.09</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>247078</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45162</v>
@@ -610,51 +610,51 @@
       <c r="J18" s="3" t="n">
         <v>42818</v>
       </c>
       <c r="K18" s="3" t="n">
         <v>43018</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1729002128/DP/22012034484608 — Nirmal Neer nirman Gram Pirankhedi Shamshan ke pas</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>450949.98</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>23885</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>43888</v>
@@ -706,51 +706,51 @@
       <c r="J20" s="3" t="n">
         <v>45542</v>
       </c>
       <c r="K20" s="3" t="n">
         <v>46038</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1729002128/DP/22012034616771 — Community Plantation work Panchyat bhawan parisar school parisar piranakhedi road GP Singarchori</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>453563.17</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>9234</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45488</v>
@@ -3818,51 +3818,51 @@
       <c r="J84" s="3" t="n">
         <v>45141</v>
       </c>
       <c r="K84" s="3" t="n">
         <v>45467</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
           <t>1729002128/IF/22012035218959 — Kapildhara Kup Raghuveer so Sardar singh Piranakhedi GP Singarchori</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H85" s="2" t="n">
         <v>282417.57</v>
       </c>
       <c r="I85" s="2" t="n">
         <v>194298.64</v>
       </c>
       <c r="J85" s="3" t="n">
         <v>45474</v>
@@ -3912,167 +3912,167 @@
         <v>0</v>
       </c>
       <c r="J86" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K86" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F87" s="1" t="inlineStr">
         <is>
           <t>1729002128/IF/22012035303688 — Kapildhara Kup Nirman Karimuddin so Shakoor Kha Singarchori</t>
         </is>
       </c>
       <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H87" s="2" t="n">
         <v>312155.12</v>
       </c>
       <c r="I87" s="2" t="n">
-        <v>216818.28</v>
+        <v>218618.28</v>
       </c>
       <c r="J87" s="3" t="n">
         <v>45732</v>
       </c>
       <c r="K87" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
           <t>1729002128/IF/22012035303690 — Kapildhara Kup Nirman Gulfam Kha so Shakir Kha Singarchori</t>
         </is>
       </c>
       <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H88" s="2" t="n">
         <v>312155.12</v>
       </c>
       <c r="I88" s="2" t="n">
         <v>227818.92</v>
       </c>
       <c r="J88" s="3" t="n">
         <v>45725</v>
       </c>
       <c r="K88" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
           <t>1729002128/IF/22012035309011 — Kapildhara Kup Nirman Kukaji so Siddhuji Singarchori</t>
         </is>
       </c>
       <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H89" s="2" t="n">
         <v>312155.12</v>
       </c>
       <c r="I89" s="2" t="n">
-        <v>102312</v>
+        <v>104712</v>
       </c>
       <c r="J89" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K89" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
@@ -4976,98 +4976,98 @@
       <c r="J108" s="3" t="n">
         <v>45779</v>
       </c>
       <c r="K108" s="3" t="n">
         <v>46140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F109" s="1" t="inlineStr">
         <is>
           <t>1729002128/IF/22012035445104 — Khet Talab Nirman Devkaran so balwant singh Piranakhedi GP Singarchori</t>
         </is>
       </c>
       <c r="G109" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H109" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I109" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J109" s="3" t="n">
         <v>45779</v>
       </c>
       <c r="K109" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E110" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F110" s="1" t="inlineStr">
         <is>
           <t>1729002128/IF/22012035447947 — Khet Talab Nirman sameen kha so kadeer kha singarchori</t>
         </is>
       </c>
       <c r="G110" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H110" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I110" s="2" t="n">
         <v>75261</v>
       </c>
       <c r="J110" s="3" t="n">
         <v>45779</v>
@@ -5188,51 +5188,51 @@
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
           <t>1729002128/IF/22012035606300 — Ek bagiya maa ke naam Sushila wo Madanlal Piranakhedi GP Singarchori</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
         <v>263510.03</v>
       </c>
       <c r="I113" s="2" t="n">
-        <v>95028</v>
+        <v>96528</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>45905</v>
       </c>
       <c r="K113" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -5376,51 +5376,51 @@
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
           <t>1729002128/IF/22012035615945 — Ek Bagiya Maa Ke Naam Nasim Bee wo Taj uddin Singarchori</t>
         </is>
       </c>
       <c r="G117" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H117" s="2" t="n">
         <v>263510.03</v>
       </c>
       <c r="I117" s="2" t="n">
-        <v>129124</v>
+        <v>130924</v>
       </c>
       <c r="J117" s="3" t="n">
         <v>45912</v>
       </c>
       <c r="K117" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -25842,51 +25842,51 @@
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
           <t>1729002128/IF/IAY/5939134 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130238772</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>19575</v>
+        <v>23490</v>
       </c>
       <c r="J535" s="3" t="n">
         <v>46082</v>
       </c>
       <c r="K535" s="3" t="n">
         <v>46128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
@@ -27312,51 +27312,51 @@
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
           <t>1729002128/IF/IAY/5986664 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130239036</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I565" s="2" t="n">
-        <v>19575</v>
+        <v>23490</v>
       </c>
       <c r="J565" s="3" t="n">
         <v>46087</v>
       </c>
       <c r="K565" s="3" t="n">
         <v>46113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
@@ -27851,51 +27851,51 @@
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
           <t>1729002128/IF/IAY/5986675 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130240276</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I576" s="2" t="n">
-        <v>19575</v>
+        <v>23490</v>
       </c>
       <c r="J576" s="3" t="n">
         <v>46090</v>
       </c>
       <c r="K576" s="3" t="n">
         <v>46128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
@@ -29125,51 +29125,51 @@
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
           <t>1729002128/IF/IAY/5987297 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120794714</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I602" s="2" t="n">
-        <v>19575</v>
+        <v>23490</v>
       </c>
       <c r="J602" s="3" t="n">
         <v>46090</v>
       </c>
       <c r="K602" s="3" t="n">
         <v>46113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
@@ -31918,51 +31918,51 @@
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
           <t>1729002128/IF/IAY/5988663 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118010990</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I659" s="2" t="n">
-        <v>19575</v>
+        <v>23490</v>
       </c>
       <c r="J659" s="3" t="n">
         <v>46114</v>
       </c>
       <c r="K659" s="3" t="n">
         <v>46129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
@@ -32288,51 +32288,51 @@
       <c r="J666" s="3" t="n">
         <v>46134</v>
       </c>
       <c r="K666" s="3" t="n">
         <v>46179</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
           <t>1729002128/IF/IAY/6192996 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130238693</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I667" s="2" t="n">
         <v>19575</v>
       </c>
       <c r="J667" s="3" t="n">
         <v>46134</v>
@@ -32384,11082 +32384,11787 @@
       <c r="J668" s="3" t="n">
         <v>46134</v>
       </c>
       <c r="K668" s="3" t="n">
         <v>46179</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1729002128/IF/IAY/6336818 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130240063</t>
+          <t>1729002128/IF/IAY/6255527 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117804510</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I669" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J669" s="3" t="n">
-        <v>46210</v>
+        <v>46308</v>
       </c>
       <c r="K669" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1729002128/IF/IAY/6337477 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130240292</t>
+          <t>1729002128/IF/IAY/6256373 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118226708</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I670" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J670" s="3" t="n">
-        <v>46212</v>
+        <v>46307</v>
       </c>
       <c r="K670" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1729002128/IF/IAY/654515 — Construction of IAY House -IAY REG. NO. MP1145132</t>
+          <t>1729002128/IF/IAY/6256939 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118739968</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I671" s="2" t="n">
-        <v>14556</v>
+        <v>0</v>
       </c>
       <c r="J671" s="3" t="n">
-        <v>43055</v>
-[...3 lines deleted...]
-      </c>
+        <v>46309</v>
+      </c>
+      <c r="K671" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1729002128/IF/IAY/810662 — Construction of IAY House -IAY REG. NO. MP1458496</t>
+          <t>1729002128/IF/IAY/6257980 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120793827</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I672" s="2" t="n">
-        <v>4128</v>
+        <v>0</v>
       </c>
       <c r="J672" s="3" t="n">
-        <v>43076</v>
-[...3 lines deleted...]
-      </c>
+        <v>46307</v>
+      </c>
+      <c r="K672" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1729002128/IF/IAY/841895 — Construction of IAY House -IAY REG. NO. MP1383019</t>
+          <t>1729002128/IF/IAY/6258465 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120794496</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I673" s="2" t="n">
-        <v>14448</v>
+        <v>0</v>
       </c>
       <c r="J673" s="3" t="n">
-        <v>43104</v>
-[...3 lines deleted...]
-      </c>
+        <v>46307</v>
+      </c>
+      <c r="K673" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1729002128/IF/IAY/846580 — Construction of IAY House -IAY REG. NO. MP1445367</t>
+          <t>1729002128/IF/IAY/6270090 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130240433</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I674" s="2" t="n">
-        <v>13524</v>
+        <v>0</v>
       </c>
       <c r="J674" s="3" t="n">
-        <v>43146</v>
-[...3 lines deleted...]
-      </c>
+        <v>46307</v>
+      </c>
+      <c r="K674" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1729002128/IF/IAY/850288 — Construction of IAY House -IAY REG. NO. MP1495186</t>
+          <t>1729002128/IF/IAY/6270400 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130239200</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I675" s="2" t="n">
-        <v>8752</v>
+        <v>0</v>
       </c>
       <c r="J675" s="3" t="n">
-        <v>43321</v>
-[...3 lines deleted...]
-      </c>
+        <v>46307</v>
+      </c>
+      <c r="K675" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1729002128/IF/IAY/851540 — Construction of IAY House -IAY REG. NO. MP1511156</t>
+          <t>1729002128/IF/IAY/6270401 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130239745</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I676" s="2" t="n">
-        <v>17574</v>
+        <v>0</v>
       </c>
       <c r="J676" s="3" t="n">
-        <v>43223</v>
-[...3 lines deleted...]
-      </c>
+        <v>46307</v>
+      </c>
+      <c r="K676" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1729002128/IF/IAY/851925 — Construction of IAY House -IAY REG. NO. MP1515906</t>
+          <t>1729002128/IF/IAY/6270402 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130239809</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I677" s="2" t="n">
-        <v>15312</v>
+        <v>0</v>
       </c>
       <c r="J677" s="3" t="n">
-        <v>43223</v>
-[...3 lines deleted...]
-      </c>
+        <v>46307</v>
+      </c>
+      <c r="K677" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
-          <t>1729002128/IF/IAY/852076 — Construction of IAY House -IAY REG. NO. MP1517656</t>
+          <t>1729002128/IF/IAY/6280663 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120552600</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I678" s="2" t="n">
-        <v>14628</v>
+        <v>0</v>
       </c>
       <c r="J678" s="3" t="n">
-        <v>43076</v>
-[...3 lines deleted...]
-      </c>
+        <v>46307</v>
+      </c>
+      <c r="K678" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
-          <t>1729002128/IF/IAY/852096 — Construction of IAY House -IAY REG. NO. MP1517844</t>
+          <t>1729002128/IF/IAY/6293515 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120791452</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I679" s="2" t="n">
-        <v>16512</v>
+        <v>0</v>
       </c>
       <c r="J679" s="3" t="n">
-        <v>43076</v>
-[...3 lines deleted...]
-      </c>
+        <v>46307</v>
+      </c>
+      <c r="K679" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
-          <t>1729002128/IF/IAY/852104 — Construction of IAY House -IAY REG. NO. MP1517910</t>
+          <t>1729002128/IF/IAY/6293820 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130238870</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I680" s="2" t="n">
-        <v>15136</v>
+        <v>0</v>
       </c>
       <c r="J680" s="3" t="n">
-        <v>43076</v>
-[...3 lines deleted...]
-      </c>
+        <v>46309</v>
+      </c>
+      <c r="K680" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
-          <t>1729002128/IF/IAY/853096 — Construction of IAY House -IAY REG. NO. MP1528990</t>
+          <t>1729002128/IF/IAY/6300964 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118225533</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I681" s="2" t="n">
-        <v>14288</v>
+        <v>0</v>
       </c>
       <c r="J681" s="3" t="n">
-        <v>43132</v>
-[...3 lines deleted...]
-      </c>
+        <v>46307</v>
+      </c>
+      <c r="K681" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
-          <t>1729002128/IF/IAY/853160 — Construction of IAY House -IAY REG. NO. MP1529813</t>
+          <t>1729002128/IF/IAY/6306148 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120791878</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I682" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J682" s="3" t="n">
-        <v>43069</v>
-[...3 lines deleted...]
-      </c>
+        <v>46310</v>
+      </c>
+      <c r="K682" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
-          <t>1729002128/IF/IAY/855310 — Construction of IAY House -IAY REG. NO. MP1554954</t>
+          <t>1729002128/IF/IAY/6336818 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130240063</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I683" s="2" t="n">
-        <v>14208</v>
+        <v>0</v>
       </c>
       <c r="J683" s="3" t="n">
-        <v>43076</v>
-[...3 lines deleted...]
-      </c>
+        <v>46293</v>
+      </c>
+      <c r="K683" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
-          <t>1729002128/IF/IAY/856064 — Construction of IAY House -IAY REG. NO. MP1564235</t>
+          <t>1729002128/IF/IAY/6337477 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130240292</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I684" s="2" t="n">
-        <v>14448</v>
+        <v>0</v>
       </c>
       <c r="J684" s="3" t="n">
-        <v>43055</v>
-[...3 lines deleted...]
-      </c>
+        <v>46293</v>
+      </c>
+      <c r="K684" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
-          <t>1729002128/IF/IAY/867265 — Construction of IAY House -IAY REG. NO. MP1697866</t>
+          <t>1729002128/IF/IAY/6399484 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118740238</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I685" s="2" t="n">
-        <v>12528</v>
+        <v>0</v>
       </c>
       <c r="J685" s="3" t="n">
-        <v>43272</v>
-[...3 lines deleted...]
-      </c>
+        <v>46307</v>
+      </c>
+      <c r="K685" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
-          <t>1729002128/IF/IAY/867268 — Construction of IAY House -IAY REG. NO. MP1697897</t>
+          <t>1729002128/IF/IAY/654515 — Construction of IAY House -IAY REG. NO. MP1145132</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I686" s="2" t="n">
-        <v>174</v>
+        <v>14556</v>
       </c>
       <c r="J686" s="3" t="n">
-        <v>43279</v>
+        <v>43055</v>
       </c>
       <c r="K686" s="3" t="n">
-        <v>43464</v>
+        <v>43783</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
-          <t>1729002128/IF/IAY/868189 — Construction of IAY House -IAY REG. NO. MP1710186</t>
+          <t>1729002128/IF/IAY/810662 — Construction of IAY House -IAY REG. NO. MP1458496</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I687" s="2" t="n">
-        <v>14790</v>
+        <v>4128</v>
       </c>
       <c r="J687" s="3" t="n">
-        <v>43279</v>
+        <v>43076</v>
       </c>
       <c r="K687" s="3" t="n">
-        <v>43542</v>
+        <v>43465</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
-          <t>1729002128/IF/IAY/901636 — Construction of IAY House -IAY REG. NO. MP2158807</t>
+          <t>1729002128/IF/IAY/841895 — Construction of IAY House -IAY REG. NO. MP1383019</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I688" s="2" t="n">
-        <v>15204</v>
+        <v>14448</v>
       </c>
       <c r="J688" s="3" t="n">
         <v>43104</v>
       </c>
       <c r="K688" s="3" t="n">
-        <v>43467</v>
+        <v>43125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
-          <t>1729002128/IF/IAY/911230 — Construction of IAY House -IAY REG. NO. MP2292696</t>
+          <t>1729002128/IF/IAY/846580 — Construction of IAY House -IAY REG. NO. MP1445367</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I689" s="2" t="n">
-        <v>13572</v>
+        <v>13524</v>
       </c>
       <c r="J689" s="3" t="n">
-        <v>43279</v>
+        <v>43146</v>
       </c>
       <c r="K689" s="3" t="n">
         <v>43608</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
-          <t>1729002128/IF/IAY/913159 — Construction of IAY House -IAY REG. NO. MP2320950</t>
+          <t>1729002128/IF/IAY/850288 — Construction of IAY House -IAY REG. NO. MP1495186</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I690" s="2" t="n">
-        <v>15264</v>
+        <v>8752</v>
       </c>
       <c r="J690" s="3" t="n">
-        <v>43069</v>
+        <v>43321</v>
       </c>
       <c r="K690" s="3" t="n">
-        <v>43382</v>
+        <v>43817</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
-          <t>1729002128/IF/IAY/914450 — Construction of IAY House -IAY REG. NO. MP2339876</t>
+          <t>1729002128/IF/IAY/851540 — Construction of IAY House -IAY REG. NO. MP1511156</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I691" s="2" t="n">
-        <v>3096</v>
+        <v>17574</v>
       </c>
       <c r="J691" s="3" t="n">
-        <v>43076</v>
+        <v>43223</v>
       </c>
       <c r="K691" s="3" t="n">
-        <v>43465</v>
+        <v>43322</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
-          <t>1729002128/IF/IAY/914452 — Construction of IAY House -IAY REG. NO. MP2339968</t>
+          <t>1729002128/IF/IAY/851925 — Construction of IAY House -IAY REG. NO. MP1515906</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I692" s="2" t="n">
-        <v>14580</v>
+        <v>15312</v>
       </c>
       <c r="J692" s="3" t="n">
-        <v>43202</v>
+        <v>43223</v>
       </c>
       <c r="K692" s="3" t="n">
-        <v>43364</v>
+        <v>43341</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
-          <t>1729002128/IF/IAY/914457 — Construction of IAY House -IAY REG. NO. MP2340048</t>
+          <t>1729002128/IF/IAY/852076 — Construction of IAY House -IAY REG. NO. MP1517656</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I693" s="2" t="n">
-        <v>15288</v>
+        <v>14628</v>
       </c>
       <c r="J693" s="3" t="n">
-        <v>43202</v>
+        <v>43076</v>
       </c>
       <c r="K693" s="3" t="n">
-        <v>43402</v>
+        <v>43769</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
-          <t>1729002128/IF/IAY/916868 — Construction of IAY House -IAY REG. NO. MP2374375</t>
+          <t>1729002128/IF/IAY/852096 — Construction of IAY House -IAY REG. NO. MP1517844</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I694" s="2" t="n">
-        <v>13572</v>
+        <v>16512</v>
       </c>
       <c r="J694" s="3" t="n">
-        <v>43279</v>
+        <v>43076</v>
       </c>
       <c r="K694" s="3" t="n">
-        <v>43608</v>
+        <v>43184</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
-          <t>1729002128/IF/IAY/916887 — Construction of IAY House -IAY REG. NO. MP2374595</t>
+          <t>1729002128/IF/IAY/852104 — Construction of IAY House -IAY REG. NO. MP1517910</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I695" s="2" t="n">
-        <v>14384</v>
+        <v>15136</v>
       </c>
       <c r="J695" s="3" t="n">
-        <v>43279</v>
+        <v>43076</v>
       </c>
       <c r="K695" s="3" t="n">
-        <v>43661</v>
+        <v>43141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
-          <t>1729002128/IF/IAY/916889 — Construction of IAY House -IAY REG. NO. MP2374703</t>
+          <t>1729002128/IF/IAY/853096 — Construction of IAY House -IAY REG. NO. MP1528990</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I696" s="2" t="n">
-        <v>13430</v>
+        <v>14288</v>
       </c>
       <c r="J696" s="3" t="n">
-        <v>43279</v>
+        <v>43132</v>
       </c>
       <c r="K696" s="3" t="n">
-        <v>43650</v>
+        <v>43341</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
-          <t>1729002128/IF/IAY/919145 — Construction of IAY House -IAY REG. NO. MP2408540</t>
+          <t>1729002128/IF/IAY/853160 — Construction of IAY House -IAY REG. NO. MP1529813</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I697" s="2" t="n">
-        <v>13560</v>
+        <v>15480</v>
       </c>
       <c r="J697" s="3" t="n">
-        <v>43132</v>
+        <v>43069</v>
       </c>
       <c r="K697" s="3" t="n">
-        <v>43650</v>
+        <v>43141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D698" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E698" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F698" s="1" t="inlineStr">
         <is>
-          <t>1729002128/IF/IAY/956192 — Construction of IAY House -IAY REG. NO. MP3200971</t>
+          <t>1729002128/IF/IAY/855310 — Construction of IAY House -IAY REG. NO. MP1554954</t>
         </is>
       </c>
       <c r="G698" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H698" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I698" s="2" t="n">
-        <v>12900</v>
+        <v>14208</v>
       </c>
       <c r="J698" s="3" t="n">
-        <v>43279</v>
+        <v>43076</v>
       </c>
       <c r="K698" s="3" t="n">
-        <v>43650</v>
+        <v>43539</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D699" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E699" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F699" s="1" t="inlineStr">
         <is>
-          <t>1729002128/IF/IAY/956690 — Construction of IAY House -IAY REG. NO. MP3212710</t>
+          <t>1729002128/IF/IAY/856064 — Construction of IAY House -IAY REG. NO. MP1564235</t>
         </is>
       </c>
       <c r="G699" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H699" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I699" s="2" t="n">
-        <v>13920</v>
+        <v>14448</v>
       </c>
       <c r="J699" s="3" t="n">
-        <v>43076</v>
+        <v>43055</v>
       </c>
       <c r="K699" s="3" t="n">
-        <v>43539</v>
+        <v>43097</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D700" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E700" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F700" s="1" t="inlineStr">
         <is>
-          <t>1729002128/IF/IAY/956697 — Construction of IAY House -IAY REG. NO. MP3212819</t>
+          <t>1729002128/IF/IAY/867265 — Construction of IAY House -IAY REG. NO. MP1697866</t>
         </is>
       </c>
       <c r="G700" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H700" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I700" s="2" t="n">
-        <v>13944</v>
+        <v>12528</v>
       </c>
       <c r="J700" s="3" t="n">
         <v>43272</v>
       </c>
       <c r="K700" s="3" t="n">
-        <v>43650</v>
+        <v>43684</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D701" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E701" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F701" s="1" t="inlineStr">
         <is>
-          <t>1729002128/IF/IAY/958396 — Construction of IAY House -IAY REG. NO. MP3248023</t>
+          <t>1729002128/IF/IAY/867268 — Construction of IAY House -IAY REG. NO. MP1697897</t>
         </is>
       </c>
       <c r="G701" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H701" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I701" s="2" t="n">
-        <v>14664</v>
+        <v>174</v>
       </c>
       <c r="J701" s="3" t="n">
-        <v>43272</v>
+        <v>43279</v>
       </c>
       <c r="K701" s="3" t="n">
-        <v>43650</v>
+        <v>43464</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C702" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D702" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E702" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F702" s="1" t="inlineStr">
         <is>
-          <t>1729002128/IF/IAY/958414 — Construction of IAY House -IAY REG. NO. MP3248499</t>
+          <t>1729002128/IF/IAY/868189 — Construction of IAY House -IAY REG. NO. MP1710186</t>
         </is>
       </c>
       <c r="G702" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H702" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I702" s="2" t="n">
-        <v>12528</v>
+        <v>14790</v>
       </c>
       <c r="J702" s="3" t="n">
-        <v>43076</v>
+        <v>43279</v>
       </c>
       <c r="K702" s="3" t="n">
-        <v>43684</v>
+        <v>43542</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
-          <t>1729002128/IF/IAY/958914 — Construction of IAY House -IAY REG. NO. MP3260547</t>
+          <t>1729002128/IF/IAY/901636 — Construction of IAY House -IAY REG. NO. MP2158807</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I703" s="2" t="n">
-        <v>12180</v>
+        <v>15204</v>
       </c>
       <c r="J703" s="3" t="n">
-        <v>43272</v>
+        <v>43104</v>
       </c>
       <c r="K703" s="3" t="n">
-        <v>43610</v>
+        <v>43467</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C704" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D704" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E704" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F704" s="1" t="inlineStr">
         <is>
-          <t>1729002128/IF/IAY/959192 — Construction of IAY House -IAY REG. NO. MP3267006</t>
+          <t>1729002128/IF/IAY/911230 — Construction of IAY House -IAY REG. NO. MP2292696</t>
         </is>
       </c>
       <c r="G704" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H704" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I704" s="2" t="n">
-        <v>14172</v>
+        <v>13572</v>
       </c>
       <c r="J704" s="3" t="n">
-        <v>43076</v>
+        <v>43279</v>
       </c>
       <c r="K704" s="3" t="n">
-        <v>43467</v>
+        <v>43608</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D705" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E705" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F705" s="1" t="inlineStr">
         <is>
-          <t>1729002128/IF/IAY/966398 — Construction of IAY House -IAY REG. NO. MP3457153</t>
+          <t>1729002128/IF/IAY/913159 — Construction of IAY House -IAY REG. NO. MP2320950</t>
         </is>
       </c>
       <c r="G705" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H705" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I705" s="2" t="n">
-        <v>14994</v>
+        <v>15264</v>
       </c>
       <c r="J705" s="3" t="n">
-        <v>43195</v>
+        <v>43069</v>
       </c>
       <c r="K705" s="3" t="n">
-        <v>43341</v>
+        <v>43382</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C706" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D706" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E706" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F706" s="1" t="inlineStr">
         <is>
-          <t>1729002128/IF/IAY/966637 — Construction of IAY House -IAY REG. NO. MP3463602</t>
+          <t>1729002128/IF/IAY/914450 — Construction of IAY House -IAY REG. NO. MP2339876</t>
         </is>
       </c>
       <c r="G706" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H706" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I706" s="2" t="n">
-        <v>14268</v>
+        <v>3096</v>
       </c>
       <c r="J706" s="3" t="n">
-        <v>43272</v>
+        <v>43076</v>
       </c>
       <c r="K706" s="3" t="n">
-        <v>43364</v>
+        <v>43465</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C707" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D707" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E707" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F707" s="1" t="inlineStr">
         <is>
-          <t>1729002128/IF/IAY/977015 — Construction of IAY House -IAY REG. NO. MP3763014</t>
+          <t>1729002128/IF/IAY/914452 — Construction of IAY House -IAY REG. NO. MP2339968</t>
         </is>
       </c>
       <c r="G707" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H707" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I707" s="2" t="n">
-        <v>12084</v>
+        <v>14580</v>
       </c>
       <c r="J707" s="3" t="n">
-        <v>43118</v>
+        <v>43202</v>
       </c>
       <c r="K707" s="3" t="n">
-        <v>43608</v>
+        <v>43364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C708" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D708" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E708" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F708" s="1" t="inlineStr">
         <is>
-          <t>1729002128/IF/IAY/977570 — Construction of IAY House -IAY REG. NO. MP3783940</t>
+          <t>1729002128/IF/IAY/914457 — Construction of IAY House -IAY REG. NO. MP2340048</t>
         </is>
       </c>
       <c r="G708" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H708" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I708" s="2" t="n">
-        <v>13920</v>
+        <v>15288</v>
       </c>
       <c r="J708" s="3" t="n">
-        <v>43272</v>
+        <v>43202</v>
       </c>
       <c r="K708" s="3" t="n">
-        <v>43430</v>
+        <v>43402</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C709" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D709" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E709" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F709" s="1" t="inlineStr">
         <is>
-          <t>1729002128/IF/IAY/977646 — Construction of IAY House -IAY REG. NO. MP3786499</t>
+          <t>1729002128/IF/IAY/916868 — Construction of IAY House -IAY REG. NO. MP2374375</t>
         </is>
       </c>
       <c r="G709" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H709" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I709" s="2" t="n">
-        <v>3520</v>
+        <v>13572</v>
       </c>
       <c r="J709" s="3" t="n">
-        <v>43195</v>
+        <v>43279</v>
       </c>
       <c r="K709" s="3" t="n">
-        <v>43684</v>
+        <v>43608</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C710" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D710" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E710" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F710" s="1" t="inlineStr">
         <is>
-          <t>1729002128/LD/113 — शांतीधाम निर्माण कार्य (TSNO 616)  सिंगारचोरी</t>
+          <t>1729002128/IF/IAY/916887 — Construction of IAY House -IAY REG. NO. MP2374595</t>
         </is>
       </c>
       <c r="G710" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H710" s="2" t="n">
-        <v>499000</v>
+        <v>15480</v>
       </c>
       <c r="I710" s="2" t="n">
-        <v>479501</v>
+        <v>14384</v>
       </c>
       <c r="J710" s="3" t="n">
-        <v>40977</v>
+        <v>43279</v>
       </c>
       <c r="K710" s="3" t="n">
-        <v>41439</v>
+        <v>43661</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C711" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D711" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E711" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F711" s="1" t="inlineStr">
         <is>
-          <t>1729002128/LD/166 — परकोलेशन टेंक निर्माण कार्य TS-84-17/05/2012 ग्राम सिंगारचौरी</t>
+          <t>1729002128/IF/IAY/916889 — Construction of IAY House -IAY REG. NO. MP2374703</t>
         </is>
       </c>
       <c r="G711" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H711" s="2" t="n">
-        <v>314000</v>
+        <v>15480</v>
       </c>
       <c r="I711" s="2" t="n">
-        <v>349312</v>
+        <v>13430</v>
       </c>
       <c r="J711" s="3" t="n">
-        <v>41059</v>
+        <v>43279</v>
       </c>
       <c r="K711" s="3" t="n">
-        <v>41460</v>
+        <v>43650</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C712" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D712" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E712" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F712" s="1" t="inlineStr">
         <is>
-          <t>1729002128/LD/22 — तलाई पाल सुद्रडी करण सिगंरचोरी</t>
+          <t>1729002128/IF/IAY/919145 — Construction of IAY House -IAY REG. NO. MP2408540</t>
         </is>
       </c>
       <c r="G712" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H712" s="2" t="n">
-        <v>478000</v>
+        <v>15480</v>
       </c>
       <c r="I712" s="2" t="n">
-        <v>423169</v>
+        <v>13560</v>
       </c>
       <c r="J712" s="3" t="n">
-        <v>39539</v>
+        <v>43132</v>
       </c>
       <c r="K712" s="3" t="n">
-        <v>40320</v>
+        <v>43650</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C713" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D713" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E713" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F713" s="1" t="inlineStr">
         <is>
-          <t>1729002128/LD/22012034301539 — Shantidham Nirman Gram Singarchori</t>
+          <t>1729002128/IF/IAY/956192 — Construction of IAY House -IAY REG. NO. MP3200971</t>
         </is>
       </c>
       <c r="G713" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H713" s="2" t="n">
-        <v>180000</v>
+        <v>15480</v>
       </c>
       <c r="I713" s="2" t="n">
-        <v>179754.76</v>
+        <v>12900</v>
       </c>
       <c r="J713" s="3" t="n">
-        <v>42782</v>
+        <v>43279</v>
       </c>
       <c r="K713" s="3" t="n">
-        <v>43023</v>
+        <v>43650</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C714" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D714" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E714" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F714" s="1" t="inlineStr">
         <is>
-          <t>1729002128/LD/22012034315968 — shantidham gram kadukhedi</t>
+          <t>1729002128/IF/IAY/956690 — Construction of IAY House -IAY REG. NO. MP3212710</t>
         </is>
       </c>
       <c r="G714" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H714" s="2" t="n">
-        <v>180000</v>
+        <v>15480</v>
       </c>
       <c r="I714" s="2" t="n">
-        <v>0</v>
+        <v>13920</v>
       </c>
       <c r="J714" s="3" t="n">
-        <v>42818</v>
-[...1 lines deleted...]
-      <c r="K714" s="3"/>
+        <v>43076</v>
+      </c>
+      <c r="K714" s="3" t="n">
+        <v>43539</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C715" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D715" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E715" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F715" s="1" t="inlineStr">
         <is>
-          <t>1729002128/LD/3799425464 — Khel Maidan T.S.No.1661 Sigarchori</t>
+          <t>1729002128/IF/IAY/956697 — Construction of IAY House -IAY REG. NO. MP3212819</t>
         </is>
       </c>
       <c r="G715" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H715" s="2" t="n">
-        <v>158000</v>
+        <v>15480</v>
       </c>
       <c r="I715" s="2" t="n">
-        <v>156111.53</v>
+        <v>13944</v>
       </c>
       <c r="J715" s="3" t="n">
-        <v>41704</v>
+        <v>43272</v>
       </c>
       <c r="K715" s="3" t="n">
-        <v>42287</v>
+        <v>43650</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C716" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D716" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E716" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F716" s="1" t="inlineStr">
         <is>
-          <t>1729002128/LD/3799425684 — Khal Maidan T.S.No.1660 Kadukhedi Sigarchori</t>
+          <t>1729002128/IF/IAY/958396 — Construction of IAY House -IAY REG. NO. MP3248023</t>
         </is>
       </c>
       <c r="G716" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H716" s="2" t="n">
-        <v>158000</v>
+        <v>15480</v>
       </c>
       <c r="I716" s="2" t="n">
-        <v>158104.05</v>
+        <v>14664</v>
       </c>
       <c r="J716" s="3" t="n">
-        <v>41704</v>
+        <v>43272</v>
       </c>
       <c r="K716" s="3" t="n">
-        <v>41789</v>
+        <v>43650</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C717" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D717" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E717" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F717" s="1" t="inlineStr">
         <is>
-          <t>1729002128/LD/85 — खेल मैदान उपयोजना निर्माण कार्य ग्राम सिगांरचोरी</t>
+          <t>1729002128/IF/IAY/958414 — Construction of IAY House -IAY REG. NO. MP3248499</t>
         </is>
       </c>
       <c r="G717" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H717" s="2" t="n">
-        <v>450000</v>
+        <v>15480</v>
       </c>
       <c r="I717" s="2" t="n">
-        <v>348699</v>
+        <v>12528</v>
       </c>
       <c r="J717" s="3" t="n">
-        <v>40833</v>
+        <v>43076</v>
       </c>
       <c r="K717" s="3" t="n">
-        <v>41439</v>
+        <v>43684</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C718" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D718" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E718" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F718" s="1" t="inlineStr">
         <is>
-          <t>1729002128/LD/9926706968 — Santidham Piranakhedi T.S.No.4817 Sigarghori</t>
+          <t>1729002128/IF/IAY/958914 — Construction of IAY House -IAY REG. NO. MP3260547</t>
         </is>
       </c>
       <c r="G718" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H718" s="2" t="n">
-        <v>497000</v>
+        <v>15480</v>
       </c>
       <c r="I718" s="2" t="n">
-        <v>506473.52</v>
+        <v>12180</v>
       </c>
       <c r="J718" s="3" t="n">
-        <v>41795</v>
+        <v>43272</v>
       </c>
       <c r="K718" s="3" t="n">
-        <v>42389</v>
+        <v>43610</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C719" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Other Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D719" s="1" t="inlineStr">
         <is>
-          <t>Maintenance of rural public assets / Repair and Maintenance of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E719" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Community infrastructure</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F719" s="1" t="inlineStr">
         <is>
-          <t>1729002128/OP/9425890508 — C C PULIYA NIRMAN VIDHAYAK NIDHI+NREGS SCHOOL KE PASS SINGARCHORI</t>
+          <t>1729002128/IF/IAY/959192 — Construction of IAY House -IAY REG. NO. MP3267006</t>
         </is>
       </c>
       <c r="G719" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H719" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I719" s="2" t="n">
-        <v>0</v>
+        <v>14172</v>
       </c>
       <c r="J719" s="3" t="n">
-        <v>42474</v>
-[...1 lines deleted...]
-      <c r="K719" s="3"/>
+        <v>43076</v>
+      </c>
+      <c r="K719" s="3" t="n">
+        <v>43467</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C720" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D720" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E720" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F720" s="1" t="inlineStr">
         <is>
-          <t>1729002128/PG/22012034366146 — playground</t>
+          <t>1729002128/IF/IAY/966398 — Construction of IAY House -IAY REG. NO. MP3457153</t>
         </is>
       </c>
       <c r="G720" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H720" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I720" s="2" t="n">
-        <v>0</v>
+        <v>14994</v>
       </c>
       <c r="J720" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K720" s="3"/>
+        <v>43195</v>
+      </c>
+      <c r="K720" s="3" t="n">
+        <v>43341</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C721" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D721" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E721" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F721" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RC/1039 — नवीन ग्रेवलरोड निर्माण कार्य तेजसिह के खेत से दगडी</t>
+          <t>1729002128/IF/IAY/966637 — Construction of IAY House -IAY REG. NO. MP3463602</t>
         </is>
       </c>
       <c r="G721" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H721" s="2" t="n">
-        <v>499000</v>
+        <v>15480</v>
       </c>
       <c r="I721" s="2" t="n">
-        <v>490932.52</v>
+        <v>14268</v>
       </c>
       <c r="J721" s="3" t="n">
-        <v>41282</v>
+        <v>43272</v>
       </c>
       <c r="K721" s="3" t="n">
-        <v>41460</v>
+        <v>43364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C722" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D722" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E722" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F722" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RC/1056 — नवीन ग्रेवलरोड निर्माण कार्य स्‍कूल से तेजसिह के ख</t>
+          <t>1729002128/IF/IAY/977015 — Construction of IAY House -IAY REG. NO. MP3763014</t>
         </is>
       </c>
       <c r="G722" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H722" s="2" t="n">
-        <v>499000</v>
+        <v>15480</v>
       </c>
       <c r="I722" s="2" t="n">
-        <v>488905.41</v>
+        <v>12084</v>
       </c>
       <c r="J722" s="3" t="n">
-        <v>41315</v>
+        <v>43118</v>
       </c>
       <c r="K722" s="3" t="n">
-        <v>41664</v>
+        <v>43608</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C723" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D723" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E723" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F723" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RC/118 — नवीन ग्रेवलरोड निर्माण कार्य पिरानाखेडी से रामपुरा रोड सिगांरचोरी</t>
+          <t>1729002128/IF/IAY/977570 — Construction of IAY House -IAY REG. NO. MP3783940</t>
         </is>
       </c>
       <c r="G723" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H723" s="2" t="n">
-        <v>498000</v>
+        <v>15480</v>
       </c>
       <c r="I723" s="2" t="n">
-        <v>339420</v>
+        <v>13920</v>
       </c>
       <c r="J723" s="3" t="n">
-        <v>40225</v>
+        <v>43272</v>
       </c>
       <c r="K723" s="3" t="n">
-        <v>41460</v>
+        <v>43430</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
       <c r="A724" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C724" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D724" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E724" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F724" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RC/22012034164195 — पंच परमेश्‍वर सीसीरोड छतरी से रामू के घर तक से तखत</t>
+          <t>1729002128/IF/IAY/977646 — Construction of IAY House -IAY REG. NO. MP3786499</t>
         </is>
       </c>
       <c r="G724" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H724" s="2" t="n">
-        <v>204180</v>
+        <v>15480</v>
       </c>
       <c r="I724" s="2" t="n">
-        <v>203811</v>
+        <v>3520</v>
       </c>
       <c r="J724" s="3" t="n">
-        <v>41392</v>
+        <v>43195</v>
       </c>
       <c r="K724" s="3" t="n">
-        <v>42297</v>
+        <v>43684</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
       <c r="A725" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C725" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D725" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E725" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F725" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RC/22012034173423 — C.C.Road PANCHYAT + NREGA T.S.No.2703 Sigarchori</t>
+          <t>1729002128/LD/113 — शांतीधाम निर्माण कार्य (TSNO 616)  सिंगारचोरी</t>
         </is>
       </c>
       <c r="G725" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H725" s="2" t="n">
-        <v>41000</v>
+        <v>499000</v>
       </c>
       <c r="I725" s="2" t="n">
-        <v>39539.98</v>
+        <v>479501</v>
       </c>
       <c r="J725" s="3" t="n">
-        <v>41459</v>
+        <v>40977</v>
       </c>
       <c r="K725" s="3" t="n">
-        <v>41725</v>
+        <v>41439</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
       <c r="A726" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C726" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D726" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E726" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F726" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RC/22012034178701 — Panch Parmeswar C.C.Road t.S.No.358 Sigarchori</t>
+          <t>1729002128/LD/166 — परकोलेशन टेंक निर्माण कार्य TS-84-17/05/2012 ग्राम सिंगारचौरी</t>
         </is>
       </c>
       <c r="G726" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H726" s="2" t="n">
-        <v>204672</v>
+        <v>314000</v>
       </c>
       <c r="I726" s="2" t="n">
-        <v>169914.64</v>
+        <v>349312</v>
       </c>
       <c r="J726" s="3" t="n">
-        <v>41508</v>
+        <v>41059</v>
       </c>
       <c r="K726" s="3" t="n">
-        <v>43324</v>
+        <v>41460</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="727">
       <c r="A727" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C727" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D727" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E727" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F727" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RC/22012034184385 — Panch Parmeswar C.C.Road Masjit se Hakim Khan ke G</t>
+          <t>1729002128/LD/22 — तलाई पाल सुद्रडी करण सिगंरचोरी</t>
         </is>
       </c>
       <c r="G727" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H727" s="2" t="n">
-        <v>205000</v>
+        <v>478000</v>
       </c>
       <c r="I727" s="2" t="n">
-        <v>196924.64</v>
+        <v>423169</v>
       </c>
       <c r="J727" s="3" t="n">
-        <v>41538</v>
+        <v>39539</v>
       </c>
       <c r="K727" s="3" t="n">
-        <v>41725</v>
+        <v>40320</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="728">
       <c r="A728" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C728" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D728" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E728" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F728" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RC/22012034202761 — khet sadak yojna datar ke khet se sarif ke khet ta</t>
+          <t>1729002128/LD/22012034301539 — Shantidham Nirman Gram Singarchori</t>
         </is>
       </c>
       <c r="G728" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H728" s="2" t="n">
-        <v>1312000</v>
+        <v>180000</v>
       </c>
       <c r="I728" s="2" t="n">
-        <v>1170721.68</v>
+        <v>179754.76</v>
       </c>
       <c r="J728" s="3" t="n">
-        <v>41676</v>
+        <v>42782</v>
       </c>
       <c r="K728" s="3" t="n">
-        <v>43324</v>
+        <v>43023</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="729">
       <c r="A729" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C729" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D729" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E729" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F729" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RC/22012034202764 — khet sadak yojna padav (ganve) se saeed khan ke kh</t>
+          <t>1729002128/LD/22012034315968 — shantidham gram kadukhedi</t>
         </is>
       </c>
       <c r="G729" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H729" s="2" t="n">
-        <v>1312000</v>
+        <v>180000</v>
       </c>
       <c r="I729" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J729" s="3" t="n">
-        <v>41704</v>
+        <v>42818</v>
       </c>
       <c r="K729" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="730">
       <c r="A730" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C730" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D730" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E730" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F730" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RC/22012034222049 — panchpermesvar c.c. road irfan khan ke ghar se banne khan ke ghar tak main road g.p. singarchori</t>
+          <t>1729002128/LD/3799425464 — Khel Maidan T.S.No.1661 Sigarchori</t>
         </is>
       </c>
       <c r="G730" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H730" s="2" t="n">
-        <v>0</v>
+        <v>158000</v>
       </c>
       <c r="I730" s="2" t="n">
-        <v>0</v>
+        <v>156111.53</v>
       </c>
       <c r="J730" s="3" t="n">
-        <v>41744</v>
-[...1 lines deleted...]
-      <c r="K730" s="3"/>
+        <v>41704</v>
+      </c>
+      <c r="K730" s="3" t="n">
+        <v>42287</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="731">
       <c r="A731" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C731" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D731" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E731" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F731" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RC/22012034222055 — panchpermesvar c.c. road irfan khan ke ghar se banne khan ke ghar tak main road g.p. singarchori</t>
+          <t>1729002128/LD/3799425684 — Khal Maidan T.S.No.1660 Kadukhedi Sigarchori</t>
         </is>
       </c>
       <c r="G731" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H731" s="2" t="n">
-        <v>0</v>
+        <v>158000</v>
       </c>
       <c r="I731" s="2" t="n">
-        <v>0</v>
+        <v>158104.05</v>
       </c>
       <c r="J731" s="3" t="n">
-        <v>41744</v>
-[...1 lines deleted...]
-      <c r="K731" s="3"/>
+        <v>41704</v>
+      </c>
+      <c r="K731" s="3" t="n">
+        <v>41789</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="732">
       <c r="A732" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C732" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D732" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E732" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F732" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RC/22012034222066 — panchparmesvar c.c. road irfan khan ke ghar se banne khan ke ghar tak main road g.p. singarchori</t>
+          <t>1729002128/LD/85 — खेल मैदान उपयोजना निर्माण कार्य ग्राम सिगांरचोरी</t>
         </is>
       </c>
       <c r="G732" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H732" s="2" t="n">
-        <v>0</v>
+        <v>450000</v>
       </c>
       <c r="I732" s="2" t="n">
-        <v>0</v>
+        <v>348699</v>
       </c>
       <c r="J732" s="3" t="n">
-        <v>41744</v>
-[...1 lines deleted...]
-      <c r="K732" s="3"/>
+        <v>40833</v>
+      </c>
+      <c r="K732" s="3" t="n">
+        <v>41439</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="733">
       <c r="A733" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B733" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C733" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D733" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E733" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F733" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RC/22012034222076 — panchparmesvar c.c.road irfan khan ke ghar se banne khan ke ghar tak main road g.p.singarchori</t>
+          <t>1729002128/LD/9926706968 — Santidham Piranakhedi T.S.No.4817 Sigarghori</t>
         </is>
       </c>
       <c r="G733" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H733" s="2" t="n">
-        <v>0</v>
+        <v>497000</v>
       </c>
       <c r="I733" s="2" t="n">
-        <v>0</v>
+        <v>506473.52</v>
       </c>
       <c r="J733" s="3" t="n">
-        <v>41745</v>
-[...1 lines deleted...]
-      <c r="K733" s="3"/>
+        <v>41795</v>
+      </c>
+      <c r="K733" s="3" t="n">
+        <v>42389</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="734">
       <c r="A734" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C734" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Other Works</t>
         </is>
       </c>
       <c r="D734" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Maintenance of rural public assets / Repair and Maintenance of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E734" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; Maint of Community infrastructure</t>
         </is>
       </c>
       <c r="F734" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RC/22012034222083 — panchparmesvar c.c.road irfan khan ke ghar se banne khan ke ghar tak main road g.p.singarchori</t>
+          <t>1729002128/OP/9425890508 — C C PULIYA NIRMAN VIDHAYAK NIDHI+NREGS SCHOOL KE PASS SINGARCHORI</t>
         </is>
       </c>
       <c r="G734" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H734" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I734" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J734" s="3" t="n">
-        <v>41745</v>
+        <v>42474</v>
       </c>
       <c r="K734" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="735">
       <c r="A735" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C735" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D735" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E735" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F735" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RC/22012034222084 — panchparmesvar c.c.road irfan khan ke ghar se bann</t>
+          <t>1729002128/PG/22012034366146 — playground</t>
         </is>
       </c>
       <c r="G735" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H735" s="2" t="n">
-        <v>206000</v>
+        <v>0</v>
       </c>
       <c r="I735" s="2" t="n">
-        <v>175522.6</v>
+        <v>0</v>
       </c>
       <c r="J735" s="3" t="n">
-        <v>41809</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K735" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="736">
       <c r="A736" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C736" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D736" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E736" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F736" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RC/22012034226861 — Panch Parmeswar C.C.Road T.S.no.648 Sigarchori</t>
+          <t>1729002128/RC/1039 — नवीन ग्रेवलरोड निर्माण कार्य तेजसिह के खेत से दगडी</t>
         </is>
       </c>
       <c r="G736" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H736" s="2" t="n">
-        <v>206000</v>
+        <v>499000</v>
       </c>
       <c r="I736" s="2" t="n">
-        <v>187742.96</v>
+        <v>490932.52</v>
       </c>
       <c r="J736" s="3" t="n">
-        <v>41858</v>
+        <v>41282</v>
       </c>
       <c r="K736" s="3" t="n">
-        <v>42287</v>
+        <v>41460</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="737">
       <c r="A737" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C737" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D737" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E737" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F737" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RC/22012034282719 — PANCH PARMESWAR CC ROAD DEWA KE MAKAN SE SAMSAN GRAM KATUKHEDA</t>
+          <t>1729002128/RC/1056 — नवीन ग्रेवलरोड निर्माण कार्य स्‍कूल से तेजसिह के ख</t>
         </is>
       </c>
       <c r="G737" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H737" s="2" t="n">
-        <v>136000</v>
+        <v>499000</v>
       </c>
       <c r="I737" s="2" t="n">
-        <v>136263</v>
+        <v>488905.41</v>
       </c>
       <c r="J737" s="3" t="n">
-        <v>42222</v>
+        <v>41315</v>
       </c>
       <c r="K737" s="3" t="n">
-        <v>42500</v>
+        <v>41664</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="738">
       <c r="A738" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C738" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D738" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E738" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F738" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RC/22012034327451 — 14fc+mnrega cc road nali nirman -  Rakib ke makan se abdul ke makan tak</t>
+          <t>1729002128/RC/118 — नवीन ग्रेवलरोड निर्माण कार्य पिरानाखेडी से रामपुरा रोड सिगांरचोरी</t>
         </is>
       </c>
       <c r="G738" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H738" s="2" t="n">
-        <v>62495</v>
+        <v>498000</v>
       </c>
       <c r="I738" s="2" t="n">
-        <v>62316</v>
+        <v>339420</v>
       </c>
       <c r="J738" s="3" t="n">
-        <v>42783</v>
+        <v>40225</v>
       </c>
       <c r="K738" s="3" t="n">
-        <v>43018</v>
+        <v>41460</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="739">
       <c r="A739" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C739" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D739" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E739" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F739" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RC/22012034327452 — 14fc mnrega cc road nali nirman jafar ke makan se kabristan tak</t>
+          <t>1729002128/RC/22012034164195 — पंच परमेश्‍वर सीसीरोड छतरी से रामू के घर तक से तखत</t>
         </is>
       </c>
       <c r="G739" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H739" s="2" t="n">
-        <v>49023</v>
+        <v>204180</v>
       </c>
       <c r="I739" s="2" t="n">
-        <v>49072</v>
+        <v>203811</v>
       </c>
       <c r="J739" s="3" t="n">
-        <v>42783</v>
+        <v>41392</v>
       </c>
       <c r="K739" s="3" t="n">
-        <v>43332</v>
+        <v>42297</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="740">
       <c r="A740" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C740" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D740" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E740" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F740" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RC/22012034339959 — CC Road performance grant - Nai Aabadi Aslam ke makan tak Singarchori</t>
+          <t>1729002128/RC/22012034173423 — C.C.Road PANCHYAT + NREGA T.S.No.2703 Sigarchori</t>
         </is>
       </c>
       <c r="G740" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H740" s="2" t="n">
-        <v>0</v>
+        <v>41000</v>
       </c>
       <c r="I740" s="2" t="n">
-        <v>0</v>
+        <v>39539.98</v>
       </c>
       <c r="J740" s="3" t="n">
-        <v>42761</v>
-[...1 lines deleted...]
-      <c r="K740" s="3"/>
+        <v>41459</v>
+      </c>
+      <c r="K740" s="3" t="n">
+        <v>41725</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="741">
       <c r="A741" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C741" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D741" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E741" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F741" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RC/22012034344375 — 14fc cc road Nasir ke makan se Anganwadi tak bich gav me</t>
+          <t>1729002128/RC/22012034178701 — Panch Parmeswar C.C.Road t.S.No.358 Sigarchori</t>
         </is>
       </c>
       <c r="G741" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H741" s="2" t="n">
-        <v>93958</v>
+        <v>204672</v>
       </c>
       <c r="I741" s="2" t="n">
-        <v>93568</v>
+        <v>169914.64</v>
       </c>
       <c r="J741" s="3" t="n">
-        <v>42950</v>
+        <v>41508</v>
       </c>
       <c r="K741" s="3" t="n">
-        <v>43023</v>
+        <v>43324</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="742">
       <c r="A742" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B742" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C742" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D742" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E742" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F742" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RC/22012034349714 — 14fc cc road - Main road se Idgah tak colony me</t>
+          <t>1729002128/RC/22012034184385 — Panch Parmeswar C.C.Road Masjit se Hakim Khan ke G</t>
         </is>
       </c>
       <c r="G742" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H742" s="2" t="n">
-        <v>50858</v>
+        <v>205000</v>
       </c>
       <c r="I742" s="2" t="n">
-        <v>50568</v>
+        <v>196924.64</v>
       </c>
       <c r="J742" s="3" t="n">
-        <v>42978</v>
+        <v>41538</v>
       </c>
       <c r="K742" s="3" t="n">
-        <v>43023</v>
+        <v>41725</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="743">
       <c r="A743" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C743" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D743" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E743" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F743" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RC/22012034349748 — 14fc cc road - Vijendra ke makan se Mamu ke makan tak Tahkur Mohalla</t>
+          <t>1729002128/RC/22012034202761 — khet sadak yojna datar ke khet se sarif ke khet ta</t>
         </is>
       </c>
       <c r="G743" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H743" s="2" t="n">
-        <v>51720</v>
+        <v>1312000</v>
       </c>
       <c r="I743" s="2" t="n">
-        <v>51600</v>
+        <v>1170721.68</v>
       </c>
       <c r="J743" s="3" t="n">
-        <v>42964</v>
+        <v>41676</v>
       </c>
       <c r="K743" s="3" t="n">
-        <v>43084</v>
+        <v>43324</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="744">
       <c r="A744" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C744" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D744" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E744" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F744" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RC/22012034349749 — 14fc cc road - Ramdev mandir se sawat ke makan tak</t>
+          <t>1729002128/RC/22012034202764 — khet sadak yojna padav (ganve) se saeed khan ke kh</t>
         </is>
       </c>
       <c r="G744" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H744" s="2" t="n">
-        <v>26580</v>
+        <v>1312000</v>
       </c>
       <c r="I744" s="2" t="n">
-        <v>26832</v>
+        <v>0</v>
       </c>
       <c r="J744" s="3" t="n">
-        <v>42964</v>
-[...3 lines deleted...]
-      </c>
+        <v>41704</v>
+      </c>
+      <c r="K744" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="745">
       <c r="A745" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B745" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C745" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D745" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E745" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F745" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RC/22012034349750 — 14fc cc road - Piranakhedi se Gullu ke makan tak</t>
+          <t>1729002128/RC/22012034222049 — panchpermesvar c.c. road irfan khan ke ghar se banne khan ke ghar tak main road g.p. singarchori</t>
         </is>
       </c>
       <c r="G745" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H745" s="2" t="n">
-        <v>27625</v>
+        <v>0</v>
       </c>
       <c r="I745" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J745" s="3" t="n">
-        <v>42839</v>
+        <v>41744</v>
       </c>
       <c r="K745" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="746">
       <c r="A746" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B746" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C746" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D746" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E746" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F746" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RC/22012034353086 — 14fc cc road - Chhatri se hanuman mandir tak Gram kadukhedi</t>
+          <t>1729002128/RC/22012034222055 — panchpermesvar c.c. road irfan khan ke ghar se banne khan ke ghar tak main road g.p. singarchori</t>
         </is>
       </c>
       <c r="G746" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H746" s="2" t="n">
-        <v>40313</v>
+        <v>0</v>
       </c>
       <c r="I746" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J746" s="3" t="n">
-        <v>42839</v>
+        <v>41744</v>
       </c>
       <c r="K746" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="747">
       <c r="A747" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B747" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C747" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D747" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E747" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F747" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RC/22012034379057 — Sudur Sadak Sampark Yojna - Sharif kha ke khet se Urjan singh ke makan tak Singarchori</t>
+          <t>1729002128/RC/22012034222066 — panchparmesvar c.c. road irfan khan ke ghar se banne khan ke ghar tak main road g.p. singarchori</t>
         </is>
       </c>
       <c r="G747" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H747" s="2" t="n">
-        <v>1227000</v>
+        <v>0</v>
       </c>
       <c r="I747" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J747" s="3" t="n">
-        <v>43003</v>
+        <v>41744</v>
       </c>
       <c r="K747" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="748">
       <c r="A748" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B748" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C748" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D748" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E748" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F748" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RC/22012034397363 — 14fc + mnrega cc road - ibedull ke makan se anganwadi ki or</t>
+          <t>1729002128/RC/22012034222076 — panchparmesvar c.c.road irfan khan ke ghar se banne khan ke ghar tak main road g.p.singarchori</t>
         </is>
       </c>
       <c r="G748" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H748" s="2" t="n">
-        <v>94710</v>
+        <v>0</v>
       </c>
       <c r="I748" s="2" t="n">
-        <v>67860</v>
+        <v>0</v>
       </c>
       <c r="J748" s="3" t="n">
-        <v>43461</v>
-[...3 lines deleted...]
-      </c>
+        <v>41745</v>
+      </c>
+      <c r="K748" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="749">
       <c r="A749" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B749" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C749" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D749" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E749" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F749" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RC/22012034437243 — 14FC +mnrega cc road - atik kha ke makan se kadukhedi road tak</t>
+          <t>1729002128/RC/22012034222083 — panchparmesvar c.c.road irfan khan ke ghar se banne khan ke ghar tak main road g.p.singarchori</t>
         </is>
       </c>
       <c r="G749" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H749" s="2" t="n">
-        <v>48878</v>
+        <v>0</v>
       </c>
       <c r="I749" s="2" t="n">
-        <v>41928</v>
+        <v>0</v>
       </c>
       <c r="J749" s="3" t="n">
-        <v>43510</v>
-[...3 lines deleted...]
-      </c>
+        <v>41745</v>
+      </c>
+      <c r="K749" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="750">
       <c r="A750" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B750" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C750" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D750" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E750" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F750" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RC/22012034438961 — cc road</t>
+          <t>1729002128/RC/22012034222084 — panchparmesvar c.c.road irfan khan ke ghar se bann</t>
         </is>
       </c>
       <c r="G750" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H750" s="2" t="n">
-        <v>0</v>
+        <v>206000</v>
       </c>
       <c r="I750" s="2" t="n">
-        <v>0</v>
+        <v>175522.6</v>
       </c>
       <c r="J750" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K750" s="3"/>
+        <v>41809</v>
+      </c>
+      <c r="K750" s="3" t="n">
+        <v>42344</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="751">
       <c r="A751" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B751" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C751" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D751" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E751" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F751" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RC/22012034449614 — 14fc+mnrega cc road - Chhatri se nale tak school ki or Kadukhedi</t>
+          <t>1729002128/RC/22012034226861 — Panch Parmeswar C.C.Road T.S.no.648 Sigarchori</t>
         </is>
       </c>
       <c r="G751" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H751" s="2" t="n">
-        <v>86250</v>
+        <v>206000</v>
       </c>
       <c r="I751" s="2" t="n">
-        <v>85884</v>
+        <v>187742.96</v>
       </c>
       <c r="J751" s="3" t="n">
-        <v>43535</v>
+        <v>41858</v>
       </c>
       <c r="K751" s="3" t="n">
-        <v>43780</v>
+        <v>42287</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="752">
       <c r="A752" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B752" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C752" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D752" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E752" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F752" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RC/22012034449626 — 14fc+mnrega cc road - Prim. school se radheshyam ke makan tak</t>
+          <t>1729002128/RC/22012034282719 — PANCH PARMESWAR CC ROAD DEWA KE MAKAN SE SAMSAN GRAM KATUKHEDA</t>
         </is>
       </c>
       <c r="G752" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H752" s="2" t="n">
-        <v>34500</v>
+        <v>136000</v>
       </c>
       <c r="I752" s="2" t="n">
-        <v>36252</v>
+        <v>136263</v>
       </c>
       <c r="J752" s="3" t="n">
-        <v>43535</v>
+        <v>42222</v>
       </c>
       <c r="K752" s="3" t="n">
-        <v>43780</v>
+        <v>42500</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="753">
       <c r="A753" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B753" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C753" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D753" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E753" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F753" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RC/22012034449631 — 14fc+mnrega cc road - Main road se ibadulla kha ke makan tak</t>
+          <t>1729002128/RC/22012034327451 — 14fc+mnrega cc road nali nirman -  Rakib ke makan se abdul ke makan tak</t>
         </is>
       </c>
       <c r="G753" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H753" s="2" t="n">
-        <v>86550</v>
+        <v>62495</v>
       </c>
       <c r="I753" s="2" t="n">
-        <v>90036</v>
+        <v>62316</v>
       </c>
       <c r="J753" s="3" t="n">
-        <v>43535</v>
+        <v>42783</v>
       </c>
       <c r="K753" s="3" t="n">
-        <v>43780</v>
+        <v>43018</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="754">
       <c r="A754" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B754" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C754" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D754" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E754" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F754" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RC/22012034470249 — 14fc+mnregac cc road - Bus Stand se Asgar ke makan ki or Singarchori</t>
+          <t>1729002128/RC/22012034327452 — 14fc mnrega cc road nali nirman jafar ke makan se kabristan tak</t>
         </is>
       </c>
       <c r="G754" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H754" s="2" t="n">
-        <v>73944</v>
+        <v>49023</v>
       </c>
       <c r="I754" s="2" t="n">
-        <v>84480</v>
+        <v>49072</v>
       </c>
       <c r="J754" s="3" t="n">
-        <v>43678</v>
+        <v>42783</v>
       </c>
       <c r="K754" s="3" t="n">
-        <v>44175</v>
+        <v>43332</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="755">
       <c r="A755" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B755" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C755" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D755" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E755" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F755" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RC/22012034522806 — Approach Road ShantiDham singarchori</t>
+          <t>1729002128/RC/22012034339959 — CC Road performance grant - Nai Aabadi Aslam ke makan tak Singarchori</t>
         </is>
       </c>
       <c r="G755" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H755" s="2" t="n">
-        <v>810870.65</v>
+        <v>0</v>
       </c>
       <c r="I755" s="2" t="n">
-        <v>260726.93</v>
+        <v>0</v>
       </c>
       <c r="J755" s="3" t="n">
-        <v>43975</v>
-[...3 lines deleted...]
-      </c>
+        <v>42761</v>
+      </c>
+      <c r="K755" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="756">
       <c r="A756" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B756" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C756" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D756" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E756" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F756" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RC/22012034522807 — Approach Road Shantidham Kadukhedy</t>
+          <t>1729002128/RC/22012034344375 — 14fc cc road Nasir ke makan se Anganwadi tak bich gav me</t>
         </is>
       </c>
       <c r="G756" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H756" s="2" t="n">
-        <v>501572.09</v>
+        <v>93958</v>
       </c>
       <c r="I756" s="2" t="n">
-        <v>253521.7</v>
+        <v>93568</v>
       </c>
       <c r="J756" s="3" t="n">
-        <v>43975</v>
+        <v>42950</v>
       </c>
       <c r="K756" s="3" t="n">
-        <v>45118</v>
+        <v>43023</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="757">
       <c r="A757" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B757" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C757" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D757" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E757" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F757" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RC/22012034525203 — cc road nirmaan jagnnath ke ghar se dagdi ki taraf</t>
+          <t>1729002128/RC/22012034349714 — 14fc cc road - Main road se Idgah tak colony me</t>
         </is>
       </c>
       <c r="G757" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H757" s="2" t="n">
-        <v>147000</v>
+        <v>50858</v>
       </c>
       <c r="I757" s="2" t="n">
-        <v>145920</v>
+        <v>50568</v>
       </c>
       <c r="J757" s="3" t="n">
-        <v>44001</v>
+        <v>42978</v>
       </c>
       <c r="K757" s="3" t="n">
-        <v>44048</v>
+        <v>43023</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="758">
       <c r="A758" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B758" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C758" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D758" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E758" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F758" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RC/22012034544417 — 15fc+mnrega cc road - Sadik kha ke makan se Bilal kha ke makan tak</t>
+          <t>1729002128/RC/22012034349748 — 14fc cc road - Vijendra ke makan se Mamu ke makan tak Tahkur Mohalla</t>
         </is>
       </c>
       <c r="G758" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H758" s="2" t="n">
-        <v>47400</v>
+        <v>51720</v>
       </c>
       <c r="I758" s="2" t="n">
-        <v>43320</v>
+        <v>51600</v>
       </c>
       <c r="J758" s="3" t="n">
-        <v>44126</v>
+        <v>42964</v>
       </c>
       <c r="K758" s="3" t="n">
-        <v>45118</v>
+        <v>43084</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="759">
       <c r="A759" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B759" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C759" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D759" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E759" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F759" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RC/22012034544419 — 15fc+mnrega cc road - Main Road se Noman ke ghar tak</t>
+          <t>1729002128/RC/22012034349749 — 14fc cc road - Ramdev mandir se sawat ke makan tak</t>
         </is>
       </c>
       <c r="G759" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H759" s="2" t="n">
-        <v>22800</v>
+        <v>26580</v>
       </c>
       <c r="I759" s="2" t="n">
-        <v>21660</v>
+        <v>26832</v>
       </c>
       <c r="J759" s="3" t="n">
-        <v>44154</v>
+        <v>42964</v>
       </c>
       <c r="K759" s="3" t="n">
-        <v>45118</v>
+        <v>43084</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="760">
       <c r="A760" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B760" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C760" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D760" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E760" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F760" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RC/22012034544420 — 15fc+mnrega cc road - Main Road se Sahedin ke makan tak Singarchori</t>
+          <t>1729002128/RC/22012034349750 — 14fc cc road - Piranakhedi se Gullu ke makan tak</t>
         </is>
       </c>
       <c r="G760" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H760" s="2" t="n">
-        <v>22500</v>
+        <v>27625</v>
       </c>
       <c r="I760" s="2" t="n">
-        <v>22990</v>
+        <v>0</v>
       </c>
       <c r="J760" s="3" t="n">
-        <v>44126</v>
-[...3 lines deleted...]
-      </c>
+        <v>42839</v>
+      </c>
+      <c r="K760" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="761">
       <c r="A761" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B761" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C761" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D761" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E761" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F761" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RC/22012034564549 — 15vaa +nraga CCroad nirmaan Pirana khedy Dagadi ki or GP Singarchori</t>
+          <t>1729002128/RC/22012034353086 — 14fc cc road - Chhatri se hanuman mandir tak Gram kadukhedi</t>
         </is>
       </c>
       <c r="G761" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H761" s="2" t="n">
-        <v>127000</v>
+        <v>40313</v>
       </c>
       <c r="I761" s="2" t="n">
-        <v>125836</v>
+        <v>0</v>
       </c>
       <c r="J761" s="3" t="n">
-        <v>44287</v>
-[...3 lines deleted...]
-      </c>
+        <v>42839</v>
+      </c>
+      <c r="K761" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="762">
       <c r="A762" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B762" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C762" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D762" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E762" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F762" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RC/22012034579083 — 15fc+mnrega cc road nasuruddin ke ghar se bablu kha ke ghar tak singarchori</t>
+          <t>1729002128/RC/22012034379057 — Sudur Sadak Sampark Yojna - Sharif kha ke khet se Urjan singh ke makan tak Singarchori</t>
         </is>
       </c>
       <c r="G762" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H762" s="2" t="n">
-        <v>21000</v>
+        <v>1227000</v>
       </c>
       <c r="I762" s="2" t="n">
-        <v>20844</v>
+        <v>0</v>
       </c>
       <c r="J762" s="3" t="n">
-        <v>44461</v>
-[...3 lines deleted...]
-      </c>
+        <v>43003</v>
+      </c>
+      <c r="K762" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="763">
       <c r="A763" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B763" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C763" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D763" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E763" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F763" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RC/22012034593907 — 15fc+mnrega Nali Nirman - Nasib Kha ke makan se Segrigation Shed ki or Singarchori</t>
+          <t>1729002128/RC/22012034397363 — 14fc + mnrega cc road - ibedull ke makan se anganwadi ki or</t>
         </is>
       </c>
       <c r="G763" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H763" s="2" t="n">
-        <v>37000</v>
+        <v>94710</v>
       </c>
       <c r="I763" s="2" t="n">
-        <v>22002</v>
+        <v>67860</v>
       </c>
       <c r="J763" s="3" t="n">
-        <v>44515</v>
+        <v>43461</v>
       </c>
       <c r="K763" s="3" t="n">
-        <v>45228</v>
+        <v>43780</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="764">
       <c r="A764" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B764" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C764" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D764" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E764" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F764" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RC/22012034623035 — 15fc+mnrega - CC Road ilyas ke mkaan se bhagirath ke makan tak Singarchori</t>
+          <t>1729002128/RC/22012034437243 — 14FC +mnrega cc road - atik kha ke makan se kadukhedi road tak</t>
         </is>
       </c>
       <c r="G764" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H764" s="2" t="n">
-        <v>98000</v>
+        <v>48878</v>
       </c>
       <c r="I764" s="2" t="n">
-        <v>91596</v>
+        <v>41928</v>
       </c>
       <c r="J764" s="3" t="n">
-        <v>44913</v>
+        <v>43510</v>
       </c>
       <c r="K764" s="3" t="n">
-        <v>45233</v>
+        <v>43817</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="765">
       <c r="A765" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B765" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C765" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D765" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E765" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F765" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RC/22012034637151 — CC Road Nirman Panchayat Bhawan Ke Samne Singarchori</t>
+          <t>1729002128/RC/22012034438961 — cc road</t>
         </is>
       </c>
       <c r="G765" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H765" s="2" t="n">
-        <v>93000</v>
+        <v>0</v>
       </c>
       <c r="I765" s="2" t="n">
-        <v>92378</v>
+        <v>0</v>
       </c>
       <c r="J765" s="3" t="n">
-        <v>45136</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K765" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="766">
       <c r="A766" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B766" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C766" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D766" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E766" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F766" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RC/22012034637157 — 15th Fc+Mnrega CC Road Nirman Main Road Se Asgar Ke Makan Ki Or Singarchori</t>
+          <t>1729002128/RC/22012034449614 — 14fc+mnrega cc road - Chhatri se nale tak school ki or Kadukhedi</t>
         </is>
       </c>
       <c r="G766" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H766" s="2" t="n">
-        <v>116000</v>
+        <v>86250</v>
       </c>
       <c r="I766" s="2" t="n">
-        <v>113594</v>
+        <v>85884</v>
       </c>
       <c r="J766" s="3" t="n">
-        <v>45119</v>
+        <v>43535</v>
       </c>
       <c r="K766" s="3" t="n">
-        <v>45228</v>
+        <v>43780</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="767">
       <c r="A767" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B767" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C767" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D767" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E767" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F767" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RC/22012034655928 — 15fc+mnrega CC road Manohar singh ke makan se Gyan singh ke makan tak Piranakhedi GP Singarchori</t>
+          <t>1729002128/RC/22012034449626 — 14fc+mnrega cc road - Prim. school se radheshyam ke makan tak</t>
         </is>
       </c>
       <c r="G767" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H767" s="2" t="n">
-        <v>91000</v>
+        <v>34500</v>
       </c>
       <c r="I767" s="2" t="n">
-        <v>90610</v>
+        <v>36252</v>
       </c>
       <c r="J767" s="3" t="n">
-        <v>45250</v>
+        <v>43535</v>
       </c>
       <c r="K767" s="3" t="n">
-        <v>45553</v>
+        <v>43780</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="768">
       <c r="A768" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B768" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C768" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D768" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E768" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F768" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RC/22012034819357 — CC Road Anish ke makan se Kabristan Tak Singarchori</t>
+          <t>1729002128/RC/22012034449631 — 14fc+mnrega cc road - Main road se ibadulla kha ke makan tak</t>
         </is>
       </c>
       <c r="G768" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H768" s="2" t="n">
-        <v>112000</v>
+        <v>86550</v>
       </c>
       <c r="I768" s="2" t="n">
-        <v>111954</v>
+        <v>90036</v>
       </c>
       <c r="J768" s="3" t="n">
-        <v>45493</v>
+        <v>43535</v>
       </c>
       <c r="K768" s="3" t="n">
-        <v>45702</v>
+        <v>43780</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="769">
       <c r="A769" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B769" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C769" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D769" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E769" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F769" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RC/22012034819358 — 15fc Mnrega CC Road Dheeraj singh ke makan se Ramdev Mandir Tak Piranakhedi GP Singarchori</t>
+          <t>1729002128/RC/22012034470249 — 14fc+mnregac cc road - Bus Stand se Asgar ke makan ki or Singarchori</t>
         </is>
       </c>
       <c r="G769" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H769" s="2" t="n">
-        <v>80000</v>
+        <v>73944</v>
       </c>
       <c r="I769" s="2" t="n">
-        <v>79932</v>
+        <v>84480</v>
       </c>
       <c r="J769" s="3" t="n">
-        <v>45476</v>
+        <v>43678</v>
       </c>
       <c r="K769" s="3" t="n">
-        <v>45702</v>
+        <v>44175</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="770">
       <c r="A770" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B770" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C770" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D770" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E770" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F770" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RC/22012034819361 — 15fc Mnrega CC Road Devkaran Bhati ke makan se Dev kabaja Mandir tak Piranakhedi GP Singarchori</t>
+          <t>1729002128/RC/22012034522806 — Approach Road ShantiDham singarchori</t>
         </is>
       </c>
       <c r="G770" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H770" s="2" t="n">
-        <v>112000</v>
+        <v>810870.65</v>
       </c>
       <c r="I770" s="2" t="n">
-        <v>111948</v>
+        <v>260726.93</v>
       </c>
       <c r="J770" s="3" t="n">
-        <v>45476</v>
+        <v>43975</v>
       </c>
       <c r="K770" s="3" t="n">
-        <v>45702</v>
+        <v>45118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="771">
       <c r="A771" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B771" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C771" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D771" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E771" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F771" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RC/22012034838330 — CC Road Nirman Kary Kailash Ke Makan Se Bapu Singh Ke Makan Ki Or Gram Piranakhedi Gp Singarchori</t>
+          <t>1729002128/RC/22012034522807 — Approach Road Shantidham Kadukhedy</t>
         </is>
       </c>
       <c r="G771" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H771" s="2" t="n">
-        <v>67000</v>
+        <v>501572.09</v>
       </c>
       <c r="I771" s="2" t="n">
-        <v>66825</v>
+        <v>253521.7</v>
       </c>
       <c r="J771" s="3" t="n">
-        <v>45731</v>
+        <v>43975</v>
       </c>
       <c r="K771" s="3" t="n">
-        <v>45923</v>
+        <v>45118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="772">
       <c r="A772" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B772" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C772" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D772" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E772" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F772" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RC/22012034838354 — CC Road Nirman Moti Singh Ke Makan Se Kailash Ke Makan Ki Or Gram Piranakhedi Gp Singarchori</t>
+          <t>1729002128/RC/22012034525203 — cc road nirmaan jagnnath ke ghar se dagdi ki taraf</t>
         </is>
       </c>
       <c r="G772" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H772" s="2" t="n">
-        <v>67000</v>
+        <v>147000</v>
       </c>
       <c r="I772" s="2" t="n">
-        <v>66825</v>
+        <v>145920</v>
       </c>
       <c r="J772" s="3" t="n">
-        <v>45733</v>
+        <v>44001</v>
       </c>
       <c r="K772" s="3" t="n">
-        <v>45923</v>
+        <v>44048</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="773">
       <c r="A773" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B773" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C773" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D773" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E773" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F773" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RC/22012034839141 — CC Road Nirman Nasib Kha ke ghar se Main road ki or Singarchori</t>
+          <t>1729002128/RC/22012034544417 — 15fc+mnrega cc road - Sadik kha ke makan se Bilal kha ke makan tak</t>
         </is>
       </c>
       <c r="G773" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H773" s="2" t="n">
-        <v>70000</v>
+        <v>47400</v>
       </c>
       <c r="I773" s="2" t="n">
-        <v>68904</v>
+        <v>43320</v>
       </c>
       <c r="J773" s="3" t="n">
-        <v>45791</v>
+        <v>44126</v>
       </c>
       <c r="K773" s="3" t="n">
-        <v>46023</v>
+        <v>45118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="774">
       <c r="A774" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B774" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C774" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D774" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E774" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F774" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RC/22012034846192 — 15fc Mnrega CC Road Ashik kha se Main Road Evam Beli Kha se Rafik ke ghar ki or Singarchori</t>
+          <t>1729002128/RC/22012034544419 — 15fc+mnrega cc road - Main Road se Noman ke ghar tak</t>
         </is>
       </c>
       <c r="G774" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H774" s="2" t="n">
-        <v>79000</v>
+        <v>22800</v>
       </c>
       <c r="I774" s="2" t="n">
-        <v>78300</v>
+        <v>21660</v>
       </c>
       <c r="J774" s="3" t="n">
-        <v>46023</v>
+        <v>44154</v>
       </c>
       <c r="K774" s="3" t="n">
-        <v>46038</v>
+        <v>45118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="775">
       <c r="A775" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B775" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C775" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D775" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E775" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F775" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RC/22012034846206 — CC Road Bhagirath ke makan se meharwan ke makan ki or Piranakhedi GP Singarchori</t>
+          <t>1729002128/RC/22012034544420 — 15fc+mnrega cc road - Main Road se Sahedin ke makan tak Singarchori</t>
         </is>
       </c>
       <c r="G775" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H775" s="2" t="n">
-        <v>74000</v>
+        <v>22500</v>
       </c>
       <c r="I775" s="2" t="n">
-        <v>73602</v>
+        <v>22990</v>
       </c>
       <c r="J775" s="3" t="n">
-        <v>46038</v>
+        <v>44126</v>
       </c>
       <c r="K775" s="3" t="n">
-        <v>46052</v>
+        <v>44893</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="776">
       <c r="A776" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B776" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C776" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D776" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E776" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F776" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RC/22012034846209 — CC Road Devkaran ke makan se DP ki or Piranakhedi GP Singarchori</t>
+          <t>1729002128/RC/22012034564549 — 15vaa +nraga CCroad nirmaan Pirana khedy Dagadi ki or GP Singarchori</t>
         </is>
       </c>
       <c r="G776" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H776" s="2" t="n">
-        <v>74000</v>
+        <v>127000</v>
       </c>
       <c r="I776" s="2" t="n">
-        <v>73602</v>
+        <v>125836</v>
       </c>
       <c r="J776" s="3" t="n">
-        <v>46023</v>
+        <v>44287</v>
       </c>
       <c r="K776" s="3" t="n">
-        <v>46038</v>
+        <v>45118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="777">
       <c r="A777" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B777" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C777" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D777" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E777" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F777" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RC/22012034852705 — CC Road Nirman Kary Shamshan Se Kadukhedi Ki Or Gram Kadukhedi Gp Singarchori</t>
+          <t>1729002128/RC/22012034579083 — 15fc+mnrega cc road nasuruddin ke ghar se bablu kha ke ghar tak singarchori</t>
         </is>
       </c>
       <c r="G777" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H777" s="2" t="n">
-        <v>41000</v>
+        <v>21000</v>
       </c>
       <c r="I777" s="2" t="n">
-        <v>0</v>
+        <v>20844</v>
       </c>
       <c r="J777" s="3" t="n">
-        <v>46079</v>
-[...1 lines deleted...]
-      <c r="K777" s="3"/>
+        <v>44461</v>
+      </c>
+      <c r="K777" s="3" t="n">
+        <v>45204</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="778">
       <c r="A778" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B778" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C778" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D778" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E778" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F778" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RC/22012034853731 — CC Road Nirman Kary Shamshan Se Piranakhedi Ki Or Gram Pirarakhedi Gp Singarchori</t>
+          <t>1729002128/RC/22012034593907 — 15fc+mnrega Nali Nirman - Nasib Kha ke makan se Segrigation Shed ki or Singarchori</t>
         </is>
       </c>
       <c r="G778" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H778" s="2" t="n">
-        <v>41000</v>
+        <v>37000</v>
       </c>
       <c r="I778" s="2" t="n">
-        <v>0</v>
+        <v>22002</v>
       </c>
       <c r="J778" s="3" t="n">
-        <v>46017</v>
-[...1 lines deleted...]
-      <c r="K778" s="3"/>
+        <v>44515</v>
+      </c>
+      <c r="K778" s="3" t="n">
+        <v>45228</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="779">
       <c r="A779" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B779" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C779" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D779" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E779" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F779" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RC/271 — नवीन ग्रेवल रोड निर्माण रामपुरा रोड से दगडी तक सिंगारचौरी</t>
+          <t>1729002128/RC/22012034623035 — 15fc+mnrega - CC Road ilyas ke mkaan se bhagirath ke makan tak Singarchori</t>
         </is>
       </c>
       <c r="G779" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H779" s="2" t="n">
-        <v>498000</v>
+        <v>98000</v>
       </c>
       <c r="I779" s="2" t="n">
-        <v>125450</v>
+        <v>91596</v>
       </c>
       <c r="J779" s="3" t="n">
-        <v>40282</v>
+        <v>44913</v>
       </c>
       <c r="K779" s="3" t="n">
-        <v>40551</v>
+        <v>45233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="780">
       <c r="A780" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B780" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C780" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D780" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E780" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F780" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RC/272 — नवीन ग्रेवल रोड निर्माण  दगडी से पिरानाखे्डी तक सिंगारचौरी</t>
+          <t>1729002128/RC/22012034637151 — CC Road Nirman Panchayat Bhawan Ke Samne Singarchori</t>
         </is>
       </c>
       <c r="G780" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H780" s="2" t="n">
-        <v>498000</v>
+        <v>93000</v>
       </c>
       <c r="I780" s="2" t="n">
-        <v>380726</v>
+        <v>92378</v>
       </c>
       <c r="J780" s="3" t="n">
-        <v>40307</v>
+        <v>45136</v>
       </c>
       <c r="K780" s="3" t="n">
-        <v>41460</v>
+        <v>45228</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="781">
       <c r="A781" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B781" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C781" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D781" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E781" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F781" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RC/299 — नवीन ग्रेवल रोड निर्माण कार्य कालोनी से स्‍कूल तक पिरानाखेडी ग्रा पंचा सिंगरर्चौरी</t>
+          <t>1729002128/RC/22012034637157 — 15th Fc+Mnrega CC Road Nirman Main Road Se Asgar Ke Makan Ki Or Singarchori</t>
         </is>
       </c>
       <c r="G781" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H781" s="2" t="n">
-        <v>495000</v>
+        <v>116000</v>
       </c>
       <c r="I781" s="2" t="n">
-        <v>497885</v>
+        <v>113594</v>
       </c>
       <c r="J781" s="3" t="n">
-        <v>40352</v>
+        <v>45119</v>
       </c>
       <c r="K781" s="3" t="n">
-        <v>40711</v>
+        <v>45228</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="782">
       <c r="A782" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B782" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C782" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D782" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E782" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F782" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RC/381 — नवीन ग्रेवलरोड निर्माण कार्य स्‍कूल से सोरमबाई के कुए तक कादूखेडी</t>
+          <t>1729002128/RC/22012034655928 — 15fc+mnrega CC road Manohar singh ke makan se Gyan singh ke makan tak Piranakhedi GP Singarchori</t>
         </is>
       </c>
       <c r="G782" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H782" s="2" t="n">
-        <v>498000</v>
+        <v>91000</v>
       </c>
       <c r="I782" s="2" t="n">
-        <v>528205</v>
+        <v>90610</v>
       </c>
       <c r="J782" s="3" t="n">
-        <v>40577</v>
+        <v>45250</v>
       </c>
       <c r="K782" s="3" t="n">
-        <v>41075</v>
+        <v>45553</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="783">
       <c r="A783" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B783" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C783" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D783" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E783" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F783" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RC/453 — नवीन ग्रेवलरोड निर्माण कार्य सौरमबाई के कुए से रामपुरा कांकड तक ग्राम सिंगारचौरी</t>
+          <t>1729002128/RC/22012034819357 — CC Road Anish ke makan se Kabristan Tak Singarchori</t>
         </is>
       </c>
       <c r="G783" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H783" s="2" t="n">
-        <v>496000</v>
+        <v>112000</v>
       </c>
       <c r="I783" s="2" t="n">
-        <v>570350.49</v>
+        <v>111954</v>
       </c>
       <c r="J783" s="3" t="n">
-        <v>40671</v>
+        <v>45493</v>
       </c>
       <c r="K783" s="3" t="n">
-        <v>41058</v>
+        <v>45702</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="784">
       <c r="A784" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B784" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C784" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D784" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E784" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F784" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RC/542 — नवीन ग्रेवलरोड निर्माण कार्य तलाई से सफदरखॉ की खोयरी तक सिंगारचोरी</t>
+          <t>1729002128/RC/22012034819358 — 15fc Mnrega CC Road Dheeraj singh ke makan se Ramdev Mandir Tak Piranakhedi GP Singarchori</t>
         </is>
       </c>
       <c r="G784" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H784" s="2" t="n">
-        <v>496000</v>
+        <v>80000</v>
       </c>
       <c r="I784" s="2" t="n">
-        <v>576534</v>
+        <v>79932</v>
       </c>
       <c r="J784" s="3" t="n">
-        <v>40699</v>
+        <v>45476</v>
       </c>
       <c r="K784" s="3" t="n">
-        <v>41059</v>
+        <v>45702</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="785">
       <c r="A785" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B785" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C785" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D785" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E785" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F785" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RC/726 — पंचपरमेश्‍वर योजना सी0सी0 रोड निर्माण कार्य ग्राम सिंगारचौरी</t>
+          <t>1729002128/RC/22012034819361 — 15fc Mnrega CC Road Devkaran Bhati ke makan se Dev kabaja Mandir tak Piranakhedi GP Singarchori</t>
         </is>
       </c>
       <c r="G785" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H785" s="2" t="n">
-        <v>229000</v>
+        <v>112000</v>
       </c>
       <c r="I785" s="2" t="n">
-        <v>252036</v>
+        <v>111948</v>
       </c>
       <c r="J785" s="3" t="n">
-        <v>41001</v>
+        <v>45476</v>
       </c>
       <c r="K785" s="3" t="n">
-        <v>41460</v>
+        <v>45702</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="786">
       <c r="A786" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B786" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C786" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D786" s="1" t="inlineStr">
         <is>
-          <t>Anganwadi Toilets / Construction of Anganwadi Multi Unit Toilets for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E786" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F786" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034291307 — SHOCHALAY NIRMAN SINGARCHORI.TS.NO.883</t>
+          <t>1729002128/RC/22012034838330 — CC Road Nirman Kary Kailash Ke Makan Se Bapu Singh Ke Makan Ki Or Gram Piranakhedi Gp Singarchori</t>
         </is>
       </c>
       <c r="G786" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H786" s="2" t="n">
-        <v>240000</v>
+        <v>67000</v>
       </c>
       <c r="I786" s="2" t="n">
-        <v>0</v>
+        <v>66825</v>
       </c>
       <c r="J786" s="3" t="n">
-        <v>42293</v>
-[...1 lines deleted...]
-      <c r="K786" s="3"/>
+        <v>45731</v>
+      </c>
+      <c r="K786" s="3" t="n">
+        <v>45923</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="787">
       <c r="A787" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B787" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C787" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D787" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E787" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F787" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034293452 — C C ROAD 14 VITTIY AYOG + MANREGA KUVARJI KE MAKAN SE ALLAUDDIN KE MAKAN TAK SINGARCHORI</t>
+          <t>1729002128/RC/22012034838354 — CC Road Nirman Moti Singh Ke Makan Se Kailash Ke Makan Ki Or Gram Piranakhedi Gp Singarchori</t>
         </is>
       </c>
       <c r="G787" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H787" s="2" t="n">
-        <v>109000</v>
+        <v>67000</v>
       </c>
       <c r="I787" s="2" t="n">
-        <v>99030</v>
+        <v>66825</v>
       </c>
       <c r="J787" s="3" t="n">
-        <v>42404</v>
+        <v>45733</v>
       </c>
       <c r="K787" s="3" t="n">
-        <v>43324</v>
+        <v>45923</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="788">
       <c r="A788" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B788" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C788" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D788" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E788" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F788" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034305059 — सी सी पुलिया निर्माण विधायक निधि + मनरेगा स्कूल के पास सिंगारचोरी</t>
+          <t>1729002128/RC/22012034839141 — CC Road Nirman Nasib Kha ke ghar se Main road ki or Singarchori</t>
         </is>
       </c>
       <c r="G788" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H788" s="2" t="n">
-        <v>80000</v>
+        <v>70000</v>
       </c>
       <c r="I788" s="2" t="n">
-        <v>77088.89</v>
+        <v>68904</v>
       </c>
       <c r="J788" s="3" t="n">
-        <v>42509</v>
+        <v>45791</v>
       </c>
       <c r="K788" s="3" t="n">
-        <v>43357</v>
+        <v>46023</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="789">
       <c r="A789" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B789" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C789" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D789" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E789" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F789" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034323993 — sochalay marammat bhagirath / devi</t>
+          <t>1729002128/RC/22012034846192 — 15fc Mnrega CC Road Ashik kha se Main Road Evam Beli Kha se Rafik ke ghar ki or Singarchori</t>
         </is>
       </c>
       <c r="G789" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H789" s="2" t="n">
-        <v>8300</v>
+        <v>79000</v>
       </c>
       <c r="I789" s="2" t="n">
-        <v>8024</v>
+        <v>78300</v>
       </c>
       <c r="J789" s="3" t="n">
-        <v>42775</v>
+        <v>46023</v>
       </c>
       <c r="K789" s="3" t="n">
-        <v>43306</v>
+        <v>46038</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="790">
       <c r="A790" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B790" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C790" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D790" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E790" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F790" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034323995 — sochalay marammat noshad / shahjad kha</t>
+          <t>1729002128/RC/22012034846206 — CC Road Bhagirath ke makan se meharwan ke makan ki or Piranakhedi GP Singarchori</t>
         </is>
       </c>
       <c r="G790" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H790" s="2" t="n">
-        <v>8300</v>
+        <v>74000</v>
       </c>
       <c r="I790" s="2" t="n">
-        <v>8024</v>
+        <v>73602</v>
       </c>
       <c r="J790" s="3" t="n">
-        <v>42775</v>
+        <v>46038</v>
       </c>
       <c r="K790" s="3" t="n">
-        <v>42880</v>
+        <v>46052</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="791">
       <c r="A791" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B791" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C791" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D791" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E791" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F791" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034323998 — sochalay marammat kunwar jee / dariyav jee</t>
+          <t>1729002128/RC/22012034846209 — CC Road Devkaran ke makan se DP ki or Piranakhedi GP Singarchori</t>
         </is>
       </c>
       <c r="G791" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H791" s="2" t="n">
-        <v>8300</v>
+        <v>74000</v>
       </c>
       <c r="I791" s="2" t="n">
-        <v>8024</v>
+        <v>73602</v>
       </c>
       <c r="J791" s="3" t="n">
-        <v>42782</v>
+        <v>46023</v>
       </c>
       <c r="K791" s="3" t="n">
-        <v>43245</v>
+        <v>46038</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="792">
       <c r="A792" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B792" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C792" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D792" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E792" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F792" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034324001 — sochalay marammat kuka / siddhu</t>
+          <t>1729002128/RC/22012034852705 — CC Road Nirman Kary Shamshan Se Kadukhedi Ki Or Gram Kadukhedi Gp Singarchori</t>
         </is>
       </c>
       <c r="G792" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H792" s="2" t="n">
-        <v>8300</v>
+        <v>41000</v>
       </c>
       <c r="I792" s="2" t="n">
-        <v>8024</v>
+        <v>0</v>
       </c>
       <c r="J792" s="3" t="n">
-        <v>42775</v>
-[...3 lines deleted...]
-      </c>
+        <v>46079</v>
+      </c>
+      <c r="K792" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="793">
       <c r="A793" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B793" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C793" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D793" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E793" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F793" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034324003 — sochalay maramat rambha  / jaganath singh</t>
+          <t>1729002128/RC/22012034853731 — CC Road Nirman Kary Shamshan Se Piranakhedi Ki Or Gram Pirarakhedi Gp Singarchori</t>
         </is>
       </c>
       <c r="G793" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H793" s="2" t="n">
-        <v>8300</v>
+        <v>41000</v>
       </c>
       <c r="I793" s="2" t="n">
-        <v>2004</v>
+        <v>0</v>
       </c>
       <c r="J793" s="3" t="n">
-        <v>42782</v>
-[...3 lines deleted...]
-      </c>
+        <v>46017</v>
+      </c>
+      <c r="K793" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="794">
       <c r="A794" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B794" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C794" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D794" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E794" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F794" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034324005 — sochalay marammat bapu / ganga</t>
+          <t>1729002128/RC/271 — नवीन ग्रेवल रोड निर्माण रामपुरा रोड से दगडी तक सिंगारचौरी</t>
         </is>
       </c>
       <c r="G794" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H794" s="2" t="n">
-        <v>8300</v>
+        <v>498000</v>
       </c>
       <c r="I794" s="2" t="n">
-        <v>8024</v>
+        <v>125450</v>
       </c>
       <c r="J794" s="3" t="n">
-        <v>42782</v>
+        <v>40282</v>
       </c>
       <c r="K794" s="3" t="n">
-        <v>42957</v>
+        <v>40551</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="795">
       <c r="A795" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B795" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C795" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D795" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E795" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F795" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034324009 — sochalay marammat Gopal / dhana</t>
+          <t>1729002128/RC/272 — नवीन ग्रेवल रोड निर्माण  दगडी से पिरानाखे्डी तक सिंगारचौरी</t>
         </is>
       </c>
       <c r="G795" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H795" s="2" t="n">
-        <v>8300</v>
+        <v>498000</v>
       </c>
       <c r="I795" s="2" t="n">
-        <v>2004</v>
+        <v>380726</v>
       </c>
       <c r="J795" s="3" t="n">
-        <v>42775</v>
+        <v>40307</v>
       </c>
       <c r="K795" s="3" t="n">
-        <v>43393</v>
+        <v>41460</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="796">
       <c r="A796" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B796" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C796" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D796" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E796" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F796" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034343610 — sochalay bhuru kha / anwar kha</t>
+          <t>1729002128/RC/299 — नवीन ग्रेवल रोड निर्माण कार्य कालोनी से स्‍कूल तक पिरानाखेडी ग्रा पंचा सिंगरर्चौरी</t>
         </is>
       </c>
       <c r="G796" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H796" s="2" t="n">
-        <v>8300</v>
+        <v>495000</v>
       </c>
       <c r="I796" s="2" t="n">
-        <v>7912</v>
+        <v>497885</v>
       </c>
       <c r="J796" s="3" t="n">
-        <v>42873</v>
+        <v>40352</v>
       </c>
       <c r="K796" s="3" t="n">
-        <v>43368</v>
+        <v>40711</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="797">
       <c r="A797" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B797" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C797" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D797" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E797" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F797" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034343797 — sochalay hamir / devi</t>
+          <t>1729002128/RC/381 — नवीन ग्रेवलरोड निर्माण कार्य स्‍कूल से सोरमबाई के कुए तक कादूखेडी</t>
         </is>
       </c>
       <c r="G797" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H797" s="2" t="n">
-        <v>8300</v>
+        <v>498000</v>
       </c>
       <c r="I797" s="2" t="n">
-        <v>7912</v>
+        <v>528205</v>
       </c>
       <c r="J797" s="3" t="n">
-        <v>42873</v>
+        <v>40577</v>
       </c>
       <c r="K797" s="3" t="n">
-        <v>43368</v>
+        <v>41075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="798">
       <c r="A798" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B798" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C798" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D798" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E798" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F798" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034363569 — sochalay mo. adil kha / atrab kha</t>
+          <t>1729002128/RC/453 — नवीन ग्रेवलरोड निर्माण कार्य सौरमबाई के कुए से रामपुरा कांकड तक ग्राम सिंगारचौरी</t>
         </is>
       </c>
       <c r="G798" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H798" s="2" t="n">
-        <v>12000</v>
+        <v>496000</v>
       </c>
       <c r="I798" s="2" t="n">
-        <v>0</v>
+        <v>570350.49</v>
       </c>
       <c r="J798" s="3" t="n">
-        <v>42950</v>
-[...1 lines deleted...]
-      <c r="K798" s="3"/>
+        <v>40671</v>
+      </c>
+      <c r="K798" s="3" t="n">
+        <v>41058</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="799">
       <c r="A799" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B799" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C799" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D799" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E799" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F799" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034363570 — sochalay mo.amjad kha / atrab kha</t>
+          <t>1729002128/RC/542 — नवीन ग्रेवलरोड निर्माण कार्य तलाई से सफदरखॉ की खोयरी तक सिंगारचोरी</t>
         </is>
       </c>
       <c r="G799" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H799" s="2" t="n">
-        <v>12000</v>
+        <v>496000</v>
       </c>
       <c r="I799" s="2" t="n">
-        <v>0</v>
+        <v>576534</v>
       </c>
       <c r="J799" s="3" t="n">
-        <v>42950</v>
-[...1 lines deleted...]
-      <c r="K799" s="3"/>
+        <v>40699</v>
+      </c>
+      <c r="K799" s="3" t="n">
+        <v>41059</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="800">
       <c r="A800" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B800" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C800" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D800" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E800" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F800" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034363572 — sochalay mo.jahid khan / atrab kha</t>
+          <t>1729002128/RC/726 — पंचपरमेश्‍वर योजना सी0सी0 रोड निर्माण कार्य ग्राम सिंगारचौरी</t>
         </is>
       </c>
       <c r="G800" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H800" s="2" t="n">
-        <v>12000</v>
+        <v>229000</v>
       </c>
       <c r="I800" s="2" t="n">
-        <v>11880</v>
+        <v>252036</v>
       </c>
       <c r="J800" s="3" t="n">
-        <v>43279</v>
+        <v>41001</v>
       </c>
       <c r="K800" s="3" t="n">
-        <v>45118</v>
+        <v>41460</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="801">
       <c r="A801" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B801" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C801" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D801" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Anganwadi Toilets / Construction of Anganwadi Multi Unit Toilets for Community</t>
         </is>
       </c>
       <c r="E801" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F801" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034363573 — sochalay mo.arif kha /  atrab kha</t>
+          <t>1729002128/RS/22012034291307 — SHOCHALAY NIRMAN SINGARCHORI.TS.NO.883</t>
         </is>
       </c>
       <c r="G801" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H801" s="2" t="n">
-        <v>12000</v>
+        <v>240000</v>
       </c>
       <c r="I801" s="2" t="n">
-        <v>11910</v>
+        <v>0</v>
       </c>
       <c r="J801" s="3" t="n">
-        <v>43279</v>
-[...3 lines deleted...]
-      </c>
+        <v>42293</v>
+      </c>
+      <c r="K801" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="802">
       <c r="A802" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B802" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C802" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D802" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E802" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F802" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034443854 — 14fc+mnrega cc Nali Nirman - Highway kinare Banne kha ke ghar se bhure kha ke ghar tak</t>
+          <t>1729002128/RS/22012034293452 — C C ROAD 14 VITTIY AYOG + MANREGA KUVARJI KE MAKAN SE ALLAUDDIN KE MAKAN TAK SINGARCHORI</t>
         </is>
       </c>
       <c r="G802" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H802" s="2" t="n">
-        <v>75000</v>
+        <v>109000</v>
       </c>
       <c r="I802" s="2" t="n">
-        <v>0</v>
+        <v>99030</v>
       </c>
       <c r="J802" s="3" t="n">
-        <v>43636</v>
-[...1 lines deleted...]
-      <c r="K802" s="3"/>
+        <v>42404</v>
+      </c>
+      <c r="K802" s="3" t="n">
+        <v>43324</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="803">
       <c r="A803" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B803" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C803" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D803" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E803" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F803" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034496936 — SAMUDAYIK SWACHHTA PARISAR PANCHAYAT BHAVAN AVAM SCHOOL KE PAS GRAM AVAM GP SINGARCHORI</t>
+          <t>1729002128/RS/22012034305059 — सी सी पुलिया निर्माण विधायक निधि + मनरेगा स्कूल के पास सिंगारचोरी</t>
         </is>
       </c>
       <c r="G803" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H803" s="2" t="n">
-        <v>44000</v>
+        <v>80000</v>
       </c>
       <c r="I803" s="2" t="n">
-        <v>40090</v>
+        <v>77088.89</v>
       </c>
       <c r="J803" s="3" t="n">
-        <v>44102</v>
+        <v>42509</v>
       </c>
       <c r="K803" s="3" t="n">
-        <v>45118</v>
+        <v>43357</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="804">
       <c r="A804" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B804" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C804" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D804" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E804" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F804" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034503314 — 15vaa+nrega naali nirmaan karya Doinmohammad ke ghar se anganvaadi ki or singar chori</t>
+          <t>1729002128/RS/22012034323993 — sochalay marammat bhagirath / devi</t>
         </is>
       </c>
       <c r="G804" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H804" s="2" t="n">
-        <v>37500</v>
+        <v>8300</v>
       </c>
       <c r="I804" s="2" t="n">
-        <v>37620</v>
+        <v>8024</v>
       </c>
       <c r="J804" s="3" t="n">
-        <v>44212</v>
+        <v>42775</v>
       </c>
       <c r="K804" s="3" t="n">
-        <v>45118</v>
+        <v>43306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="805">
       <c r="A805" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B805" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C805" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D805" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E805" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F805" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034531736 — Nadep Nirman Segrigation Shed ke pas 1 Singarchori</t>
+          <t>1729002128/RS/22012034323995 — sochalay marammat noshad / shahjad kha</t>
         </is>
       </c>
       <c r="G805" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H805" s="2" t="n">
-        <v>12630.91</v>
+        <v>8300</v>
       </c>
       <c r="I805" s="2" t="n">
-        <v>0</v>
+        <v>8024</v>
       </c>
       <c r="J805" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K805" s="3"/>
+        <v>42775</v>
+      </c>
+      <c r="K805" s="3" t="n">
+        <v>42880</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="806">
       <c r="A806" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B806" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C806" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D806" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E806" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F806" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034531738 — Nadep Nirman Segrigation Shed ke pas 2 Singarchori</t>
+          <t>1729002128/RS/22012034323998 — sochalay marammat kunwar jee / dariyav jee</t>
         </is>
       </c>
       <c r="G806" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H806" s="2" t="n">
-        <v>12630.91</v>
+        <v>8300</v>
       </c>
       <c r="I806" s="2" t="n">
-        <v>0</v>
+        <v>8024</v>
       </c>
       <c r="J806" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K806" s="3"/>
+        <v>42782</v>
+      </c>
+      <c r="K806" s="3" t="n">
+        <v>43245</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="807">
       <c r="A807" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B807" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C807" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D807" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E807" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F807" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034531739 — Nadep Nirman Segrigation Shed ke pas 3 Singarchori</t>
+          <t>1729002128/RS/22012034324001 — sochalay marammat kuka / siddhu</t>
         </is>
       </c>
       <c r="G807" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H807" s="2" t="n">
-        <v>12630.91</v>
+        <v>8300</v>
       </c>
       <c r="I807" s="2" t="n">
-        <v>0</v>
+        <v>8024</v>
       </c>
       <c r="J807" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K807" s="3"/>
+        <v>42775</v>
+      </c>
+      <c r="K807" s="3" t="n">
+        <v>42880</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="808">
       <c r="A808" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B808" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C808" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D808" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E808" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F808" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034531741 — Nadep Nirman Segrigation Shed ke pas 4 Singarchori</t>
+          <t>1729002128/RS/22012034324003 — sochalay maramat rambha  / jaganath singh</t>
         </is>
       </c>
       <c r="G808" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H808" s="2" t="n">
-        <v>12630.91</v>
+        <v>8300</v>
       </c>
       <c r="I808" s="2" t="n">
-        <v>0</v>
+        <v>2004</v>
       </c>
       <c r="J808" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K808" s="3"/>
+        <v>42782</v>
+      </c>
+      <c r="K808" s="3" t="n">
+        <v>43383</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="809">
       <c r="A809" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B809" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C809" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D809" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E809" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F809" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034531742 — Nadep Nirman Segrigation Shed ke pas 5 Singarchori</t>
+          <t>1729002128/RS/22012034324005 — sochalay marammat bapu / ganga</t>
         </is>
       </c>
       <c r="G809" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H809" s="2" t="n">
-        <v>12630.91</v>
+        <v>8300</v>
       </c>
       <c r="I809" s="2" t="n">
-        <v>0</v>
+        <v>8024</v>
       </c>
       <c r="J809" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K809" s="3"/>
+        <v>42782</v>
+      </c>
+      <c r="K809" s="3" t="n">
+        <v>42957</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="810">
       <c r="A810" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B810" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C810" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D810" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E810" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F810" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034531743 — Nadep Nirman khadan ke pas 1 Singarchori</t>
+          <t>1729002128/RS/22012034324009 — sochalay marammat Gopal / dhana</t>
         </is>
       </c>
       <c r="G810" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H810" s="2" t="n">
-        <v>12630.91</v>
+        <v>8300</v>
       </c>
       <c r="I810" s="2" t="n">
-        <v>0</v>
+        <v>2004</v>
       </c>
       <c r="J810" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K810" s="3"/>
+        <v>42775</v>
+      </c>
+      <c r="K810" s="3" t="n">
+        <v>43393</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="811">
       <c r="A811" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B811" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C811" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D811" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E811" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F811" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034531744 — Nadep Nirman khadan ke pas 2 Singarchori</t>
+          <t>1729002128/RS/22012034343610 — sochalay bhuru kha / anwar kha</t>
         </is>
       </c>
       <c r="G811" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H811" s="2" t="n">
-        <v>12630.91</v>
+        <v>8300</v>
       </c>
       <c r="I811" s="2" t="n">
-        <v>0</v>
+        <v>7912</v>
       </c>
       <c r="J811" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K811" s="3"/>
+        <v>42873</v>
+      </c>
+      <c r="K811" s="3" t="n">
+        <v>43368</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="812">
       <c r="A812" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B812" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C812" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D812" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E812" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F812" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034531746 — Nadep Nirman khadan ke pas 3 Singarchori</t>
+          <t>1729002128/RS/22012034343797 — sochalay hamir / devi</t>
         </is>
       </c>
       <c r="G812" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H812" s="2" t="n">
-        <v>12630.91</v>
+        <v>8300</v>
       </c>
       <c r="I812" s="2" t="n">
-        <v>0</v>
+        <v>7912</v>
       </c>
       <c r="J812" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K812" s="3"/>
+        <v>42873</v>
+      </c>
+      <c r="K812" s="3" t="n">
+        <v>43368</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="813">
       <c r="A813" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B813" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C813" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D813" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E813" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F813" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034531747 — Nadep Nirman khadan ke pas 4 Singarchori</t>
+          <t>1729002128/RS/22012034363569 — sochalay mo. adil kha / atrab kha</t>
         </is>
       </c>
       <c r="G813" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H813" s="2" t="n">
-        <v>12630.91</v>
+        <v>12000</v>
       </c>
       <c r="I813" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J813" s="3" t="n">
-        <v>44300</v>
+        <v>42950</v>
       </c>
       <c r="K813" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="814">
       <c r="A814" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B814" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C814" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D814" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E814" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F814" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034531748 — Nadep Nirman khadan ke pas 5 Singarchori</t>
+          <t>1729002128/RS/22012034363570 — sochalay mo.amjad kha / atrab kha</t>
         </is>
       </c>
       <c r="G814" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H814" s="2" t="n">
-        <v>12630.91</v>
+        <v>12000</v>
       </c>
       <c r="I814" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J814" s="3" t="n">
-        <v>44300</v>
+        <v>42950</v>
       </c>
       <c r="K814" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="815">
       <c r="A815" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B815" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C815" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D815" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E815" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F815" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034533671 — Nadep Nirman Sagrigation shed ke pa Kadukhedi Gp Singarchori 1</t>
+          <t>1729002128/RS/22012034363572 — sochalay mo.jahid khan / atrab kha</t>
         </is>
       </c>
       <c r="G815" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H815" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I815" s="2" t="n">
-        <v>0</v>
+        <v>11880</v>
       </c>
       <c r="J815" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K815" s="3"/>
+        <v>43279</v>
+      </c>
+      <c r="K815" s="3" t="n">
+        <v>45118</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="816">
       <c r="A816" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B816" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C816" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D816" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E816" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F816" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034533672 — Nadep Nirman Sagrigation shed ke pa Kadukhedi Gp Singarchori 1</t>
+          <t>1729002128/RS/22012034363573 — sochalay mo.arif kha /  atrab kha</t>
         </is>
       </c>
       <c r="G816" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H816" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I816" s="2" t="n">
-        <v>0</v>
+        <v>11910</v>
       </c>
       <c r="J816" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K816" s="3"/>
+        <v>43279</v>
+      </c>
+      <c r="K816" s="3" t="n">
+        <v>45118</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="817">
       <c r="A817" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B817" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C817" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D817" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E817" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F817" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034533673 — Nadep Nirman Sagrigation shed ke pa Kadukhedi Gp Singarchori 2</t>
+          <t>1729002128/RS/22012034443854 — 14fc+mnrega cc Nali Nirman - Highway kinare Banne kha ke ghar se bhure kha ke ghar tak</t>
         </is>
       </c>
       <c r="G817" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H817" s="2" t="n">
-        <v>0</v>
+        <v>75000</v>
       </c>
       <c r="I817" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J817" s="3" t="n">
-        <v>44300</v>
+        <v>43636</v>
       </c>
       <c r="K817" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="818">
       <c r="A818" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B818" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C818" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D818" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E818" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F818" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034533674 — Nadep Nirman Sagrigation shed ke pa Kadukhedi Gp Singarchori 3</t>
+          <t>1729002128/RS/22012034496936 — SAMUDAYIK SWACHHTA PARISAR PANCHAYAT BHAVAN AVAM SCHOOL KE PAS GRAM AVAM GP SINGARCHORI</t>
         </is>
       </c>
       <c r="G818" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H818" s="2" t="n">
-        <v>0</v>
+        <v>44000</v>
       </c>
       <c r="I818" s="2" t="n">
-        <v>0</v>
+        <v>40090</v>
       </c>
       <c r="J818" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K818" s="3"/>
+        <v>44102</v>
+      </c>
+      <c r="K818" s="3" t="n">
+        <v>45118</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="819">
       <c r="A819" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B819" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C819" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D819" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E819" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F819" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034533675 — Nadep Nirman Sagrigation shed ke pa Kadukhedi Gp Singarchori 4</t>
+          <t>1729002128/RS/22012034503314 — 15vaa+nrega naali nirmaan karya Doinmohammad ke ghar se anganvaadi ki or singar chori</t>
         </is>
       </c>
       <c r="G819" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H819" s="2" t="n">
-        <v>0</v>
+        <v>37500</v>
       </c>
       <c r="I819" s="2" t="n">
-        <v>0</v>
+        <v>37620</v>
       </c>
       <c r="J819" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K819" s="3"/>
+        <v>44212</v>
+      </c>
+      <c r="K819" s="3" t="n">
+        <v>45118</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="820">
       <c r="A820" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B820" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C820" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D820" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E820" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F820" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034533676 — Nadep Nirman Sagrigation shed ke pa Kadukhedi Gp Singarchori 5</t>
+          <t>1729002128/RS/22012034531736 — Nadep Nirman Segrigation Shed ke pas 1 Singarchori</t>
         </is>
       </c>
       <c r="G820" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H820" s="2" t="n">
-        <v>0</v>
+        <v>12630.91</v>
       </c>
       <c r="I820" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J820" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K820" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="821">
       <c r="A821" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B821" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C821" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D821" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E821" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F821" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034533677 — Nadep Nirman Sagrigation shed ke pa Kadukhedi Gp Singarchori 6</t>
+          <t>1729002128/RS/22012034531738 — Nadep Nirman Segrigation Shed ke pas 2 Singarchori</t>
         </is>
       </c>
       <c r="G821" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H821" s="2" t="n">
-        <v>0</v>
+        <v>12630.91</v>
       </c>
       <c r="I821" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J821" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K821" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="822">
       <c r="A822" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B822" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C822" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D822" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E822" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F822" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034533678 — Nadep Nirman Sagrigation shed ke pa Kadukhedi Gp Singarchori 7</t>
+          <t>1729002128/RS/22012034531739 — Nadep Nirman Segrigation Shed ke pas 3 Singarchori</t>
         </is>
       </c>
       <c r="G822" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H822" s="2" t="n">
-        <v>0</v>
+        <v>12630.91</v>
       </c>
       <c r="I822" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J822" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K822" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="823">
       <c r="A823" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B823" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C823" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D823" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E823" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F823" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034542703 — 15fc+mnrega nali nirman karya israil kha ke makan se main road tak</t>
+          <t>1729002128/RS/22012034531741 — Nadep Nirman Segrigation Shed ke pas 4 Singarchori</t>
         </is>
       </c>
       <c r="G823" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H823" s="2" t="n">
-        <v>76000</v>
+        <v>12630.91</v>
       </c>
       <c r="I823" s="2" t="n">
-        <v>76428</v>
+        <v>0</v>
       </c>
       <c r="J823" s="3" t="n">
-        <v>44453</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K823" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="824">
       <c r="A824" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B824" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C824" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D824" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E824" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F824" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034565694 — Samudayik Nadep pit Colony Masjid ke pichhe Singarchroi</t>
+          <t>1729002128/RS/22012034531742 — Nadep Nirman Segrigation Shed ke pas 5 Singarchori</t>
         </is>
       </c>
       <c r="G824" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H824" s="2" t="n">
-        <v>20548.3</v>
+        <v>12630.91</v>
       </c>
       <c r="I824" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J824" s="3" t="n">
-        <v>44424</v>
+        <v>44300</v>
       </c>
       <c r="K824" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="825">
       <c r="A825" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B825" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C825" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D825" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E825" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F825" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034565697 — Samudayik Nadep pit Mazid kha ke ghar ke pas Singarchori</t>
+          <t>1729002128/RS/22012034531743 — Nadep Nirman khadan ke pas 1 Singarchori</t>
         </is>
       </c>
       <c r="G825" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H825" s="2" t="n">
-        <v>20548.3</v>
+        <v>12630.91</v>
       </c>
       <c r="I825" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J825" s="3" t="n">
-        <v>44424</v>
+        <v>44300</v>
       </c>
       <c r="K825" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="826">
       <c r="A826" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B826" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C826" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D826" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E826" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F826" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034565700 — Samudayik Nadep pit sattar kha ke ghar ke pas Singarchori</t>
+          <t>1729002128/RS/22012034531744 — Nadep Nirman khadan ke pas 2 Singarchori</t>
         </is>
       </c>
       <c r="G826" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H826" s="2" t="n">
-        <v>20548.3</v>
+        <v>12630.91</v>
       </c>
       <c r="I826" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J826" s="3" t="n">
-        <v>44424</v>
+        <v>44300</v>
       </c>
       <c r="K826" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="827">
       <c r="A827" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B827" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C827" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D827" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E827" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F827" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034565703 — Samudayik Nadep pit Azad kha ke ghar ke pas SIngarchori</t>
+          <t>1729002128/RS/22012034531746 — Nadep Nirman khadan ke pas 3 Singarchori</t>
         </is>
       </c>
       <c r="G827" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H827" s="2" t="n">
-        <v>20548.3</v>
+        <v>12630.91</v>
       </c>
       <c r="I827" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J827" s="3" t="n">
-        <v>44424</v>
+        <v>44300</v>
       </c>
       <c r="K827" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="828">
       <c r="A828" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B828" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C828" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D828" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E828" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F828" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034565705 — Samudayik Nadep pit Sadakat kha ke ghar ke pas Singarchrori</t>
+          <t>1729002128/RS/22012034531747 — Nadep Nirman khadan ke pas 4 Singarchori</t>
         </is>
       </c>
       <c r="G828" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H828" s="2" t="n">
-        <v>0</v>
+        <v>12630.91</v>
       </c>
       <c r="I828" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J828" s="3" t="n">
-        <v>44424</v>
+        <v>44300</v>
       </c>
       <c r="K828" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="829">
       <c r="A829" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B829" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C829" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D829" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E829" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F829" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034565706 — Samudayik Nadep pit Sadakat kha ke ghar ke pas Singarchrori</t>
+          <t>1729002128/RS/22012034531748 — Nadep Nirman khadan ke pas 5 Singarchori</t>
         </is>
       </c>
       <c r="G829" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H829" s="2" t="n">
-        <v>0</v>
+        <v>12630.91</v>
       </c>
       <c r="I829" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J829" s="3" t="n">
-        <v>44424</v>
+        <v>44300</v>
       </c>
       <c r="K829" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="830">
       <c r="A830" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B830" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C830" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D830" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E830" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F830" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034565710 — Samudayik Nadep pit Israile kha ke ghar ke pas Singarchori</t>
+          <t>1729002128/RS/22012034533671 — Nadep Nirman Sagrigation shed ke pa Kadukhedi Gp Singarchori 1</t>
         </is>
       </c>
       <c r="G830" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H830" s="2" t="n">
-        <v>20548.3</v>
+        <v>0</v>
       </c>
       <c r="I830" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J830" s="3" t="n">
-        <v>44424</v>
+        <v>44300</v>
       </c>
       <c r="K830" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="831">
       <c r="A831" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B831" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C831" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D831" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E831" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F831" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034565712 — Samudayik Sokhta Gadda Kannod Road Handpump Singarchori</t>
+          <t>1729002128/RS/22012034533672 — Nadep Nirman Sagrigation shed ke pa Kadukhedi Gp Singarchori 1</t>
         </is>
       </c>
       <c r="G831" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H831" s="2" t="n">
-        <v>14467.3</v>
+        <v>0</v>
       </c>
       <c r="I831" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J831" s="3" t="n">
-        <v>44424</v>
+        <v>44300</v>
       </c>
       <c r="K831" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="832">
       <c r="A832" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B832" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C832" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D832" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E832" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F832" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034565713 — Samudayik Sokhta Gadda Rampura Bad ke pas Singarchori</t>
+          <t>1729002128/RS/22012034533673 — Nadep Nirman Sagrigation shed ke pa Kadukhedi Gp Singarchori 2</t>
         </is>
       </c>
       <c r="G832" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H832" s="2" t="n">
-        <v>14467.3</v>
+        <v>0</v>
       </c>
       <c r="I832" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J832" s="3" t="n">
-        <v>44424</v>
+        <v>44300</v>
       </c>
       <c r="K832" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="833">
       <c r="A833" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B833" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C833" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D833" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E833" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F833" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034567407 — Nadep Nirman School ke pas Singarchori</t>
+          <t>1729002128/RS/22012034533674 — Nadep Nirman Sagrigation shed ke pa Kadukhedi Gp Singarchori 3</t>
         </is>
       </c>
       <c r="G833" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H833" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I833" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J833" s="3" t="n">
-        <v>44424</v>
+        <v>44300</v>
       </c>
       <c r="K833" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="834">
       <c r="A834" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B834" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C834" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D834" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E834" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F834" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034567413 — Nadep Nirman Kadukhedi Road GP Singarchori</t>
+          <t>1729002128/RS/22012034533675 — Nadep Nirman Sagrigation shed ke pa Kadukhedi Gp Singarchori 4</t>
         </is>
       </c>
       <c r="G834" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H834" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I834" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J834" s="3" t="n">
-        <v>44424</v>
+        <v>44300</v>
       </c>
       <c r="K834" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="835">
       <c r="A835" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B835" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C835" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D835" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E835" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F835" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034567416 — Nadep Nirman sarif kha ke ghar ke pas Singarchori</t>
+          <t>1729002128/RS/22012034533676 — Nadep Nirman Sagrigation shed ke pa Kadukhedi Gp Singarchori 5</t>
         </is>
       </c>
       <c r="G835" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H835" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I835" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J835" s="3" t="n">
-        <v>44424</v>
+        <v>44300</v>
       </c>
       <c r="K835" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="836">
       <c r="A836" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B836" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C836" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D836" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E836" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F836" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034571893 — Samudayik Nadep firdos bee wo salamuddin Singarchori</t>
+          <t>1729002128/RS/22012034533677 — Nadep Nirman Sagrigation shed ke pa Kadukhedi Gp Singarchori 6</t>
         </is>
       </c>
       <c r="G836" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H836" s="2" t="n">
-        <v>20548.3</v>
+        <v>0</v>
       </c>
       <c r="I836" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J836" s="3" t="n">
-        <v>44424</v>
+        <v>44300</v>
       </c>
       <c r="K836" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="837">
       <c r="A837" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B837" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C837" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D837" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E837" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F837" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034607523 — 15fc+mnrega Nali nirman - DP ke pas Jahid kha ke makan tak Singarchori</t>
+          <t>1729002128/RS/22012034533678 — Nadep Nirman Sagrigation shed ke pa Kadukhedi Gp Singarchori 7</t>
         </is>
       </c>
       <c r="G837" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H837" s="2" t="n">
-        <v>40000</v>
+        <v>0</v>
       </c>
       <c r="I837" s="2" t="n">
-        <v>39372</v>
+        <v>0</v>
       </c>
       <c r="J837" s="3" t="n">
-        <v>44515</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K837" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="838">
       <c r="A838" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B838" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C838" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D838" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E838" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F838" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034607530 — 15fc+mnrega Nali nirman - Munawar ke makan se Main road ki or Singarchori</t>
+          <t>1729002128/RS/22012034542703 — 15fc+mnrega nali nirman karya israil kha ke makan se main road tak</t>
         </is>
       </c>
       <c r="G838" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H838" s="2" t="n">
-        <v>20000</v>
+        <v>76000</v>
       </c>
       <c r="I838" s="2" t="n">
-        <v>5983</v>
+        <v>76428</v>
       </c>
       <c r="J838" s="3" t="n">
-        <v>44515</v>
+        <v>44453</v>
       </c>
       <c r="K838" s="3" t="n">
-        <v>45694</v>
+        <v>45204</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="839">
       <c r="A839" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B839" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C839" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D839" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E839" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F839" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034646328 — व्यक्तिगत नाडेप सरफराज /हिदायत  सिगारचोरि</t>
+          <t>1729002128/RS/22012034565694 — Samudayik Nadep pit Colony Masjid ke pichhe Singarchroi</t>
         </is>
       </c>
       <c r="G839" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H839" s="2" t="n">
-        <v>0</v>
+        <v>20548.3</v>
       </c>
       <c r="I839" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J839" s="3" t="n">
-        <v>44471</v>
+        <v>44424</v>
       </c>
       <c r="K839" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="840">
       <c r="A840" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B840" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C840" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D840" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E840" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F840" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034646329 — व्यक्तिगत नाडेप शराफत /नफीस सिंगारचोरी</t>
+          <t>1729002128/RS/22012034565697 — Samudayik Nadep pit Mazid kha ke ghar ke pas Singarchori</t>
         </is>
       </c>
       <c r="G840" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H840" s="2" t="n">
-        <v>0</v>
+        <v>20548.3</v>
       </c>
       <c r="I840" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J840" s="3" t="n">
-        <v>44471</v>
+        <v>44424</v>
       </c>
       <c r="K840" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="841">
       <c r="A841" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B841" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C841" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D841" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E841" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F841" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034646330 — व्यक्तिगत नाडेप हकीम / सफदर  सिगारचोरि</t>
+          <t>1729002128/RS/22012034565700 — Samudayik Nadep pit sattar kha ke ghar ke pas Singarchori</t>
         </is>
       </c>
       <c r="G841" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H841" s="2" t="n">
-        <v>0</v>
+        <v>20548.3</v>
       </c>
       <c r="I841" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J841" s="3" t="n">
-        <v>44471</v>
+        <v>44424</v>
       </c>
       <c r="K841" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="842">
       <c r="A842" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B842" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C842" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D842" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E842" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F842" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034646332 — व्यक्तिगत नाडेप ताजौद्दीन् /शमशुद्दीन  सिगारचोरि</t>
+          <t>1729002128/RS/22012034565703 — Samudayik Nadep pit Azad kha ke ghar ke pas SIngarchori</t>
         </is>
       </c>
       <c r="G842" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H842" s="2" t="n">
-        <v>0</v>
+        <v>20548.3</v>
       </c>
       <c r="I842" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J842" s="3" t="n">
-        <v>44471</v>
+        <v>44424</v>
       </c>
       <c r="K842" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="843">
       <c r="A843" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B843" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C843" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D843" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E843" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F843" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034646333 — व्यक्तिगत नाडेप शफीक /सरीफौद्दीन् सिगारचोरि</t>
+          <t>1729002128/RS/22012034565705 — Samudayik Nadep pit Sadakat kha ke ghar ke pas Singarchrori</t>
         </is>
       </c>
       <c r="G843" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H843" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I843" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J843" s="3" t="n">
-        <v>44471</v>
+        <v>44424</v>
       </c>
       <c r="K843" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="844">
       <c r="A844" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B844" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C844" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D844" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E844" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F844" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034646334 — व्यक्तिगत नाडेप नजरूद्दीन् / फकरुद्दीन्  सिगारचोरि</t>
+          <t>1729002128/RS/22012034565706 — Samudayik Nadep pit Sadakat kha ke ghar ke pas Singarchrori</t>
         </is>
       </c>
       <c r="G844" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H844" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I844" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J844" s="3" t="n">
-        <v>44471</v>
+        <v>44424</v>
       </c>
       <c r="K844" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="845">
       <c r="A845" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B845" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C845" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D845" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E845" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F845" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034650571 — व्यक्तिगत नाड़ेप ताजोद्दीन / शमशुद्दीन सिंगारचोरी</t>
+          <t>1729002128/RS/22012034565710 — Samudayik Nadep pit Israile kha ke ghar ke pas Singarchori</t>
         </is>
       </c>
       <c r="G845" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H845" s="2" t="n">
-        <v>0</v>
+        <v>20548.3</v>
       </c>
       <c r="I845" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J845" s="3" t="n">
-        <v>44653</v>
+        <v>44424</v>
       </c>
       <c r="K845" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="846">
       <c r="A846" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B846" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C846" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D846" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E846" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F846" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034650573 — व्यक्तिगत नाड़ेप नज़रुद्दीन / फकरुद्दीन सिंगारचोरी</t>
+          <t>1729002128/RS/22012034565712 — Samudayik Sokhta Gadda Kannod Road Handpump Singarchori</t>
         </is>
       </c>
       <c r="G846" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H846" s="2" t="n">
-        <v>14133.23</v>
+        <v>14467.3</v>
       </c>
       <c r="I846" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J846" s="3" t="n">
-        <v>44653</v>
+        <v>44424</v>
       </c>
       <c r="K846" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="847">
       <c r="A847" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B847" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C847" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D847" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E847" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F847" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034650574 — व्यक्तिगत नाड़ेप शफीक / सरीफ़उद्दीन सिंगारचोरी</t>
+          <t>1729002128/RS/22012034565713 — Samudayik Sokhta Gadda Rampura Bad ke pas Singarchori</t>
         </is>
       </c>
       <c r="G847" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H847" s="2" t="n">
-        <v>14133.23</v>
+        <v>14467.3</v>
       </c>
       <c r="I847" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J847" s="3" t="n">
-        <v>44653</v>
+        <v>44424</v>
       </c>
       <c r="K847" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="848">
       <c r="A848" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B848" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C848" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D848" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E848" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F848" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034650576 — व्यक्तिगत नाड़ेप शराफत / नफीस सिंगारचोरी</t>
+          <t>1729002128/RS/22012034567407 — Nadep Nirman School ke pas Singarchori</t>
         </is>
       </c>
       <c r="G848" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H848" s="2" t="n">
-        <v>14133.23</v>
+        <v>0</v>
       </c>
       <c r="I848" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J848" s="3" t="n">
-        <v>44653</v>
+        <v>44424</v>
       </c>
       <c r="K848" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="849">
       <c r="A849" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B849" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C849" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D849" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E849" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F849" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034650578 — व्यक्तिगत नाड़ेप सरफराज / हिदायत सिंगारचोरी</t>
+          <t>1729002128/RS/22012034567413 — Nadep Nirman Kadukhedi Road GP Singarchori</t>
         </is>
       </c>
       <c r="G849" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H849" s="2" t="n">
-        <v>14133.23</v>
+        <v>0</v>
       </c>
       <c r="I849" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J849" s="3" t="n">
-        <v>44653</v>
+        <v>44424</v>
       </c>
       <c r="K849" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="850">
       <c r="A850" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B850" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C850" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D850" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E850" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F850" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034650582 — व्यक्तिगत नाड़ेप हकीम / सफदर सिंगारचोरी</t>
+          <t>1729002128/RS/22012034567416 — Nadep Nirman sarif kha ke ghar ke pas Singarchori</t>
         </is>
       </c>
       <c r="G850" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H850" s="2" t="n">
-        <v>14133.23</v>
+        <v>0</v>
       </c>
       <c r="I850" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J850" s="3" t="n">
-        <v>44653</v>
+        <v>44424</v>
       </c>
       <c r="K850" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="851">
       <c r="A851" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B851" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C851" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D851" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E851" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F851" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034651215 — व्यक्तिगत नाड़ेप ताजोद्दीन / शमशुद्दीन सिंगारचोरी</t>
+          <t>1729002128/RS/22012034571893 — Samudayik Nadep firdos bee wo salamuddin Singarchori</t>
         </is>
       </c>
       <c r="G851" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H851" s="2" t="n">
-        <v>14133.23</v>
+        <v>20548.3</v>
       </c>
       <c r="I851" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J851" s="3" t="n">
-        <v>44653</v>
+        <v>44424</v>
       </c>
       <c r="K851" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="852">
       <c r="A852" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B852" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C852" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D852" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E852" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F852" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034683757 — 15fc+mnrega Nali nirman - Masjid se Bhura kha ke makan tak Singarchori</t>
+          <t>1729002128/RS/22012034607523 — 15fc+mnrega Nali nirman - DP ke pas Jahid kha ke makan tak Singarchori</t>
         </is>
       </c>
       <c r="G852" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H852" s="2" t="n">
-        <v>94000</v>
+        <v>40000</v>
       </c>
       <c r="I852" s="2" t="n">
-        <v>93483</v>
+        <v>39372</v>
       </c>
       <c r="J852" s="3" t="n">
-        <v>45119</v>
+        <v>44515</v>
       </c>
       <c r="K852" s="3" t="n">
         <v>45228</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="853">
       <c r="A853" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B853" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C853" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D853" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E853" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F853" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034692821 — Grey Water Management PVC Pipe Nali Nirman Azizuddin ke ghar se farid Bhai ke ghar tak Singarchori</t>
+          <t>1729002128/RS/22012034607530 — 15fc+mnrega Nali nirman - Munawar ke makan se Main road ki or Singarchori</t>
         </is>
       </c>
       <c r="G853" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H853" s="2" t="n">
-        <v>34000</v>
+        <v>20000</v>
       </c>
       <c r="I853" s="2" t="n">
-        <v>32487</v>
+        <v>5983</v>
       </c>
       <c r="J853" s="3" t="n">
-        <v>45093</v>
+        <v>44515</v>
       </c>
       <c r="K853" s="3" t="n">
-        <v>45233</v>
+        <v>45694</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="854">
       <c r="A854" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B854" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C854" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D854" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E854" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F854" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034692824 — Grey Water management PVC Pipe Nali - Mustkin ke ghar se Banne bhai ke ghar tak Singarchori</t>
+          <t>1729002128/RS/22012034646328 — व्यक्तिगत नाडेप सरफराज /हिदायत  सिगारचोरि</t>
         </is>
       </c>
       <c r="G854" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H854" s="2" t="n">
-        <v>47000</v>
+        <v>0</v>
       </c>
       <c r="I854" s="2" t="n">
-        <v>44200</v>
+        <v>0</v>
       </c>
       <c r="J854" s="3" t="n">
-        <v>45093</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K854" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="855">
       <c r="A855" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B855" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C855" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D855" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E855" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F855" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034692827 — Grey Water management PVC Pipe Nali - Sagir ke makan se Ajhar kha ke makan tak Singarchori</t>
+          <t>1729002128/RS/22012034646329 — व्यक्तिगत नाडेप शराफत /नफीस सिंगारचोरी</t>
         </is>
       </c>
       <c r="G855" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H855" s="2" t="n">
-        <v>20000</v>
+        <v>0</v>
       </c>
       <c r="I855" s="2" t="n">
-        <v>18564</v>
+        <v>0</v>
       </c>
       <c r="J855" s="3" t="n">
-        <v>45093</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K855" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="856">
       <c r="A856" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B856" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C856" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D856" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E856" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F856" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034699246 — PVC Pipe Nali Nirman - Asrar Bhai se Nasir Bhai ke ghar tak Singarchori</t>
+          <t>1729002128/RS/22012034646330 — व्यक्तिगत नाडेप हकीम / सफदर  सिगारचोरि</t>
         </is>
       </c>
       <c r="G856" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H856" s="2" t="n">
-        <v>53000</v>
+        <v>0</v>
       </c>
       <c r="I856" s="2" t="n">
-        <v>51714</v>
+        <v>0</v>
       </c>
       <c r="J856" s="3" t="n">
-        <v>45150</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K856" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="857">
       <c r="A857" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B857" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C857" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D857" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E857" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F857" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034699247 — PVC Pipe Nali Nirman - Shakil se Khalil evam Bablu se Nafis Bhai ke ghar ki or Singarchori</t>
+          <t>1729002128/RS/22012034646332 — व्यक्तिगत नाडेप ताजौद्दीन् /शमशुद्दीन  सिगारचोरि</t>
         </is>
       </c>
       <c r="G857" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H857" s="2" t="n">
-        <v>21000</v>
+        <v>0</v>
       </c>
       <c r="I857" s="2" t="n">
-        <v>20553</v>
+        <v>0</v>
       </c>
       <c r="J857" s="3" t="n">
-        <v>45209</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K857" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="858">
       <c r="A858" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B858" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C858" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D858" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E858" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F858" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034699248 — PVC Pipe Nali Nirman - Azam bhai ke ghar se Isrile ke ghar tak Singarchori</t>
+          <t>1729002128/RS/22012034646333 — व्यक्तिगत नाडेप शफीक /सरीफौद्दीन् सिगारचोरि</t>
         </is>
       </c>
       <c r="G858" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H858" s="2" t="n">
-        <v>31000</v>
+        <v>0</v>
       </c>
       <c r="I858" s="2" t="n">
-        <v>29172</v>
+        <v>0</v>
       </c>
       <c r="J858" s="3" t="n">
-        <v>45162</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K858" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="859">
       <c r="A859" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B859" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C859" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D859" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E859" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F859" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012034705924 — PVC Pipe Nali Hasim ke makan se Main road tak Singarchori</t>
+          <t>1729002128/RS/22012034646334 — व्यक्तिगत नाडेप नजरूद्दीन् / फकरुद्दीन्  सिगारचोरि</t>
         </is>
       </c>
       <c r="G859" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H859" s="2" t="n">
-        <v>21500</v>
+        <v>0</v>
       </c>
       <c r="I859" s="2" t="n">
-        <v>21216</v>
+        <v>0</v>
       </c>
       <c r="J859" s="3" t="n">
-        <v>45257</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K859" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="860">
       <c r="A860" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B860" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C860" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D860" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E860" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F860" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012035130608 — PVC Pipe Nali Munna Kha ke ghar se main road tak singarchori</t>
+          <t>1729002128/RS/22012034650571 — व्यक्तिगत नाड़ेप ताजोद्दीन / शमशुद्दीन सिंगारचोरी</t>
         </is>
       </c>
       <c r="G860" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H860" s="2" t="n">
-        <v>29000</v>
+        <v>0</v>
       </c>
       <c r="I860" s="2" t="n">
-        <v>28917</v>
+        <v>0</v>
       </c>
       <c r="J860" s="3" t="n">
-        <v>45565</v>
-[...3 lines deleted...]
-      </c>
+        <v>44653</v>
+      </c>
+      <c r="K860" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="861">
       <c r="A861" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B861" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C861" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D861" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E861" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F861" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012035130657 — PVC Pipe Nali Nasruddin ke ghar se Hakim kha ke ghar ki or Singarchori</t>
+          <t>1729002128/RS/22012034650573 — व्यक्तिगत नाड़ेप नज़रुद्दीन / फकरुद्दीन सिंगारचोरी</t>
         </is>
       </c>
       <c r="G861" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H861" s="2" t="n">
-        <v>20000</v>
+        <v>14133.23</v>
       </c>
       <c r="I861" s="2" t="n">
-        <v>19683</v>
+        <v>0</v>
       </c>
       <c r="J861" s="3" t="n">
-        <v>45565</v>
-[...3 lines deleted...]
-      </c>
+        <v>44653</v>
+      </c>
+      <c r="K861" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="862">
       <c r="A862" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B862" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C862" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D862" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E862" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F862" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012035130660 — PVC Pipe Nali Santosh ke makan se Leach pit Tak Piranakhedi GP Singarchori</t>
+          <t>1729002128/RS/22012034650574 — व्यक्तिगत नाड़ेप शफीक / सरीफ़उद्दीन सिंगारचोरी</t>
         </is>
       </c>
       <c r="G862" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H862" s="2" t="n">
-        <v>24000</v>
+        <v>14133.23</v>
       </c>
       <c r="I862" s="2" t="n">
-        <v>23432.31</v>
+        <v>0</v>
       </c>
       <c r="J862" s="3" t="n">
-        <v>45687</v>
-[...3 lines deleted...]
-      </c>
+        <v>44653</v>
+      </c>
+      <c r="K862" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="863">
       <c r="A863" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B863" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C863" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D863" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E863" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F863" s="1" t="inlineStr">
         <is>
-          <t>1729002128/RS/22012035132980 — Nali Nirman Jahid ke ghar se patel kha ke ghar ki or singarchori</t>
+          <t>1729002128/RS/22012034650576 — व्यक्तिगत नाड़ेप शराफत / नफीस सिंगारचोरी</t>
         </is>
       </c>
       <c r="G863" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H863" s="2" t="n">
-        <v>63000</v>
+        <v>14133.23</v>
       </c>
       <c r="I863" s="2" t="n">
-        <v>62937.6</v>
+        <v>0</v>
       </c>
       <c r="J863" s="3" t="n">
-        <v>45609</v>
-[...3 lines deleted...]
-      </c>
+        <v>44653</v>
+      </c>
+      <c r="K863" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="864">
       <c r="A864" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B864" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C864" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D864" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E864" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F864" s="1" t="inlineStr">
         <is>
-          <t>1729002128/WC/132 — कपिलधारा कूपनिर्माण कार्य बाकीर पिता इसहाक सिंगारचोरी</t>
+          <t>1729002128/RS/22012034650578 — व्यक्तिगत नाड़ेप सरफराज / हिदायत सिंगारचोरी</t>
         </is>
       </c>
       <c r="G864" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H864" s="2" t="n">
-        <v>214000</v>
+        <v>14133.23</v>
       </c>
       <c r="I864" s="2" t="n">
-        <v>201636</v>
+        <v>0</v>
       </c>
       <c r="J864" s="3" t="n">
-        <v>39873</v>
-[...3 lines deleted...]
-      </c>
+        <v>44653</v>
+      </c>
+      <c r="K864" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="865">
       <c r="A865" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B865" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C865" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D865" s="1" t="inlineStr">
         <is>
-          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E865" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F865" s="1" t="inlineStr">
         <is>
-          <t>1729002128/WC/22012034327332 — Stop dam- Jagdishsh jat ke khet ke pas nale par</t>
+          <t>1729002128/RS/22012034650582 — व्यक्तिगत नाड़ेप हकीम / सफदर सिंगारचोरी</t>
         </is>
       </c>
       <c r="G865" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H865" s="2" t="n">
-        <v>735000</v>
+        <v>14133.23</v>
       </c>
       <c r="I865" s="2" t="n">
-        <v>728252.82</v>
+        <v>0</v>
       </c>
       <c r="J865" s="3" t="n">
-        <v>42887</v>
-[...3 lines deleted...]
-      </c>
+        <v>44653</v>
+      </c>
+      <c r="K865" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="866">
       <c r="A866" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B866" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C866" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D866" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E866" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F866" s="1" t="inlineStr">
         <is>
-          <t>1729002128/WC/22012034425344 — Gabion stucture Nirman Gram piranakhedi</t>
+          <t>1729002128/RS/22012034651215 — व्यक्तिगत नाड़ेप ताजोद्दीन / शमशुद्दीन सिंगारचोरी</t>
         </is>
       </c>
       <c r="G866" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H866" s="2" t="n">
-        <v>58000</v>
+        <v>14133.23</v>
       </c>
       <c r="I866" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J866" s="3" t="n">
-        <v>43327</v>
+        <v>44653</v>
       </c>
       <c r="K866" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="867">
       <c r="A867" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B867" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C867" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D867" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E867" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F867" s="1" t="inlineStr">
         <is>
-          <t>1729002128/WC/22012034425345 — Gabion structure nirman piranakhedi 447</t>
+          <t>1729002128/RS/22012034683757 — 15fc+mnrega Nali nirman - Masjid se Bhura kha ke makan tak Singarchori</t>
         </is>
       </c>
       <c r="G867" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H867" s="2" t="n">
-        <v>58000</v>
+        <v>94000</v>
       </c>
       <c r="I867" s="2" t="n">
-        <v>0</v>
+        <v>93483</v>
       </c>
       <c r="J867" s="3" t="n">
-        <v>43327</v>
-[...1 lines deleted...]
-      <c r="K867" s="3"/>
+        <v>45119</v>
+      </c>
+      <c r="K867" s="3" t="n">
+        <v>45228</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="868">
       <c r="A868" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B868" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C868" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D868" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E868" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F868" s="1" t="inlineStr">
         <is>
-          <t>1729002128/WC/22012034443214 — Check dam nirman - Jagannath ke makan se pas nale par</t>
+          <t>1729002128/RS/22012034692821 — Grey Water Management PVC Pipe Nali Nirman Azizuddin ke ghar se farid Bhai ke ghar tak Singarchori</t>
         </is>
       </c>
       <c r="G868" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H868" s="2" t="n">
-        <v>479395.7</v>
+        <v>34000</v>
       </c>
       <c r="I868" s="2" t="n">
-        <v>470440.47</v>
+        <v>32487</v>
       </c>
       <c r="J868" s="3" t="n">
-        <v>43617</v>
+        <v>45093</v>
       </c>
       <c r="K868" s="3" t="n">
-        <v>43794</v>
+        <v>45233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="869">
       <c r="A869" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B869" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C869" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D869" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E869" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F869" s="1" t="inlineStr">
         <is>
-          <t>1729002128/WC/22012034443216 — Check dam nirman Devkaran bhati ke khet ke pas Piranakhedi</t>
+          <t>1729002128/RS/22012034692824 — Grey Water management PVC Pipe Nali - Mustkin ke ghar se Banne bhai ke ghar tak Singarchori</t>
         </is>
       </c>
       <c r="G869" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H869" s="2" t="n">
-        <v>487795.7</v>
+        <v>47000</v>
       </c>
       <c r="I869" s="2" t="n">
-        <v>471470.75</v>
+        <v>44200</v>
       </c>
       <c r="J869" s="3" t="n">
-        <v>43797</v>
+        <v>45093</v>
       </c>
       <c r="K869" s="3" t="n">
-        <v>43983</v>
+        <v>45233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="870">
       <c r="A870" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B870" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C870" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D870" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E870" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F870" s="1" t="inlineStr">
         <is>
-          <t>1729002128/WC/22012034522532 — Pokhar nirman karya Piranakhedi Dagdi</t>
+          <t>1729002128/RS/22012034692827 — Grey Water management PVC Pipe Nali - Sagir ke makan se Ajhar kha ke makan tak Singarchori</t>
         </is>
       </c>
       <c r="G870" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H870" s="2" t="n">
-        <v>0</v>
+        <v>20000</v>
       </c>
       <c r="I870" s="2" t="n">
-        <v>0</v>
+        <v>18564</v>
       </c>
       <c r="J870" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K870" s="3"/>
+        <v>45093</v>
+      </c>
+      <c r="K870" s="3" t="n">
+        <v>45228</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="871">
       <c r="A871" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B871" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C871" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D871" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E871" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F871" s="1" t="inlineStr">
         <is>
-          <t>1729002128/WC/22012034541256 — Pokhar Norman singarchori</t>
+          <t>1729002128/RS/22012034699246 — PVC Pipe Nali Nirman - Asrar Bhai se Nasir Bhai ke ghar tak Singarchori</t>
         </is>
       </c>
       <c r="G871" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H871" s="2" t="n">
-        <v>310386.65</v>
+        <v>53000</v>
       </c>
       <c r="I871" s="2" t="n">
-        <v>244963</v>
+        <v>51714</v>
       </c>
       <c r="J871" s="3" t="n">
-        <v>43958</v>
+        <v>45150</v>
       </c>
       <c r="K871" s="3" t="n">
-        <v>45856</v>
+        <v>45467</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="872">
       <c r="A872" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B872" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C872" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D872" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Forstry-Community / Wasteland Block Plantation of Forestry Trees for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E872" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F872" s="1" t="inlineStr">
         <is>
-          <t>1729002128/WC/22012034798131 — 15fc mnrega roof rain water harvesting work anganwadi bhawan ke pas kadukhedi GP Singarchori</t>
+          <t>1729002128/RS/22012034699247 — PVC Pipe Nali Nirman - Shakil se Khalil evam Bablu se Nafis Bhai ke ghar ki or Singarchori</t>
         </is>
       </c>
       <c r="G872" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H872" s="2" t="n">
-        <v>10000</v>
+        <v>21000</v>
       </c>
       <c r="I872" s="2" t="n">
-        <v>9843</v>
+        <v>20553</v>
       </c>
       <c r="J872" s="3" t="n">
-        <v>44393</v>
+        <v>45209</v>
       </c>
       <c r="K872" s="3" t="n">
-        <v>45134</v>
+        <v>45543</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="873">
       <c r="A873" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B873" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C873" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D873" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Forstry-Community / Wasteland Block Plantation of Forestry Trees for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E873" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F873" s="1" t="inlineStr">
         <is>
-          <t>1729002128/WC/22012034798143 — 15fc mnrega roof rain water harvesting work panchayat bhawan ke pas Singarchori</t>
+          <t>1729002128/RS/22012034699248 — PVC Pipe Nali Nirman - Azam bhai ke ghar se Isrile ke ghar tak Singarchori</t>
         </is>
       </c>
       <c r="G873" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H873" s="2" t="n">
-        <v>10000</v>
+        <v>31000</v>
       </c>
       <c r="I873" s="2" t="n">
-        <v>9843</v>
+        <v>29172</v>
       </c>
       <c r="J873" s="3" t="n">
-        <v>44393</v>
+        <v>45162</v>
       </c>
       <c r="K873" s="3" t="n">
-        <v>45233</v>
+        <v>45543</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="874">
       <c r="A874" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B874" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C874" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D874" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E874" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F874" s="1" t="inlineStr">
         <is>
-          <t>1729002128/WC/22012034827745 — Indv Lease pit Bhuru kha so Anwar kha singarchroi</t>
+          <t>1729002128/RS/22012034705924 — PVC Pipe Nali Hasim ke makan se Main road tak Singarchori</t>
         </is>
       </c>
       <c r="G874" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H874" s="2" t="n">
-        <v>10543.68</v>
+        <v>21500</v>
       </c>
       <c r="I874" s="2" t="n">
-        <v>0</v>
+        <v>21216</v>
       </c>
       <c r="J874" s="3" t="n">
-        <v>44424</v>
-[...1 lines deleted...]
-      <c r="K874" s="3"/>
+        <v>45257</v>
+      </c>
+      <c r="K874" s="3" t="n">
+        <v>45543</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="875">
       <c r="A875" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B875" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C875" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D875" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E875" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F875" s="1" t="inlineStr">
         <is>
-          <t>1729002128/WC/22012034831668 — Sokhta Gadda (Leach Pit) Matin so Fakrudding singarchori</t>
+          <t>1729002128/RS/22012035130608 — PVC Pipe Nali Munna Kha ke ghar se main road tak singarchori</t>
         </is>
       </c>
       <c r="G875" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H875" s="2" t="n">
-        <v>10543.68</v>
+        <v>29000</v>
       </c>
       <c r="I875" s="2" t="n">
-        <v>0</v>
+        <v>28917</v>
       </c>
       <c r="J875" s="3" t="n">
-        <v>44424</v>
-[...1 lines deleted...]
-      <c r="K875" s="3"/>
+        <v>45565</v>
+      </c>
+      <c r="K875" s="3" t="n">
+        <v>45702</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="876">
       <c r="A876" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B876" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C876" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D876" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E876" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F876" s="1" t="inlineStr">
         <is>
-          <t>1729002128/WC/22012034831675 — Sokhta Gadda (Leach Pit) Nazruddin so Fakrudding Singarchori</t>
+          <t>1729002128/RS/22012035130657 — PVC Pipe Nali Nasruddin ke ghar se Hakim kha ke ghar ki or Singarchori</t>
         </is>
       </c>
       <c r="G876" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H876" s="2" t="n">
-        <v>10543.68</v>
+        <v>20000</v>
       </c>
       <c r="I876" s="2" t="n">
-        <v>0</v>
+        <v>19683</v>
       </c>
       <c r="J876" s="3" t="n">
-        <v>44424</v>
-[...1 lines deleted...]
-      <c r="K876" s="3"/>
+        <v>45565</v>
+      </c>
+      <c r="K876" s="3" t="n">
+        <v>46059</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="877">
       <c r="A877" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B877" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C877" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D877" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E877" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F877" s="1" t="inlineStr">
         <is>
-          <t>1729002128/WC/22012034831677 — Sokhta Gadda (Leach Pit) Mamur kha so Vazad Kha Singarchori</t>
+          <t>1729002128/RS/22012035130660 — PVC Pipe Nali Santosh ke makan se Leach pit Tak Piranakhedi GP Singarchori</t>
         </is>
       </c>
       <c r="G877" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H877" s="2" t="n">
-        <v>10543.68</v>
+        <v>24000</v>
       </c>
       <c r="I877" s="2" t="n">
-        <v>0</v>
+        <v>23432.31</v>
       </c>
       <c r="J877" s="3" t="n">
-        <v>44424</v>
-[...1 lines deleted...]
-      <c r="K877" s="3"/>
+        <v>45687</v>
+      </c>
+      <c r="K877" s="3" t="n">
+        <v>45923</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="878">
       <c r="A878" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B878" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C878" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D878" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E878" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F878" s="1" t="inlineStr">
         <is>
-          <t>1729002128/WC/22012034831678 — Sokhta Gadda (Leach Pit) Abid kha so Salim kha Singarchori</t>
+          <t>1729002128/RS/22012035132980 — Nali Nirman Jahid ke ghar se patel kha ke ghar ki or singarchori</t>
         </is>
       </c>
       <c r="G878" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H878" s="2" t="n">
-        <v>10543.68</v>
+        <v>63000</v>
       </c>
       <c r="I878" s="2" t="n">
-        <v>0</v>
+        <v>62937.6</v>
       </c>
       <c r="J878" s="3" t="n">
-        <v>44424</v>
-[...1 lines deleted...]
-      <c r="K878" s="3"/>
+        <v>45609</v>
+      </c>
+      <c r="K878" s="3" t="n">
+        <v>45702</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="879">
       <c r="A879" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B879" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C879" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D879" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E879" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F879" s="1" t="inlineStr">
         <is>
-          <t>1729002128/WC/22012034831680 — Sokhta Gadda (Leach Pit) kadir kha so vazad kha Singarchori</t>
+          <t>1729002128/WC/132 — कपिलधारा कूपनिर्माण कार्य बाकीर पिता इसहाक सिंगारचोरी</t>
         </is>
       </c>
       <c r="G879" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H879" s="2" t="n">
-        <v>10543.68</v>
+        <v>214000</v>
       </c>
       <c r="I879" s="2" t="n">
-        <v>0</v>
+        <v>201636</v>
       </c>
       <c r="J879" s="3" t="n">
-        <v>44424</v>
-[...1 lines deleted...]
-      <c r="K879" s="3"/>
+        <v>39873</v>
+      </c>
+      <c r="K879" s="3" t="n">
+        <v>40265</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="880">
       <c r="A880" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B880" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C880" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D880" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E880" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F880" s="1" t="inlineStr">
         <is>
-          <t>1729002128/WC/22012034831684 — Sokhta Gadda (Leach Pit) setu kha so Rajjak kha Singarchori</t>
+          <t>1729002128/WC/22012034327332 — Stop dam- Jagdishsh jat ke khet ke pas nale par</t>
         </is>
       </c>
       <c r="G880" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H880" s="2" t="n">
-        <v>10543.68</v>
+        <v>735000</v>
       </c>
       <c r="I880" s="2" t="n">
-        <v>0</v>
+        <v>728252.82</v>
       </c>
       <c r="J880" s="3" t="n">
-        <v>44424</v>
-[...1 lines deleted...]
-      <c r="K880" s="3"/>
+        <v>42887</v>
+      </c>
+      <c r="K880" s="3" t="n">
+        <v>43326</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="881">
       <c r="A881" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B881" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C881" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D881" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E881" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F881" s="1" t="inlineStr">
         <is>
-          <t>1729002128/WC/22012034831706 — Sokhta Gadda (Leach Pit) Azad so Rahman Singarchori</t>
+          <t>1729002128/WC/22012034425344 — Gabion stucture Nirman Gram piranakhedi</t>
         </is>
       </c>
       <c r="G881" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H881" s="2" t="n">
-        <v>10543.68</v>
+        <v>58000</v>
       </c>
       <c r="I881" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J881" s="3" t="n">
-        <v>44424</v>
+        <v>43327</v>
       </c>
       <c r="K881" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="882">
       <c r="A882" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B882" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C882" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D882" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E882" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F882" s="1" t="inlineStr">
         <is>
-          <t>1729002128/WC/22012034831712 — Sokhta Gadda (Leach Pit) Idrish so Salim kha Singarchori</t>
+          <t>1729002128/WC/22012034425345 — Gabion structure nirman piranakhedi 447</t>
         </is>
       </c>
       <c r="G882" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H882" s="2" t="n">
-        <v>10543.68</v>
+        <v>58000</v>
       </c>
       <c r="I882" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J882" s="3" t="n">
-        <v>44424</v>
+        <v>43327</v>
       </c>
       <c r="K882" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="883">
       <c r="A883" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B883" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C883" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D883" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E883" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F883" s="1" t="inlineStr">
         <is>
-          <t>1729002128/WC/22012034831715 — Sokhta Gadda (Leach Pit) Jabid kha so Salim kha Singarchori</t>
+          <t>1729002128/WC/22012034443214 — Check dam nirman - Jagannath ke makan se pas nale par</t>
         </is>
       </c>
       <c r="G883" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H883" s="2" t="n">
-        <v>10543.68</v>
+        <v>479395.7</v>
       </c>
       <c r="I883" s="2" t="n">
-        <v>0</v>
+        <v>470440.47</v>
       </c>
       <c r="J883" s="3" t="n">
-        <v>44424</v>
-[...1 lines deleted...]
-      <c r="K883" s="3"/>
+        <v>43617</v>
+      </c>
+      <c r="K883" s="3" t="n">
+        <v>43794</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="884">
       <c r="A884" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B884" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C884" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D884" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E884" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F884" s="1" t="inlineStr">
         <is>
-          <t>1729002128/WC/22012034831719 — Sokhta Gadda (Leach Pit) salim so asalat kha Singarchori</t>
+          <t>1729002128/WC/22012034443216 — Check dam nirman Devkaran bhati ke khet ke pas Piranakhedi</t>
         </is>
       </c>
       <c r="G884" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H884" s="2" t="n">
-        <v>10543.68</v>
+        <v>487795.7</v>
       </c>
       <c r="I884" s="2" t="n">
-        <v>0</v>
+        <v>471470.75</v>
       </c>
       <c r="J884" s="3" t="n">
-        <v>44424</v>
-[...1 lines deleted...]
-      <c r="K884" s="3"/>
+        <v>43797</v>
+      </c>
+      <c r="K884" s="3" t="n">
+        <v>43983</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="885">
       <c r="A885" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B885" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C885" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D885" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E885" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F885" s="1" t="inlineStr">
         <is>
-          <t>1729002128/WC/22012034831754 — Sokhta Gadda (Leach Pit) Sarafat kha so Nafis kha Singarchori</t>
+          <t>1729002128/WC/22012034522532 — Pokhar nirman karya Piranakhedi Dagdi</t>
         </is>
       </c>
       <c r="G885" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H885" s="2" t="n">
-        <v>10543.68</v>
+        <v>0</v>
       </c>
       <c r="I885" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J885" s="3" t="n">
-        <v>44424</v>
+        <v>43740</v>
       </c>
       <c r="K885" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="886">
       <c r="A886" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B886" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C886" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D886" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E886" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F886" s="1" t="inlineStr">
         <is>
-          <t>1729002128/WC/22012034839601 — 15fc(janpad leaval)+mnrega stop dam nirman farid bhai ke khet ke pas gram or gp singarchori</t>
+          <t>1729002128/WC/22012034541256 — Pokhar Norman singarchori</t>
         </is>
       </c>
       <c r="G886" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H886" s="2" t="n">
-        <v>147000</v>
+        <v>310386.65</v>
       </c>
       <c r="I886" s="2" t="n">
-        <v>150654</v>
+        <v>244963</v>
       </c>
       <c r="J886" s="3" t="n">
-        <v>44511</v>
+        <v>43958</v>
       </c>
       <c r="K886" s="3" t="n">
-        <v>46059</v>
+        <v>45856</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="887">
       <c r="A887" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B887" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C887" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D887" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Wasteland Block Plantation-Forstry-Community / Wasteland Block Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E887" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F887" s="1" t="inlineStr">
         <is>
-          <t>1729002128/WC/22012034891481 — Stop dam marammat karya Kadukhedi GP Sigarchori</t>
+          <t>1729002128/WC/22012034798131 — 15fc mnrega roof rain water harvesting work anganwadi bhawan ke pas kadukhedi GP Singarchori</t>
         </is>
       </c>
       <c r="G887" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H887" s="2" t="n">
-        <v>0</v>
+        <v>10000</v>
       </c>
       <c r="I887" s="2" t="n">
-        <v>0</v>
+        <v>9843</v>
       </c>
       <c r="J887" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K887" s="3"/>
+        <v>44393</v>
+      </c>
+      <c r="K887" s="3" t="n">
+        <v>45134</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="888">
       <c r="A888" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B888" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C888" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D888" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Wasteland Block Plantation-Forstry-Community / Wasteland Block Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E888" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F888" s="1" t="inlineStr">
         <is>
-          <t>1729002128/WC/22012035192797 — सामुदायिक डायवर्सन चैनल का पुनरुद्धार कार्य दिलीप सिह के खेत के पास सिंगारचोरी</t>
+          <t>1729002128/WC/22012034798143 — 15fc mnrega roof rain water harvesting work panchayat bhawan ke pas Singarchori</t>
         </is>
       </c>
       <c r="G888" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H888" s="2" t="n">
-        <v>0</v>
+        <v>10000</v>
       </c>
       <c r="I888" s="2" t="n">
-        <v>0</v>
+        <v>9843</v>
       </c>
       <c r="J888" s="3" t="n">
-        <v>45316</v>
-[...1 lines deleted...]
-      <c r="K888" s="3"/>
+        <v>44393</v>
+      </c>
+      <c r="K888" s="3" t="n">
+        <v>45233</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="889">
       <c r="A889" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B889" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C889" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D889" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E889" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F889" s="1" t="inlineStr">
         <is>
-          <t>1729002128/WC/22012035311987 — Samudayik Khet talab Pecolation Tank Nirman Singarchori</t>
+          <t>1729002128/WC/22012034827745 — Indv Lease pit Bhuru kha so Anwar kha singarchroi</t>
         </is>
       </c>
       <c r="G889" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H889" s="2" t="n">
-        <v>0</v>
+        <v>10543.68</v>
       </c>
       <c r="I889" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J889" s="3" t="n">
-        <v>45761</v>
+        <v>44424</v>
       </c>
       <c r="K889" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="890">
       <c r="A890" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B890" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C890" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D890" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E890" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F890" s="1" t="inlineStr">
         <is>
-          <t>1729002128/WC/35 — कपिलधारा कूप निर्माण कार्य नसीम पिता सलामुउददीन सिंगारचोरी</t>
+          <t>1729002128/WC/22012034831668 — Sokhta Gadda (Leach Pit) Matin so Fakrudding singarchori</t>
         </is>
       </c>
       <c r="G890" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H890" s="2" t="n">
-        <v>214000</v>
+        <v>10543.68</v>
       </c>
       <c r="I890" s="2" t="n">
-        <v>187838</v>
+        <v>0</v>
       </c>
       <c r="J890" s="3" t="n">
-        <v>39842</v>
-[...3 lines deleted...]
-      </c>
+        <v>44424</v>
+      </c>
+      <c r="K890" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="891">
       <c r="A891" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B891" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C891" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D891" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E891" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F891" s="1" t="inlineStr">
         <is>
-          <t>1729002128/WC/36 — कपिलधारा कूप निर्माण कार्य इकरामूल्‍ला पिता हिदामतखॉ सिंगारचोरी</t>
+          <t>1729002128/WC/22012034831675 — Sokhta Gadda (Leach Pit) Nazruddin so Fakrudding Singarchori</t>
         </is>
       </c>
       <c r="G891" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H891" s="2" t="n">
-        <v>214000</v>
+        <v>10543.68</v>
       </c>
       <c r="I891" s="2" t="n">
-        <v>180696</v>
+        <v>0</v>
       </c>
       <c r="J891" s="3" t="n">
-        <v>39842</v>
-[...3 lines deleted...]
-      </c>
+        <v>44424</v>
+      </c>
+      <c r="K891" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="892">
       <c r="A892" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B892" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C892" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D892" s="1" t="inlineStr">
         <is>
-          <t>Strengthening of Embankment / Construction of Embankment for community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E892" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F892" s="1" t="inlineStr">
         <is>
-          <t>1729002128/WH/19961828 — Pal sudradikaran school ke pas singarchori</t>
+          <t>1729002128/WC/22012034831677 — Sokhta Gadda (Leach Pit) Mamur kha so Vazad Kha Singarchori</t>
         </is>
       </c>
       <c r="G892" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H892" s="2" t="n">
-        <v>100000</v>
+        <v>10543.68</v>
       </c>
       <c r="I892" s="2" t="n">
-        <v>87224</v>
+        <v>0</v>
       </c>
       <c r="J892" s="3" t="n">
-        <v>42887</v>
-[...3 lines deleted...]
-      </c>
+        <v>44424</v>
+      </c>
+      <c r="K892" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="893">
       <c r="A893" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B893" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C893" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D893" s="1" t="inlineStr">
         <is>
-          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E893" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F893" s="1" t="inlineStr">
         <is>
-          <t>1729002128/WH/22012034332234 — Talab pal gahrikaran Karya Gra singarchori</t>
+          <t>1729002128/WC/22012034831678 — Sokhta Gadda (Leach Pit) Abid kha so Salim kha Singarchori</t>
         </is>
       </c>
       <c r="G893" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H893" s="2" t="n">
-        <v>260000</v>
+        <v>10543.68</v>
       </c>
       <c r="I893" s="2" t="n">
-        <v>184788</v>
+        <v>0</v>
       </c>
       <c r="J893" s="3" t="n">
-        <v>43195</v>
-[...3 lines deleted...]
-      </c>
+        <v>44424</v>
+      </c>
+      <c r="K893" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="894">
       <c r="A894" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B894" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C894" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D894" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E894" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F894" s="1" t="inlineStr">
         <is>
-          <t>1729002128/WH/22012034932493 — गाद निकालना स्टॉप डैम से स्कूल के पास कादुखेड़ी ग्राप सिगारचोरी</t>
+          <t>1729002128/WC/22012034831680 — Sokhta Gadda (Leach Pit) kadir kha so vazad kha Singarchori</t>
         </is>
       </c>
       <c r="G894" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H894" s="2" t="n">
-        <v>49498.53</v>
+        <v>10543.68</v>
       </c>
       <c r="I894" s="2" t="n">
-        <v>42812</v>
+        <v>0</v>
       </c>
       <c r="J894" s="3" t="n">
-        <v>44708</v>
-[...3 lines deleted...]
-      </c>
+        <v>44424</v>
+      </c>
+      <c r="K894" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="895">
       <c r="A895" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B895" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C895" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D895" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E895" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F895" s="1" t="inlineStr">
         <is>
-          <t>1729002128/WH/22012034940113 — सार्वजनिक जल संचयन तालाब दिलीप सिंह के खेत से मो.तलहा के खेत तक सिंगारचोरी</t>
+          <t>1729002128/WC/22012034831684 — Sokhta Gadda (Leach Pit) setu kha so Rajjak kha Singarchori</t>
         </is>
       </c>
       <c r="G895" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H895" s="2" t="n">
-        <v>129135</v>
+        <v>10543.68</v>
       </c>
       <c r="I895" s="2" t="n">
-        <v>112332</v>
+        <v>0</v>
       </c>
       <c r="J895" s="3" t="n">
-        <v>45457</v>
-[...3 lines deleted...]
-      </c>
+        <v>44424</v>
+      </c>
+      <c r="K895" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="896">
       <c r="A896" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B896" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C896" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D896" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E896" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F896" s="1" t="inlineStr">
         <is>
-          <t>1729/RC/22012034151512 — GSB Road (Singarchori to Kadukheri)</t>
+          <t>1729002128/WC/22012034831706 — Sokhta Gadda (Leach Pit) Azad so Rahman Singarchori</t>
         </is>
       </c>
       <c r="G896" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H896" s="2" t="n">
-        <v>2602000</v>
+        <v>10543.68</v>
       </c>
       <c r="I896" s="2" t="n">
-        <v>824669.4</v>
+        <v>0</v>
       </c>
       <c r="J896" s="3" t="n">
-        <v>40581</v>
-[...3 lines deleted...]
-      </c>
+        <v>44424</v>
+      </c>
+      <c r="K896" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="897">
       <c r="A897" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B897" s="1" t="inlineStr">
         <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C897" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D897" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+        </is>
+      </c>
+      <c r="E897" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F897" s="1" t="inlineStr">
+        <is>
+          <t>1729002128/WC/22012034831712 — Sokhta Gadda (Leach Pit) Idrish so Salim kha Singarchori</t>
+        </is>
+      </c>
+      <c r="G897" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H897" s="2" t="n">
+        <v>10543.68</v>
+      </c>
+      <c r="I897" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J897" s="3" t="n">
+        <v>44424</v>
+      </c>
+      <c r="K897" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="898">
+      <c r="A898" s="1" t="inlineStr">
+        <is>
+          <t>ASHTA</t>
+        </is>
+      </c>
+      <c r="B898" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C898" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D898" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+        </is>
+      </c>
+      <c r="E898" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F898" s="1" t="inlineStr">
+        <is>
+          <t>1729002128/WC/22012034831715 — Sokhta Gadda (Leach Pit) Jabid kha so Salim kha Singarchori</t>
+        </is>
+      </c>
+      <c r="G898" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H898" s="2" t="n">
+        <v>10543.68</v>
+      </c>
+      <c r="I898" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J898" s="3" t="n">
+        <v>44424</v>
+      </c>
+      <c r="K898" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="899">
+      <c r="A899" s="1" t="inlineStr">
+        <is>
+          <t>ASHTA</t>
+        </is>
+      </c>
+      <c r="B899" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C899" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D899" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+        </is>
+      </c>
+      <c r="E899" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F899" s="1" t="inlineStr">
+        <is>
+          <t>1729002128/WC/22012034831719 — Sokhta Gadda (Leach Pit) salim so asalat kha Singarchori</t>
+        </is>
+      </c>
+      <c r="G899" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H899" s="2" t="n">
+        <v>10543.68</v>
+      </c>
+      <c r="I899" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J899" s="3" t="n">
+        <v>44424</v>
+      </c>
+      <c r="K899" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="900">
+      <c r="A900" s="1" t="inlineStr">
+        <is>
+          <t>ASHTA</t>
+        </is>
+      </c>
+      <c r="B900" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C900" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D900" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+        </is>
+      </c>
+      <c r="E900" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F900" s="1" t="inlineStr">
+        <is>
+          <t>1729002128/WC/22012034831754 — Sokhta Gadda (Leach Pit) Sarafat kha so Nafis kha Singarchori</t>
+        </is>
+      </c>
+      <c r="G900" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H900" s="2" t="n">
+        <v>10543.68</v>
+      </c>
+      <c r="I900" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J900" s="3" t="n">
+        <v>44424</v>
+      </c>
+      <c r="K900" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="901">
+      <c r="A901" s="1" t="inlineStr">
+        <is>
+          <t>ASHTA</t>
+        </is>
+      </c>
+      <c r="B901" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C901" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D901" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E901" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F901" s="1" t="inlineStr">
+        <is>
+          <t>1729002128/WC/22012034839601 — 15fc(janpad leaval)+mnrega stop dam nirman farid bhai ke khet ke pas gram or gp singarchori</t>
+        </is>
+      </c>
+      <c r="G901" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H901" s="2" t="n">
+        <v>147000</v>
+      </c>
+      <c r="I901" s="2" t="n">
+        <v>150654</v>
+      </c>
+      <c r="J901" s="3" t="n">
+        <v>44511</v>
+      </c>
+      <c r="K901" s="3" t="n">
+        <v>46059</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="902">
+      <c r="A902" s="1" t="inlineStr">
+        <is>
+          <t>ASHTA</t>
+        </is>
+      </c>
+      <c r="B902" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C902" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D902" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E902" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F902" s="1" t="inlineStr">
+        <is>
+          <t>1729002128/WC/22012034891481 — Stop dam marammat karya Kadukhedi GP Sigarchori</t>
+        </is>
+      </c>
+      <c r="G902" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H902" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I902" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J902" s="3" t="n">
+        <v>44471</v>
+      </c>
+      <c r="K902" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="903">
+      <c r="A903" s="1" t="inlineStr">
+        <is>
+          <t>ASHTA</t>
+        </is>
+      </c>
+      <c r="B903" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C903" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D903" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+        </is>
+      </c>
+      <c r="E903" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+        </is>
+      </c>
+      <c r="F903" s="1" t="inlineStr">
+        <is>
+          <t>1729002128/WC/22012035192797 — सामुदायिक डायवर्सन चैनल का पुनरुद्धार कार्य दिलीप सिह के खेत के पास सिंगारचोरी</t>
+        </is>
+      </c>
+      <c r="G903" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H903" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I903" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J903" s="3" t="n">
+        <v>45316</v>
+      </c>
+      <c r="K903" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="904">
+      <c r="A904" s="1" t="inlineStr">
+        <is>
+          <t>ASHTA</t>
+        </is>
+      </c>
+      <c r="B904" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C904" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D904" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E904" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F904" s="1" t="inlineStr">
+        <is>
+          <t>1729002128/WC/22012035311987 — Samudayik Khet talab Pecolation Tank Nirman Singarchori</t>
+        </is>
+      </c>
+      <c r="G904" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H904" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I904" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J904" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K904" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="905">
+      <c r="A905" s="1" t="inlineStr">
+        <is>
+          <t>ASHTA</t>
+        </is>
+      </c>
+      <c r="B905" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C905" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D905" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E905" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F905" s="1" t="inlineStr">
+        <is>
+          <t>1729002128/WC/35 — कपिलधारा कूप निर्माण कार्य नसीम पिता सलामुउददीन सिंगारचोरी</t>
+        </is>
+      </c>
+      <c r="G905" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H905" s="2" t="n">
+        <v>214000</v>
+      </c>
+      <c r="I905" s="2" t="n">
+        <v>187838</v>
+      </c>
+      <c r="J905" s="3" t="n">
+        <v>39842</v>
+      </c>
+      <c r="K905" s="3" t="n">
+        <v>40137</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="906">
+      <c r="A906" s="1" t="inlineStr">
+        <is>
+          <t>ASHTA</t>
+        </is>
+      </c>
+      <c r="B906" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C906" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D906" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E906" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F906" s="1" t="inlineStr">
+        <is>
+          <t>1729002128/WC/36 — कपिलधारा कूप निर्माण कार्य इकरामूल्‍ला पिता हिदामतखॉ सिंगारचोरी</t>
+        </is>
+      </c>
+      <c r="G906" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H906" s="2" t="n">
+        <v>214000</v>
+      </c>
+      <c r="I906" s="2" t="n">
+        <v>180696</v>
+      </c>
+      <c r="J906" s="3" t="n">
+        <v>39842</v>
+      </c>
+      <c r="K906" s="3" t="n">
+        <v>40137</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="907">
+      <c r="A907" s="1" t="inlineStr">
+        <is>
+          <t>ASHTA</t>
+        </is>
+      </c>
+      <c r="B907" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C907" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D907" s="1" t="inlineStr">
+        <is>
+          <t>Strengthening of Embankment / Construction of Embankment for community</t>
+        </is>
+      </c>
+      <c r="E907" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F907" s="1" t="inlineStr">
+        <is>
+          <t>1729002128/WH/19961828 — Pal sudradikaran school ke pas singarchori</t>
+        </is>
+      </c>
+      <c r="G907" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H907" s="2" t="n">
+        <v>100000</v>
+      </c>
+      <c r="I907" s="2" t="n">
+        <v>87224</v>
+      </c>
+      <c r="J907" s="3" t="n">
+        <v>42887</v>
+      </c>
+      <c r="K907" s="3" t="n">
+        <v>43770</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="908">
+      <c r="A908" s="1" t="inlineStr">
+        <is>
+          <t>ASHTA</t>
+        </is>
+      </c>
+      <c r="B908" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C908" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D908" s="1" t="inlineStr">
+        <is>
+          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E908" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F908" s="1" t="inlineStr">
+        <is>
+          <t>1729002128/WH/22012034332234 — Talab pal gahrikaran Karya Gra singarchori</t>
+        </is>
+      </c>
+      <c r="G908" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H908" s="2" t="n">
+        <v>260000</v>
+      </c>
+      <c r="I908" s="2" t="n">
+        <v>184788</v>
+      </c>
+      <c r="J908" s="3" t="n">
+        <v>43195</v>
+      </c>
+      <c r="K908" s="3" t="n">
+        <v>43836</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="909">
+      <c r="A909" s="1" t="inlineStr">
+        <is>
+          <t>ASHTA</t>
+        </is>
+      </c>
+      <c r="B909" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C909" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D909" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E909" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F909" s="1" t="inlineStr">
+        <is>
+          <t>1729002128/WH/22012034932493 — गाद निकालना स्टॉप डैम से स्कूल के पास कादुखेड़ी ग्राप सिगारचोरी</t>
+        </is>
+      </c>
+      <c r="G909" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H909" s="2" t="n">
+        <v>49498.53</v>
+      </c>
+      <c r="I909" s="2" t="n">
+        <v>42812</v>
+      </c>
+      <c r="J909" s="3" t="n">
+        <v>44708</v>
+      </c>
+      <c r="K909" s="3" t="n">
+        <v>45535</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="910">
+      <c r="A910" s="1" t="inlineStr">
+        <is>
+          <t>ASHTA</t>
+        </is>
+      </c>
+      <c r="B910" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C910" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D910" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E910" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F910" s="1" t="inlineStr">
+        <is>
+          <t>1729002128/WH/22012034940113 — सार्वजनिक जल संचयन तालाब दिलीप सिंह के खेत से मो.तलहा के खेत तक सिंगारचोरी</t>
+        </is>
+      </c>
+      <c r="G910" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H910" s="2" t="n">
+        <v>129135</v>
+      </c>
+      <c r="I910" s="2" t="n">
+        <v>112332</v>
+      </c>
+      <c r="J910" s="3" t="n">
+        <v>45457</v>
+      </c>
+      <c r="K910" s="3" t="n">
+        <v>45727</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="911">
+      <c r="A911" s="1" t="inlineStr">
+        <is>
+          <t>ASHTA</t>
+        </is>
+      </c>
+      <c r="B911" s="1" t="inlineStr">
+        <is>
           <t>2010-2011</t>
         </is>
       </c>
-      <c r="C897" s="1" t="inlineStr">
+      <c r="C911" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="D897" s="1" t="inlineStr">
+      <c r="D911" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
-      <c r="E897" s="1" t="inlineStr">
+      <c r="E911" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
-      <c r="F897" s="1" t="inlineStr">
+      <c r="F911" s="1" t="inlineStr">
+        <is>
+          <t>1729/RC/22012034151512 — GSB Road (Singarchori to Kadukheri)</t>
+        </is>
+      </c>
+      <c r="G911" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H911" s="2" t="n">
+        <v>2602000</v>
+      </c>
+      <c r="I911" s="2" t="n">
+        <v>824669.4</v>
+      </c>
+      <c r="J911" s="3" t="n">
+        <v>40581</v>
+      </c>
+      <c r="K911" s="3" t="n">
+        <v>41591</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="912">
+      <c r="A912" s="1" t="inlineStr">
+        <is>
+          <t>ASHTA</t>
+        </is>
+      </c>
+      <c r="B912" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C912" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D912" s="1" t="inlineStr">
+        <is>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+        </is>
+      </c>
+      <c r="E912" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F912" s="1" t="inlineStr">
         <is>
           <t>1729/RC/22012034151562 — GSB Rd Singar Chori to Piranakheri</t>
         </is>
       </c>
-      <c r="G897" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H897" s="2" t="n">
+      <c r="G912" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H912" s="2" t="n">
         <v>2898000</v>
       </c>
-      <c r="I897" s="2" t="n">
+      <c r="I912" s="2" t="n">
         <v>1203694.7</v>
       </c>
-      <c r="J897" s="3" t="n">
+      <c r="J912" s="3" t="n">
         <v>40574</v>
       </c>
-      <c r="K897" s="3" t="n">
+      <c r="K912" s="3" t="n">
         <v>41591</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>