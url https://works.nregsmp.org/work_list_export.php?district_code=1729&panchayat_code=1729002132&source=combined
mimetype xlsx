--- v0 (2026-09-09)
+++ v1 (2026-10-28)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K429"/>
+  <dimension ref="A1:K430"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-09 07:52:16</t>
+          <t>Exported on: 2026-10-28 00:23:02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: SEHORE</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -371,51 +371,51 @@
       <c r="J13" s="3" t="n">
         <v>43969</v>
       </c>
       <c r="K13" s="3" t="n">
         <v>44866</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Constr of agri produce storage building for groups / Construction of Agricultural produce storage Building for Groups</t>
+          <t>Constr of agri produce storage building for groups / Construction of Agricultural Produce Storage Building for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1729002132/AV/22012034665945 — khet talab nirman hamir singh chhaper</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45761</v>
@@ -440,98 +440,98 @@
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1729002132/AV/22012034667777 — Shantidham Nirman Kelapani 1 GP Chhapar</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>347299.82</v>
       </c>
       <c r="I15" s="2" t="n">
-        <v>281658.41</v>
+        <v>283485.41</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>46066</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1729002132/AV/22012034667778 — Shantidham Nirman Kelapani 2 GP Chhapar</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>347299.82</v>
       </c>
       <c r="I16" s="2" t="n">
-        <v>285315.47</v>
+        <v>287142.47</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>46066</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
@@ -704,51 +704,51 @@
       <c r="J20" s="3" t="n">
         <v>45168</v>
       </c>
       <c r="K20" s="3" t="n">
         <v>46057</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Coast Line Plantation of Forestry Trees for Comm / Along the coast Line Plantation of Forestry Trees for Community</t>
+          <t>Coast Line Plantation of Forestry Trees for Comm / Along the coast Block Plantation of Sericulture Trees for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1729002132/DP/22012034599991 — vraksha ropan nirman karya prathmik shala boundri wall kelapani</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>427106.07</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>99542</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45174</v>
@@ -800,73 +800,73 @@
       <c r="J22" s="3" t="n">
         <v>45487</v>
       </c>
       <c r="K22" s="3" t="n">
         <v>46020</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Coast Line Plantation of Forestry Trees for Comm / Along the coast Line Plantation of Forestry Trees for Community</t>
+          <t>Coast Line Plantation of Forestry Trees for Comm / Along the coast Block Plantation of Sericulture Trees for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1729002132/DP/22012034601379 — viraksha ropan nirman karya chhaper high school chhaper</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>427106.07</v>
       </c>
       <c r="I23" s="2" t="n">
-        <v>48432</v>
+        <v>48954</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45199</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
@@ -2423,51 +2423,51 @@
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
           <t>Constr of earthen contour bunds for individuals / Construction of Earthen contour Bund for Individuals</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1729002132/IF/22012035151647 — kapildhara kup nirman hamir singh s/o khuman singh chhaper</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>282417.57</v>
       </c>
       <c r="I56" s="2" t="n">
-        <v>260513.5</v>
+        <v>262060.5</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>45205</v>
       </c>
       <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Individuals / Construction of Masonry/CC Check Dam for Individuals</t>
@@ -2848,51 +2848,51 @@
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand filter for Borewell recharge for Individual</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1729002132/IF/22012035420861 — khet talab nirman gondpura rameshvar s/o ramcharan</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I65" s="2" t="n">
-        <v>59508</v>
+        <v>61335</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K65" s="3" t="n">
         <v>46064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
@@ -2924,51 +2924,51 @@
       <c r="J66" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K66" s="3" t="n">
         <v>46064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>1729002132/IF/22012035443937 — Khet talab nirman chaper hamir/ kuman singh</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I67" s="2" t="n">
         <v>29261</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>45778</v>
@@ -2993,51 +2993,51 @@
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>1729002132/IF/22012035443967 — Khet talab nirman chhaper indar singh/sajan singh</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I68" s="2" t="n">
-        <v>66816</v>
+        <v>68643</v>
       </c>
       <c r="J68" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K68" s="3" t="n">
         <v>46064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
@@ -3457,51 +3457,51 @@
         <v>0</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K77" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
           <t>1729002132/IF/22012035550273 — khet talab nirman chhaper rameshwar/ ramcharan</t>
         </is>
       </c>
       <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H78" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="n">
         <v>45761</v>
@@ -3526,51 +3526,51 @@
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
           <t>1729002132/IF/22012035561126 — Khet talab nirman chhaper hameer singh/..</t>
         </is>
       </c>
       <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H79" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I79" s="2" t="n">
-        <v>306295.8</v>
+        <v>309427.8</v>
       </c>
       <c r="J79" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K79" s="3" t="n">
         <v>46202</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
@@ -9519,145 +9519,145 @@
       <c r="J201" s="3" t="n">
         <v>45608</v>
       </c>
       <c r="K201" s="3" t="n">
         <v>46073</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
           <t>1729002132/IF/IAY/4765835 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115788106</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I202" s="2" t="n">
         <v>21285</v>
       </c>
       <c r="J202" s="3" t="n">
         <v>45608</v>
       </c>
       <c r="K202" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
           <t>1729002132/IF/IAY/4847367 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116328556</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I203" s="2" t="n">
         <v>19134</v>
       </c>
       <c r="J203" s="3" t="n">
         <v>45619</v>
       </c>
       <c r="K203" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
           <t>1729002132/IF/IAY/4989575 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106535422</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I204" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>46160</v>
@@ -9758,51 +9758,51 @@
       <c r="J206" s="3" t="n">
         <v>45882</v>
       </c>
       <c r="K206" s="3" t="n">
         <v>46071</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
           <t>1729002132/IF/IAY/4991348 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106039995</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I207" s="2" t="n">
         <v>24036</v>
       </c>
       <c r="J207" s="3" t="n">
         <v>46160</v>
@@ -9854,286 +9854,286 @@
       <c r="J208" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K208" s="3" t="n">
         <v>46180</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
           <t>1729002132/IF/IAY/4992631 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113874643</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I209" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J209" s="3" t="n">
         <v>45714</v>
       </c>
       <c r="K209" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
           <t>1729002132/IF/IAY/4996676 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115168869</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I210" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J210" s="3" t="n">
         <v>45718</v>
       </c>
       <c r="K210" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
           <t>1729002132/IF/IAY/4999131 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115788116</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I211" s="2" t="n">
-        <v>19872</v>
+        <v>24072</v>
       </c>
       <c r="J211" s="3" t="n">
         <v>45882</v>
       </c>
       <c r="K211" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
           <t>1729002132/IF/IAY/4999132 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115788125</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I212" s="2" t="n">
         <v>19872</v>
       </c>
       <c r="J212" s="3" t="n">
         <v>45882</v>
       </c>
       <c r="K212" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
           <t>1729002132/IF/IAY/4999133 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115788136</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I213" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J213" s="3" t="n">
         <v>46160</v>
       </c>
       <c r="K213" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
           <t>1729002132/IF/IAY/4999134 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115788141</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I214" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J214" s="3" t="n">
         <v>45718</v>
@@ -10185,51 +10185,51 @@
       <c r="J215" s="3" t="n">
         <v>45798</v>
       </c>
       <c r="K215" s="3" t="n">
         <v>46099</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
           <t>1729002132/IF/IAY/5001203 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116705402</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I216" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>45798</v>
@@ -10477,98 +10477,98 @@
       <c r="J221" s="3" t="n">
         <v>45901</v>
       </c>
       <c r="K221" s="3" t="n">
         <v>46013</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
           <t>1729002132/IF/IAY/5006764 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119502414</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I222" s="2" t="n">
         <v>22446</v>
       </c>
       <c r="J222" s="3" t="n">
         <v>46003</v>
       </c>
       <c r="K222" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
           <t>1729002132/IF/IAY/5006765 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119502446</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I223" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J223" s="3" t="n">
         <v>45901</v>
@@ -10669,192 +10669,192 @@
       <c r="J225" s="3" t="n">
         <v>46001</v>
       </c>
       <c r="K225" s="3" t="n">
         <v>46071</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
           <t>1729002132/IF/IAY/5112804 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123806065</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I226" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J226" s="3" t="n">
         <v>46003</v>
       </c>
       <c r="K226" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
           <t>1729002132/IF/IAY/5114861 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116312679</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I227" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J227" s="3" t="n">
         <v>46003</v>
       </c>
       <c r="K227" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
           <t>1729002132/IF/IAY/5114931 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132035075</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I228" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J228" s="3" t="n">
         <v>45798</v>
       </c>
       <c r="K228" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
           <t>1729002132/IF/IAY/5114974 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119840491</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I229" s="2" t="n">
         <v>22446</v>
       </c>
       <c r="J229" s="3" t="n">
         <v>45775</v>
@@ -10906,98 +10906,98 @@
       <c r="J230" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K230" s="3" t="n">
         <v>46084</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
           <t>1729002132/IF/IAY/5115826 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115132506</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I231" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J231" s="3" t="n">
         <v>45931</v>
       </c>
       <c r="K231" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
           <t>1729002132/IF/IAY/5116186 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113874623</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I232" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J232" s="3" t="n">
         <v>45697</v>
@@ -11049,51 +11049,51 @@
       <c r="J233" s="3" t="n">
         <v>45931</v>
       </c>
       <c r="K233" s="3" t="n">
         <v>46016</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
           <t>1729002132/IF/IAY/5116335 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116266077</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I234" s="2" t="n">
         <v>21402</v>
       </c>
       <c r="J234" s="3" t="n">
         <v>45798</v>
@@ -11196,290 +11196,292 @@
       <c r="J236" s="3" t="n">
         <v>45882</v>
       </c>
       <c r="K236" s="3" t="n">
         <v>45959</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
           <t>1729002132/IF/IAY/5119450 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118043869</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I237" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J237" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K237" s="3" t="n">
         <v>46271</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
           <t>1729002132/IF/IAY/5120634 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115788090</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I238" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J238" s="3" t="n">
         <v>45882</v>
       </c>
       <c r="K238" s="3" t="n">
         <v>46233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
           <t>1729002132/IF/IAY/5120635 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115788096</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I239" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J239" s="3" t="n">
         <v>45882</v>
       </c>
       <c r="K239" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
           <t>1729002132/IF/IAY/5120636 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115788150</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I240" s="2" t="n">
-        <v>16182</v>
+        <v>20382</v>
       </c>
       <c r="J240" s="3" t="n">
         <v>46160</v>
       </c>
       <c r="K240" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
           <t>1729002132/IF/IAY/5120637 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115788168</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I241" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J241" s="3" t="n">
         <v>45798</v>
       </c>
-      <c r="K241" s="3"/>
+      <c r="K241" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
           <t>1729002132/IF/IAY/5120638 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115788179</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I242" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J242" s="3" t="n">
         <v>45882</v>
@@ -11580,51 +11582,51 @@
       <c r="J244" s="3" t="n">
         <v>45882</v>
       </c>
       <c r="K244" s="3" t="n">
         <v>46124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
           <t>1729002132/IF/IAY/5121935 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113455692</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I245" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J245" s="3" t="n">
         <v>45882</v>
@@ -11725,145 +11727,145 @@
       <c r="J247" s="3" t="n">
         <v>45697</v>
       </c>
       <c r="K247" s="3" t="n">
         <v>46071</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
           <t>1729002132/IF/IAY/5127206 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119842529</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I248" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>45931</v>
       </c>
       <c r="K248" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
           <t>1729002132/IF/IAY/5127261 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106037919</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I249" s="2" t="n">
-        <v>0</v>
+        <v>16800</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>45718</v>
       </c>
       <c r="K249" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
           <t>1729002132/IF/IAY/5128128 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106421086</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I250" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>45798</v>
@@ -11966,51 +11968,51 @@
       <c r="J252" s="3" t="n">
         <v>46028</v>
       </c>
       <c r="K252" s="3" t="n">
         <v>46180</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
           <t>1729002132/IF/IAY/5128386 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106535335</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I253" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J253" s="3" t="n">
         <v>45901</v>
@@ -12062,51 +12064,51 @@
       <c r="J254" s="3" t="n">
         <v>45798</v>
       </c>
       <c r="K254" s="3" t="n">
         <v>46073</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
           <t>1729002132/IF/IAY/5128388 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106535407</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I255" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J255" s="3" t="n">
         <v>45798</v>
@@ -12207,147 +12209,149 @@
       <c r="J257" s="3" t="n">
         <v>46007</v>
       </c>
       <c r="K257" s="3" t="n">
         <v>46099</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
           <t>1729002132/IF/IAY/5131503 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118481308</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I258" s="2" t="n">
         <v>24606</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>46177</v>
       </c>
-      <c r="K258" s="3"/>
+      <c r="K258" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
           <t>1729002132/IF/IAY/5131504 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118481314</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I259" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J259" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K259" s="3" t="n">
         <v>46233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
           <t>1729002132/IF/IAY/5133091 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116260637</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I260" s="2" t="n">
         <v>16182</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>46160</v>
@@ -12595,73 +12599,73 @@
       <c r="J265" s="3" t="n">
         <v>45901</v>
       </c>
       <c r="K265" s="3" t="n">
         <v>46099</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
           <t>1729002132/IF/IAY/5172480 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106421109</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I266" s="2" t="n">
-        <v>16230</v>
+        <v>20430</v>
       </c>
       <c r="J266" s="3" t="n">
         <v>46157</v>
       </c>
       <c r="K266" s="3" t="n">
         <v>46264</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
@@ -12693,98 +12697,98 @@
       <c r="J267" s="3" t="n">
         <v>45697</v>
       </c>
       <c r="K267" s="3" t="n">
         <v>46065</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
           <t>1729002132/IF/IAY/5191524 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115788198</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I268" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J268" s="3" t="n">
         <v>45901</v>
       </c>
       <c r="K268" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
           <t>1729002132/IF/IAY/5199408 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113455745</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I269" s="2" t="n">
         <v>16182</v>
       </c>
       <c r="J269" s="3" t="n">
         <v>46155</v>
@@ -12838,239 +12842,241 @@
       <c r="J270" s="3" t="n">
         <v>45697</v>
       </c>
       <c r="K270" s="3" t="n">
         <v>46071</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
           <t>1729002132/IF/IAY/5215238 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113927809</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I271" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>45882</v>
       </c>
       <c r="K271" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
           <t>1729002132/IF/IAY/5215878 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106535329</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I272" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>45901</v>
       </c>
       <c r="K272" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
           <t>1729002132/IF/IAY/5216539 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119551145</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I273" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J273" s="3" t="n">
         <v>46001</v>
       </c>
-      <c r="K273" s="3"/>
+      <c r="K273" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
           <t>1729002132/IF/IAY/5232050 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113455578</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I274" s="2" t="n">
-        <v>1827</v>
+        <v>24927</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>46197</v>
       </c>
       <c r="K274" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
           <t>1729002132/IF/IAY/5276670 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113455619</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I275" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J275" s="3" t="n">
         <v>45882</v>
@@ -13122,51 +13128,51 @@
       <c r="J276" s="3" t="n">
         <v>45798</v>
       </c>
       <c r="K276" s="3" t="n">
         <v>46073</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
           <t>1729002132/IF/IAY/5451821 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118481319</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I277" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J277" s="3" t="n">
         <v>45901</v>
@@ -13414,310 +13420,310 @@
       <c r="J282" s="3" t="n">
         <v>46003</v>
       </c>
       <c r="K282" s="3" t="n">
         <v>46152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
           <t>1729002132/IF/IAY/5612867 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115168800</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I283" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J283" s="3" t="n">
         <v>45882</v>
       </c>
       <c r="K283" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
           <t>1729002132/IF/IAY/5612965 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118502421</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I284" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J284" s="3" t="n">
         <v>45697</v>
       </c>
       <c r="K284" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
           <t>1729002132/IF/IAY/5613024 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115175528</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I285" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>45882</v>
       </c>
       <c r="K285" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
           <t>1729002132/IF/IAY/5613624 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113874574</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I286" s="2" t="n">
-        <v>14130</v>
+        <v>22530</v>
       </c>
       <c r="J286" s="3" t="n">
         <v>46088</v>
       </c>
       <c r="K286" s="3" t="n">
         <v>46271</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
           <t>1729002132/IF/IAY/5613848 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118026823</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I287" s="2" t="n">
         <v>22518</v>
       </c>
       <c r="J287" s="3" t="n">
         <v>46160</v>
       </c>
       <c r="K287" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
           <t>1729002132/IF/IAY/5613850 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117583977</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I288" s="2" t="n">
-        <v>16182</v>
+        <v>22482</v>
       </c>
       <c r="J288" s="3" t="n">
         <v>46160</v>
       </c>
       <c r="K288" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -13796,98 +13802,98 @@
       <c r="J290" s="3" t="n">
         <v>45776</v>
       </c>
       <c r="K290" s="3" t="n">
         <v>46065</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
           <t>1729002132/IF/IAY/5614050 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106535398</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I291" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J291" s="3" t="n">
         <v>45931</v>
       </c>
       <c r="K291" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
           <t>1729002132/IF/IAY/5614790 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117584975</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I292" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J292" s="3" t="n">
         <v>45882</v>
@@ -13939,51 +13945,51 @@
       <c r="J293" s="3" t="n">
         <v>46003</v>
       </c>
       <c r="K293" s="3" t="n">
         <v>46180</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
           <t>1729002132/IF/IAY/5734320 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116316782</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I294" s="2" t="n">
         <v>8352</v>
       </c>
       <c r="J294" s="3" t="n">
         <v>46160</v>
@@ -14037,6519 +14043,6566 @@
       <c r="J295" s="3" t="n">
         <v>46003</v>
       </c>
       <c r="K295" s="3" t="n">
         <v>46063</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
           <t>1729002132/IF/IAY/5796809 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113455636</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I296" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J296" s="3" t="n">
         <v>45718</v>
       </c>
       <c r="K296" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
-          <t>1729002132/IF/IAY/636501 — Construction of IAY House -IAY REG. NO. MP1723215</t>
+          <t>1729002132/IF/IAY/6247765 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106028230</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I297" s="2" t="n">
-        <v>1740</v>
+        <v>0</v>
       </c>
       <c r="J297" s="3" t="n">
-        <v>43131</v>
-[...3 lines deleted...]
-      </c>
+        <v>45718</v>
+      </c>
+      <c r="K297" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
-          <t>1729002132/IF/IAY/872517 — Construction of IAY House -IAY REG. NO. MP1767465</t>
+          <t>1729002132/IF/IAY/636501 — Construction of IAY House -IAY REG. NO. MP1723215</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I298" s="2" t="n">
-        <v>15948</v>
+        <v>1740</v>
       </c>
       <c r="J298" s="3" t="n">
-        <v>43066</v>
+        <v>43131</v>
       </c>
       <c r="K298" s="3" t="n">
-        <v>43274</v>
+        <v>43459</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>1729002132/IF/IAY/942952 — Construction of IAY House -IAY REG. NO. MP2867649</t>
+          <t>1729002132/IF/IAY/872517 — Construction of IAY House -IAY REG. NO. MP1767465</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I299" s="2" t="n">
-        <v>14766</v>
+        <v>15948</v>
       </c>
       <c r="J299" s="3" t="n">
         <v>43066</v>
       </c>
       <c r="K299" s="3" t="n">
-        <v>43326</v>
+        <v>43274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>1729002132/IF/IAY/957545 — Construction of IAY House -IAY REG. NO. MP3228222</t>
+          <t>1729002132/IF/IAY/942952 — Construction of IAY House -IAY REG. NO. MP2867649</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I300" s="2" t="n">
-        <v>14362</v>
+        <v>14766</v>
       </c>
       <c r="J300" s="3" t="n">
         <v>43066</v>
       </c>
       <c r="K300" s="3" t="n">
-        <v>43308</v>
+        <v>43326</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>1729002132/IF/IAY/958373 — Construction of IAY House -IAY REG. NO. MP3247301</t>
+          <t>1729002132/IF/IAY/957545 — Construction of IAY House -IAY REG. NO. MP3228222</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I301" s="2" t="n">
-        <v>14904</v>
+        <v>14362</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>43066</v>
       </c>
       <c r="K301" s="3" t="n">
-        <v>43277</v>
+        <v>43308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>1729002132/IF/IAY/958650 — Construction of IAY House -IAY REG. NO. MP3253752</t>
+          <t>1729002132/IF/IAY/958373 — Construction of IAY House -IAY REG. NO. MP3247301</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I302" s="2" t="n">
-        <v>14232</v>
+        <v>14904</v>
       </c>
       <c r="J302" s="3" t="n">
-        <v>43144</v>
+        <v>43066</v>
       </c>
       <c r="K302" s="3" t="n">
-        <v>43447</v>
+        <v>43277</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>1729002132/IF/IAY/960305 — Construction of IAY House -IAY REG. NO. MP3296138</t>
+          <t>1729002132/IF/IAY/958650 — Construction of IAY House -IAY REG. NO. MP3253752</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I303" s="2" t="n">
-        <v>12318</v>
+        <v>14232</v>
       </c>
       <c r="J303" s="3" t="n">
-        <v>43066</v>
+        <v>43144</v>
       </c>
       <c r="K303" s="3" t="n">
-        <v>43335</v>
+        <v>43447</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
-          <t>1729002132/IF/IAY/972708 — Construction of IAY House -IAY REG. NO. MP3623086</t>
+          <t>1729002132/IF/IAY/960305 — Construction of IAY House -IAY REG. NO. MP3296138</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I304" s="2" t="n">
-        <v>15480</v>
+        <v>12318</v>
       </c>
       <c r="J304" s="3" t="n">
         <v>43066</v>
       </c>
       <c r="K304" s="3" t="n">
-        <v>43120</v>
+        <v>43335</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
-          <t>1729002132/IF/IAY/975698 — Construction of IAY House -IAY REG. NO. MP3712742</t>
+          <t>1729002132/IF/IAY/972708 — Construction of IAY House -IAY REG. NO. MP3623086</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I305" s="2" t="n">
-        <v>14428</v>
+        <v>15480</v>
       </c>
       <c r="J305" s="3" t="n">
-        <v>43131</v>
+        <v>43066</v>
       </c>
       <c r="K305" s="3" t="n">
-        <v>43326</v>
+        <v>43120</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
-          <t>1729002132/LD/22012034565990 — KHEL MEDAN SASHKIYA GOVT.SCHOOL PARISHAR ME KELAPANI 2 GREM PANCHYAT CHHAPAR</t>
+          <t>1729002132/IF/IAY/975698 — Construction of IAY House -IAY REG. NO. MP3712742</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
-        <v>134733</v>
+        <v>15480</v>
       </c>
       <c r="I306" s="2" t="n">
-        <v>0</v>
+        <v>14428</v>
       </c>
       <c r="J306" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K306" s="3"/>
+        <v>43131</v>
+      </c>
+      <c r="K306" s="3" t="n">
+        <v>43326</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>1729002132/LD/35 — तलाईपाल सुद्रडीकरण निर्माण कार्य छापर</t>
+          <t>1729002132/LD/22012034565990 — KHEL MEDAN SASHKIYA GOVT.SCHOOL PARISHAR ME KELAPANI 2 GREM PANCHYAT CHHAPAR</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
-        <v>353200</v>
+        <v>134733</v>
       </c>
       <c r="I307" s="2" t="n">
-        <v>232950</v>
+        <v>0</v>
       </c>
       <c r="J307" s="3" t="n">
-        <v>40276</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K307" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>1729002132/LD/3799406763 — खैलमैदान निर्माण कार्य (TSNO 1126)  छापर</t>
+          <t>1729002132/LD/35 — तलाईपाल सुद्रडीकरण निर्माण कार्य छापर</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
-        <v>228000</v>
+        <v>353200</v>
       </c>
       <c r="I308" s="2" t="n">
-        <v>92710</v>
+        <v>232950</v>
       </c>
       <c r="J308" s="3" t="n">
-        <v>41542</v>
+        <v>40276</v>
       </c>
       <c r="K308" s="3" t="n">
-        <v>42019</v>
+        <v>40557</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
-          <t>1729002132/LD/3799406768 — खैलमैदान निमाण कार्य (TSNO 1124) छापर</t>
+          <t>1729002132/LD/3799406763 — खैलमैदान निर्माण कार्य (TSNO 1126)  छापर</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
         <v>228000</v>
       </c>
       <c r="I309" s="2" t="n">
-        <v>136928.5</v>
+        <v>92710</v>
       </c>
       <c r="J309" s="3" t="n">
         <v>41542</v>
       </c>
       <c r="K309" s="3" t="n">
-        <v>42020</v>
+        <v>42019</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>1729002132/LD/91 — खेल मैदान उपयोजना निर्माण कार्य (TS NO 495) छापर</t>
+          <t>1729002132/LD/3799406768 — खैलमैदान निमाण कार्य (TSNO 1124) छापर</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
-        <v>348000</v>
+        <v>228000</v>
       </c>
       <c r="I310" s="2" t="n">
-        <v>665397</v>
+        <v>136928.5</v>
       </c>
       <c r="J310" s="3" t="n">
-        <v>40947</v>
+        <v>41542</v>
       </c>
       <c r="K310" s="3" t="n">
-        <v>41554</v>
+        <v>42020</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
-          <t>1729002132/PG/22012034366142 — playground</t>
+          <t>1729002132/LD/91 — खेल मैदान उपयोजना निर्माण कार्य (TS NO 495) छापर</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
-        <v>0</v>
+        <v>348000</v>
       </c>
       <c r="I311" s="2" t="n">
-        <v>0</v>
+        <v>665397</v>
       </c>
       <c r="J311" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K311" s="3"/>
+        <v>40947</v>
+      </c>
+      <c r="K311" s="3" t="n">
+        <v>41554</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RC/1129 — ccroad niraman karya  chhapar</t>
+          <t>1729002132/PG/22012034366142 — playground</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
-        <v>80000</v>
+        <v>0</v>
       </c>
       <c r="I312" s="2" t="n">
-        <v>69760</v>
+        <v>0</v>
       </c>
       <c r="J312" s="3" t="n">
-        <v>41263</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K312" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RC/22012034156596 — ग्रेवल रोड कमलसिह के खेत से शमशान तक</t>
+          <t>1729002132/RC/1129 — ccroad niraman karya  chhapar</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
-        <v>499000</v>
+        <v>80000</v>
       </c>
       <c r="I313" s="2" t="n">
-        <v>474156.2</v>
+        <v>69760</v>
       </c>
       <c r="J313" s="3" t="n">
-        <v>41417</v>
+        <v>41263</v>
       </c>
       <c r="K313" s="3" t="n">
-        <v>42019</v>
+        <v>45354</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RC/22012034176959 — Panch Parmeswar C.C.Road T.S.No.2189 Chapar</t>
+          <t>1729002132/RC/22012034156596 — ग्रेवल रोड कमलसिह के खेत से शमशान तक</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
-        <v>204180</v>
+        <v>499000</v>
       </c>
       <c r="I314" s="2" t="n">
-        <v>2190</v>
+        <v>474156.2</v>
       </c>
       <c r="J314" s="3" t="n">
-        <v>41486</v>
+        <v>41417</v>
       </c>
       <c r="K314" s="3" t="n">
-        <v>42127</v>
+        <v>42019</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RC/22012034185642 — जनपदनीधी सी0सी0 रोड पिर्माण कार्य (TSNO 261) छापर</t>
+          <t>1729002132/RC/22012034176959 — Panch Parmeswar C.C.Road T.S.No.2189 Chapar</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
-        <v>80000</v>
+        <v>204180</v>
       </c>
       <c r="I315" s="2" t="n">
-        <v>79777</v>
+        <v>2190</v>
       </c>
       <c r="J315" s="3" t="n">
-        <v>41542</v>
+        <v>41486</v>
       </c>
       <c r="K315" s="3" t="n">
-        <v>42353</v>
+        <v>42127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RC/22012034202027 — khet sadak nirmane amar singh ke khet se ramsingh</t>
+          <t>1729002132/RC/22012034185642 — जनपदनीधी सी0सी0 रोड पिर्माण कार्य (TSNO 261) छापर</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
-        <v>802000</v>
+        <v>80000</v>
       </c>
       <c r="I316" s="2" t="n">
-        <v>3066</v>
+        <v>79777</v>
       </c>
       <c r="J316" s="3" t="n">
-        <v>41674</v>
+        <v>41542</v>
       </c>
       <c r="K316" s="3" t="n">
-        <v>42719</v>
+        <v>42353</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RC/22012034202037 — khet sadak nirmane kamal singh ke ghar se sukh dev ke ghar tak</t>
+          <t>1729002132/RC/22012034202027 — khet sadak nirmane amar singh ke khet se ramsingh</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
-        <v>0</v>
+        <v>802000</v>
       </c>
       <c r="I317" s="2" t="n">
-        <v>0</v>
+        <v>3066</v>
       </c>
       <c r="J317" s="3" t="n">
-        <v>42602</v>
-[...1 lines deleted...]
-      <c r="K317" s="3"/>
+        <v>41674</v>
+      </c>
+      <c r="K317" s="3" t="n">
+        <v>42719</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RC/22012034202039 — khet sadak nirmane kamal singh ke ghar se sukh dev ke ghar tak</t>
+          <t>1729002132/RC/22012034202037 — khet sadak nirmane kamal singh ke ghar se sukh dev ke ghar tak</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
-        <v>802000</v>
+        <v>0</v>
       </c>
       <c r="I318" s="2" t="n">
-        <v>238420</v>
+        <v>0</v>
       </c>
       <c r="J318" s="3" t="n">
-        <v>41674</v>
-[...3 lines deleted...]
-      </c>
+        <v>42602</v>
+      </c>
+      <c r="K318" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RC/22012034228847 — mandir se harnathsingh ke ghar tak aadim jati kaly</t>
+          <t>1729002132/RC/22012034202039 — khet sadak nirmane kamal singh ke ghar se sukh dev ke ghar tak</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
-        <v>323000</v>
+        <v>802000</v>
       </c>
       <c r="I319" s="2" t="n">
-        <v>0</v>
+        <v>238420</v>
       </c>
       <c r="J319" s="3" t="n">
-        <v>41891</v>
-[...1 lines deleted...]
-      <c r="K319" s="3"/>
+        <v>41674</v>
+      </c>
+      <c r="K319" s="3" t="n">
+        <v>42566</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RC/22012034228950 — mandir se harnathsingh ke ghar tak aadim jati kaly</t>
+          <t>1729002132/RC/22012034228847 — mandir se harnathsingh ke ghar tak aadim jati kaly</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
-        <v>322000</v>
+        <v>323000</v>
       </c>
       <c r="I320" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J320" s="3" t="n">
         <v>41891</v>
       </c>
       <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RC/22012034286668 — पंच परमेश्‍वर मंदिर चौक से शमशान रोड तक</t>
+          <t>1729002132/RC/22012034228950 — mandir se harnathsingh ke ghar tak aadim jati kaly</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
-        <v>317000</v>
+        <v>322000</v>
       </c>
       <c r="I321" s="2" t="n">
-        <v>69328</v>
+        <v>0</v>
       </c>
       <c r="J321" s="3" t="n">
-        <v>42293</v>
-[...3 lines deleted...]
-      </c>
+        <v>41891</v>
+      </c>
+      <c r="K321" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RC/22012034313378 — 14 वित्तीय आयोग छापर</t>
+          <t>1729002132/RC/22012034286668 — पंच परमेश्‍वर मंदिर चौक से शमशान रोड तक</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
-        <v>113000</v>
+        <v>317000</v>
       </c>
       <c r="I322" s="2" t="n">
-        <v>112391</v>
+        <v>69328</v>
       </c>
       <c r="J322" s="3" t="n">
-        <v>42532</v>
+        <v>42293</v>
       </c>
       <c r="K322" s="3" t="n">
-        <v>42826</v>
+        <v>43334</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RC/22012034327511 — cc road kamal ke ghar se hari ke ghar ki oa</t>
+          <t>1729002132/RC/22012034313378 — 14 वित्तीय आयोग छापर</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
-        <v>3120000000</v>
+        <v>113000</v>
       </c>
       <c r="I323" s="2" t="n">
-        <v>167</v>
+        <v>112391</v>
       </c>
       <c r="J323" s="3" t="n">
-        <v>42783</v>
+        <v>42532</v>
       </c>
       <c r="K323" s="3" t="n">
-        <v>43683</v>
+        <v>42826</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RC/22012034338693 — cc road nirmane purane panchayat se hanuman mandir tak</t>
+          <t>1729002132/RC/22012034327511 — cc road kamal ke ghar se hari ke ghar ki oa</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
-        <v>2215000000</v>
+        <v>3120000000</v>
       </c>
       <c r="I324" s="2" t="n">
-        <v>22016</v>
+        <v>167</v>
       </c>
       <c r="J324" s="3" t="n">
-        <v>42876</v>
+        <v>42783</v>
       </c>
       <c r="K324" s="3" t="n">
-        <v>43465</v>
+        <v>43683</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RC/22012034338885 — CC ROAD NIRMAN HANUMAN MANDEER SE KESARSINGH KE GHAR TAK</t>
+          <t>1729002132/RC/22012034338693 — cc road nirmane purane panchayat se hanuman mandir tak</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
-        <v>16760</v>
+        <v>2215000000</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>16684</v>
+        <v>22016</v>
       </c>
       <c r="J325" s="3" t="n">
         <v>42876</v>
       </c>
       <c r="K325" s="3" t="n">
-        <v>42896</v>
+        <v>43465</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RC/22012034338887 — CC ROAD NIRMAN HANUMAN MANDEER SE KESARSINGH KE GHAR TAK</t>
+          <t>1729002132/RC/22012034338885 — CC ROAD NIRMAN HANUMAN MANDEER SE KESARSINGH KE GHAR TAK</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
-        <v>0</v>
+        <v>16760</v>
       </c>
       <c r="I326" s="2" t="n">
-        <v>0</v>
+        <v>16684</v>
       </c>
       <c r="J326" s="3" t="n">
-        <v>42864</v>
-[...1 lines deleted...]
-      <c r="K326" s="3"/>
+        <v>42876</v>
+      </c>
+      <c r="K326" s="3" t="n">
+        <v>42896</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RC/22012034338888 — CC ROAD NIRMAN HANUMAN MANDEER SE KESARSINGH KE GHAR TAK</t>
+          <t>1729002132/RC/22012034338887 — CC ROAD NIRMAN HANUMAN MANDEER SE KESARSINGH KE GHAR TAK</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I327" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J327" s="3" t="n">
-        <v>42845</v>
+        <v>42864</v>
       </c>
       <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RC/22012034340112 — cc road nirmane kesar singh ke ghar se bansilal ke ghar tak</t>
+          <t>1729002132/RC/22012034338888 — CC ROAD NIRMAN HANUMAN MANDEER SE KESARSINGH KE GHAR TAK</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I328" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J328" s="3" t="n">
-        <v>42864</v>
+        <v>42845</v>
       </c>
       <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RC/22012034340113 — cc road nirmane kesar singh ke ghar se bansilal ke ghar tak</t>
+          <t>1729002132/RC/22012034340112 — cc road nirmane kesar singh ke ghar se bansilal ke ghar tak</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
-        <v>11520</v>
+        <v>0</v>
       </c>
       <c r="I329" s="2" t="n">
-        <v>10836</v>
+        <v>0</v>
       </c>
       <c r="J329" s="3" t="n">
-        <v>42887</v>
-[...3 lines deleted...]
-      </c>
+        <v>42864</v>
+      </c>
+      <c r="K329" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RC/22012034341246 — cc road nirmane hanuman mandeer se samsan road ki or</t>
+          <t>1729002132/RC/22012034340113 — cc road nirmane kesar singh ke ghar se bansilal ke ghar tak</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
-        <v>26850</v>
+        <v>11520</v>
       </c>
       <c r="I330" s="2" t="n">
-        <v>4128</v>
+        <v>10836</v>
       </c>
       <c r="J330" s="3" t="n">
-        <v>42898</v>
+        <v>42887</v>
       </c>
       <c r="K330" s="3" t="n">
-        <v>43465</v>
+        <v>42896</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RC/22012034341248 — cc road nirman main road se nim tak</t>
+          <t>1729002132/RC/22012034341246 — cc road nirmane hanuman mandeer se samsan road ki or</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
-        <v>15505</v>
+        <v>26850</v>
       </c>
       <c r="I331" s="2" t="n">
-        <v>10320</v>
+        <v>4128</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>42898</v>
       </c>
       <c r="K331" s="3" t="n">
         <v>43465</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RC/22012034367832 — cc road nirman nathu singh ki chakki se tejsingh ke ghar tak</t>
+          <t>1729002132/RC/22012034341248 — cc road nirman main road se nim tak</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
-        <v>26000</v>
+        <v>15505</v>
       </c>
       <c r="I332" s="2" t="n">
-        <v>11352</v>
+        <v>10320</v>
       </c>
       <c r="J332" s="3" t="n">
-        <v>43119</v>
+        <v>42898</v>
       </c>
       <c r="K332" s="3" t="n">
         <v>43465</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RC/22012034367834 — cc road nirman ram mandeer se man singh ke ghar tak chhaper</t>
+          <t>1729002132/RC/22012034367832 — cc road nirman nathu singh ki chakki se tejsingh ke ghar tak</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
-        <v>26850</v>
+        <v>26000</v>
       </c>
       <c r="I333" s="2" t="n">
-        <v>13416</v>
+        <v>11352</v>
       </c>
       <c r="J333" s="3" t="n">
         <v>43119</v>
       </c>
       <c r="K333" s="3" t="n">
-        <v>45639</v>
+        <v>43465</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RC/22012034387654 — cc road nirmane kumersingh ke ghar se hend pump tak</t>
+          <t>1729002132/RC/22012034367834 — cc road nirman ram mandeer se man singh ke ghar tak chhaper</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
-        <v>26580</v>
+        <v>26850</v>
       </c>
       <c r="I334" s="2" t="n">
-        <v>0</v>
+        <v>13416</v>
       </c>
       <c r="J334" s="3" t="n">
-        <v>42962</v>
-[...1 lines deleted...]
-      <c r="K334" s="3"/>
+        <v>43119</v>
+      </c>
+      <c r="K334" s="3" t="n">
+        <v>45639</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RC/22012034438922 — cc road chhaper</t>
+          <t>1729002132/RC/22012034387654 — cc road nirmane kumersingh ke ghar se hend pump tak</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
-        <v>0</v>
+        <v>26580</v>
       </c>
       <c r="I335" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J335" s="3" t="n">
-        <v>43491</v>
+        <v>42962</v>
       </c>
       <c r="K335" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RC/22012034447020 — 14fc+mnrega cc road - Keshar singh ke ghar se pravin tailor ke ghar tak</t>
+          <t>1729002132/RC/22012034438922 — cc road chhaper</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
-        <v>32400</v>
+        <v>0</v>
       </c>
       <c r="I336" s="2" t="n">
-        <v>28500</v>
+        <v>0</v>
       </c>
       <c r="J336" s="3" t="n">
-        <v>43533</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RC/22012034447026 — 14fc+mnrega cc road - PM Road se Gyan singh, chandar singh ke ghar tak</t>
+          <t>1729002132/RC/22012034447020 — 14fc+mnrega cc road - Keshar singh ke ghar se pravin tailor ke ghar tak</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
-        <v>23400</v>
+        <v>32400</v>
       </c>
       <c r="I337" s="2" t="n">
-        <v>24276</v>
+        <v>28500</v>
       </c>
       <c r="J337" s="3" t="n">
-        <v>43532</v>
+        <v>43533</v>
       </c>
       <c r="K337" s="3" t="n">
-        <v>43910</v>
+        <v>43617</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RC/22012034448275 — 14fc+mnrega cc road  - Mahesh ke ghar se hemraj ke ghar tak</t>
+          <t>1729002132/RC/22012034447026 — 14fc+mnrega cc road - PM Road se Gyan singh, chandar singh ke ghar tak</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
-        <v>32550</v>
+        <v>23400</v>
       </c>
       <c r="I338" s="2" t="n">
-        <v>36778</v>
+        <v>24276</v>
       </c>
       <c r="J338" s="3" t="n">
-        <v>43533</v>
+        <v>43532</v>
       </c>
       <c r="K338" s="3" t="n">
-        <v>43976</v>
+        <v>43910</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RC/22012034448280 — 14fc+mnrega cc road - Ram singh ke ghar se muramikaran road tak</t>
+          <t>1729002132/RC/22012034448275 — 14fc+mnrega cc road  - Mahesh ke ghar se hemraj ke ghar tak</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
-        <v>99600</v>
+        <v>32550</v>
       </c>
       <c r="I339" s="2" t="n">
-        <v>96248</v>
+        <v>36778</v>
       </c>
       <c r="J339" s="3" t="n">
         <v>43533</v>
       </c>
       <c r="K339" s="3" t="n">
-        <v>43692</v>
+        <v>43976</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RC/22012034448283 — 14fc+mnrega cc road - Ramcharan ke ghar se naresh ke ghar tak</t>
+          <t>1729002132/RC/22012034448280 — 14fc+mnrega cc road - Ram singh ke ghar se muramikaran road tak</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
-        <v>58500</v>
+        <v>99600</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>60224</v>
+        <v>96248</v>
       </c>
       <c r="J340" s="3" t="n">
         <v>43533</v>
       </c>
       <c r="K340" s="3" t="n">
-        <v>43986</v>
+        <v>43692</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RC/22012034545898 — 14fc+mnrega cc road - Tej singh ke dhel se shamshan ke raste tak Chhapar</t>
+          <t>1729002132/RC/22012034448283 — 14fc+mnrega cc road - Ramcharan ke ghar se naresh ke ghar tak</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
-        <v>75000</v>
+        <v>58500</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>74757</v>
+        <v>60224</v>
       </c>
       <c r="J341" s="3" t="n">
-        <v>44138</v>
+        <v>43533</v>
       </c>
       <c r="K341" s="3" t="n">
-        <v>44866</v>
+        <v>43986</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RC/22012034553566 — mukhayamantri sadak se manohar ke ghar tak</t>
+          <t>1729002132/RC/22012034545898 — 14fc+mnrega cc road - Tej singh ke dhel se shamshan ke raste tak Chhapar</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
-        <v>43000</v>
+        <v>75000</v>
       </c>
       <c r="I342" s="2" t="n">
-        <v>47264</v>
+        <v>74757</v>
       </c>
       <c r="J342" s="3" t="n">
-        <v>44248</v>
+        <v>44138</v>
       </c>
       <c r="K342" s="3" t="n">
-        <v>44897</v>
+        <v>44866</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RC/22012034553879 — 15fc+mnrega CM Sadak se manohar ke ghar tak chhapar</t>
+          <t>1729002132/RC/22012034553566 — mukhayamantri sadak se manohar ke ghar tak</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>43000</v>
       </c>
       <c r="I343" s="2" t="n">
-        <v>0</v>
+        <v>47264</v>
       </c>
       <c r="J343" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K343" s="3"/>
+        <v>44248</v>
+      </c>
+      <c r="K343" s="3" t="n">
+        <v>44897</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RC/22012034594609 — C C ROAD NIRMAN HARINARAYAN KE GHAR SE PATEL KE GHAR TAK CHHAPER</t>
+          <t>1729002132/RC/22012034553879 — 15fc+mnrega CM Sadak se manohar ke ghar tak chhapar</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
-        <v>87000</v>
+        <v>43000</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>74553</v>
+        <v>0</v>
       </c>
       <c r="J344" s="3" t="n">
-        <v>44517</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K344" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RC/22012034594626 — CC ROAD NIRMAN PANCHYAT BHAVAN SE RATAN SINGH KE GHAR TAK CHHAPER</t>
+          <t>1729002132/RC/22012034594609 — C C ROAD NIRMAN HARINARAYAN KE GHAR SE PATEL KE GHAR TAK CHHAPER</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
-        <v>15000</v>
+        <v>87000</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>14964</v>
+        <v>74553</v>
       </c>
       <c r="J345" s="3" t="n">
         <v>44517</v>
       </c>
       <c r="K345" s="3" t="n">
         <v>44866</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RC/22012034594630 — CC ROAD NALI NIRMAN  HARINARAYAN  SINGH GHAR SE PATEL GHAR TAK</t>
+          <t>1729002132/RC/22012034594626 — CC ROAD NIRMAN PANCHYAT BHAVAN SE RATAN SINGH KE GHAR TAK CHHAPER</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
-        <v>76000</v>
+        <v>15000</v>
       </c>
       <c r="I346" s="2" t="n">
-        <v>74713</v>
+        <v>14964</v>
       </c>
       <c r="J346" s="3" t="n">
-        <v>44582</v>
+        <v>44517</v>
       </c>
       <c r="K346" s="3" t="n">
         <v>44866</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RC/22012034627191 — छापर से अमृत सरोवर तालाब 173 तक पहुंच मार्ग निर्माण कार्य ग्राम छापर</t>
+          <t>1729002132/RC/22012034594630 — CC ROAD NALI NIRMAN  HARINARAYAN  SINGH GHAR SE PATEL GHAR TAK</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
-        <v>0</v>
+        <v>76000</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>0</v>
+        <v>74713</v>
       </c>
       <c r="J347" s="3" t="n">
-        <v>44652</v>
-[...1 lines deleted...]
-      <c r="K347" s="3"/>
+        <v>44582</v>
+      </c>
+      <c r="K347" s="3" t="n">
+        <v>44866</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RC/22012034630884 — 15fc+mnrega CC road Nirman - Dheeraj singh ke ghar se chandar ke ghar ki or Chhapar</t>
+          <t>1729002132/RC/22012034627191 — छापर से अमृत सरोवर तालाब 173 तक पहुंच मार्ग निर्माण कार्य ग्राम छापर</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
-        <v>20000</v>
+        <v>0</v>
       </c>
       <c r="I348" s="2" t="n">
-        <v>19890</v>
+        <v>0</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>45250</v>
-[...3 lines deleted...]
-      </c>
+        <v>44652</v>
+      </c>
+      <c r="K348" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RC/22012034650587 — 15fc+mnrega CC Road - Omprakash ke ghar se Bhagwat singh ke ghar ki or Chhapar</t>
+          <t>1729002132/RC/22012034630884 — 15fc+mnrega CC road Nirman - Dheeraj singh ke ghar se chandar ke ghar ki or Chhapar</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
-        <v>44000</v>
+        <v>20000</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>42865</v>
+        <v>19890</v>
       </c>
       <c r="J349" s="3" t="n">
-        <v>45303</v>
+        <v>45250</v>
       </c>
       <c r="K349" s="3" t="n">
-        <v>45996</v>
+        <v>45543</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RC/22012034672629 — 15fc+mnrega CC Road - Brijendra ke ghar se Bhawani singh ke ghar ki or Chhapar</t>
+          <t>1729002132/RC/22012034650587 — 15fc+mnrega CC Road - Omprakash ke ghar se Bhagwat singh ke ghar ki or Chhapar</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
-        <v>36000</v>
+        <v>44000</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>35964</v>
+        <v>42865</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>45395</v>
+        <v>45303</v>
       </c>
       <c r="K350" s="3" t="n">
         <v>45996</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RC/22012034822792 — CC Road Ambaram ke makan se Man singh ke makan tak Chhapar</t>
+          <t>1729002132/RC/22012034672629 — 15fc+mnrega CC Road - Brijendra ke ghar se Bhawani singh ke ghar ki or Chhapar</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
-        <v>67000</v>
+        <v>36000</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>60212</v>
+        <v>35964</v>
       </c>
       <c r="J351" s="3" t="n">
-        <v>45650</v>
+        <v>45395</v>
       </c>
       <c r="K351" s="3" t="n">
-        <v>46020</v>
+        <v>45996</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RC/22012034822864 — 15fc Mnrega CC Road Omprakash ke ghar ke pas evam Arjun ke ghar ke pas Main Road Chhapar</t>
+          <t>1729002132/RC/22012034822792 — CC Road Ambaram ke makan se Man singh ke makan tak Chhapar</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
-        <v>39000</v>
+        <v>67000</v>
       </c>
       <c r="I352" s="2" t="n">
-        <v>36207</v>
+        <v>60212</v>
       </c>
       <c r="J352" s="3" t="n">
         <v>45650</v>
       </c>
       <c r="K352" s="3" t="n">
         <v>46020</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RC/22012034837128 — CC Road Nirman SItaram ke ghar se Narendra evam Mohanlal ke ghar ki or Chhapar</t>
+          <t>1729002132/RC/22012034822864 — 15fc Mnrega CC Road Omprakash ke ghar ke pas evam Arjun ke ghar ke pas Main Road Chhapar</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
-        <v>85000</v>
+        <v>39000</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>84042</v>
+        <v>36207</v>
       </c>
       <c r="J353" s="3" t="n">
-        <v>45848</v>
+        <v>45650</v>
       </c>
       <c r="K353" s="3" t="n">
-        <v>46051</v>
+        <v>46020</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RC/322 — नवीन ग्रेवलरोड निर्माण कार्य नाथूसिह के मकान से शम</t>
+          <t>1729002132/RC/22012034837128 — CC Road Nirman SItaram ke ghar se Narendra evam Mohanlal ke ghar ki or Chhapar</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
-        <v>499000</v>
+        <v>85000</v>
       </c>
       <c r="I354" s="2" t="n">
-        <v>109000</v>
+        <v>84042</v>
       </c>
       <c r="J354" s="3" t="n">
-        <v>40636</v>
+        <v>45848</v>
       </c>
       <c r="K354" s="3" t="n">
-        <v>45354</v>
+        <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RC/858 — नवीन ग्रेवलरोड निर्माण कार्य कन्‍हैलाल के खेत से ब</t>
+          <t>1729002132/RC/322 — नवीन ग्रेवलरोड निर्माण कार्य नाथूसिह के मकान से शम</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
-        <v>498000</v>
+        <v>499000</v>
       </c>
       <c r="I355" s="2" t="n">
-        <v>585726</v>
+        <v>109000</v>
       </c>
       <c r="J355" s="3" t="n">
-        <v>41000</v>
+        <v>40636</v>
       </c>
       <c r="K355" s="3" t="n">
-        <v>41491</v>
+        <v>45354</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RC/930 — पंचपरमेश्‍वर सी0सी0रोड निर्माण कार्य (TSNO 781) छा</t>
+          <t>1729002132/RC/858 — नवीन ग्रेवलरोड निर्माण कार्य कन्‍हैलाल के खेत से ब</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
-        <v>204180</v>
+        <v>498000</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>162712</v>
+        <v>585726</v>
       </c>
       <c r="J356" s="3" t="n">
-        <v>41245</v>
+        <v>41000</v>
       </c>
       <c r="K356" s="3" t="n">
-        <v>41924</v>
+        <v>41491</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RS/22012034244409 — shochaly nirmane chhaper</t>
+          <t>1729002132/RC/930 — पंचपरमेश्‍वर सी0सी0रोड निर्माण कार्य (TSNO 781) छा</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
-        <v>176000</v>
+        <v>204180</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>179750</v>
+        <v>162712</v>
       </c>
       <c r="J357" s="3" t="n">
-        <v>41842</v>
+        <v>41245</v>
       </c>
       <c r="K357" s="3" t="n">
-        <v>42371</v>
+        <v>41924</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RS/22012034323637 — shochaly nirman chhaper rajendra /bhawani</t>
+          <t>1729002132/RS/22012034244409 — shochaly nirmane chhaper</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
-        <v>12000</v>
+        <v>176000</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>2672</v>
+        <v>179750</v>
       </c>
       <c r="J358" s="3" t="n">
-        <v>42774</v>
+        <v>41842</v>
       </c>
       <c r="K358" s="3" t="n">
-        <v>43383</v>
+        <v>42371</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RS/22012034323641 — shochaly nirman chhaper nannulal /pannalal</t>
+          <t>1729002132/RS/22012034323637 — shochaly nirman chhaper rajendra /bhawani</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>9300</v>
+        <v>2672</v>
       </c>
       <c r="J359" s="3" t="n">
-        <v>42967</v>
+        <v>42774</v>
       </c>
       <c r="K359" s="3" t="n">
-        <v>43169</v>
+        <v>43383</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RS/22012034323644 — shochaly nirman chhaper babulal/ ramchran</t>
+          <t>1729002132/RS/22012034323641 — shochaly nirman chhaper nannulal /pannalal</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I360" s="2" t="n">
-        <v>2672</v>
+        <v>9300</v>
       </c>
       <c r="J360" s="3" t="n">
-        <v>42774</v>
+        <v>42967</v>
       </c>
       <c r="K360" s="3" t="n">
-        <v>43383</v>
+        <v>43169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RS/22012034343260 — shochaly nirman chhaper jasrath/ rughnath singh</t>
+          <t>1729002132/RS/22012034323644 — shochaly nirman chhaper babulal/ ramchran</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>2580</v>
+        <v>2672</v>
       </c>
       <c r="J361" s="3" t="n">
-        <v>42851</v>
+        <v>42774</v>
       </c>
       <c r="K361" s="3" t="n">
-        <v>43393</v>
+        <v>43383</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RS/22012034343266 — shochaly nirman chhaper ranjeet singh/pooran singh</t>
+          <t>1729002132/RS/22012034343260 — shochaly nirman chhaper jasrath/ rughnath singh</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>11880</v>
+        <v>2580</v>
       </c>
       <c r="J362" s="3" t="n">
         <v>42851</v>
       </c>
       <c r="K362" s="3" t="n">
-        <v>43169</v>
+        <v>43393</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RS/22012034343270 — shochaly nirman chhaper motilal/balchand</t>
+          <t>1729002132/RS/22012034343266 — shochaly nirman chhaper ranjeet singh/pooran singh</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>2580</v>
+        <v>11880</v>
       </c>
       <c r="J363" s="3" t="n">
         <v>42851</v>
       </c>
       <c r="K363" s="3" t="n">
-        <v>43383</v>
+        <v>43169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RS/22012034343362 — shochaly nirmane babulal /dilipsingh</t>
+          <t>1729002132/RS/22012034343270 — shochaly nirman chhaper motilal/balchand</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>11880</v>
+        <v>2580</v>
       </c>
       <c r="J364" s="3" t="n">
         <v>42851</v>
       </c>
       <c r="K364" s="3" t="n">
-        <v>43169</v>
+        <v>43383</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RS/22012034343363 — shochaly nirmane chhaper sivnarayan/ bhagirath</t>
+          <t>1729002132/RS/22012034343362 — shochaly nirmane babulal /dilipsingh</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I365" s="2" t="n">
         <v>11880</v>
       </c>
       <c r="J365" s="3" t="n">
         <v>42851</v>
       </c>
       <c r="K365" s="3" t="n">
         <v>43169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RS/22012034343364 — shochaly nirmane chhaper tejsingh/ bhagirath</t>
+          <t>1729002132/RS/22012034343363 — shochaly nirmane chhaper sivnarayan/ bhagirath</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I366" s="2" t="n">
         <v>11880</v>
       </c>
       <c r="J366" s="3" t="n">
         <v>42851</v>
       </c>
       <c r="K366" s="3" t="n">
         <v>43169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RS/22012034343365 — shochaly nirmane chhaper devkaran/motilal</t>
+          <t>1729002132/RS/22012034343364 — shochaly nirmane chhaper tejsingh/ bhagirath</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>2580</v>
+        <v>11880</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>42851</v>
       </c>
       <c r="K367" s="3" t="n">
-        <v>43383</v>
+        <v>43169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RS/22012034343366 — shochaly nirmane chhaper rangitsingh/ khumane singh</t>
+          <t>1729002132/RS/22012034343365 — shochaly nirmane chhaper devkaran/motilal</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I368" s="2" t="n">
         <v>2580</v>
       </c>
       <c r="J368" s="3" t="n">
         <v>42851</v>
       </c>
       <c r="K368" s="3" t="n">
         <v>43383</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RS/22012034357646 — SHOCHALY NIRMAN MADAN LAL LALJIRAM SHOCHALY NIRMAN CHHAPER</t>
+          <t>1729002132/RS/22012034343366 — shochaly nirmane chhaper rangitsingh/ khumane singh</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>11880</v>
+        <v>2580</v>
       </c>
       <c r="J369" s="3" t="n">
-        <v>42916</v>
+        <v>42851</v>
       </c>
       <c r="K369" s="3" t="n">
-        <v>43169</v>
+        <v>43383</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RS/22012034360171 — shochaly nirman karya dinesh kumar /bonder singh chhaper</t>
+          <t>1729002132/RS/22012034357646 — SHOCHALY NIRMAN MADAN LAL LALJIRAM SHOCHALY NIRMAN CHHAPER</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I370" s="2" t="n">
-        <v>2580</v>
+        <v>11880</v>
       </c>
       <c r="J370" s="3" t="n">
-        <v>42936</v>
+        <v>42916</v>
       </c>
       <c r="K370" s="3" t="n">
-        <v>43383</v>
+        <v>43169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RS/22012034360175 — shochaly nirman kamal singh / ram prasad kelapani</t>
+          <t>1729002132/RS/22012034360171 — shochaly nirman karya dinesh kumar /bonder singh chhaper</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I371" s="2" t="n">
         <v>2580</v>
       </c>
       <c r="J371" s="3" t="n">
         <v>42936</v>
       </c>
       <c r="K371" s="3" t="n">
         <v>43383</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RS/22012034360179 — shochaly nirman karya rajesh /amar singh kelapani</t>
+          <t>1729002132/RS/22012034360175 — shochaly nirman kamal singh / ram prasad kelapani</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I372" s="2" t="n">
-        <v>11880</v>
+        <v>2580</v>
       </c>
       <c r="J372" s="3" t="n">
         <v>42936</v>
       </c>
       <c r="K372" s="3" t="n">
-        <v>43169</v>
+        <v>43383</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RS/22012034360181 — shochaly nirman karya hemraj/ narbat singh</t>
+          <t>1729002132/RS/22012034360179 — shochaly nirman karya rajesh /amar singh kelapani</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I373" s="2" t="n">
         <v>11880</v>
       </c>
       <c r="J373" s="3" t="n">
         <v>42936</v>
       </c>
       <c r="K373" s="3" t="n">
         <v>43169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RS/22012034360182 — shochaly nirman karya rahul/ prahad singh</t>
+          <t>1729002132/RS/22012034360181 — shochaly nirman karya hemraj/ narbat singh</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I374" s="2" t="n">
         <v>11880</v>
       </c>
       <c r="J374" s="3" t="n">
         <v>42936</v>
       </c>
       <c r="K374" s="3" t="n">
         <v>43169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RS/22012034360184 — shochaly nirman karya santosh /kailash chhaper</t>
+          <t>1729002132/RS/22012034360182 — shochaly nirman karya rahul/ prahad singh</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I375" s="2" t="n">
         <v>11880</v>
       </c>
       <c r="J375" s="3" t="n">
         <v>42936</v>
       </c>
       <c r="K375" s="3" t="n">
         <v>43169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RS/22012034360186 — shochaly nirman karya prahad singh pooran singh</t>
+          <t>1729002132/RS/22012034360184 — shochaly nirman karya santosh /kailash chhaper</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I376" s="2" t="n">
         <v>11880</v>
       </c>
       <c r="J376" s="3" t="n">
         <v>42936</v>
       </c>
       <c r="K376" s="3" t="n">
         <v>43169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RS/22012034360333 — SHOCHALY NIRMAN ram singh / narbat singhCHHAPER</t>
+          <t>1729002132/RS/22012034360186 — shochaly nirman karya prahad singh pooran singh</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I377" s="2" t="n">
         <v>11880</v>
       </c>
       <c r="J377" s="3" t="n">
-        <v>42937</v>
+        <v>42936</v>
       </c>
       <c r="K377" s="3" t="n">
         <v>43169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RS/22012034511444 — 14fc+mnrega CC Nali Nirman - Tej singh ke thel se shamshan ke raste ki taraf chhapar</t>
+          <t>1729002132/RS/22012034360333 — SHOCHALY NIRMAN ram singh / narbat singhCHHAPER</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
-        <v>24500</v>
+        <v>12000</v>
       </c>
       <c r="I378" s="2" t="n">
-        <v>34740</v>
+        <v>11880</v>
       </c>
       <c r="J378" s="3" t="n">
-        <v>44302</v>
+        <v>42937</v>
       </c>
       <c r="K378" s="3" t="n">
-        <v>44931</v>
+        <v>43169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RS/22012034658425 — 15fc+mnrega Nali Nirman - hanuman mandir se Shamshan ke Raste tak Chhapar</t>
+          <t>1729002132/RS/22012034511444 — 14fc+mnrega CC Nali Nirman - Tej singh ke thel se shamshan ke raste ki taraf chhapar</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
-        <v>39000</v>
+        <v>24500</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>36261</v>
+        <v>34740</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>44885</v>
+        <v>44302</v>
       </c>
       <c r="K379" s="3" t="n">
-        <v>45626</v>
+        <v>44931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RS/22012034667065 — Samudayik Swachhta parisar Nirman Chhapar</t>
+          <t>1729002132/RS/22012034658425 — 15fc+mnrega Nali Nirman - hanuman mandir se Shamshan ke Raste tak Chhapar</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
-        <v>44000</v>
+        <v>39000</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>42477</v>
+        <v>36261</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>44907</v>
+        <v>44885</v>
       </c>
       <c r="K380" s="3" t="n">
-        <v>45538</v>
+        <v>45626</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RS/22012034691362 — Grey Water Management PVC Pipe Line Nali - Dinesh ke ghar se bhagwat singh ke ghar tak Chhpaar</t>
+          <t>1729002132/RS/22012034667065 — Samudayik Swachhta parisar Nirman Chhapar</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
-        <v>28000</v>
+        <v>44000</v>
       </c>
       <c r="I381" s="2" t="n">
-        <v>27945</v>
+        <v>42477</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>45626</v>
+        <v>44907</v>
       </c>
       <c r="K381" s="3" t="n">
-        <v>45722</v>
+        <v>45538</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RS/22012034691364 — Grey Water Management PVC Pipe Line Nali - Kumer singh patel ke ghar se Lakhan ke ghar tak Chhapar</t>
+          <t>1729002132/RS/22012034691362 — Grey Water Management PVC Pipe Line Nali - Dinesh ke ghar se bhagwat singh ke ghar tak Chhpaar</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
-        <v>41000</v>
+        <v>28000</v>
       </c>
       <c r="I382" s="2" t="n">
-        <v>40826</v>
+        <v>27945</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>45231</v>
+        <v>45626</v>
       </c>
       <c r="K382" s="3" t="n">
-        <v>45618</v>
+        <v>45722</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RS/22012034691366 — Grey Water Management PVC Pipe Line Nali - Jitendra ke ghar se Govind ke ghar tak Chhapar</t>
+          <t>1729002132/RS/22012034691364 — Grey Water Management PVC Pipe Line Nali - Kumer singh patel ke ghar se Lakhan ke ghar tak Chhapar</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>41000</v>
       </c>
       <c r="I383" s="2" t="n">
-        <v>36699</v>
+        <v>40826</v>
       </c>
       <c r="J383" s="3" t="n">
-        <v>45279</v>
+        <v>45231</v>
       </c>
       <c r="K383" s="3" t="n">
-        <v>45650</v>
+        <v>45618</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RS/22012034702578 — 15fc+mnrega Nali Nirman - Omprakash ke ghar se Bhagwat singh ke ghar ki or Chhapar</t>
+          <t>1729002132/RS/22012034691366 — Grey Water Management PVC Pipe Line Nali - Jitendra ke ghar se Govind ke ghar tak Chhapar</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
-        <v>21000</v>
+        <v>41000</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>20834.88</v>
+        <v>36699</v>
       </c>
       <c r="J384" s="3" t="n">
-        <v>45324</v>
+        <v>45279</v>
       </c>
       <c r="K384" s="3" t="n">
         <v>45650</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RS/22012034702579 — PVC Pipe Nali Jitendra singh ke ghar se Dinesh Soni ke ghar ki or Chhapar</t>
+          <t>1729002132/RS/22012034702578 — 15fc+mnrega Nali Nirman - Omprakash ke ghar se Bhagwat singh ke ghar ki or Chhapar</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
-        <v>18000</v>
+        <v>21000</v>
       </c>
       <c r="I385" s="2" t="n">
-        <v>17598</v>
+        <v>20834.88</v>
       </c>
       <c r="J385" s="3" t="n">
-        <v>45199</v>
+        <v>45324</v>
       </c>
       <c r="K385" s="3" t="n">
-        <v>45618</v>
+        <v>45650</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1729002132/RS/22012035130653 — Nali Nirman Kamal singh ke ghar se Nahar tak Kelapni GP Chhapar</t>
+          <t>1729002132/RS/22012034702579 — PVC Pipe Nali Jitendra singh ke ghar se Dinesh Soni ke ghar ki or Chhapar</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
-        <v>8000</v>
+        <v>18000</v>
       </c>
       <c r="I386" s="2" t="n">
-        <v>6984</v>
+        <v>17598</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>45686</v>
+        <v>45199</v>
       </c>
       <c r="K386" s="3" t="n">
-        <v>46051</v>
+        <v>45618</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1729002132/SK/985 — Bharat Nirman Rajeev Gandhi Sewa Kendra,CHAPAR</t>
+          <t>1729002132/RS/22012035130653 — Nali Nirman Kamal singh ke ghar se Nahar tak Kelapni GP Chhapar</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
-        <v>1285000</v>
+        <v>8000</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>719062.12</v>
+        <v>6984</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>41541</v>
+        <v>45686</v>
       </c>
       <c r="K387" s="3" t="n">
-        <v>42019</v>
+        <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1729002132/WC/22012034296099 — nirmal neerkelapai chhaper</t>
+          <t>1729002132/SK/985 — Bharat Nirman Rajeev Gandhi Sewa Kendra,CHAPAR</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
-        <v>0</v>
+        <v>1285000</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>0</v>
+        <v>719062.12</v>
       </c>
       <c r="J388" s="3" t="n">
-        <v>42470</v>
-[...1 lines deleted...]
-      <c r="K388" s="3"/>
+        <v>41541</v>
+      </c>
+      <c r="K388" s="3" t="n">
+        <v>42019</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1729002132/WC/22012034296348 — nirmal neer kelapani</t>
+          <t>1729002132/WC/22012034296099 — nirmal neerkelapai chhaper</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
-        <v>325000</v>
+        <v>0</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>294884.61</v>
+        <v>0</v>
       </c>
       <c r="J389" s="3" t="n">
-        <v>42532</v>
-[...3 lines deleted...]
-      </c>
+        <v>42470</v>
+      </c>
+      <c r="K389" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1729002132/WC/22012034353328 — chekdem nirman bad ke pass chhaper</t>
+          <t>1729002132/WC/22012034296348 — nirmal neer kelapani</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
-        <v>735000</v>
+        <v>325000</v>
       </c>
       <c r="I390" s="2" t="n">
-        <v>682466.9</v>
+        <v>294884.61</v>
       </c>
       <c r="J390" s="3" t="n">
-        <v>43119</v>
+        <v>42532</v>
       </c>
       <c r="K390" s="3" t="n">
-        <v>43862</v>
+        <v>43081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1729002132/WC/22012034423057 — form pond nirman chhaper</t>
+          <t>1729002132/WC/22012034353328 — chekdem nirman bad ke pass chhaper</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
-        <v>91000</v>
+        <v>735000</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>0</v>
+        <v>682466.9</v>
       </c>
       <c r="J391" s="3" t="n">
-        <v>43327</v>
-[...1 lines deleted...]
-      <c r="K391" s="3"/>
+        <v>43119</v>
+      </c>
+      <c r="K391" s="3" t="n">
+        <v>43862</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1729002132/WC/22012034445891 — Pokhar nirman Karya Gram Chhapar</t>
+          <t>1729002132/WC/22012034423057 — form pond nirman chhaper</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
-        <v>284850.05</v>
+        <v>91000</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>176510</v>
+        <v>0</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>44019</v>
-[...3 lines deleted...]
-      </c>
+        <v>43327</v>
+      </c>
+      <c r="K392" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1729002132/WC/22012034445894 — Check dam nirman - Kumar singh ke khet ke pas Chhapar</t>
+          <t>1729002132/WC/22012034445891 — Pokhar nirman Karya Gram Chhapar</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
-        <v>928912.75</v>
+        <v>284850.05</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>0</v>
+        <v>176510</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K393" s="3"/>
+        <v>44019</v>
+      </c>
+      <c r="K393" s="3" t="n">
+        <v>45639</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1729002132/WC/22012034445895 — Check dam nirman - Mahesh verma ke khet ke pas Gondpura</t>
+          <t>1729002132/WC/22012034445894 — Check dam nirman - Kumar singh ke khet ke pas Chhapar</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
-        <v>630662.61</v>
+        <v>928912.75</v>
       </c>
       <c r="I394" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J394" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K394" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1729002132/WC/22012034616834 — pokahr nirman</t>
+          <t>1729002132/WC/22012034445895 — Check dam nirman - Mahesh verma ke khet ke pas Gondpura</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
-        <v>0</v>
+        <v>630662.61</v>
       </c>
       <c r="I395" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>44222</v>
+        <v>43491</v>
       </c>
       <c r="K395" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1729002132/WC/22012034686245 — चेक डेम छापर</t>
+          <t>1729002132/WC/22012034616834 — pokahr nirman</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I396" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J396" s="3" t="n">
-        <v>44300</v>
+        <v>44222</v>
       </c>
       <c r="K396" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1729002132/WC/22012034686279 — चेक डेम गोंडपूरा</t>
+          <t>1729002132/WC/22012034686245 — चेक डेम छापर</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I397" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J397" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair and Maintenance of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1729002132/WC/22012034686329 — नाला विस्तारीकरण</t>
+          <t>1729002132/WC/22012034686279 — चेक डेम गोंडपूरा</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I398" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J398" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K398" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair and Maintenance of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1729002132/WC/22012034689372 — नाला विस्तारीकरण</t>
+          <t>1729002132/WC/22012034686329 — नाला विस्तारीकरण</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I399" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J399" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K399" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1729002132/WC/22012034704140 — Nala vishtarikaran fate singh ke khet se to nathu singh ke khet tak gram gondpura gram panchayat chh</t>
+          <t>1729002132/WC/22012034689372 — नाला विस्तारीकरण</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I400" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J400" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K400" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1729002132/WC/22012034704147 — Check dem fate singh ke khet ke pass gram gondpura gram panchayat chhaper</t>
+          <t>1729002132/WC/22012034704140 — Nala vishtarikaran fate singh ke khet se to nathu singh ke khet tak gram gondpura gram panchayat chh</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I401" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J401" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K401" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1729002132/WC/22012034704149 — Check dem fate singh ke khet ke pass gram gondpura gram panchayat chhaper</t>
+          <t>1729002132/WC/22012034704147 — Check dem fate singh ke khet ke pass gram gondpura gram panchayat chhaper</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
-        <v>745365.33</v>
+        <v>0</v>
       </c>
       <c r="I402" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J402" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1729002132/WC/22012034704154 — Nala vishtarikaran lakhan ke khet se to baval ke khet tak gram gondura gram panchayat chhaper</t>
+          <t>1729002132/WC/22012034704149 — Check dem fate singh ke khet ke pass gram gondpura gram panchayat chhaper</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
-        <v>460969.82</v>
+        <v>745365.33</v>
       </c>
       <c r="I403" s="2" t="n">
-        <v>407216</v>
+        <v>0</v>
       </c>
       <c r="J403" s="3" t="n">
-        <v>44350</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K403" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1729002132/WC/22012034725201 — RUF RAIN WATER HARVESTING PANCHAYAT BHAWAN CHAPAR</t>
+          <t>1729002132/WC/22012034704154 — Nala vishtarikaran lakhan ke khet se to baval ke khet tak gram gondura gram panchayat chhaper</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
-        <v>10000</v>
+        <v>460969.82</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>9650</v>
+        <v>407216</v>
       </c>
       <c r="J404" s="3" t="n">
-        <v>44347</v>
+        <v>44350</v>
       </c>
       <c r="K404" s="3" t="n">
-        <v>44866</v>
+        <v>45260</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1729002132/WC/22012034754409 — RUAF RAIN WATER HARWESHTINGH ANGANWADI BHAVAN CHHAPAR</t>
+          <t>1729002132/WC/22012034725201 — RUF RAIN WATER HARVESTING PANCHAYAT BHAWAN CHAPAR</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
-        <v>9970</v>
+        <v>10000</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>0</v>
+        <v>9650</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K405" s="3"/>
+        <v>44347</v>
+      </c>
+      <c r="K405" s="3" t="n">
+        <v>44866</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1729002132/WC/22012034813829 — contore trancher gondpura gram panchyat chhapar</t>
+          <t>1729002132/WC/22012034754409 — RUAF RAIN WATER HARWESHTINGH ANGANWADI BHAVAN CHHAPAR</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
-        <v>124712.4</v>
+        <v>9970</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>81772</v>
+        <v>0</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>44517</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1729002132/WC/22012034813839 — RUAF RAIN WATER HARWESHTINGH PRATHMIK SHALA  BHAVAN KELAPANI GRAM  PANCHAYAT CHHAPAR</t>
+          <t>1729002132/WC/22012034813829 — contore trancher gondpura gram panchyat chhapar</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
-        <v>22229.14</v>
+        <v>124712.4</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>0</v>
+        <v>81772</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K407" s="3"/>
+        <v>44517</v>
+      </c>
+      <c r="K407" s="3" t="n">
+        <v>45628</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1729002132/WC/22012034813842 — RUAF RAIN WATER HARWESHTINGH M S  BHAVAN CHHAPAR</t>
+          <t>1729002132/WC/22012034813839 — RUAF RAIN WATER HARWESHTINGH PRATHMIK SHALA  BHAVAN KELAPANI GRAM  PANCHAYAT CHHAPAR</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
         <v>22229.14</v>
       </c>
       <c r="I408" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J408" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K408" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1729002132/WC/22012034813853 — SHOKTA GADA HATPUMP KE PASS GRAM CHHAPAR GRAM PANCHAYAT CHHAPAR</t>
+          <t>1729002132/WC/22012034813842 — RUAF RAIN WATER HARWESHTINGH M S  BHAVAN CHHAPAR</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
-        <v>0</v>
+        <v>22229.14</v>
       </c>
       <c r="I409" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J409" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K409" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1729002132/WC/22012034813858 — SHOKTA GADA HATPUMP KE PASS GRAM KELAPANI  GRAM PANCHAYAT CHHAPAR</t>
+          <t>1729002132/WC/22012034813853 — SHOKTA GADA HATPUMP KE PASS GRAM CHHAPAR GRAM PANCHAYAT CHHAPAR</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I410" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J410" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K410" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1729002132/WC/22012034932061 — Stap dem bad ke pass gaadh nikalna karya gram chhaper GP. Chhaper</t>
+          <t>1729002132/WC/22012034813858 — SHOKTA GADA HATPUMP KE PASS GRAM KELAPANI  GRAM PANCHAYAT CHHAPAR</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
-        <v>46992.89</v>
+        <v>0</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>13872</v>
+        <v>0</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>44675</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K411" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1729002132/WC/22012034932070 — Stap dem shamshan ke pass gaadh nikalna karya gram chhaper GP. Chhaper</t>
+          <t>1729002132/WC/22012034932061 — Stap dem bad ke pass gaadh nikalna karya gram chhaper GP. Chhaper</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>47401.11</v>
+        <v>46992.89</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>5100</v>
+        <v>13872</v>
       </c>
       <c r="J412" s="3" t="n">
         <v>44675</v>
       </c>
       <c r="K412" s="3" t="n">
         <v>44931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1729002132/WC/22012034987429 — Amrit Sarovar Talab Nirman 173 Chhapar GP Chhapar</t>
+          <t>1729002132/WC/22012034932070 — Stap dem shamshan ke pass gaadh nikalna karya gram chhaper GP. Chhaper</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
-        <v>1626000</v>
+        <v>47401.11</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>1625878.52</v>
+        <v>5100</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>44741</v>
+        <v>44675</v>
       </c>
       <c r="K413" s="3" t="n">
-        <v>45504</v>
+        <v>44931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1729002132/WC/22012034987430 — Amrit Sarovar Talab Nirman 171 Chhapar GP Chhapar</t>
+          <t>1729002132/WC/22012034987429 — Amrit Sarovar Talab Nirman 173 Chhapar GP Chhapar</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
-        <v>1780000</v>
+        <v>1626000</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>0</v>
+        <v>1625878.52</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K414" s="3"/>
+        <v>44741</v>
+      </c>
+      <c r="K414" s="3" t="n">
+        <v>45504</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1729002132/WC/22012035112760 — pokhar nirman pani vala sanna gram gonpura chhaper</t>
+          <t>1729002132/WC/22012034987430 — Amrit Sarovar Talab Nirman 171 Chhapar GP Chhapar</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
-        <v>488294.26</v>
+        <v>1780000</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>204054</v>
+        <v>0</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>45205</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1729002132/WC/22012035112766 — pokhar nirman mahesh kumar ke khet ke pass  gram gonpura chhaper</t>
+          <t>1729002132/WC/22012035112760 — pokhar nirman pani vala sanna gram gonpura chhaper</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
-        <v>488094.48</v>
+        <v>488294.26</v>
       </c>
       <c r="I416" s="2" t="n">
-        <v>363000</v>
+        <v>204054</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>45206</v>
+        <v>45205</v>
       </c>
       <c r="K416" s="3" t="n">
-        <v>45778</v>
+        <v>46115</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1729002132/WC/22012035112770 — pokhar nirman jitendra ke khet ke pass gram gonpura chhaper</t>
+          <t>1729002132/WC/22012035112766 — pokhar nirman mahesh kumar ke khet ke pass  gram gonpura chhaper</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
-        <v>488294.26</v>
+        <v>488094.48</v>
       </c>
       <c r="I417" s="2" t="n">
-        <v>353941</v>
+        <v>363000</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>45205</v>
+        <v>45206</v>
       </c>
       <c r="K417" s="3" t="n">
-        <v>45779</v>
+        <v>45778</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1729002132/WC/22012035112773 — pokhar nirman bara khanmba ke pass gram gonpura chhaper</t>
+          <t>1729002132/WC/22012035112770 — pokhar nirman jitendra ke khet ke pass gram gonpura chhaper</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
-        <v>0</v>
+        <v>488294.26</v>
       </c>
       <c r="I418" s="2" t="n">
-        <v>0</v>
+        <v>353941</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>45154</v>
-[...1 lines deleted...]
-      <c r="K418" s="3"/>
+        <v>45205</v>
+      </c>
+      <c r="K418" s="3" t="n">
+        <v>45779</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1729002132/WC/22012035112776 — pokhar nirman diraj singh ke khet ke pass  gram kelapani  chhaper</t>
+          <t>1729002132/WC/22012035112773 — pokhar nirman bara khanmba ke pass gram gonpura chhaper</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J419" s="3" t="n">
         <v>45154</v>
       </c>
       <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1729002132/WC/22012035112782 — pokhar nirman kavdiya bore gram gonpura chhaper</t>
+          <t>1729002132/WC/22012035112776 — pokhar nirman diraj singh ke khet ke pass  gram kelapani  chhaper</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
-        <v>488294.26</v>
+        <v>0</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>211759</v>
+        <v>0</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>45205</v>
-[...3 lines deleted...]
-      </c>
+        <v>45154</v>
+      </c>
+      <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1729002132/WC/22012035217582 — Pani Ki Tanki Nirman Shamshan Parisar Chhapar</t>
+          <t>1729002132/WC/22012035112782 — pokhar nirman kavdiya bore gram gonpura chhaper</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
-        <v>15000</v>
+        <v>488294.26</v>
       </c>
       <c r="I421" s="2" t="n">
-        <v>14364</v>
+        <v>211759</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>45686</v>
+        <v>45205</v>
       </c>
       <c r="K421" s="3" t="n">
-        <v>46051</v>
+        <v>46115</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1729002132/WC/22012035313675 — अमृत सरोवर निर्माण कार्य पानी वाला सन्ना ग्राम केलापानी छापर</t>
+          <t>1729002132/WC/22012035217582 — Pani Ki Tanki Nirman Shamshan Parisar Chhapar</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
-        <v>2449654.56</v>
+        <v>15000</v>
       </c>
       <c r="I422" s="2" t="n">
-        <v>844261</v>
+        <v>14364</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>45822</v>
-[...1 lines deleted...]
-      <c r="K422" s="3"/>
+        <v>45686</v>
+      </c>
+      <c r="K422" s="3" t="n">
+        <v>46051</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1729002132/WC/379 — निर्मल नीर कूप निर्माण कार्य कैलापानी(TS-767-24/01/2011) ग्राम छापरी</t>
+          <t>1729002132/WC/22012035313675 — अमृत सरोवर निर्माण कार्य पानी वाला सन्ना ग्राम केलापानी छापर</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
-        <v>236000</v>
+        <v>2449654.56</v>
       </c>
       <c r="I423" s="2" t="n">
-        <v>231095</v>
+        <v>844261</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>40544</v>
-[...3 lines deleted...]
-      </c>
+        <v>45822</v>
+      </c>
+      <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1729002132/WC/9993654350 — sokhta gadda talai pal hend pamp ke pass chhaper</t>
+          <t>1729002132/WC/379 — निर्मल नीर कूप निर्माण कार्य कैलापानी(TS-767-24/01/2011) ग्राम छापरी</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
-        <v>0</v>
+        <v>236000</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>0</v>
+        <v>231095</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>41820</v>
-[...1 lines deleted...]
-      <c r="K424" s="3"/>
+        <v>40544</v>
+      </c>
+      <c r="K424" s="3" t="n">
+        <v>41491</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Box Trenches / Construction of Water Absorption Trench for Community</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1729002132/WC/9993654352 — sokhta gadda aganbadi bhavan ke pass chhaper</t>
+          <t>1729002132/WC/9993654350 — sokhta gadda talai pal hend pamp ke pass chhaper</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I425" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>41804</v>
+        <v>41820</v>
       </c>
       <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Box Trenches / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1729002132/WH/22012034439336 — Pal sudradikaran Talai chhapar</t>
+          <t>1729002132/WC/9993654352 — sokhta gadda aganbadi bhavan ke pass chhaper</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I426" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>43491</v>
+        <v>41804</v>
       </c>
       <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1729/RC/22012034153546 — GSB Karapani to Rolagav</t>
+          <t>1729002132/WH/22012034439336 — Pal sudradikaran Talai chhapar</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
-        <v>5669000</v>
+        <v>0</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>3826615.1</v>
+        <v>0</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>40921</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K427" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1729/RC/22012034612177 — Maintenance of CMGSY Road</t>
+          <t>1729/RC/22012034153546 — GSB Karapani to Rolagav</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
-        <v>1569000</v>
+        <v>5669000</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>252223.11</v>
+        <v>3826615.1</v>
       </c>
       <c r="J428" s="3" t="n">
-        <v>44700</v>
-[...1 lines deleted...]
-      <c r="K428" s="3"/>
+        <v>40921</v>
+      </c>
+      <c r="K428" s="3" t="n">
+        <v>41591</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1729/RC/22012034612935 — CMGSY road kerapani se rola gov mantannce work</t>
+          <t>1729/RC/22012034612177 — Maintenance of CMGSY Road</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
         <v>1569000</v>
       </c>
       <c r="I429" s="2" t="n">
+        <v>252223.11</v>
+      </c>
+      <c r="J429" s="3" t="n">
+        <v>44700</v>
+      </c>
+      <c r="K429" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
+      <c r="A430" s="1" t="inlineStr">
+        <is>
+          <t>ASHTA</t>
+        </is>
+      </c>
+      <c r="B430" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C430" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D430" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E430" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F430" s="1" t="inlineStr">
+        <is>
+          <t>1729/RC/22012034612935 — CMGSY road kerapani se rola gov mantannce work</t>
+        </is>
+      </c>
+      <c r="G430" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H430" s="2" t="n">
+        <v>1569000</v>
+      </c>
+      <c r="I430" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="J429" s="3" t="n">
+      <c r="J430" s="3" t="n">
         <v>44471</v>
       </c>
-      <c r="K429" s="3"/>
+      <c r="K430" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>