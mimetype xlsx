--- v0 (2026-09-05)
+++ v1 (2026-10-24)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K144"/>
+  <dimension ref="A1:K147"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 18:48:23</t>
+          <t>Exported on: 2026-10-24 23:58:04</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: SEHORE</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,98 +273,98 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Coast Line Plantation of Forestry Trees for Comm / Along the coast Line Plantation of Forestry Trees for Community</t>
+          <t>Coast Line Plantation of Forestry Trees for Comm / Along the coast Block Plantation of Sericulture Trees for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1729002144/DP/22012034600857 — वृक्षारोपण शांति धाम ग्राम पंचायत पारदीखेड़ी</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>427106.07</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>38233</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45164</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1729002144/DP/22012034616090 — Nirmal Neer Kup Nirman Shantidham Parisar Pardikhedi</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>537251.35</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>10206</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45526</v>
@@ -461,51 +461,51 @@
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1729002144/IF/22012035093242 — कपिल धारा कुप निर्माण कार्य भुपेंद्र सिह / अजय सिंह( पारदीखेडी)</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>278262.09</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>110218</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45107</v>
@@ -555,98 +555,98 @@
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1729002144/IF/22012035093294 — कपिल धारा कुप निर्माण कार्य नारायन सिंह / भेरु लाल ( पारदीखेडी)</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>278238.64</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>107624</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45107</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1729002144/IF/22012035106734 — कपिल धारा कुप निर्माण कार्य गब्बुलाल/कुवर जी ( पारदीखेडी)</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>278238.64</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>40439</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45100</v>
@@ -1161,145 +1161,145 @@
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1729002144/IF/22012035610981 — Ek bagiya maa ke naam sugan wo gangaram Pardikhedi</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>263510.03</v>
       </c>
       <c r="I30" s="2" t="n">
-        <v>70650</v>
+        <v>74250</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45907</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1729002144/IF/22012035635623 — Ek bagiya Maa ke naam Kunta Bai/Gansingh Gram panchayat Pardikhedi</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>263511.37</v>
       </c>
       <c r="I31" s="2" t="n">
-        <v>66767</v>
+        <v>68567</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45959</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1729002144/IF/22012035635626 — Ek bagiya Maa ke naam Kunta Bai Devkaran Gram panchayat Pardikhedi</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>263511.37</v>
       </c>
       <c r="I32" s="2" t="n">
-        <v>84848</v>
+        <v>88448</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45964</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -1525,51 +1525,51 @@
       <c r="J37" s="3" t="n">
         <v>45627</v>
       </c>
       <c r="K37" s="3" t="n">
         <v>46113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1729002144/IF/IAY/4674354 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119771960</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>18225</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45564</v>
@@ -2013,51 +2013,51 @@
       <c r="J47" s="3" t="n">
         <v>45660</v>
       </c>
       <c r="K47" s="3" t="n">
         <v>46113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1729002144/IF/IAY/4759627 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119783470</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>18711</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>45649</v>
@@ -2305,149 +2305,149 @@
       <c r="J53" s="3" t="n">
         <v>46069</v>
       </c>
       <c r="K53" s="3" t="n">
         <v>46194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1729002144/IF/IAY/5822043 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119091592</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>45964</v>
       </c>
       <c r="K54" s="3" t="n">
         <v>46222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1729002144/IF/IAY/5822044 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119091705</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>45944</v>
       </c>
       <c r="K55" s="3" t="n">
         <v>46233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1729002144/IF/IAY/5822684 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119358617</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>45936</v>
@@ -2501,98 +2501,98 @@
       <c r="J57" s="3" t="n">
         <v>45943</v>
       </c>
       <c r="K57" s="3" t="n">
         <v>46117</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1729002144/IF/IAY/5822862 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119085485</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>46168</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1729002144/IF/IAY/5822952 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119610816</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>45987</v>
@@ -2646,51 +2646,51 @@
       <c r="J60" s="3" t="n">
         <v>45944</v>
       </c>
       <c r="K60" s="3" t="n">
         <v>46159</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>1729002144/IF/IAY/5823326 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147725717</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>45936</v>
@@ -2744,196 +2744,196 @@
       <c r="J62" s="3" t="n">
         <v>45936</v>
       </c>
       <c r="K62" s="3" t="n">
         <v>46117</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1729002144/IF/IAY/5824043 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119084051</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>45996</v>
       </c>
       <c r="K63" s="3" t="n">
         <v>46233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1729002144/IF/IAY/5824412 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123554457</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I64" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>45940</v>
       </c>
       <c r="K64" s="3" t="n">
         <v>46233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1729002144/IF/IAY/5824700 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119082444</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I65" s="2" t="n">
-        <v>3927</v>
+        <v>14427</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>46120</v>
       </c>
       <c r="K65" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>1729002144/IF/IAY/5824809 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119433593</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H66" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I66" s="2" t="n">
         <v>19314</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>46083</v>
@@ -2985,778 +2985,778 @@
       <c r="J67" s="3" t="n">
         <v>46023</v>
       </c>
       <c r="K67" s="3" t="n">
         <v>46187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>1729002144/IF/IAY/5825006 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119595591</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I68" s="2" t="n">
         <v>16182</v>
       </c>
       <c r="J68" s="3" t="n">
         <v>46080</v>
       </c>
       <c r="K68" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>1729002144/IF/IAY/5825367 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119093991</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H69" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I69" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>45961</v>
       </c>
       <c r="K69" s="3" t="n">
         <v>46229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
           <t>1729002144/IF/IAY/5826204 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119779141</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H70" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I70" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>45987</v>
       </c>
       <c r="K70" s="3" t="n">
         <v>46233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
           <t>1729002144/IF/IAY/5826205 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119779237</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H71" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I71" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>45943</v>
       </c>
       <c r="K71" s="3" t="n">
         <v>46233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
           <t>1729002144/IF/IAY/5826206 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119779328</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H72" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I72" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J72" s="3" t="n">
         <v>45987</v>
       </c>
       <c r="K72" s="3" t="n">
         <v>46233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
           <t>1729002144/IF/IAY/5826207 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119779462</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H73" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I73" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J73" s="3" t="n">
         <v>45987</v>
       </c>
       <c r="K73" s="3" t="n">
         <v>46233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
           <t>1729002144/IF/IAY/5826208 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119779638</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H74" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I74" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J74" s="3" t="n">
         <v>46035</v>
       </c>
       <c r="K74" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>1729002144/IF/IAY/5826265 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119595341</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I75" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>45964</v>
       </c>
       <c r="K75" s="3" t="n">
         <v>46229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
           <t>1729002144/IF/IAY/5826302 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118118751</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H76" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I76" s="2" t="n">
         <v>19836</v>
       </c>
       <c r="J76" s="3" t="n">
         <v>45930</v>
       </c>
       <c r="K76" s="3" t="n">
         <v>46233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
           <t>1729002144/IF/IAY/5826374 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119091128</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I77" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>45994</v>
       </c>
       <c r="K77" s="3" t="n">
         <v>46229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
           <t>1729002144/IF/IAY/5826708 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119780130</t>
         </is>
       </c>
       <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H78" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I78" s="2" t="n">
         <v>19770</v>
       </c>
       <c r="J78" s="3" t="n">
         <v>46010</v>
       </c>
       <c r="K78" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
           <t>1729002144/IF/IAY/5826709 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119780598</t>
         </is>
       </c>
       <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H79" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I79" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J79" s="3" t="n">
         <v>45987</v>
       </c>
       <c r="K79" s="3" t="n">
         <v>46233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
           <t>1729002144/IF/IAY/5826856 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118518119</t>
         </is>
       </c>
       <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H80" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I80" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J80" s="3" t="n">
         <v>45961</v>
       </c>
       <c r="K80" s="3" t="n">
         <v>46233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
           <t>1729002144/IF/IAY/5826859 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119092322</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H81" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I81" s="2" t="n">
         <v>21402</v>
       </c>
       <c r="J81" s="3" t="n">
         <v>46041</v>
       </c>
       <c r="K81" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>1729002144/IF/IAY/5826985 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119433460</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I82" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>45957</v>
       </c>
       <c r="K82" s="3" t="n">
         <v>46233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
           <t>1729002144/IF/IAY/5826986 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119433507</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H83" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I83" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J83" s="3" t="n">
         <v>45961</v>
@@ -3810,100 +3810,100 @@
       <c r="J84" s="3" t="n">
         <v>45940</v>
       </c>
       <c r="K84" s="3" t="n">
         <v>46117</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
           <t>1729002144/IF/IAY/5827303 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124191447</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H85" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I85" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J85" s="3" t="n">
         <v>45930</v>
       </c>
       <c r="K85" s="3" t="n">
         <v>46233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
           <t>1729002144/IF/IAY/5827769 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126582894</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H86" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I86" s="2" t="n">
         <v>21402</v>
       </c>
       <c r="J86" s="3" t="n">
         <v>46030</v>
@@ -3957,51 +3957,51 @@
       <c r="J87" s="3" t="n">
         <v>45930</v>
       </c>
       <c r="K87" s="3" t="n">
         <v>46124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
           <t>1729002144/IF/IAY/5828146 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119092687</t>
         </is>
       </c>
       <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H88" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I88" s="2" t="n">
         <v>21663</v>
       </c>
       <c r="J88" s="3" t="n">
         <v>45936</v>
@@ -4053,147 +4053,147 @@
       <c r="J89" s="3" t="n">
         <v>45936</v>
       </c>
       <c r="K89" s="3" t="n">
         <v>46096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F90" s="1" t="inlineStr">
         <is>
           <t>1729002144/IF/IAY/5828148 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119093692</t>
         </is>
       </c>
       <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H90" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I90" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J90" s="3" t="n">
         <v>45961</v>
       </c>
       <c r="K90" s="3" t="n">
         <v>46233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
           <t>1729002144/IF/IAY/5828299 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148141601</t>
         </is>
       </c>
       <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H91" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I91" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J91" s="3" t="n">
         <v>45964</v>
       </c>
       <c r="K91" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>1729002144/IF/IAY/5828573 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124233208</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I92" s="2" t="n">
         <v>20880</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>45930</v>
@@ -4296,243 +4296,243 @@
       <c r="J94" s="3" t="n">
         <v>46009</v>
       </c>
       <c r="K94" s="3" t="n">
         <v>46124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>1729002144/IF/IAY/5844701 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119771819</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I95" s="2" t="n">
         <v>16443</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>46051</v>
       </c>
       <c r="K95" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
           <t>1729002144/IF/IAY/5844702 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119771874</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H96" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I96" s="2" t="n">
         <v>21141</v>
       </c>
       <c r="J96" s="3" t="n">
         <v>46029</v>
       </c>
       <c r="K96" s="3" t="n">
         <v>46233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
           <t>1729002144/IF/IAY/5844704 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119772553</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I97" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>46059</v>
       </c>
       <c r="K97" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>1729002144/IF/IAY/5844705 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119772901</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I98" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>46010</v>
       </c>
       <c r="K98" s="3" t="n">
         <v>46229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
           <t>1729002144/IF/IAY/5844748 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119771068</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I99" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>45996</v>
@@ -4586,51 +4586,51 @@
       <c r="J100" s="3" t="n">
         <v>46029</v>
       </c>
       <c r="K100" s="3" t="n">
         <v>46201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F101" s="1" t="inlineStr">
         <is>
           <t>1729002144/IF/IAY/5845189 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119435565</t>
         </is>
       </c>
       <c r="G101" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H101" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I101" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J101" s="3" t="n">
         <v>45996</v>
@@ -4733,194 +4733,194 @@
       <c r="J103" s="3" t="n">
         <v>46010</v>
       </c>
       <c r="K103" s="3" t="n">
         <v>46124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
           <t>1729002144/IF/IAY/5845642 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119773967</t>
         </is>
       </c>
       <c r="G104" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H104" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I104" s="2" t="n">
         <v>21663</v>
       </c>
       <c r="J104" s="3" t="n">
         <v>46035</v>
       </c>
       <c r="K104" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
           <t>1729002144/IF/IAY/5845643 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119774013</t>
         </is>
       </c>
       <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H105" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I105" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J105" s="3" t="n">
         <v>46042</v>
       </c>
       <c r="K105" s="3" t="n">
         <v>46233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F106" s="1" t="inlineStr">
         <is>
           <t>1729002144/IF/IAY/5846038 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148158723</t>
         </is>
       </c>
       <c r="G106" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H106" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I106" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J106" s="3" t="n">
         <v>46120</v>
       </c>
       <c r="K106" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F107" s="1" t="inlineStr">
         <is>
           <t>1729002144/IF/IAY/5846055 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119435594</t>
         </is>
       </c>
       <c r="G107" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H107" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I107" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J107" s="3" t="n">
         <v>45996</v>
@@ -4974,241 +4974,241 @@
       <c r="J108" s="3" t="n">
         <v>45996</v>
       </c>
       <c r="K108" s="3" t="n">
         <v>46117</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F109" s="1" t="inlineStr">
         <is>
           <t>1729002144/IF/IAY/5878398 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119784271</t>
         </is>
       </c>
       <c r="G109" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H109" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I109" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J109" s="3" t="n">
         <v>46119</v>
       </c>
       <c r="K109" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E110" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F110" s="1" t="inlineStr">
         <is>
           <t>1729002144/IF/IAY/5878399 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119785171</t>
         </is>
       </c>
       <c r="G110" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H110" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I110" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J110" s="3" t="n">
         <v>46156</v>
       </c>
       <c r="K110" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
           <t>1729002144/IF/IAY/5878400 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119785293</t>
         </is>
       </c>
       <c r="G111" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H111" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I111" s="2" t="n">
         <v>14355</v>
       </c>
       <c r="J111" s="3" t="n">
         <v>46069</v>
       </c>
       <c r="K111" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
           <t>1729002144/IF/IAY/5878401 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119785367</t>
         </is>
       </c>
       <c r="G112" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H112" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I112" s="2" t="n">
         <v>21663</v>
       </c>
       <c r="J112" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K112" s="3" t="n">
         <v>46233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
           <t>1729002144/IF/IAY/5878402 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118123548</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I113" s="2" t="n">
         <v>19314</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>46113</v>
@@ -5358,1367 +5358,1508 @@
       <c r="J116" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K116" s="3" t="n">
         <v>46201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
           <t>1729002144/IF/IAY/5878564 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119779556</t>
         </is>
       </c>
       <c r="G117" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H117" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I117" s="2" t="n">
         <v>18009</v>
       </c>
       <c r="J117" s="3" t="n">
         <v>46121</v>
       </c>
       <c r="K117" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
           <t>1729002144/IF/IAY/5878565 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119780692</t>
         </is>
       </c>
       <c r="G118" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H118" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I118" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J118" s="3" t="n">
         <v>46069</v>
       </c>
       <c r="K118" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
           <t>1729002144/IF/IAY/6186042 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119783936</t>
         </is>
       </c>
       <c r="G119" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H119" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I119" s="2" t="n">
-        <v>4200</v>
+        <v>14700</v>
       </c>
       <c r="J119" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K119" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F120" s="1" t="inlineStr">
         <is>
           <t>1729002144/IF/IAY/6189039 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119094082</t>
         </is>
       </c>
       <c r="G120" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H120" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I120" s="2" t="n">
-        <v>6300</v>
+        <v>16800</v>
       </c>
       <c r="J120" s="3" t="n">
         <v>46107</v>
       </c>
       <c r="K120" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
           <t>1729002144/IF/IAY/6197648 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119772129</t>
         </is>
       </c>
       <c r="G121" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H121" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I121" s="2" t="n">
-        <v>4200</v>
+        <v>16800</v>
       </c>
       <c r="J121" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K121" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
           <t>1729002144/IF/IAY/6202021 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114161634</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I122" s="2" t="n">
-        <v>12798</v>
+        <v>14898</v>
       </c>
       <c r="J122" s="3" t="n">
         <v>46185</v>
       </c>
       <c r="K122" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
           <t>1729002144/IF/IAY/6202663 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123556598</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I123" s="2" t="n">
-        <v>0</v>
+        <v>10500</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K123" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
           <t>1729002144/IF/IAY/6210728 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119783710</t>
         </is>
       </c>
       <c r="G124" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H124" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I124" s="2" t="n">
-        <v>9954</v>
+        <v>22554</v>
       </c>
       <c r="J124" s="3" t="n">
         <v>46174</v>
       </c>
       <c r="K124" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
           <t>1729002144/IF/IAY/6212196 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119784342</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K125" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
-          <t>1729002144/IF/IAY/6370746 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148844727</t>
+          <t>1729002144/IF/IAY/6257963 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119773327</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J126" s="3" t="n">
-        <v>46268</v>
+        <v>45729</v>
       </c>
       <c r="K126" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
-          <t>1729002144/LD/22012034592976 — शांतिधाम निर्माण कार्य पारदीखेड़ी</t>
+          <t>1729002144/IF/IAY/6285679 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119546031</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
-        <v>329561.83</v>
+        <v>27000</v>
       </c>
       <c r="I127" s="2" t="n">
-        <v>290710.32</v>
+        <v>0</v>
       </c>
       <c r="J127" s="3" t="n">
-        <v>45204</v>
-[...3 lines deleted...]
-      </c>
+        <v>46309</v>
+      </c>
+      <c r="K127" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
-          <t>1729002144/RC/22012034630014 — 15fc+mnrega CC Road Nirman - Ajay singh ke makan se Handpump ki or Pardikhedi</t>
+          <t>1729002144/IF/IAY/6370746 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148844727</t>
         </is>
       </c>
       <c r="G128" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H128" s="2" t="n">
-        <v>42000</v>
+        <v>27000</v>
       </c>
       <c r="I128" s="2" t="n">
-        <v>41769</v>
+        <v>0</v>
       </c>
       <c r="J128" s="3" t="n">
-        <v>45041</v>
-[...3 lines deleted...]
-      </c>
+        <v>46268</v>
+      </c>
+      <c r="K128" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
-          <t>1729002144/RC/22012034646514 — 15fc+mnrega CC Road - Gajraj singh ke ghar se harisingh ke ghar ki or Pardikhedi</t>
+          <t>1729002144/LD/22012034592976 — शांतिधाम निर्माण कार्य पारदीखेड़ी</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
-        <v>43000</v>
+        <v>329561.83</v>
       </c>
       <c r="I129" s="2" t="n">
-        <v>42704</v>
+        <v>290710.32</v>
       </c>
       <c r="J129" s="3" t="n">
-        <v>45141</v>
+        <v>45204</v>
       </c>
       <c r="K129" s="3" t="n">
-        <v>45618</v>
+        <v>46163</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
-          <t>1729002144/RC/22012034657412 — 15fc+mnrega CC Road Radheshyam ke ghar se Chowk ki or Pardikhedi</t>
+          <t>1729002144/RC/22012034630014 — 15fc+mnrega CC Road Nirman - Ajay singh ke makan se Handpump ki or Pardikhedi</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
-        <v>40000</v>
+        <v>42000</v>
       </c>
       <c r="I130" s="2" t="n">
-        <v>37422</v>
+        <v>41769</v>
       </c>
       <c r="J130" s="3" t="n">
-        <v>45490</v>
-[...1 lines deleted...]
-      <c r="K130" s="3"/>
+        <v>45041</v>
+      </c>
+      <c r="K130" s="3" t="n">
+        <v>45574</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
-          <t>1729002144/RC/22012034822772 — 15fc Mnrega CC Road Pump House se vikram ke ghar ki or Pardikhedi</t>
+          <t>1729002144/RC/22012034646514 — 15fc+mnrega CC Road - Gajraj singh ke ghar se harisingh ke ghar ki or Pardikhedi</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
-        <v>36000</v>
+        <v>43000</v>
       </c>
       <c r="I131" s="2" t="n">
-        <v>34506</v>
+        <v>42704</v>
       </c>
       <c r="J131" s="3" t="n">
-        <v>45544</v>
+        <v>45141</v>
       </c>
       <c r="K131" s="3" t="n">
         <v>45618</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
-          <t>1729002144/RC/22012034822785 — CC Road Gajraj singh ke makan se Narbat singh ke ghar ki or Pardikhedi</t>
+          <t>1729002144/RC/22012034657412 — 15fc+mnrega CC Road Radheshyam ke ghar se Chowk ki or Pardikhedi</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
-        <v>84000</v>
+        <v>40000</v>
       </c>
       <c r="I132" s="2" t="n">
-        <v>75600</v>
+        <v>37422</v>
       </c>
       <c r="J132" s="3" t="n">
-        <v>45560</v>
+        <v>45490</v>
       </c>
       <c r="K132" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
-          <t>1729002144/RS/22012034690620 — 15fc+mnrega Nali Nirman - Ambedkar Chabutare se Nale ki or Pardikhedi</t>
+          <t>1729002144/RC/22012034822772 — 15fc Mnrega CC Road Pump House se vikram ke ghar ki or Pardikhedi</t>
         </is>
       </c>
       <c r="G133" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H133" s="2" t="n">
-        <v>18000</v>
+        <v>36000</v>
       </c>
       <c r="I133" s="2" t="n">
-        <v>17918</v>
+        <v>34506</v>
       </c>
       <c r="J133" s="3" t="n">
-        <v>45056</v>
+        <v>45544</v>
       </c>
       <c r="K133" s="3" t="n">
-        <v>45574</v>
+        <v>45618</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
-          <t>1729002144/RS/22012034690621 — 15fc+mnrega Nali Nirman - Jagannath ke makan se Prahlad singh ke makan ki or Pardikhedi</t>
+          <t>1729002144/RC/22012034822785 — CC Road Gajraj singh ke makan se Narbat singh ke ghar ki or Pardikhedi</t>
         </is>
       </c>
       <c r="G134" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H134" s="2" t="n">
-        <v>39000</v>
+        <v>84000</v>
       </c>
       <c r="I134" s="2" t="n">
-        <v>38334</v>
+        <v>75600</v>
       </c>
       <c r="J134" s="3" t="n">
-        <v>45073</v>
-[...3 lines deleted...]
-      </c>
+        <v>45560</v>
+      </c>
+      <c r="K134" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
-          <t>1729002144/RS/22012034696455 — नाली निर्माण कार्य पीएम सड़क हेंडपंप से देव बाबा के ओडले की और</t>
+          <t>1729002144/RS/22012034690620 — 15fc+mnrega Nali Nirman - Ambedkar Chabutare se Nale ki or Pardikhedi</t>
         </is>
       </c>
       <c r="G135" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H135" s="2" t="n">
-        <v>64000</v>
+        <v>18000</v>
       </c>
       <c r="I135" s="2" t="n">
-        <v>63427</v>
+        <v>17918</v>
       </c>
       <c r="J135" s="3" t="n">
-        <v>45119</v>
+        <v>45056</v>
       </c>
       <c r="K135" s="3" t="n">
         <v>45574</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
-          <t>1729002144/RS/22012035112852 — 15fc+mnrega Nali Nirman - Hari singh ke ghar se Ram mandir ki or Pardikhedi</t>
+          <t>1729002144/RS/22012034690621 — 15fc+mnrega Nali Nirman - Jagannath ke makan se Prahlad singh ke makan ki or Pardikhedi</t>
         </is>
       </c>
       <c r="G136" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H136" s="2" t="n">
-        <v>63000</v>
+        <v>39000</v>
       </c>
       <c r="I136" s="2" t="n">
-        <v>0</v>
+        <v>38334</v>
       </c>
       <c r="J136" s="3" t="n">
-        <v>45194</v>
-[...1 lines deleted...]
-      <c r="K136" s="3"/>
+        <v>45073</v>
+      </c>
+      <c r="K136" s="3" t="n">
+        <v>45574</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
-          <t>1729002144/RS/22012035126338 — 15fc+mnrega Nali Nirman - Balram ke ghar se Nale ki or Rupaheda GP Pardikheda</t>
+          <t>1729002144/RS/22012034696455 — नाली निर्माण कार्य पीएम सड़क हेंडपंप से देव बाबा के ओडले की और</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
-        <v>57000</v>
+        <v>64000</v>
       </c>
       <c r="I137" s="2" t="n">
-        <v>56688</v>
+        <v>63427</v>
       </c>
       <c r="J137" s="3" t="n">
-        <v>45406</v>
+        <v>45119</v>
       </c>
       <c r="K137" s="3" t="n">
-        <v>45618</v>
+        <v>45574</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F138" s="1" t="inlineStr">
         <is>
-          <t>1729002144/RS/22012035131204 — 15fc Mnrega Nali Nirman School se Ram Mandir ki or Rupaheda GP Pardikhedi</t>
+          <t>1729002144/RS/22012035112852 — 15fc+mnrega Nali Nirman - Hari singh ke ghar se Ram mandir ki or Pardikhedi</t>
         </is>
       </c>
       <c r="G138" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H138" s="2" t="n">
-        <v>58000</v>
+        <v>63000</v>
       </c>
       <c r="I138" s="2" t="n">
-        <v>52200</v>
+        <v>0</v>
       </c>
       <c r="J138" s="3" t="n">
-        <v>45864</v>
+        <v>45194</v>
       </c>
       <c r="K138" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D139" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E139" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F139" s="1" t="inlineStr">
         <is>
-          <t>1729002144/RS/22012035138991 — 15FC mnrega RCC nali nirman kripal singh ke ghar se lakhan singh ke ghar ki or  gram rupakheda</t>
+          <t>1729002144/RS/22012035126338 — 15fc+mnrega Nali Nirman - Balram ke ghar se Nale ki or Rupaheda GP Pardikheda</t>
         </is>
       </c>
       <c r="G139" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H139" s="2" t="n">
-        <v>47000</v>
+        <v>57000</v>
       </c>
       <c r="I139" s="2" t="n">
-        <v>0</v>
+        <v>56688</v>
       </c>
       <c r="J139" s="3" t="n">
-        <v>45976</v>
-[...1 lines deleted...]
-      <c r="K139" s="3"/>
+        <v>45406</v>
+      </c>
+      <c r="K139" s="3" t="n">
+        <v>45618</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
-          <t>1729002144/RS/22012035139003 — Rcc nali nirman gram rupakheda</t>
+          <t>1729002144/RS/22012035131204 — 15fc Mnrega Nali Nirman School se Ram Mandir ki or Rupaheda GP Pardikhedi</t>
         </is>
       </c>
       <c r="G140" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H140" s="2" t="n">
-        <v>0</v>
+        <v>58000</v>
       </c>
       <c r="I140" s="2" t="n">
-        <v>0</v>
+        <v>52200</v>
       </c>
       <c r="J140" s="3" t="n">
-        <v>45761</v>
+        <v>45864</v>
       </c>
       <c r="K140" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
-          <t>1729002144/RS/22012035139004 — Rcc nali nirman gram rupakheda</t>
+          <t>1729002144/RS/22012035138991 — 15FC mnrega RCC nali nirman kripal singh ke ghar se lakhan singh ke ghar ki or  gram rupakheda</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
         <v>47000</v>
       </c>
       <c r="I141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J141" s="3" t="n">
-        <v>45761</v>
+        <v>45976</v>
       </c>
       <c r="K141" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
-          <t>1729002144/WC/22012035121972 — Pokhar Nirman Dharamraj Maharaj ke khet ke pas Pardikhedi</t>
+          <t>1729002144/RS/22012035139003 — Rcc nali nirman gram rupakheda</t>
         </is>
       </c>
       <c r="G142" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H142" s="2" t="n">
-        <v>385261.22</v>
+        <v>0</v>
       </c>
       <c r="I142" s="2" t="n">
-        <v>344158.28</v>
+        <v>0</v>
       </c>
       <c r="J142" s="3" t="n">
-        <v>45204</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K142" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
-          <t>1729002144/WC/22012035121978 — Pokhar Nirman Karya Laljiram ke khet ke pas Pardikhedi</t>
+          <t>1729002144/RS/22012035139004 — Rcc nali nirman gram rupakheda</t>
         </is>
       </c>
       <c r="G143" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H143" s="2" t="n">
-        <v>385261.22</v>
+        <v>47000</v>
       </c>
       <c r="I143" s="2" t="n">
-        <v>323548.68</v>
+        <v>0</v>
       </c>
       <c r="J143" s="3" t="n">
-        <v>45257</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K143" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>ASHTA</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
-          <t>1729002144/WC/22012035291641 — Dugwell Recharge Nirmal Neer ke pas Pardikhedi</t>
+          <t>1729002144/RS/VB/YD/22012035140051 — Construction of Soak Pit Nirman Samudayik Bhawan Ke Pass</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
-        <v>25899.46</v>
+        <v>29241.15</v>
       </c>
       <c r="I144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J144" s="3" t="n">
+        <v>46294</v>
+      </c>
+      <c r="K144" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
+      <c r="A145" s="1" t="inlineStr">
+        <is>
+          <t>ASHTA</t>
+        </is>
+      </c>
+      <c r="B145" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C145" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D145" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E145" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F145" s="1" t="inlineStr">
+        <is>
+          <t>1729002144/WC/22012035121972 — Pokhar Nirman Dharamraj Maharaj ke khet ke pas Pardikhedi</t>
+        </is>
+      </c>
+      <c r="G145" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H145" s="2" t="n">
+        <v>385261.22</v>
+      </c>
+      <c r="I145" s="2" t="n">
+        <v>344158.28</v>
+      </c>
+      <c r="J145" s="3" t="n">
+        <v>45204</v>
+      </c>
+      <c r="K145" s="3" t="n">
+        <v>46115</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
+      <c r="A146" s="1" t="inlineStr">
+        <is>
+          <t>ASHTA</t>
+        </is>
+      </c>
+      <c r="B146" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C146" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D146" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E146" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F146" s="1" t="inlineStr">
+        <is>
+          <t>1729002144/WC/22012035121978 — Pokhar Nirman Karya Laljiram ke khet ke pas Pardikhedi</t>
+        </is>
+      </c>
+      <c r="G146" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H146" s="2" t="n">
+        <v>385261.22</v>
+      </c>
+      <c r="I146" s="2" t="n">
+        <v>323548.68</v>
+      </c>
+      <c r="J146" s="3" t="n">
+        <v>45257</v>
+      </c>
+      <c r="K146" s="3" t="n">
+        <v>46115</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
+      <c r="A147" s="1" t="inlineStr">
+        <is>
+          <t>ASHTA</t>
+        </is>
+      </c>
+      <c r="B147" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C147" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D147" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E147" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F147" s="1" t="inlineStr">
+        <is>
+          <t>1729002144/WC/22012035291641 — Dugwell Recharge Nirmal Neer ke pas Pardikhedi</t>
+        </is>
+      </c>
+      <c r="G147" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H147" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I147" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J147" s="3" t="n">
         <v>45761</v>
       </c>
-      <c r="K144" s="3"/>
+      <c r="K147" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>