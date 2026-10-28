--- v0 (2026-09-02)
+++ v1 (2026-10-28)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K762"/>
+  <dimension ref="A1:K775"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 04:37:11</t>
+          <t>Exported on: 2026-10-28 03:41:42</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: RAISEN</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -4242,51 +4242,51 @@
         <v>0</v>
       </c>
       <c r="J94" s="3" t="n">
         <v>43947</v>
       </c>
       <c r="K94" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>1730001010/IF/22012035009254 — Nandan Faloudhyan[Gajraj singh jatav/Nandram jatav] Barla</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>123880.36</v>
       </c>
       <c r="I95" s="2" t="n">
         <v>30298</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>44840</v>
@@ -4338,239 +4338,239 @@
       <c r="J96" s="3" t="n">
         <v>44838</v>
       </c>
       <c r="K96" s="3" t="n">
         <v>46161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
           <t>1730001010/IF/22012035009266 — Nandan Faloudhyan[Brijmohan/Govind Singh] Barla</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
         <v>124186.56</v>
       </c>
       <c r="I97" s="2" t="n">
-        <v>33945</v>
+        <v>36045</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>44861</v>
       </c>
       <c r="K97" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>1730001010/IF/22012035009270 — Nandan Faloudhyan[Jivan singh/Govind singh] katariya</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>124435.78</v>
       </c>
       <c r="I98" s="2" t="n">
         <v>31978</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>44861</v>
       </c>
       <c r="K98" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
           <t>1730001010/IF/22012035009272 — Nandan Faloudhyan[Devraj singh/Govind singh]Katariya</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
         <v>123892.13</v>
       </c>
       <c r="I99" s="2" t="n">
-        <v>21778</v>
+        <v>25978</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>44894</v>
       </c>
       <c r="K99" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
           <t>1730001010/IF/22012035009273 — Nandan Faloudhyan[Vikram singh/Chain Singh] Barla</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H100" s="2" t="n">
         <v>123422.05</v>
       </c>
       <c r="I100" s="2" t="n">
-        <v>25702</v>
+        <v>29902</v>
       </c>
       <c r="J100" s="3" t="n">
         <v>44893</v>
       </c>
       <c r="K100" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F101" s="1" t="inlineStr">
         <is>
           <t>1730001010/IF/22012035009274 — Nandan Faloudhyan[Karan singh/mithu Lal] Barla</t>
         </is>
       </c>
       <c r="G101" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H101" s="2" t="n">
         <v>123916.48</v>
       </c>
       <c r="I101" s="2" t="n">
         <v>8566</v>
       </c>
       <c r="J101" s="3" t="n">
         <v>45134</v>
@@ -5795,51 +5795,51 @@
         <v>0</v>
       </c>
       <c r="J127" s="3" t="n">
         <v>44866</v>
       </c>
       <c r="K127" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Forestry Trees-Fields-Individuals / Block Plantation of Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Forestry Trees-Fields-Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
           <t>1730001010/IF/22012035040422 — Nandan faludyan Ramkali bai/ jhabbu lal</t>
         </is>
       </c>
       <c r="G128" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H128" s="2" t="n">
         <v>133212.69</v>
       </c>
       <c r="I128" s="2" t="n">
         <v>7956</v>
       </c>
       <c r="J128" s="3" t="n">
         <v>45135</v>
@@ -5889,192 +5889,192 @@
         <v>0</v>
       </c>
       <c r="J129" s="3" t="n">
         <v>44835</v>
       </c>
       <c r="K129" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
           <t>1730001010/IF/22012035255364 — NANDAN FLODHYAN AKASH LODHI/ MANIRAM</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J130" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K130" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
           <t>1730001010/IF/22012035405087 — Khet Talab Ajay/ Somat Barla</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J131" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K131" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
           <t>1730001010/IF/22012035430125 — JGSA2025 Recharge stuccher Khet talab nirman karya ram singh dhannalal</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J132" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K132" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
           <t>1730001010/IF/22012035430166 — JGSA2025 Recharge stuccher Khet talav nirman karya ram singh dhanna lal</t>
         </is>
       </c>
       <c r="G133" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J133" s="3" t="n">
         <v>45761</v>
@@ -6195,51 +6195,51 @@
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
           <t>1730001010/IF/22012035609612 — EK BAGIYA MA KE NAAM VIMLA BAI / BHAGWANDAS GRAM BARLA</t>
         </is>
       </c>
       <c r="G136" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H136" s="2" t="n">
         <v>128850.24</v>
       </c>
       <c r="I136" s="2" t="n">
-        <v>61475.35</v>
+        <v>62975.35</v>
       </c>
       <c r="J136" s="3" t="n">
         <v>45906</v>
       </c>
       <c r="K136" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
@@ -8902,51 +8902,51 @@
       <c r="J192" s="3" t="n">
         <v>43953</v>
       </c>
       <c r="K192" s="3" t="n">
         <v>44037</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
           <t>1730001010/IF/IAY/2414910 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4140643</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I193" s="2" t="n">
         <v>14424</v>
       </c>
       <c r="J193" s="3" t="n">
         <v>43953</v>
@@ -10419,51 +10419,51 @@
       <c r="J223" s="3" t="n">
         <v>44296</v>
       </c>
       <c r="K223" s="3" t="n">
         <v>45146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
           <t>1730001010/IF/IAY/2977123 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4555467</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I224" s="2" t="n">
         <v>12588</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>44374</v>
@@ -11201,51 +11201,51 @@
       <c r="J239" s="3" t="n">
         <v>44305</v>
       </c>
       <c r="K239" s="3" t="n">
         <v>44532</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
           <t>1730001010/IF/IAY/3229361 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4032721</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I240" s="2" t="n">
         <v>4632</v>
       </c>
       <c r="J240" s="3" t="n">
         <v>44452</v>
@@ -13061,51 +13061,51 @@
       <c r="J277" s="3" t="n">
         <v>45330</v>
       </c>
       <c r="K277" s="3" t="n">
         <v>45501</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
           <t>1730001010/IF/IAY/4429224 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151968569</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I278" s="2" t="n">
         <v>12198</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>45327</v>
@@ -13843,51 +13843,51 @@
       <c r="J293" s="3" t="n">
         <v>45327</v>
       </c>
       <c r="K293" s="3" t="n">
         <v>45501</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
           <t>1730001010/IF/IAY/4434860 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151972101</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I294" s="2" t="n">
         <v>18690</v>
       </c>
       <c r="J294" s="3" t="n">
         <v>45360</v>
@@ -15066,51 +15066,51 @@
       <c r="J318" s="3" t="n">
         <v>45328</v>
       </c>
       <c r="K318" s="3" t="n">
         <v>45518</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
           <t>1730001010/IF/IAY/4446328 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151786581</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I319" s="2" t="n">
         <v>14580</v>
       </c>
       <c r="J319" s="3" t="n">
         <v>45404</v>
@@ -15701,51 +15701,51 @@
       <c r="J331" s="3" t="n">
         <v>45575</v>
       </c>
       <c r="K331" s="3" t="n">
         <v>46049</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
           <t>1730001010/IF/IAY/4664172 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150029092</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>23259</v>
       </c>
       <c r="J332" s="3" t="n">
         <v>45734</v>
@@ -16485,51 +16485,51 @@
       <c r="J347" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K347" s="3" t="n">
         <v>45841</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
           <t>1730001010/IF/IAY/4907517 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104030267</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I348" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J348" s="3" t="n">
         <v>46172</v>
@@ -16581,120 +16581,122 @@
       <c r="J349" s="3" t="n">
         <v>45847</v>
       </c>
       <c r="K349" s="3" t="n">
         <v>46044</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
           <t>1730001010/IF/IAY/4907615 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106615670</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>21402</v>
+        <v>23502</v>
       </c>
       <c r="J350" s="3" t="n">
         <v>45858</v>
       </c>
-      <c r="K350" s="3"/>
+      <c r="K350" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
           <t>1730001010/IF/IAY/4908564 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116731990</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>21555</v>
+        <v>23055</v>
       </c>
       <c r="J351" s="3" t="n">
         <v>45715</v>
       </c>
       <c r="K351" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -16822,73 +16824,73 @@
       <c r="J354" s="3" t="n">
         <v>45715</v>
       </c>
       <c r="K354" s="3" t="n">
         <v>46041</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
           <t>1730001010/IF/IAY/4914374 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149205710</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I355" s="2" t="n">
-        <v>21663</v>
+        <v>23763</v>
       </c>
       <c r="J355" s="3" t="n">
         <v>45857</v>
       </c>
       <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -17016,171 +17018,171 @@
       <c r="J358" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K358" s="3" t="n">
         <v>45841</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
           <t>1730001010/IF/IAY/4914675 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150028079</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I359" s="2" t="n">
         <v>16074</v>
       </c>
       <c r="J359" s="3" t="n">
         <v>45715</v>
       </c>
       <c r="K359" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
           <t>1730001010/IF/IAY/4914676 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150029014</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I360" s="2" t="n">
         <v>23382</v>
       </c>
       <c r="J360" s="3" t="n">
         <v>45715</v>
       </c>
       <c r="K360" s="3" t="n">
         <v>46234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
           <t>1730001010/IF/IAY/4914800 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148973917</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>16443</v>
+        <v>20643</v>
       </c>
       <c r="J361" s="3" t="n">
         <v>45894</v>
       </c>
       <c r="K361" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -17259,98 +17261,98 @@
       <c r="J363" s="3" t="n">
         <v>45715</v>
       </c>
       <c r="K363" s="3" t="n">
         <v>45841</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
           <t>1730001010/IF/IAY/4915300 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150115659</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>17748</v>
+        <v>24048</v>
       </c>
       <c r="J364" s="3" t="n">
         <v>45857</v>
       </c>
       <c r="K364" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
           <t>1730001010/IF/IAY/4915317 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150182642</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I365" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J365" s="3" t="n">
         <v>45843</v>
@@ -17745,51 +17747,51 @@
       <c r="J373" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K373" s="3" t="n">
         <v>46049</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
           <t>1730001010/IF/IAY/4989713 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106615632</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I374" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J374" s="3" t="n">
         <v>45837</v>
@@ -17988,78 +17990,80 @@
       <c r="J378" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K378" s="3" t="n">
         <v>45841</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
           <t>1730001010/IF/IAY/5104141 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149273737</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I379" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J379" s="3" t="n">
         <v>45920</v>
       </c>
-      <c r="K379" s="3"/>
+      <c r="K379" s="3" t="n">
+        <v>46271</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -18623,73 +18627,73 @@
       <c r="J391" s="3" t="n">
         <v>45858</v>
       </c>
       <c r="K391" s="3" t="n">
         <v>46049</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
           <t>1730001010/IF/IAY/5723256 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149310610</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>20097</v>
+        <v>23397</v>
       </c>
       <c r="J392" s="3" t="n">
         <v>45920</v>
       </c>
       <c r="K392" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -19062,51 +19066,51 @@
       <c r="J400" s="3" t="n">
         <v>45894</v>
       </c>
       <c r="K400" s="3" t="n">
         <v>46049</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
           <t>1730001010/IF/IAY/5793675 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104030834</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I401" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J401" s="3" t="n">
         <v>45920</v>
@@ -19160,147 +19164,147 @@
       <c r="J402" s="3" t="n">
         <v>42810</v>
       </c>
       <c r="K402" s="3" t="n">
         <v>45617</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
           <t>1730001010/IF/IAY/5871640 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150227002</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>14094</v>
       </c>
       <c r="J403" s="3" t="n">
         <v>46061</v>
       </c>
       <c r="K403" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
           <t>1730001010/IF/IAY/5902730 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146211188</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>12600</v>
+        <v>21900</v>
       </c>
       <c r="J404" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K404" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
           <t>1730001010/IF/IAY/5906586 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150218211</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I405" s="2" t="n">
         <v>21402</v>
       </c>
       <c r="J405" s="3" t="n">
         <v>46104</v>
@@ -19352,51 +19356,51 @@
       <c r="J406" s="3" t="n">
         <v>46104</v>
       </c>
       <c r="K406" s="3" t="n">
         <v>46175</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
           <t>1730001010/IF/IAY/5912252 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106615602</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I407" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J407" s="3" t="n">
         <v>46119</v>
@@ -19450,16897 +19454,17524 @@
       <c r="J408" s="3" t="n">
         <v>46104</v>
       </c>
       <c r="K408" s="3" t="n">
         <v>46175</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
           <t>1730001010/IF/IAY/5918273 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146206119</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I409" s="2" t="n">
-        <v>13389</v>
+        <v>23289</v>
       </c>
       <c r="J409" s="3" t="n">
         <v>46119</v>
       </c>
-      <c r="K409" s="3"/>
+      <c r="K409" s="3" t="n">
+        <v>46320</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
           <t>1730001010/IF/IAY/5920645 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146206301</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>1566</v>
+        <v>18066</v>
       </c>
       <c r="J410" s="3" t="n">
         <v>46188</v>
       </c>
       <c r="K410" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
           <t>1730001010/IF/IAY/5922182 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149017541</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I411" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J411" s="3" t="n">
         <v>46164</v>
       </c>
       <c r="K411" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
           <t>1730001010/IF/IAY/5923874 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150102362</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>18270</v>
+        <v>24270</v>
       </c>
       <c r="J412" s="3" t="n">
         <v>46104</v>
       </c>
       <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
           <t>1730001010/IF/IAY/5928027 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146206631</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I413" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J413" s="3" t="n">
         <v>46119</v>
       </c>
-      <c r="K413" s="3"/>
+      <c r="K413" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
           <t>1730001010/IF/IAY/5929823 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146243964</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>14616</v>
+        <v>23016</v>
       </c>
       <c r="J414" s="3" t="n">
         <v>46173</v>
       </c>
       <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
           <t>1730001010/IF/IAY/5937679 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146241319</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>14616</v>
+        <v>24516</v>
       </c>
       <c r="J415" s="3" t="n">
         <v>46173</v>
       </c>
-      <c r="K415" s="3"/>
+      <c r="K415" s="3" t="n">
+        <v>46320</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
           <t>1730001010/IF/IAY/5939996 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148934505</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I416" s="2" t="n">
-        <v>21663</v>
+        <v>23163</v>
       </c>
       <c r="J416" s="3" t="n">
         <v>46104</v>
       </c>
       <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
           <t>1730001010/IF/IAY/5968439 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106615616</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I417" s="2" t="n">
-        <v>18270</v>
+        <v>23970</v>
       </c>
       <c r="J417" s="3" t="n">
         <v>46164</v>
       </c>
       <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
           <t>1730001010/IF/IAY/5993772 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146189518</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I418" s="2" t="n">
-        <v>17226</v>
+        <v>25626</v>
       </c>
       <c r="J418" s="3" t="n">
         <v>46171</v>
       </c>
-      <c r="K418" s="3"/>
+      <c r="K418" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
           <t>1730001010/IF/IAY/5993866 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146206555</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I419" s="2" t="n">
-        <v>5766</v>
+        <v>22266</v>
       </c>
       <c r="J419" s="3" t="n">
         <v>46188</v>
       </c>
       <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
           <t>1730001010/IF/IAY/5995211 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146206679</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>0</v>
+        <v>8100</v>
       </c>
       <c r="J420" s="3" t="n">
         <v>46080</v>
       </c>
       <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
           <t>1730001010/IF/IAY/5995212 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146241263</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I421" s="2" t="n">
-        <v>14616</v>
+        <v>24516</v>
       </c>
       <c r="J421" s="3" t="n">
         <v>46173</v>
       </c>
-      <c r="K421" s="3"/>
+      <c r="K421" s="3" t="n">
+        <v>46320</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
           <t>1730001010/IF/IAY/5995769 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150035047</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I422" s="2" t="n">
-        <v>21924</v>
+        <v>23424</v>
       </c>
       <c r="J422" s="3" t="n">
         <v>46115</v>
       </c>
       <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
           <t>1730001010/IF/IAY/5996204 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146207220</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I423" s="2" t="n">
-        <v>14616</v>
+        <v>24516</v>
       </c>
       <c r="J423" s="3" t="n">
         <v>46173</v>
       </c>
-      <c r="K423" s="3"/>
+      <c r="K423" s="3" t="n">
+        <v>46320</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
           <t>1730001010/IF/IAY/5996205 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146207269</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>9408</v>
+        <v>24108</v>
       </c>
       <c r="J424" s="3" t="n">
         <v>46173</v>
       </c>
       <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
           <t>1730001010/IF/IAY/5996206 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146207387</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I425" s="2" t="n">
-        <v>18270</v>
+        <v>23970</v>
       </c>
       <c r="J425" s="3" t="n">
         <v>46164</v>
       </c>
-      <c r="K425" s="3"/>
+      <c r="K425" s="3" t="n">
+        <v>46320</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
           <t>1730001010/IF/IAY/5997619 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150093732</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>18270</v>
+        <v>23970</v>
       </c>
       <c r="J426" s="3" t="n">
         <v>46164</v>
       </c>
-      <c r="K426" s="3"/>
+      <c r="K426" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
           <t>1730001010/IF/IAY/6007381 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106615584</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>4200</v>
+        <v>12600</v>
       </c>
       <c r="J427" s="3" t="n">
         <v>46083</v>
       </c>
       <c r="K427" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
           <t>1730001010/IF/IAY/6009774 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150107181</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>0</v>
+        <v>7200</v>
       </c>
       <c r="J428" s="3" t="n">
         <v>46083</v>
       </c>
       <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
           <t>1730001010/IF/IAY/6177411 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150034747</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>18270</v>
+        <v>21870</v>
       </c>
       <c r="J429" s="3" t="n">
         <v>46164</v>
       </c>
       <c r="K429" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
           <t>1730001010/IF/IAY/6183192 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106615526</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>18270</v>
+        <v>20370</v>
       </c>
       <c r="J430" s="3" t="n">
         <v>46164</v>
       </c>
       <c r="K430" s="3" t="n">
         <v>46238</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
           <t>1730001010/IF/IAY/6187717 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106615564</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I431" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J431" s="3" t="n">
         <v>46164</v>
       </c>
       <c r="K431" s="3" t="n">
         <v>46238</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
           <t>1730001010/IF/IAY/6193314 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148991503</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>12600</v>
+        <v>25200</v>
       </c>
       <c r="J432" s="3" t="n">
         <v>46087</v>
       </c>
       <c r="K432" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
           <t>1730001010/IF/IAY/6210469 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149951896</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>11508</v>
+        <v>24108</v>
       </c>
       <c r="J433" s="3" t="n">
         <v>46186</v>
       </c>
       <c r="K433" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
           <t>1730001010/IF/IAY/6211077 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148997738</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>1566</v>
+        <v>2766</v>
       </c>
       <c r="J434" s="3" t="n">
         <v>46188</v>
       </c>
       <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
           <t>1730001010/IF/IAY/6217697 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146206507</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>0</v>
+        <v>12600</v>
       </c>
       <c r="J435" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K435" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
           <t>1730001010/IF/IAY/6218154 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148971488</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I436" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J436" s="3" t="n">
         <v>46083</v>
       </c>
       <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1730001010/IF/IAY/781381 — Construction of IAY House -IAY REG. NO. MP1091926</t>
+          <t>1730001010/IF/IAY/6274786 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146143381</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>15320</v>
+        <v>7200</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>42860</v>
-[...3 lines deleted...]
-      </c>
+        <v>46304</v>
+      </c>
+      <c r="K437" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1730001010/IF/IAY/787944 — Construction of IAY House -IAY REG. NO. MP1653703</t>
+          <t>1730001010/IF/IAY/6275007 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146283865</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>18232</v>
+        <v>3000</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>42860</v>
-[...3 lines deleted...]
-      </c>
+        <v>46311</v>
+      </c>
+      <c r="K438" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1730001010/IF/IAY/804486 — Construction of IAY House -IAY REG. NO. MP3280209</t>
+          <t>1730001010/IF/IAY/6275008 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146283922</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>42860</v>
-[...3 lines deleted...]
-      </c>
+        <v>46080</v>
+      </c>
+      <c r="K439" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1730001010/LD/18 — SHAMSHAN GHAT (BARLA)</t>
+          <t>1730001010/IF/IAY/6275013 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146287654</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
-        <v>189326</v>
+        <v>27000</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>167975</v>
+        <v>6300</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>40462</v>
-[...3 lines deleted...]
-      </c>
+        <v>46305</v>
+      </c>
+      <c r="K440" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1730001010/LD/22012034265773 — SHANTI DHAM NIRMAN KATARIYA</t>
+          <t>1730001010/IF/IAY/6277635 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149003469</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
-        <v>180000</v>
+        <v>27000</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>42854</v>
+        <v>46306</v>
       </c>
       <c r="K441" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1730001010/LD/22012034299069 — SHANTIDHAM NIRMAN Arwariya</t>
+          <t>1730001010/IF/IAY/6290284 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149019484</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
-        <v>180000</v>
+        <v>27000</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>0</v>
+        <v>7200</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>42597</v>
+        <v>46304</v>
       </c>
       <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Wastelands Block Plantation-Sericulture-Comm / Wasteland Block Plantation of Sericulture Trees for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1730001010/LD/22012034299189 — SHANTIDHAM NRMAN KATARIYA</t>
+          <t>1730001010/IF/IAY/6297244 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149021545</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>42675</v>
+        <v>46304</v>
       </c>
       <c r="K443" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1730001010/LD/22012034361792 — Santosham Nirman arwariya</t>
+          <t>1730001010/IF/IAY/6298752 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146146713</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I444" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>43173</v>
+        <v>46080</v>
       </c>
       <c r="K444" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1730001010/LD/22012034475747 — med bandhan karya(amina bee/nasrullah khan)</t>
+          <t>1730001010/IF/IAY/6299508 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146288437</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>0</v>
+        <v>2100</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>43740</v>
+        <v>46306</v>
       </c>
       <c r="K445" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1730001010/LD/22012034512426 — kishanlal/jugal kishor khet leveling karya</t>
+          <t>1730001010/IF/IAY/6302545 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149257466</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I446" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>43923</v>
+        <v>46098</v>
       </c>
       <c r="K446" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1730001010/LD/248 — KHADANJA ROAD (PRABHU LAL KE GHAR SE PAHADIYA KI AUR) BARLA</t>
+          <t>1730001010/IF/IAY/6389626 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150009599</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
-        <v>500000</v>
+        <v>27000</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>126263</v>
+        <v>0</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>40896</v>
-[...3 lines deleted...]
-      </c>
+        <v>45558</v>
+      </c>
+      <c r="K447" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Other Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Infrastructure for NADEP composting / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1730001010/OP/22012034359135 — Nadep Nirman barla</t>
+          <t>1730001010/IF/IAY/6402481 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146206260</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I448" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>43173</v>
+        <v>46063</v>
       </c>
       <c r="K448" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Other Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Infrastructure for NADEP composting / Construction of NADEP Compost structure for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1730001010/OP/9425891023 — NADEP TANKA NIRMAN KARYA(MIDDLE SCHOOL KE PAS) BARLA</t>
+          <t>1730001010/IF/IAY/781381 — Construction of IAY House -IAY REG. NO. MP1091926</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>16000</v>
+        <v>15480</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>15639</v>
+        <v>15320</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>42711</v>
+        <v>42860</v>
       </c>
       <c r="K449" s="3" t="n">
-        <v>42916</v>
+        <v>43233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Other Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Infrastructure for NADEP composting / Construction of NADEP Compost structure for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1730001010/OP/9425891024 — NADEP TANKA NIRMAN KARYA (LALGHATI KE PAS ) BARLA</t>
+          <t>1730001010/IF/IAY/787944 — Construction of IAY House -IAY REG. NO. MP1653703</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
-        <v>16000</v>
+        <v>15480</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>15639</v>
+        <v>18232</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>42711</v>
+        <v>42860</v>
       </c>
       <c r="K450" s="3" t="n">
-        <v>42916</v>
+        <v>43169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Other Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Infrastructure for NADEP composting / Construction of NADEP Compost structure for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1730001010/OP/9425891025 — NADEP TANKA NIRMAN KARYA (HANDPUMP KE PASS ) BARLA</t>
+          <t>1730001010/IF/IAY/804486 — Construction of IAY House -IAY REG. NO. MP3280209</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
-        <v>16000</v>
+        <v>15480</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>15639</v>
+        <v>15480</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>42711</v>
+        <v>42860</v>
       </c>
       <c r="K451" s="3" t="n">
-        <v>42916</v>
+        <v>43120</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Other Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Infrastructure for NADEP composting / Construction of NADEP Compost structure for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1730001010/OP/9425891085 — NADEP TANKA NIRMAN KARYA (SCHOOL  KE PASS ) KATARIYA</t>
+          <t>1730001010/LD/18 — SHAMSHAN GHAT (BARLA)</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>16000</v>
+        <v>189326</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>0</v>
+        <v>167975</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>42731</v>
-[...1 lines deleted...]
-      <c r="K452" s="3"/>
+        <v>40462</v>
+      </c>
+      <c r="K452" s="3" t="n">
+        <v>41891</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Other Works</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Infrastructure for NADEP composting / Construction of NADEP Compost structure for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1730001010/OP/9425891086 — NADEP TANKA NIRMAN KARYA (TIRAN KE GHAR KE PASS ) ARWARIYA</t>
+          <t>1730001010/LD/22012034265773 — SHANTI DHAM NIRMAN KATARIYA</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
-        <v>16000</v>
+        <v>180000</v>
       </c>
       <c r="I453" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>42705</v>
+        <v>42854</v>
       </c>
       <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1730001010/PG/9425888645 — KRDANGAN (PLAGROUND) KARYA BARLA</t>
+          <t>1730001010/LD/22012034299069 — SHANTIDHAM NIRMAN Arwariya</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
-        <v>353000</v>
+        <v>180000</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>314537.86</v>
+        <v>0</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>42724</v>
-[...3 lines deleted...]
-      </c>
+        <v>42597</v>
+      </c>
+      <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Wastelands Block Plantation-Sericulture-Comm / Wasteland Block Plantation of Sericulture Trees for Community</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1730001010/PG/9425888646 — Gramin krindankan karya Arwariya .TALAV KE PASS</t>
+          <t>1730001010/LD/22012034299189 — SHANTIDHAM NRMAN KATARIYA</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
-        <v>353000</v>
+        <v>0</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>320045.24</v>
+        <v>0</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>42811</v>
-[...3 lines deleted...]
-      </c>
+        <v>42675</v>
+      </c>
+      <c r="K455" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RC/001 — ग्रेवल रोड निर्माण (वारला)</t>
+          <t>1730001010/LD/22012034361792 — Santosham Nirman arwariya</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
-        <v>479000</v>
+        <v>0</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>475867.24</v>
+        <v>0</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>39575</v>
-[...3 lines deleted...]
-      </c>
+        <v>43173</v>
+      </c>
+      <c r="K456" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RC/129 — ANTRIK PATH C.C. ROAD (KAMAL SINGH KE GHAR SE IMLI KE PED NAVAL SINGH KE GHAR KI AUR) BARLA</t>
+          <t>1730001010/LD/22012034475747 — med bandhan karya(amina bee/nasrullah khan)</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
-        <v>179000</v>
+        <v>0</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>149567</v>
+        <v>0</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>41141</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K457" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RC/22012034164034 — ANTRIK PATH (HAND PUMP SE NAMSJID KI AUR) ARWARUYA</t>
+          <t>1730001010/LD/22012034512426 — kishanlal/jugal kishor khet leveling karya</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
-        <v>211000</v>
+        <v>0</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>147224.41</v>
+        <v>0</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>41390</v>
-[...3 lines deleted...]
-      </c>
+        <v>43923</v>
+      </c>
+      <c r="K458" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RC/22012034187030 — C.C. ROAD SANSAD NIDIH (DEVRAJ KE GHAR SE PURAN SINGH KE GHAR KI AUR)</t>
+          <t>1730001010/LD/248 — KHADANJA ROAD (PRABHU LAL KE GHAR SE PAHADIYA KI AUR) BARLA</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>79000</v>
+        <v>500000</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>0</v>
+        <v>126263</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>41556</v>
-[...1 lines deleted...]
-      <c r="K459" s="3"/>
+        <v>40896</v>
+      </c>
+      <c r="K459" s="3" t="n">
+        <v>41891</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Other Works</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Infrastructure for NADEP composting / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RC/22012034187034 — C.C. ROAD SANSAD NIDH (DEVRAJ KE GHAR SE PURAN SIN</t>
+          <t>1730001010/OP/22012034359135 — Nadep Nirman barla</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
-        <v>79000</v>
+        <v>0</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>62596.53</v>
+        <v>0</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>41546</v>
-[...3 lines deleted...]
-      </c>
+        <v>43173</v>
+      </c>
+      <c r="K460" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Other Works</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Infrastructure for NADEP composting / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RC/22012034196627 — C.C. ROAD (IMLI KE PED SE GUTHAN KI AUR) BARLA</t>
+          <t>1730001010/OP/9425891023 — NADEP TANKA NIRMAN KARYA(MIDDLE SCHOOL KE PAS) BARLA</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>125000</v>
+        <v>16000</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>103897.94</v>
+        <v>15639</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>41638</v>
+        <v>42711</v>
       </c>
       <c r="K461" s="3" t="n">
-        <v>42170</v>
+        <v>42916</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Other Works</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Infrastructure for NADEP composting / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RC/22012034218150 — ANTRIK PATH (CHOUK SE LAL GHATI MALTHU SINGH KE GH</t>
+          <t>1730001010/OP/9425891024 — NADEP TANKA NIRMAN KARYA (LALGHATI KE PAS ) BARLA</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>150000</v>
+        <v>16000</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>146912.32</v>
+        <v>15639</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>41772</v>
+        <v>42711</v>
       </c>
       <c r="K462" s="3" t="n">
-        <v>42175</v>
+        <v>42916</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Other Works</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Infrastructure for NADEP composting / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RC/22012034224590 — SUDUR GRAM SAMPARK GREVAL ROAD (KARAN SINGH KE BADHE SE SHIYAM SINGH KE KHET KI OR)</t>
+          <t>1730001010/OP/9425891025 — NADEP TANKA NIRMAN KARYA (HANDPUMP KE PASS ) BARLA</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>967000</v>
+        <v>16000</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>74702</v>
+        <v>15639</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>41835</v>
+        <v>42711</v>
       </c>
       <c r="K463" s="3" t="n">
-        <v>43146</v>
+        <v>42916</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Other Works</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Infrastructure for NADEP composting / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RC/22012034287295 — ANTRIK PATH C.CROAD NIRMAN (PRATAP SINGH KE GHAR SE TULARAM KE GHAR KI AUR 0BARLA</t>
+          <t>1730001010/OP/9425891085 — NADEP TANKA NIRMAN KARYA (SCHOOL  KE PASS ) KATARIYA</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>142000</v>
+        <v>16000</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>140362</v>
+        <v>0</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>42299</v>
-[...3 lines deleted...]
-      </c>
+        <v>42731</v>
+      </c>
+      <c r="K464" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Other Works</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Infrastructure for NADEP composting / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RC/22012034296202 — Gravel road nirman (TALAB KE PASS SE shantidham ki aur)</t>
+          <t>1730001010/OP/9425891086 — NADEP TANKA NIRMAN KARYA (TIRAN KE GHAR KE PASS ) ARWARIYA</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>1325000</v>
+        <v>16000</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>246812</v>
+        <v>0</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>42384</v>
-[...3 lines deleted...]
-      </c>
+        <v>42705</v>
+      </c>
+      <c r="K465" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Play field for Community / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RC/22012034299341 — C.C SADAK BARLA TULARAM KE GHAR KE PASSSE MUNIM KE GHAR KI AUR</t>
+          <t>1730001010/PG/9425888645 — KRDANGAN (PLAGROUND) KARYA BARLA</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
-        <v>203000</v>
+        <v>353000</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>0</v>
+        <v>314537.86</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>42323</v>
-[...1 lines deleted...]
-      <c r="K466" s="3"/>
+        <v>42724</v>
+      </c>
+      <c r="K466" s="3" t="n">
+        <v>43707</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Play field for Community / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RC/22012034305361 — Gravel road nirma KATARIYA</t>
+          <t>1730001010/PG/9425888646 — Gramin krindankan karya Arwariya .TALAV KE PASS</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
-        <v>0</v>
+        <v>353000</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>0</v>
+        <v>320045.24</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K467" s="3"/>
+        <v>42811</v>
+      </c>
+      <c r="K467" s="3" t="n">
+        <v>43921</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RC/22012034305451 — Gravel road nirmaN  BARLA</t>
+          <t>1730001010/RC/001 — ग्रेवल रोड निर्माण (वारला)</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
-        <v>0</v>
+        <v>479000</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>0</v>
+        <v>475867.24</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K468" s="3"/>
+        <v>39575</v>
+      </c>
+      <c r="K468" s="3" t="n">
+        <v>40894</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RC/22012034319056 — Gravel road nirman pradhanmantri sadak se talhati hote huye gram katasi ki aur</t>
+          <t>1730001010/RC/129 — ANTRIK PATH C.C. ROAD (KAMAL SINGH KE GHAR SE IMLI KE PED NAVAL SINGH KE GHAR KI AUR) BARLA</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
-        <v>1300000</v>
+        <v>179000</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>906596.72</v>
+        <v>149567</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>42734</v>
+        <v>41141</v>
       </c>
       <c r="K469" s="3" t="n">
-        <v>43240</v>
+        <v>41234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RC/22012034331188 — c. c sadak Nirman (bhavani ke ghar se Gajraj singh ke Ghar ki aur) Barla</t>
+          <t>1730001010/RC/22012034164034 — ANTRIK PATH (HAND PUMP SE NAMSJID KI AUR) ARWARUYA</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
-        <v>155000</v>
+        <v>211000</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>95045.13</v>
+        <v>147224.41</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>42940</v>
+        <v>41390</v>
       </c>
       <c r="K470" s="3" t="n">
-        <v>43231</v>
+        <v>41729</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RC/22012034342027 — Gravel Road  nirman(mukhyamantri sadak se Devraj ke khet ki aur) Katariya.</t>
+          <t>1730001010/RC/22012034187030 — C.C. ROAD SANSAD NIDIH (DEVRAJ KE GHAR SE PURAN SINGH KE GHAR KI AUR)</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
-        <v>1326000</v>
+        <v>79000</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>1147390.69</v>
+        <v>0</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>42907</v>
-[...3 lines deleted...]
-      </c>
+        <v>41556</v>
+      </c>
+      <c r="K471" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RC/22012034349528 — cc sadak nirman (c.c road se halke ke ghar ki aur barla)</t>
+          <t>1730001010/RC/22012034187034 — C.C. ROAD SANSAD NIDH (DEVRAJ KE GHAR SE PURAN SIN</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
-        <v>150000</v>
+        <v>79000</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>99969.69</v>
+        <v>62596.53</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>42964</v>
+        <v>41546</v>
       </c>
       <c r="K472" s="3" t="n">
-        <v>43231</v>
+        <v>41871</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RC/22012034350014 — cc sadak nirman</t>
+          <t>1730001010/RC/22012034196627 — C.C. ROAD (IMLI KE PED SE GUTHAN KI AUR) BARLA</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
-        <v>25000</v>
+        <v>125000</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>0</v>
+        <v>103897.94</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>42826</v>
-[...1 lines deleted...]
-      <c r="K473" s="3"/>
+        <v>41638</v>
+      </c>
+      <c r="K473" s="3" t="n">
+        <v>42170</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RC/22012034384771 — cement concrete sadak nirman(cc sadak se shantidham barla ki aur.)</t>
+          <t>1730001010/RC/22012034218150 — ANTRIK PATH (CHOUK SE LAL GHATI MALTHU SINGH KE GH</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
-        <v>57375</v>
+        <v>150000</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>56436</v>
+        <v>146912.32</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>43503</v>
+        <v>41772</v>
       </c>
       <c r="K474" s="3" t="n">
-        <v>43587</v>
+        <v>42175</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RC/22012034384772 — c.c sadak nirman(cc sadak se khadan ki aur) Barla.</t>
+          <t>1730001010/RC/22012034224590 — SUDUR GRAM SAMPARK GREVAL ROAD (KARAN SINGH KE BADHE SE SHIYAM SINGH KE KHET KI OR)</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
-        <v>76500</v>
+        <v>967000</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>73080</v>
+        <v>74702</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>43530</v>
+        <v>41835</v>
       </c>
       <c r="K475" s="3" t="n">
-        <v>43571</v>
+        <v>43146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RC/22012034384773 — C.C SADAK NIRMAN</t>
+          <t>1730001010/RC/22012034287295 — ANTRIK PATH C.CROAD NIRMAN (PRATAP SINGH KE GHAR SE TULARAM KE GHAR KI AUR 0BARLA</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
-        <v>0</v>
+        <v>142000</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>0</v>
+        <v>140362</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>43126</v>
-[...1 lines deleted...]
-      <c r="K476" s="3"/>
+        <v>42299</v>
+      </c>
+      <c r="K476" s="3" t="n">
+        <v>42551</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RC/22012034384774 — C.C SADAK NIRMAN</t>
+          <t>1730001010/RC/22012034296202 — Gravel road nirman (TALAB KE PASS SE shantidham ki aur)</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
-        <v>0</v>
+        <v>1325000</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>0</v>
+        <v>246812</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>43126</v>
-[...1 lines deleted...]
-      <c r="K477" s="3"/>
+        <v>42384</v>
+      </c>
+      <c r="K477" s="3" t="n">
+        <v>42801</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RC/22012034384775 — C.C SADAK NIRMAN</t>
+          <t>1730001010/RC/22012034299341 — C.C SADAK BARLA TULARAM KE GHAR KE PASSSE MUNIM KE GHAR KI AUR</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
-        <v>0</v>
+        <v>203000</v>
       </c>
       <c r="I478" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>43126</v>
+        <v>42323</v>
       </c>
       <c r="K478" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RC/22012034384776 — CC SADAK NIRMAN VILLAGE BARLA</t>
+          <t>1730001010/RC/22012034305361 — Gravel road nirma KATARIYA</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I479" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>43126</v>
+        <v>42395</v>
       </c>
       <c r="K479" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RC/22012034386513 — C.C SADAK NIRMAN ARWARIYSA</t>
+          <t>1730001010/RC/22012034305451 — Gravel road nirmaN  BARLA</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I480" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>43160</v>
+        <v>42395</v>
       </c>
       <c r="K480" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RC/22012034386514 — C.C SADAK NIRMAN ARWARIYSA</t>
+          <t>1730001010/RC/22012034319056 — Gravel road nirman pradhanmantri sadak se talhati hote huye gram katasi ki aur</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
-        <v>0</v>
+        <v>1300000</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>0</v>
+        <v>906596.72</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>43160</v>
-[...1 lines deleted...]
-      <c r="K481" s="3"/>
+        <v>42734</v>
+      </c>
+      <c r="K481" s="3" t="n">
+        <v>43240</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RC/22012034386515 — C.C SADAK NIRMAN ARWARIYSA</t>
+          <t>1730001010/RC/22012034331188 — c. c sadak Nirman (bhavani ke ghar se Gajraj singh ke Ghar ki aur) Barla</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>0</v>
+        <v>155000</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>0</v>
+        <v>95045.13</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>43160</v>
-[...1 lines deleted...]
-      <c r="K482" s="3"/>
+        <v>42940</v>
+      </c>
+      <c r="K482" s="3" t="n">
+        <v>43231</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RC/22012034386516 — C.C SADAK NIRMAN ARWARIYSA</t>
+          <t>1730001010/RC/22012034342027 — Gravel Road  nirman(mukhyamantri sadak se Devraj ke khet ki aur) Katariya.</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
-        <v>0</v>
+        <v>1326000</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>0</v>
+        <v>1147390.69</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>43160</v>
-[...1 lines deleted...]
-      <c r="K483" s="3"/>
+        <v>42907</v>
+      </c>
+      <c r="K483" s="3" t="n">
+        <v>43921</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RC/22012034386517 — C.C SADAK NIRMAN</t>
+          <t>1730001010/RC/22012034349528 — cc sadak nirman (c.c road se halke ke ghar ki aur barla)</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
-        <v>0</v>
+        <v>150000</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>0</v>
+        <v>99969.69</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>43160</v>
-[...1 lines deleted...]
-      <c r="K484" s="3"/>
+        <v>42964</v>
+      </c>
+      <c r="K484" s="3" t="n">
+        <v>43231</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RC/22012034386518 — NALI NIRMAN KARYA</t>
+          <t>1730001010/RC/22012034350014 — cc sadak nirman</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
-        <v>0</v>
+        <v>25000</v>
       </c>
       <c r="I485" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>43160</v>
+        <v>42826</v>
       </c>
       <c r="K485" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RC/22012034386519 — NALI NIRMAN KARYA</t>
+          <t>1730001010/RC/22012034384771 — cement concrete sadak nirman(cc sadak se shantidham barla ki aur.)</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
-        <v>0</v>
+        <v>57375</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>0</v>
+        <v>56436</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>43160</v>
-[...1 lines deleted...]
-      <c r="K486" s="3"/>
+        <v>43503</v>
+      </c>
+      <c r="K486" s="3" t="n">
+        <v>43587</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RC/22012034386520 — NALI NIRMAN KARYA</t>
+          <t>1730001010/RC/22012034384772 — c.c sadak nirman(cc sadak se khadan ki aur) Barla.</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
-        <v>0</v>
+        <v>76500</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>0</v>
+        <v>73080</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>43160</v>
-[...1 lines deleted...]
-      <c r="K487" s="3"/>
+        <v>43530</v>
+      </c>
+      <c r="K487" s="3" t="n">
+        <v>43571</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RC/22012034387090 — gravel road nirman</t>
+          <t>1730001010/RC/22012034384773 — C.C SADAK NIRMAN</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I488" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>43173</v>
+        <v>43126</v>
       </c>
       <c r="K488" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RC/22012034387091 — gravel road nirman</t>
+          <t>1730001010/RC/22012034384774 — C.C SADAK NIRMAN</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I489" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>42808</v>
+        <v>43126</v>
       </c>
       <c r="K489" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RC/22012034387092 — gravel road nirman</t>
+          <t>1730001010/RC/22012034384775 — C.C SADAK NIRMAN</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I490" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>42808</v>
+        <v>43126</v>
       </c>
       <c r="K490" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RC/22012034467388 — GRAVEL SADAK NIRMAN(SHANTIDHAM SE GOL TORIYA KODI KI AUR)</t>
+          <t>1730001010/RC/22012034384776 — CC SADAK NIRMAN VILLAGE BARLA</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I491" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>43622</v>
+        <v>43126</v>
       </c>
       <c r="K491" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RC/22012034469456 — cement concrete s  nirman mahendra ke ghar se pani ki tanki tak barla</t>
+          <t>1730001010/RC/22012034386513 — C.C SADAK NIRMAN ARWARIYSA</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I492" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>43327</v>
+        <v>43160</v>
       </c>
       <c r="K492" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RC/22012034469876 — c.c sadak nirman (aanganbadi se mata mandir &amp; hanuman mandir)BARLA</t>
+          <t>1730001010/RC/22012034386514 — C.C SADAK NIRMAN ARWARIYSA</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I493" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>43638</v>
+        <v>43160</v>
       </c>
       <c r="K493" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RC/22012034469877 — c.c sadak nirman (manoj ke ghar se syamlal pal ke ghar ki aur)Barla</t>
+          <t>1730001010/RC/22012034386515 — C.C SADAK NIRMAN ARWARIYSA</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>45900</v>
+        <v>0</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>39072</v>
+        <v>0</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>43708</v>
-[...3 lines deleted...]
-      </c>
+        <v>43160</v>
+      </c>
+      <c r="K494" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RC/22012034470335 — cc sadak nirmam (vikas ke ghar se nadep evm vikas ke ghar se hand pump tak)Barla</t>
+          <t>1730001010/RC/22012034386516 — C.C SADAK NIRMAN ARWARIYSA</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
-        <v>51000</v>
+        <v>0</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>47520</v>
+        <v>0</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>43669</v>
-[...3 lines deleted...]
-      </c>
+        <v>43160</v>
+      </c>
+      <c r="K495" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RC/22012034514172 — Gravel road nirman (puliya ke pass se shantidham tak) KATARIYA</t>
+          <t>1730001010/RC/22012034386517 — C.C SADAK NIRMAN</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I496" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>43740</v>
+        <v>43160</v>
       </c>
       <c r="K496" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RC/22012034514174 — c.c sadak nirman</t>
+          <t>1730001010/RC/22012034386518 — NALI NIRMAN KARYA</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I497" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>43740</v>
+        <v>43160</v>
       </c>
       <c r="K497" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RC/22012034514177 — c.c sadak nirman</t>
+          <t>1730001010/RC/22012034386519 — NALI NIRMAN KARYA</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I498" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>43740</v>
+        <v>43160</v>
       </c>
       <c r="K498" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RC/22012034514178 — c.c sadak nirman</t>
+          <t>1730001010/RC/22012034386520 — NALI NIRMAN KARYA</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I499" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>43740</v>
+        <v>43160</v>
       </c>
       <c r="K499" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RC/22012034516071 — cc sadak nirman[cc sadak se hansi bai ke ghar ki aur]</t>
+          <t>1730001010/RC/22012034387090 — gravel road nirman</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
-        <v>54187</v>
+        <v>0</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>52976</v>
+        <v>0</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>43866</v>
-[...3 lines deleted...]
-      </c>
+        <v>43173</v>
+      </c>
+      <c r="K500" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RC/22012034539251 — cc sadak nirman[mahendra ke ghar se pani ki tanki tak]</t>
+          <t>1730001010/RC/22012034387091 — gravel road nirman</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
-        <v>19125</v>
+        <v>0</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>21660</v>
+        <v>0</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>44135</v>
-[...3 lines deleted...]
-      </c>
+        <v>42808</v>
+      </c>
+      <c r="K501" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RC/22012034539255 — cc sadak nirman[panchyat bhawan ke pas se madhyamik shala tak]</t>
+          <t>1730001010/RC/22012034387092 — gravel road nirman</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
-        <v>59535</v>
+        <v>0</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>58520</v>
+        <v>0</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>44094</v>
-[...3 lines deleted...]
-      </c>
+        <v>42808</v>
+      </c>
+      <c r="K502" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RC/22012034540453 — cc karya panchyat bhawan ke pass se samudayi bhawan ke pass tak</t>
+          <t>1730001010/RC/22012034467388 — GRAVEL SADAK NIRMAN(SHANTIDHAM SE GOL TORIYA KODI KI AUR)</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
-        <v>38000</v>
+        <v>0</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>38380</v>
+        <v>0</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>44135</v>
-[...3 lines deleted...]
-      </c>
+        <v>43622</v>
+      </c>
+      <c r="K503" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RC/22012034540614 — construction of Gravel Roads for community{Puliya ke pas se Shantidham katariya }</t>
+          <t>1730001010/RC/22012034469456 — cement concrete s  nirman mahendra ke ghar se pani ki tanki tak barla</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I504" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>43935</v>
+        <v>43327</v>
       </c>
       <c r="K504" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RC/22012034542162 — CC ROAD [shaskiya chabutra se jagannath ke ghar tak] BARLA</t>
+          <t>1730001010/RC/22012034469876 — c.c sadak nirman (aanganbadi se mata mandir &amp; hanuman mandir)BARLA</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
-        <v>24600</v>
+        <v>0</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>21470</v>
+        <v>0</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>44149</v>
-[...3 lines deleted...]
-      </c>
+        <v>43638</v>
+      </c>
+      <c r="K505" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RC/22012034607074 — ANTRIK PATH</t>
+          <t>1730001010/RC/22012034469877 — c.c sadak nirman (manoj ke ghar se syamlal pal ke ghar ki aur)Barla</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
-        <v>0</v>
+        <v>45900</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>0</v>
+        <v>39072</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>44587</v>
-[...1 lines deleted...]
-      <c r="K506" s="3"/>
+        <v>43708</v>
+      </c>
+      <c r="K506" s="3" t="n">
+        <v>43842</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RC/22012034616185 — Aproch road nirman karya pradhan mantri sadak se prathmik shala ki aur Katariya.</t>
+          <t>1730001010/RC/22012034470335 — cc sadak nirmam (vikas ke ghar se nadep evm vikas ke ghar se hand pump tak)Barla</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
-        <v>0</v>
+        <v>51000</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>0</v>
+        <v>47520</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K507" s="3"/>
+        <v>43669</v>
+      </c>
+      <c r="K507" s="3" t="n">
+        <v>43697</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RC/22012034616186 — Aproch sadak nirman karya pradhanmantri sadak katariya  se shantidham  tak katariya</t>
+          <t>1730001010/RC/22012034514172 — Gravel road nirman (puliya ke pass se shantidham tak) KATARIYA</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I508" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>44665</v>
+        <v>43740</v>
       </c>
       <c r="K508" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RC/22012034639352 — Cc road nirman (Bhujjilal ke ghar se dalchand ke ghar hote huye bundel singh ke Ghar ki aur) Barla</t>
+          <t>1730001010/RC/22012034514174 — c.c sadak nirman</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I509" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>45030</v>
+        <v>43740</v>
       </c>
       <c r="K509" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RC/22012034639353 — Cc road nirman (Bhujjilal ke ghar se dalchand ke ghar hote huye bundel singh ke Ghar ki aur) Barla</t>
+          <t>1730001010/RC/22012034514177 — c.c sadak nirman</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
-        <v>35000</v>
+        <v>0</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>27044</v>
+        <v>0</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>45113</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K510" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RC/22012034661951 — CC ROAD (PRATHAMIK SCHOOL SE MASJID KI AUR) ARWARIYA</t>
+          <t>1730001010/RC/22012034514178 — c.c sadak nirman</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
-        <v>33000</v>
+        <v>0</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>21437</v>
+        <v>0</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>45205</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K511" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RC/22012034670084 — CC ROAD (PRADHMANTRI SADAK SE BUNDEL SINGH KE GHAR KI AUR) BARLA</t>
+          <t>1730001010/RC/22012034516071 — cc sadak nirman[cc sadak se hansi bai ke ghar ki aur]</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
-        <v>106000</v>
+        <v>54187</v>
       </c>
       <c r="I512" s="2" t="n">
-        <v>0</v>
+        <v>52976</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K512" s="3"/>
+        <v>43866</v>
+      </c>
+      <c r="K512" s="3" t="n">
+        <v>43909</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RC/22012034673583 — CC raod nirman karya(santidham me cc sadak)gram barla</t>
+          <t>1730001010/RC/22012034539251 — cc sadak nirman[mahendra ke ghar se pani ki tanki tak]</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
-        <v>17000</v>
+        <v>19125</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>0</v>
+        <v>21660</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>45383</v>
-[...1 lines deleted...]
-      <c r="K513" s="3"/>
+        <v>44135</v>
+      </c>
+      <c r="K513" s="3" t="n">
+        <v>44148</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RC/22012034684771 — cc road nirman karya sadak se bundel singh ke ghar ki nor</t>
+          <t>1730001010/RC/22012034539255 — cc sadak nirman[panchyat bhawan ke pas se madhyamik shala tak]</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
-        <v>106000</v>
+        <v>59535</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>89638.58</v>
+        <v>58520</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>45473</v>
+        <v>44094</v>
       </c>
       <c r="K514" s="3" t="n">
-        <v>45688</v>
+        <v>44131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RC/22012034826619 — CC raod nirman karya Harbhajan ke ghar se bhagwan singh ke ghar ki or barla</t>
+          <t>1730001010/RC/22012034540453 — cc karya panchyat bhawan ke pass se samudayi bhawan ke pass tak</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
-        <v>31000</v>
+        <v>38000</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>0</v>
+        <v>38380</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>45520</v>
-[...1 lines deleted...]
-      <c r="K515" s="3"/>
+        <v>44135</v>
+      </c>
+      <c r="K515" s="3" t="n">
+        <v>44148</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bitumen Top Roads for Community / Construction of Bitumen Top Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RC/22012034828631 — CC Road nirman karya ram mandir janki se gulav singh ke makan ki or</t>
+          <t>1730001010/RC/22012034540614 — construction of Gravel Roads for community{Puliya ke pas se Shantidham katariya }</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I516" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>45567</v>
+        <v>43935</v>
       </c>
       <c r="K516" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RC/22012034831519 — CC Raod nirman karya jitendra ke ghar se sharvjanik chabutre ki or</t>
+          <t>1730001010/RC/22012034542162 — CC ROAD [shaskiya chabutra se jagannath ke ghar tak] BARLA</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
-        <v>0</v>
+        <v>24600</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>0</v>
+        <v>21470</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>45567</v>
-[...1 lines deleted...]
-      <c r="K517" s="3"/>
+        <v>44149</v>
+      </c>
+      <c r="K517" s="3" t="n">
+        <v>44163</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RC/22012034831520 — CC Raod nirman karya jitendra ke ghar se sharvjanik chabutre ki or</t>
+          <t>1730001010/RC/22012034607074 — ANTRIK PATH</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>45567</v>
+        <v>44587</v>
       </c>
       <c r="K518" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RC/22012034831521 — CC Raod nirman karya jitendra ke ghar se sharvjanik chabutre ki or</t>
+          <t>1730001010/RC/22012034616185 — Aproch road nirman karya pradhan mantri sadak se prathmik shala ki aur Katariya.</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
-        <v>40000</v>
+        <v>0</v>
       </c>
       <c r="I519" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>45567</v>
+        <v>44665</v>
       </c>
       <c r="K519" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RC/49 — KHADANJA ROAD (KARAN SINGH KE GHAR SE PRATHMIK SHALA) KATARIYA BARLA</t>
+          <t>1730001010/RC/22012034616186 — Aproch sadak nirman karya pradhanmantri sadak katariya  se shantidham  tak katariya</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
-        <v>500000</v>
+        <v>0</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>22403</v>
+        <v>0</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>40966</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K520" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RC/79 — KHADANJA NIRMAN (PRABHU LAL KE GHAR SE PAHADIYA KI AUR) BARLA</t>
+          <t>1730001010/RC/22012034639352 — Cc road nirman (Bhujjilal ke ghar se dalchand ke ghar hote huye bundel singh ke Ghar ki aur) Barla</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
-        <v>500000</v>
+        <v>0</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>41010</v>
+        <v>0</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>41032</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K521" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/11452 — MARYADA ABHIYAN (KALLO BEE/YASIN KHAN )ARVARIYA</t>
+          <t>1730001010/RC/22012034639353 — Cc road nirman (Bhujjilal ke ghar se dalchand ke ghar hote huye bundel singh ke Ghar ki aur) Barla</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
-        <v>4400</v>
+        <v>35000</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>4130</v>
+        <v>27044</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>41299</v>
+        <v>45113</v>
       </c>
       <c r="K522" s="3" t="n">
-        <v>41333</v>
+        <v>45430</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/11465 — MARAYADA  ABHIYAN (BHAGWAN SINGH /PARAM RAM )BARLA</t>
+          <t>1730001010/RC/22012034661951 — CC ROAD (PRATHAMIK SCHOOL SE MASJID KI AUR) ARWARIYA</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
-        <v>4394</v>
+        <v>33000</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>4394</v>
+        <v>21437</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>41299</v>
+        <v>45205</v>
       </c>
       <c r="K523" s="3" t="n">
-        <v>41333</v>
+        <v>45612</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/11469 — MARAYADA ABHIYAN (GOPAL SINGH /MISHREE LAL ) BARLA</t>
+          <t>1730001010/RC/22012034670084 — CC ROAD (PRADHMANTRI SADAK SE BUNDEL SINGH KE GHAR KI AUR) BARLA</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
-        <v>4394</v>
+        <v>106000</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>4394</v>
+        <v>0</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>41299</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K524" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/11471 — MARAYADA ABHIYAN (ASHRAF BEE/ SAGEER KHAN) ARVARIY</t>
+          <t>1730001010/RC/22012034673583 — CC raod nirman karya(santidham me cc sadak)gram barla</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
-        <v>4394</v>
+        <v>17000</v>
       </c>
       <c r="I525" s="2" t="n">
-        <v>4394</v>
+        <v>0</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>41299</v>
-[...3 lines deleted...]
-      </c>
+        <v>45383</v>
+      </c>
+      <c r="K525" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/11502 — MARYADA ABHIYAN()BARLA</t>
+          <t>1730001010/RC/22012034684771 — cc road nirman karya sadak se bundel singh ke ghar ki nor</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
-        <v>4394</v>
+        <v>106000</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>0</v>
+        <v>89638.58</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>41013</v>
-[...1 lines deleted...]
-      <c r="K526" s="3"/>
+        <v>45473</v>
+      </c>
+      <c r="K526" s="3" t="n">
+        <v>45688</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/11507 — MARYADA ABHIYAN(SUKKO BAI/VANSHILAL)BARLA</t>
+          <t>1730001010/RC/22012034826619 — CC raod nirman karya Harbhajan ke ghar se bhagwan singh ke ghar ki or barla</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
-        <v>4394</v>
+        <v>31000</v>
       </c>
       <c r="I527" s="2" t="n">
-        <v>4394</v>
+        <v>0</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>41253</v>
-[...3 lines deleted...]
-      </c>
+        <v>45520</v>
+      </c>
+      <c r="K527" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Bitumen Top Roads for Community / Construction of Bitumen Road for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/11717 — MARAYADA ABHIYAN (NARAYAN SINGH/RADEYLAL) BARLA</t>
+          <t>1730001010/RC/22012034828631 — CC Road nirman karya ram mandir janki se gulav singh ke makan ki or</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
-        <v>4394</v>
+        <v>0</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>4394</v>
+        <v>0</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>41299</v>
-[...3 lines deleted...]
-      </c>
+        <v>45567</v>
+      </c>
+      <c r="K528" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034220440 — MARYADA ABHIYAN (LALA RAM/ KAILASH) BARLA</t>
+          <t>1730001010/RC/22012034831519 — CC Raod nirman karya jitendra ke ghar se sharvjanik chabutre ki or</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>4305</v>
+        <v>0</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>41736</v>
-[...3 lines deleted...]
-      </c>
+        <v>45567</v>
+      </c>
+      <c r="K529" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034220442 — MARYADA ABHIYAN (BELAN / BARE LAL) BARLA</t>
+          <t>1730001010/RC/22012034831520 — CC Raod nirman karya jitendra ke ghar se sharvjanik chabutre ki or</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>4305</v>
+        <v>0</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>41764</v>
-[...3 lines deleted...]
-      </c>
+        <v>45567</v>
+      </c>
+      <c r="K530" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034220443 — MARYADA ABHIYAN (JAGDEESH/  LAKHPAT SINGH) BARLA</t>
+          <t>1730001010/RC/22012034831521 — CC Raod nirman karya jitendra ke ghar se sharvjanik chabutre ki or</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
-        <v>4400</v>
+        <v>40000</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>4305</v>
+        <v>0</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>41736</v>
-[...3 lines deleted...]
-      </c>
+        <v>45567</v>
+      </c>
+      <c r="K531" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034220444 — MARYADA ABHIYAN (RADHE SHYAM/ BARE LAL) BARLA</t>
+          <t>1730001010/RC/49 — KHADANJA ROAD (KARAN SINGH KE GHAR SE PRATHMIK SHALA) KATARIYA BARLA</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
-        <v>4400</v>
+        <v>500000</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>4305</v>
+        <v>22403</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>41736</v>
+        <v>40966</v>
       </c>
       <c r="K532" s="3" t="n">
-        <v>41814</v>
+        <v>41891</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034220445 — MARYADA ABHIYAN (PRATAP SINGH/ KHUMAN SINGH) BARLA</t>
+          <t>1730001010/RC/79 — KHADANJA NIRMAN (PRABHU LAL KE GHAR SE PAHADIYA KI AUR) BARLA</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
-        <v>4400</v>
+        <v>500000</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>4305</v>
+        <v>41010</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>41736</v>
+        <v>41032</v>
       </c>
       <c r="K533" s="3" t="n">
-        <v>41814</v>
+        <v>41891</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034220446 — MARYADA ABHIYAN (KUNJI LAL/ PRAN SINGH) BARLA</t>
+          <t>1730001010/RS/11452 — MARYADA ABHIYAN (KALLO BEE/YASIN KHAN )ARVARIYA</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>0</v>
+        <v>4130</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>41579</v>
-[...1 lines deleted...]
-      <c r="K534" s="3"/>
+        <v>41299</v>
+      </c>
+      <c r="K534" s="3" t="n">
+        <v>41333</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034220448 — MARYADA ABHIYAN (SHYAM SINGH/ CHHOTE LAL) BARLA</t>
+          <t>1730001010/RS/11465 — MARAYADA  ABHIYAN (BHAGWAN SINGH /PARAM RAM )BARLA</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
-        <v>4400</v>
+        <v>4394</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>4305</v>
+        <v>4394</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>41736</v>
+        <v>41299</v>
       </c>
       <c r="K535" s="3" t="n">
-        <v>41814</v>
+        <v>41333</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034220449 — MARYADA ABHIYAN (AMEENA BEE/ NASIR KHAN) BARLA</t>
+          <t>1730001010/RS/11469 — MARAYADA ABHIYAN (GOPAL SINGH /MISHREE LAL ) BARLA</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
-        <v>4400</v>
+        <v>4394</v>
       </c>
       <c r="I536" s="2" t="n">
-        <v>4305</v>
+        <v>4394</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>41736</v>
+        <v>41299</v>
       </c>
       <c r="K536" s="3" t="n">
-        <v>41814</v>
+        <v>41333</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034220450 — MARYADA ABHIYAN (SHEKH SHUKKU KHAN/ JAFAR KHAN) AR</t>
+          <t>1730001010/RS/11471 — MARAYADA ABHIYAN (ASHRAF BEE/ SAGEER KHAN) ARVARIY</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
-        <v>4400</v>
+        <v>4394</v>
       </c>
       <c r="I537" s="2" t="n">
-        <v>4305</v>
+        <v>4394</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>41736</v>
+        <v>41299</v>
       </c>
       <c r="K537" s="3" t="n">
-        <v>41814</v>
+        <v>41333</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034220457 — MARYADA ABHIYAN (CHHUTTAN BAI/ LAKHPAT SINGH) BARL</t>
+          <t>1730001010/RS/11502 — MARYADA ABHIYAN()BARLA</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
-        <v>4400</v>
+        <v>4394</v>
       </c>
       <c r="I538" s="2" t="n">
-        <v>3520</v>
+        <v>0</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>41736</v>
-[...3 lines deleted...]
-      </c>
+        <v>41013</v>
+      </c>
+      <c r="K538" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034239932 — MARYADA ABHIYAN (HALKE/ FUNDI LAL) BARLA</t>
+          <t>1730001010/RS/11507 — MARYADA ABHIYAN(SUKKO BAI/VANSHILAL)BARLA</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
-        <v>4400</v>
+        <v>4394</v>
       </c>
       <c r="I539" s="2" t="n">
-        <v>0</v>
+        <v>4394</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>41579</v>
-[...1 lines deleted...]
-      <c r="K539" s="3"/>
+        <v>41253</v>
+      </c>
+      <c r="K539" s="3" t="n">
+        <v>41317</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034239934 — MARYADA ABHIYAN (BHAIYA LAL/ MITTHU LAL) BARLA</t>
+          <t>1730001010/RS/11717 — MARAYADA ABHIYAN (NARAYAN SINGH/RADEYLAL) BARLA</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
-        <v>5400</v>
+        <v>4394</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>4305</v>
+        <v>4394</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>41822</v>
+        <v>41299</v>
       </c>
       <c r="K540" s="3" t="n">
-        <v>41952</v>
+        <v>41333</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034239935 — MARYADA ABHIYAN (KALU RAM/ RAM LAL) BARLA</t>
+          <t>1730001010/RS/22012034220440 — MARYADA ABHIYAN (LALA RAM/ KAILASH) BARLA</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>0</v>
+        <v>4305</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>41579</v>
-[...1 lines deleted...]
-      <c r="K541" s="3"/>
+        <v>41736</v>
+      </c>
+      <c r="K541" s="3" t="n">
+        <v>41814</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034239937 — MARYADA ABHIYAN (SAMPAT BAI/ CHIRONGI LAL) BARLA</t>
+          <t>1730001010/RS/22012034220442 — MARYADA ABHIYAN (BELAN / BARE LAL) BARLA</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>0</v>
+        <v>4305</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>41579</v>
-[...1 lines deleted...]
-      <c r="K542" s="3"/>
+        <v>41764</v>
+      </c>
+      <c r="K542" s="3" t="n">
+        <v>41814</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034239938 — MARYADA ABHIYAN (KANCHHEDI LAL/ PURAN SINGH) BARLA</t>
+          <t>1730001010/RS/22012034220443 — MARYADA ABHIYAN (JAGDEESH/  LAKHPAT SINGH) BARLA</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>0</v>
+        <v>4305</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>41579</v>
-[...1 lines deleted...]
-      <c r="K543" s="3"/>
+        <v>41736</v>
+      </c>
+      <c r="K543" s="3" t="n">
+        <v>41814</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034239939 — MARYADA ABHIYAN (PADAM SINGH/ DAMODAR SINGH) BARLA</t>
+          <t>1730001010/RS/22012034220444 — MARYADA ABHIYAN (RADHE SHYAM/ BARE LAL) BARLA</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I544" s="2" t="n">
-        <v>0</v>
+        <v>4305</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>41579</v>
-[...1 lines deleted...]
-      <c r="K544" s="3"/>
+        <v>41736</v>
+      </c>
+      <c r="K544" s="3" t="n">
+        <v>41814</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034239940 — MARYADA ABHIYAN (NANNU LAL/ SOMAT) BARLA</t>
+          <t>1730001010/RS/22012034220445 — MARYADA ABHIYAN (PRATAP SINGH/ KHUMAN SINGH) BARLA</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>0</v>
+        <v>4305</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>41579</v>
-[...1 lines deleted...]
-      <c r="K545" s="3"/>
+        <v>41736</v>
+      </c>
+      <c r="K545" s="3" t="n">
+        <v>41814</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034239941 — MARYADA ABHIYAN (KHUMNI BAI/ DEVI RAM) BARLA</t>
+          <t>1730001010/RS/22012034220446 — MARYADA ABHIYAN (KUNJI LAL/ PRAN SINGH) BARLA</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I546" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>41642</v>
+        <v>41579</v>
       </c>
       <c r="K546" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034239943 — MARYADA ABHIYAN (SHANTI BAI/ BABU LAL) BARLA</t>
+          <t>1730001010/RS/22012034220448 — MARYADA ABHIYAN (SHYAM SINGH/ CHHOTE LAL) BARLA</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I547" s="2" t="n">
-        <v>0</v>
+        <v>4305</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>41964</v>
-[...1 lines deleted...]
-      <c r="K547" s="3"/>
+        <v>41736</v>
+      </c>
+      <c r="K547" s="3" t="n">
+        <v>41814</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034239945 — MARYADA ABHIYAN (KALYAN/ GANPAT) BARLA</t>
+          <t>1730001010/RS/22012034220449 — MARYADA ABHIYAN (AMEENA BEE/ NASIR KHAN) BARLA</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>0</v>
+        <v>4305</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>41579</v>
-[...1 lines deleted...]
-      <c r="K548" s="3"/>
+        <v>41736</v>
+      </c>
+      <c r="K548" s="3" t="n">
+        <v>41814</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034239946 — MARYADA ABHIYAN (KASTURI BAI/ GANPAT) BARLA</t>
+          <t>1730001010/RS/22012034220450 — MARYADA ABHIYAN (SHEKH SHUKKU KHAN/ JAFAR KHAN) AR</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I549" s="2" t="n">
-        <v>0</v>
+        <v>4305</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>41642</v>
-[...1 lines deleted...]
-      <c r="K549" s="3"/>
+        <v>41736</v>
+      </c>
+      <c r="K549" s="3" t="n">
+        <v>41814</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034239947 — MARYADA ABHIYAN (BHEEKAM SINGH/ RAM PRASAD) BARLA</t>
+          <t>1730001010/RS/22012034220457 — MARYADA ABHIYAN (CHHUTTAN BAI/ LAKHPAT SINGH) BARL</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I550" s="2" t="n">
-        <v>0</v>
+        <v>3520</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>41579</v>
-[...1 lines deleted...]
-      <c r="K550" s="3"/>
+        <v>41736</v>
+      </c>
+      <c r="K550" s="3" t="n">
+        <v>41814</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034239948 — MARYADA ABHIYAN (RAM KALI/ HALKA) BARLA</t>
+          <t>1730001010/RS/22012034239932 — MARYADA ABHIYAN (HALKE/ FUNDI LAL) BARLA</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I551" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>41642</v>
+        <v>41579</v>
       </c>
       <c r="K551" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034239949 — MARYADA ABHIYAN (JAGANNATH/ KISHAN LAL) BARLA</t>
+          <t>1730001010/RS/22012034239934 — MARYADA ABHIYAN (BHAIYA LAL/ MITTHU LAL) BARLA</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I552" s="2" t="n">
         <v>4305</v>
       </c>
       <c r="J552" s="3" t="n">
         <v>41822</v>
       </c>
       <c r="K552" s="3" t="n">
         <v>41952</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034239950 — MARYADA ABHIYAN (HARBHAJAN/ MULCHAND) BARLA</t>
+          <t>1730001010/RS/22012034239935 — MARYADA ABHIYAN (KALU RAM/ RAM LAL) BARLA</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I553" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J553" s="3" t="n">
         <v>41579</v>
       </c>
       <c r="K553" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034239952 — MARYADA ABHIYAN (MALKHAN/ SHRI RAM) BARLA</t>
+          <t>1730001010/RS/22012034239937 — MARYADA ABHIYAN (SAMPAT BAI/ CHIRONGI LAL) BARLA</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I554" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J554" s="3" t="n">
         <v>41579</v>
       </c>
       <c r="K554" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034281275 — MARYADA ABHIYAN (RMESH / DHARU SINGH) BARLA</t>
+          <t>1730001010/RS/22012034239938 — MARYADA ABHIYAN (KANCHHEDI LAL/ PURAN SINGH) BARLA</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I555" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>41974</v>
+        <v>41579</v>
       </c>
       <c r="K555" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034281279 — MARYADA ABHIYAN (HASHEE BAI / PURAN SINGH )BARLA</t>
+          <t>1730001010/RS/22012034239939 — MARYADA ABHIYAN (PADAM SINGH/ DAMODAR SINGH) BARLA</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I556" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>41974</v>
+        <v>41579</v>
       </c>
       <c r="K556" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034281282 — MARYADA ABHIYAN (SHANKAR LAL / BHAGWAN SINGH)BARLA</t>
+          <t>1730001010/RS/22012034239940 — MARYADA ABHIYAN (NANNU LAL/ SOMAT) BARLA</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I557" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>41987</v>
+        <v>41579</v>
       </c>
       <c r="K557" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034281284 — MARYDA ABHIYAN (BHAVANI / RAM LAL ) BARLA</t>
+          <t>1730001010/RS/22012034239941 — MARYADA ABHIYAN (KHUMNI BAI/ DEVI RAM) BARLA</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I558" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>41974</v>
+        <v>41642</v>
       </c>
       <c r="K558" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034281286 — MARYADA ABHIYAN( RAMBABU / MAYA RAM ) BARLA</t>
+          <t>1730001010/RS/22012034239943 — MARYADA ABHIYAN (SHANTI BAI/ BABU LAL) BARLA</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I559" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>41974</v>
+        <v>41964</v>
       </c>
       <c r="K559" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034281331 — MARYADA ABHIYAN (MOHAR BAI / MAYARAM)BARLA</t>
+          <t>1730001010/RS/22012034239945 — MARYADA ABHIYAN (KALYAN/ GANPAT) BARLA</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I560" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>41974</v>
+        <v>41579</v>
       </c>
       <c r="K560" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034281337 — MARYADA ABHIYAN (KANCHEDI LAL / PURAN SINGH)BARLA</t>
+          <t>1730001010/RS/22012034239946 — MARYADA ABHIYAN (KASTURI BAI/ GANPAT) BARLA</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I561" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J561" s="3" t="n">
-        <v>41974</v>
+        <v>41642</v>
       </c>
       <c r="K561" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034281342 — MARYADA ABHIYAN (PADAM SINGH / MULCHAND)BARLA</t>
+          <t>1730001010/RS/22012034239947 — MARYADA ABHIYAN (BHEEKAM SINGH/ RAM PRASAD) BARLA</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I562" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>41974</v>
+        <v>41579</v>
       </c>
       <c r="K562" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034281349 — MARYADA ABHIYAN (hukam singh / halka)BARLA</t>
+          <t>1730001010/RS/22012034239948 — MARYADA ABHIYAN (RAM KALI/ HALKA) BARLA</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I563" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J563" s="3" t="n">
-        <v>41974</v>
+        <v>41642</v>
       </c>
       <c r="K563" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034281350 — MARYADA ABHIYAN (MOHAR SINGH / PRABHULAL)BARLA</t>
+          <t>1730001010/RS/22012034239949 — MARYADA ABHIYAN (JAGANNATH/ KISHAN LAL) BARLA</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I564" s="2" t="n">
-        <v>0</v>
+        <v>4305</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>41975</v>
-[...1 lines deleted...]
-      <c r="K564" s="3"/>
+        <v>41822</v>
+      </c>
+      <c r="K564" s="3" t="n">
+        <v>41952</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034281356 — MARYADA ABHIYAN (DURGA PRESAD / KALURAM)BARLA</t>
+          <t>1730001010/RS/22012034239950 — MARYADA ABHIYAN (HARBHAJAN/ MULCHAND) BARLA</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I565" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>41983</v>
+        <v>41579</v>
       </c>
       <c r="K565" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034281450 — MARYADA ABHIYAN (padam singh / nonitram)BARLA</t>
+          <t>1730001010/RS/22012034239952 — MARYADA ABHIYAN (MALKHAN/ SHRI RAM) BARLA</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I566" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>41968</v>
+        <v>41579</v>
       </c>
       <c r="K566" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034281451 — MARYADA ABHIYAN (NIRPAT SINGH/ MULCHAND)BARLA</t>
+          <t>1730001010/RS/22012034281275 — MARYADA ABHIYAN (RMESH / DHARU SINGH) BARLA</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I567" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>41743</v>
+        <v>41974</v>
       </c>
       <c r="K567" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034281452 — MARYADA ABHIYAN (SUNIL / NIRPAT SINGH)BARLA</t>
+          <t>1730001010/RS/22012034281279 — MARYADA ABHIYAN (HASHEE BAI / PURAN SINGH )BARLA</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I568" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J568" s="3" t="n">
-        <v>41743</v>
+        <v>41974</v>
       </c>
       <c r="K568" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034281453 — MARYADA ABHIYAN (HARICHRAN/MOHAR SINGH)BARLA</t>
+          <t>1730001010/RS/22012034281282 — MARYADA ABHIYAN (SHANKAR LAL / BHAGWAN SINGH)BARLA</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I569" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J569" s="3" t="n">
-        <v>41743</v>
+        <v>41987</v>
       </c>
       <c r="K569" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034281454 — MARYADA ABHIYAN (KAMAL SINGH / RAMSINGH)BARLA</t>
+          <t>1730001010/RS/22012034281284 — MARYDA ABHIYAN (BHAVANI / RAM LAL ) BARLA</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I570" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J570" s="3" t="n">
-        <v>41743</v>
+        <v>41974</v>
       </c>
       <c r="K570" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034281455 — MARYADA ABHIYAN (ram singh/dhannalal)BARLA</t>
+          <t>1730001010/RS/22012034281286 — MARYADA ABHIYAN( RAMBABU / MAYA RAM ) BARLA</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I571" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J571" s="3" t="n">
-        <v>41978</v>
+        <v>41974</v>
       </c>
       <c r="K571" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034281456 — MARYADA ABHIYAN (hari singh / ganpat) arwariya</t>
+          <t>1730001010/RS/22012034281331 — MARYADA ABHIYAN (MOHAR BAI / MAYARAM)BARLA</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I572" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J572" s="3" t="n">
-        <v>41980</v>
+        <v>41974</v>
       </c>
       <c r="K572" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034281457 — MARYADA ABHIYAN (GUDDI RAM / SHIRI RAM)ARWARIYA</t>
+          <t>1730001010/RS/22012034281337 — MARYADA ABHIYAN (KANCHEDI LAL / PURAN SINGH)BARLA</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I573" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J573" s="3" t="n">
-        <v>41983</v>
+        <v>41974</v>
       </c>
       <c r="K573" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034281458 — MARYADA ABHIYAN (KHILAN SINGH / RAMGOPAL)BARLA</t>
+          <t>1730001010/RS/22012034281342 — MARYADA ABHIYAN (PADAM SINGH / MULCHAND)BARLA</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I574" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J574" s="3" t="n">
-        <v>41983</v>
+        <v>41974</v>
       </c>
       <c r="K574" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034281459 — MARYADA ABHIYAN (SHADIK KHA/ VANNE KHA)ARWARIYA</t>
+          <t>1730001010/RS/22012034281349 — MARYADA ABHIYAN (hukam singh / halka)BARLA</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I575" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J575" s="3" t="n">
-        <v>41987</v>
+        <v>41974</v>
       </c>
       <c r="K575" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034281460 — MARYADA ABHIYAN (MUMTAJ KHA / SHKUR KHA) ARWARIYA</t>
+          <t>1730001010/RS/22012034281350 — MARYADA ABHIYAN (MOHAR SINGH / PRABHULAL)BARLA</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I576" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J576" s="3" t="n">
-        <v>41971</v>
+        <v>41975</v>
       </c>
       <c r="K576" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034281461 — MARYADA ABHIYAN (KUNJI LAL/ PIRAN SINGH)BARLA</t>
+          <t>1730001010/RS/22012034281356 — MARYADA ABHIYAN (DURGA PRESAD / KALURAM)BARLA</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I577" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>41974</v>
+        <v>41983</v>
       </c>
       <c r="K577" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034281462 — MARYADA ABHIYAN (BERJESH/ RAMGOPAL)BARLA</t>
+          <t>1730001010/RS/22012034281450 — MARYADA ABHIYAN (padam singh / nonitram)BARLA</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I578" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J578" s="3" t="n">
-        <v>41970</v>
+        <v>41968</v>
       </c>
       <c r="K578" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
-          <t>Soakage Channel/Pit / Construction of Soakage Channel for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034294644 — SOAKAGE PITS NIRMAN BARLA</t>
+          <t>1730001010/RS/22012034281451 — MARYADA ABHIYAN (NIRPAT SINGH/ MULCHAND)BARLA</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I579" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J579" s="3" t="n">
-        <v>42395</v>
+        <v>41743</v>
       </c>
       <c r="K579" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034361717 — INDIVIDUAL HOUSEHOLD LATRINES(ANITA BAI/PREM NARAYAN)</t>
+          <t>1730001010/RS/22012034281452 — MARYADA ABHIYAN (SUNIL / NIRPAT SINGH)BARLA</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
-        <v>9800</v>
+        <v>5400</v>
       </c>
       <c r="I580" s="2" t="n">
-        <v>1720</v>
+        <v>0</v>
       </c>
       <c r="J580" s="3" t="n">
-        <v>42994</v>
-[...3 lines deleted...]
-      </c>
+        <v>41743</v>
+      </c>
+      <c r="K580" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034371982 — INDIVIDUAL HOUSEHOLD LATRINES(TULSA BAI/MOHAN SINGH)</t>
+          <t>1730001010/RS/22012034281453 — MARYADA ABHIYAN (HARICHRAN/MOHAR SINGH)BARLA</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
-        <v>10800</v>
+        <v>5400</v>
       </c>
       <c r="I581" s="2" t="n">
-        <v>9797.6</v>
+        <v>0</v>
       </c>
       <c r="J581" s="3" t="n">
-        <v>42984</v>
-[...3 lines deleted...]
-      </c>
+        <v>41743</v>
+      </c>
+      <c r="K581" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034371996 — INDIVIDUAL HOUSEHOLD LATRINES (RAMLAL /POORAN SINGH)</t>
+          <t>1730001010/RS/22012034281454 — MARYADA ABHIYAN (KAMAL SINGH / RAMSINGH)BARLA</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
-        <v>10800</v>
+        <v>5400</v>
       </c>
       <c r="I582" s="2" t="n">
-        <v>9797.6</v>
+        <v>0</v>
       </c>
       <c r="J582" s="3" t="n">
-        <v>42994</v>
-[...3 lines deleted...]
-      </c>
+        <v>41743</v>
+      </c>
+      <c r="K582" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034371998 — INDIVIDUAL HOUSEHOLD LATRINES (MAHENDRA /REVARAM )</t>
+          <t>1730001010/RS/22012034281455 — MARYADA ABHIYAN (ram singh/dhannalal)BARLA</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
-        <v>9800</v>
+        <v>5400</v>
       </c>
       <c r="I583" s="2" t="n">
-        <v>1720</v>
+        <v>0</v>
       </c>
       <c r="J583" s="3" t="n">
-        <v>42994</v>
-[...3 lines deleted...]
-      </c>
+        <v>41978</v>
+      </c>
+      <c r="K583" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034372002 — INDIVIDUAL HOUSEHOLD LATRINES (SATISH/NARESH KUMAR)</t>
+          <t>1730001010/RS/22012034281456 — MARYADA ABHIYAN (hari singh / ganpat) arwariya</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
-        <v>9800</v>
+        <v>5400</v>
       </c>
       <c r="I584" s="2" t="n">
-        <v>1720</v>
+        <v>0</v>
       </c>
       <c r="J584" s="3" t="n">
-        <v>42994</v>
-[...3 lines deleted...]
-      </c>
+        <v>41980</v>
+      </c>
+      <c r="K584" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034372005 — INDIVIDUAL HOUSEHOLD LATRINES (BRAJESH KUMAR /KAMAR SINGH)</t>
+          <t>1730001010/RS/22012034281457 — MARYADA ABHIYAN (GUDDI RAM / SHIRI RAM)ARWARIYA</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
-        <v>10800</v>
+        <v>5400</v>
       </c>
       <c r="I585" s="2" t="n">
-        <v>10667.6</v>
+        <v>0</v>
       </c>
       <c r="J585" s="3" t="n">
-        <v>42994</v>
-[...3 lines deleted...]
-      </c>
+        <v>41983</v>
+      </c>
+      <c r="K585" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034372009 — INDIVIDUAL HOUSEHOLD LATRINES(HIRDYAMOHAN)</t>
+          <t>1730001010/RS/22012034281458 — MARYADA ABHIYAN (KHILAN SINGH / RAMGOPAL)BARLA</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
-        <v>10800</v>
+        <v>5400</v>
       </c>
       <c r="I586" s="2" t="n">
-        <v>10667.6</v>
+        <v>0</v>
       </c>
       <c r="J586" s="3" t="n">
-        <v>42994</v>
-[...3 lines deleted...]
-      </c>
+        <v>41983</v>
+      </c>
+      <c r="K586" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034387464 — SOCHALAY KA KARYA(MUNNI BAI/HARINARAYAN)</t>
+          <t>1730001010/RS/22012034281459 — MARYADA ABHIYAN (SHADIK KHA/ VANNE KHA)ARWARIYA</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
-        <v>10800</v>
+        <v>5400</v>
       </c>
       <c r="I587" s="2" t="n">
-        <v>9121.6</v>
+        <v>0</v>
       </c>
       <c r="J587" s="3" t="n">
-        <v>43250</v>
-[...3 lines deleted...]
-      </c>
+        <v>41987</v>
+      </c>
+      <c r="K587" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034387470 — SOCHALAY KARYA(PAPPU/BABULAL)</t>
+          <t>1730001010/RS/22012034281460 — MARYADA ABHIYAN (MUMTAJ KHA / SHKUR KHA) ARWARIYA</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
-        <v>10800</v>
+        <v>5400</v>
       </c>
       <c r="I588" s="2" t="n">
-        <v>8077.6</v>
+        <v>0</v>
       </c>
       <c r="J588" s="3" t="n">
-        <v>43250</v>
-[...3 lines deleted...]
-      </c>
+        <v>41971</v>
+      </c>
+      <c r="K588" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034387560 — SOCHALAY KA KARYA(ASHOK KUMAR/BALAPRASAD)</t>
+          <t>1730001010/RS/22012034281461 — MARYADA ABHIYAN (KUNJI LAL/ PIRAN SINGH)BARLA</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
-        <v>10800</v>
+        <v>5400</v>
       </c>
       <c r="I589" s="2" t="n">
-        <v>10165.6</v>
+        <v>0</v>
       </c>
       <c r="J589" s="3" t="n">
-        <v>43320</v>
-[...3 lines deleted...]
-      </c>
+        <v>41974</v>
+      </c>
+      <c r="K589" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034387563 — SOCHALAY KA KARYA(HARI SINGH/ARJUN SINGH)</t>
+          <t>1730001010/RS/22012034281462 — MARYADA ABHIYAN (BERJESH/ RAMGOPAL)BARLA</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
-        <v>10800</v>
+        <v>5400</v>
       </c>
       <c r="I590" s="2" t="n">
-        <v>9121.6</v>
+        <v>0</v>
       </c>
       <c r="J590" s="3" t="n">
-        <v>43250</v>
-[...3 lines deleted...]
-      </c>
+        <v>41970</v>
+      </c>
+      <c r="K590" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Soakage Channel/Pit / Construction of Soakage Channel for Community</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034387575 — SOCHALAY KA KARYA(NAVAL SINGH)</t>
+          <t>1730001010/RS/22012034294644 — SOAKAGE PITS NIRMAN BARLA</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
-        <v>10800</v>
+        <v>0</v>
       </c>
       <c r="I591" s="2" t="n">
-        <v>10165.6</v>
+        <v>0</v>
       </c>
       <c r="J591" s="3" t="n">
-        <v>43320</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K591" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034387577 — SOCHALAY KA KARYA(BANSILAL/MOHAR SINGH)</t>
+          <t>1730001010/RS/22012034361717 — INDIVIDUAL HOUSEHOLD LATRINES(ANITA BAI/PREM NARAYAN)</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
-        <v>10800</v>
+        <v>9800</v>
       </c>
       <c r="I592" s="2" t="n">
-        <v>10165.6</v>
+        <v>1720</v>
       </c>
       <c r="J592" s="3" t="n">
-        <v>43320</v>
+        <v>42994</v>
       </c>
       <c r="K592" s="3" t="n">
-        <v>43431</v>
+        <v>43565</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034387583 — SOCHALAY KA KARYA(priti bai/sonu kumar)</t>
+          <t>1730001010/RS/22012034371982 — INDIVIDUAL HOUSEHOLD LATRINES(TULSA BAI/MOHAN SINGH)</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I593" s="2" t="n">
-        <v>10165.6</v>
+        <v>9797.6</v>
       </c>
       <c r="J593" s="3" t="n">
-        <v>43250</v>
+        <v>42984</v>
       </c>
       <c r="K593" s="3" t="n">
-        <v>43296</v>
+        <v>43343</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034387596 — SOCHALAY KA KARYA(NILESH KUMAR /KARAN SINGH)</t>
+          <t>1730001010/RS/22012034371996 — INDIVIDUAL HOUSEHOLD LATRINES (RAMLAL /POORAN SINGH)</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I594" s="2" t="n">
-        <v>10165.6</v>
+        <v>9797.6</v>
       </c>
       <c r="J594" s="3" t="n">
-        <v>43250</v>
+        <v>42994</v>
       </c>
       <c r="K594" s="3" t="n">
-        <v>43296</v>
+        <v>43343</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034387598 — SOCHALAY KA KARYA(BATI BAI/HARISANKAR)</t>
+          <t>1730001010/RS/22012034371998 — INDIVIDUAL HOUSEHOLD LATRINES (MAHENDRA /REVARAM )</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
-        <v>10800</v>
+        <v>9800</v>
       </c>
       <c r="I595" s="2" t="n">
-        <v>10165.6</v>
+        <v>1720</v>
       </c>
       <c r="J595" s="3" t="n">
-        <v>43250</v>
+        <v>42994</v>
       </c>
       <c r="K595" s="3" t="n">
-        <v>43296</v>
+        <v>43565</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034387604 — SOCHALAY KA KARYA(Ghanshyam bhoi/pooran singh)</t>
+          <t>1730001010/RS/22012034372002 — INDIVIDUAL HOUSEHOLD LATRINES (SATISH/NARESH KUMAR)</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
-        <v>10800</v>
+        <v>9800</v>
       </c>
       <c r="I596" s="2" t="n">
-        <v>10165.6</v>
+        <v>1720</v>
       </c>
       <c r="J596" s="3" t="n">
-        <v>43250</v>
+        <v>42994</v>
       </c>
       <c r="K596" s="3" t="n">
-        <v>43296</v>
+        <v>43565</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034387615 — SOCHALAY KA KARYA(bhagirath /khuman singh)</t>
+          <t>1730001010/RS/22012034372005 — INDIVIDUAL HOUSEHOLD LATRINES (BRAJESH KUMAR /KAMAR SINGH)</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I597" s="2" t="n">
-        <v>10165.6</v>
+        <v>10667.6</v>
       </c>
       <c r="J597" s="3" t="n">
-        <v>43250</v>
+        <v>42994</v>
       </c>
       <c r="K597" s="3" t="n">
-        <v>43293</v>
+        <v>43441</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034393573 — SOCHALAY KARYA(bhamri bai)</t>
+          <t>1730001010/RS/22012034372009 — INDIVIDUAL HOUSEHOLD LATRINES(HIRDYAMOHAN)</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I598" s="2" t="n">
-        <v>9121.6</v>
+        <v>10667.6</v>
       </c>
       <c r="J598" s="3" t="n">
-        <v>43250</v>
+        <v>42994</v>
       </c>
       <c r="K598" s="3" t="n">
-        <v>43424</v>
+        <v>43441</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034400988 — SOCHALAY KA SES KARYA (Halki bai/halke singh)</t>
+          <t>1730001010/RS/22012034387464 — SOCHALAY KA KARYA(MUNNI BAI/HARINARAYAN)</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I599" s="2" t="n">
-        <v>10165.6</v>
+        <v>9121.6</v>
       </c>
       <c r="J599" s="3" t="n">
         <v>43250</v>
       </c>
       <c r="K599" s="3" t="n">
-        <v>43301</v>
+        <v>43332</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034404078 — SOCHALAY KA KARYA(Raju /madan lal)</t>
+          <t>1730001010/RS/22012034387470 — SOCHALAY KARYA(PAPPU/BABULAL)</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I600" s="2" t="n">
-        <v>0</v>
+        <v>8077.6</v>
       </c>
       <c r="J600" s="3" t="n">
-        <v>43101</v>
-[...1 lines deleted...]
-      <c r="K600" s="3"/>
+        <v>43250</v>
+      </c>
+      <c r="K600" s="3" t="n">
+        <v>43293</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034423235 — sochalay marammat karya(ram bai/jagannath)</t>
+          <t>1730001010/RS/22012034387560 — SOCHALAY KA KARYA(ASHOK KUMAR/BALAPRASAD)</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I601" s="2" t="n">
         <v>10165.6</v>
       </c>
       <c r="J601" s="3" t="n">
-        <v>43334</v>
+        <v>43320</v>
       </c>
       <c r="K601" s="3" t="n">
-        <v>43431</v>
+        <v>43394</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034424729 — sochallay marammat karya(bhagvati bai/patiram)</t>
+          <t>1730001010/RS/22012034387563 — SOCHALAY KA KARYA(HARI SINGH/ARJUN SINGH)</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I602" s="2" t="n">
-        <v>10165.6</v>
+        <v>9121.6</v>
       </c>
       <c r="J602" s="3" t="n">
-        <v>43334</v>
+        <v>43250</v>
       </c>
       <c r="K602" s="3" t="n">
-        <v>43431</v>
+        <v>43464</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034425066 — sochalaya marammat kareya (kala bai/fool singh)</t>
+          <t>1730001010/RS/22012034387575 — SOCHALAY KA KARYA(NAVAL SINGH)</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I603" s="2" t="n">
         <v>10165.6</v>
       </c>
       <c r="J603" s="3" t="n">
-        <v>43372</v>
+        <v>43320</v>
       </c>
       <c r="K603" s="3" t="n">
-        <v>43435</v>
+        <v>43394</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034425072 — shochalaya marammat karya(radha bai/laxman singh)</t>
+          <t>1730001010/RS/22012034387577 — SOCHALAY KA KARYA(BANSILAL/MOHAR SINGH)</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I604" s="2" t="n">
         <v>10165.6</v>
       </c>
       <c r="J604" s="3" t="n">
-        <v>43334</v>
+        <v>43320</v>
       </c>
       <c r="K604" s="3" t="n">
         <v>43431</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034426151 — sochalaya marammat karya(man singh/imratlal)</t>
+          <t>1730001010/RS/22012034387583 — SOCHALAY KA KARYA(priti bai/sonu kumar)</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I605" s="2" t="n">
         <v>10165.6</v>
       </c>
       <c r="J605" s="3" t="n">
-        <v>43335</v>
+        <v>43250</v>
       </c>
       <c r="K605" s="3" t="n">
-        <v>43431</v>
+        <v>43296</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034427191 — sochalaya marammat kareya (raju/madan lal)</t>
+          <t>1730001010/RS/22012034387596 — SOCHALAY KA KARYA(NILESH KUMAR /KARAN SINGH)</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I606" s="2" t="n">
         <v>10165.6</v>
       </c>
       <c r="J606" s="3" t="n">
-        <v>43347</v>
+        <v>43250</v>
       </c>
       <c r="K606" s="3" t="n">
-        <v>43431</v>
+        <v>43296</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034427211 — sochalaya marammat kareya (bhagvati bai/kisanlal)</t>
+          <t>1730001010/RS/22012034387598 — SOCHALAY KA KARYA(BATI BAI/HARISANKAR)</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I607" s="2" t="n">
         <v>10165.6</v>
       </c>
       <c r="J607" s="3" t="n">
-        <v>43201</v>
+        <v>43250</v>
       </c>
       <c r="K607" s="3" t="n">
-        <v>43431</v>
+        <v>43296</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034427426 — sochalaya marammat kareya (vinod/suraj singh)</t>
+          <t>1730001010/RS/22012034387604 — SOCHALAY KA KARYA(Ghanshyam bhoi/pooran singh)</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I608" s="2" t="n">
         <v>10165.6</v>
       </c>
       <c r="J608" s="3" t="n">
-        <v>43317</v>
+        <v>43250</v>
       </c>
       <c r="K608" s="3" t="n">
-        <v>43430</v>
+        <v>43296</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034427435 — sochalaya marammat kareya (rajesh/suraj singh)</t>
+          <t>1730001010/RS/22012034387615 — SOCHALAY KA KARYA(bhagirath /khuman singh)</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I609" s="2" t="n">
         <v>10165.6</v>
       </c>
       <c r="J609" s="3" t="n">
-        <v>43337</v>
+        <v>43250</v>
       </c>
       <c r="K609" s="3" t="n">
-        <v>43431</v>
+        <v>43293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034433344 — sochalaya marammat karya gulav singh/kunjilal)</t>
+          <t>1730001010/RS/22012034393573 — SOCHALAY KARYA(bhamri bai)</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I610" s="2" t="n">
-        <v>10165.6</v>
+        <v>9121.6</v>
       </c>
       <c r="J610" s="3" t="n">
-        <v>43377</v>
+        <v>43250</v>
       </c>
       <c r="K610" s="3" t="n">
-        <v>43440</v>
+        <v>43424</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034497933 — सामुदायिक स्वच्छता परिसर निर्माण कार्य ग्राम बारला</t>
+          <t>1730001010/RS/22012034400988 — SOCHALAY KA SES KARYA (Halki bai/halke singh)</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
-        <v>0</v>
+        <v>10800</v>
       </c>
       <c r="I611" s="2" t="n">
-        <v>0</v>
+        <v>10165.6</v>
       </c>
       <c r="J611" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K611" s="3"/>
+        <v>43250</v>
+      </c>
+      <c r="K611" s="3" t="n">
+        <v>43301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034497934 — सामुदायिक स्वच्छता परिसर निर्माण कार्य ग्राम बारला</t>
+          <t>1730001010/RS/22012034404078 — SOCHALAY KA KARYA(Raju /madan lal)</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
-        <v>44000</v>
+        <v>10800</v>
       </c>
       <c r="I612" s="2" t="n">
-        <v>40850</v>
+        <v>0</v>
       </c>
       <c r="J612" s="3" t="n">
-        <v>44133</v>
-[...3 lines deleted...]
-      </c>
+        <v>43101</v>
+      </c>
+      <c r="K612" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012034698171 — NALI RCC (BATAN LAL KE GHAR SE PRITI KE GHAR KE AAGE TAK) BARLA)</t>
+          <t>1730001010/RS/22012034423235 — sochalay marammat karya(ram bai/jagannath)</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
-        <v>34000</v>
+        <v>10800</v>
       </c>
       <c r="I613" s="2" t="n">
-        <v>15470</v>
+        <v>10165.6</v>
       </c>
       <c r="J613" s="3" t="n">
-        <v>45098</v>
+        <v>43334</v>
       </c>
       <c r="K613" s="3" t="n">
-        <v>45508</v>
+        <v>43431</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012035115776 — NALI NIRMAN KARY (JITENDRA KE GHAR SE NADEP KI AUR) KATARIYA</t>
+          <t>1730001010/RS/22012034424729 — sochallay marammat karya(bhagvati bai/patiram)</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
-        <v>59000</v>
+        <v>10800</v>
       </c>
       <c r="I614" s="2" t="n">
-        <v>35478</v>
+        <v>10165.6</v>
       </c>
       <c r="J614" s="3" t="n">
-        <v>45453</v>
+        <v>43334</v>
       </c>
       <c r="K614" s="3" t="n">
-        <v>45827</v>
+        <v>43431</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22012035127516 — nali nirman karya jitendra ke ghar se nadep ki or katariya</t>
+          <t>1730001010/RS/22012034425066 — sochalaya marammat kareya (kala bai/fool singh)</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
-        <v>59000</v>
+        <v>10800</v>
       </c>
       <c r="I615" s="2" t="n">
-        <v>0</v>
+        <v>10165.6</v>
       </c>
       <c r="J615" s="3" t="n">
-        <v>45155</v>
-[...1 lines deleted...]
-      <c r="K615" s="3"/>
+        <v>43372</v>
+      </c>
+      <c r="K615" s="3" t="n">
+        <v>43435</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22914 — MARYADA ABHIYAN (KAILASH/ BHUJJI LAL) BARLA</t>
+          <t>1730001010/RS/22012034425072 — shochalaya marammat karya(radha bai/laxman singh)</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
-        <v>4400</v>
+        <v>10800</v>
       </c>
       <c r="I616" s="2" t="n">
-        <v>4388</v>
+        <v>10165.6</v>
       </c>
       <c r="J616" s="3" t="n">
-        <v>41417</v>
+        <v>43334</v>
       </c>
       <c r="K616" s="3" t="n">
-        <v>41685</v>
+        <v>43431</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22915 — MARYADA ABHIYAN (HARBO BAI/ MUCL CHAND) BARLA</t>
+          <t>1730001010/RS/22012034426151 — sochalaya marammat karya(man singh/imratlal)</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
-        <v>4400</v>
+        <v>10800</v>
       </c>
       <c r="I617" s="2" t="n">
-        <v>4388</v>
+        <v>10165.6</v>
       </c>
       <c r="J617" s="3" t="n">
-        <v>41417</v>
+        <v>43335</v>
       </c>
       <c r="K617" s="3" t="n">
-        <v>41685</v>
+        <v>43431</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/22916 — MARYADA ABHIYAN (JARDAR KHAN/ MUNNA KHAN) BARLA</t>
+          <t>1730001010/RS/22012034427191 — sochalaya marammat kareya (raju/madan lal)</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
-        <v>4400</v>
+        <v>10800</v>
       </c>
       <c r="I618" s="2" t="n">
-        <v>4388</v>
+        <v>10165.6</v>
       </c>
       <c r="J618" s="3" t="n">
-        <v>41417</v>
+        <v>43347</v>
       </c>
       <c r="K618" s="3" t="n">
-        <v>41685</v>
+        <v>43431</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/51246 — maryada abhiyan(Madanlal/babulal)</t>
+          <t>1730001010/RS/22012034427211 — sochalaya marammat kareya (bhagvati bai/kisanlal)</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
-        <v>0</v>
+        <v>10800</v>
       </c>
       <c r="I619" s="2" t="n">
-        <v>0</v>
+        <v>10165.6</v>
       </c>
       <c r="J619" s="3" t="n">
-        <v>41200</v>
-[...1 lines deleted...]
-      <c r="K619" s="3"/>
+        <v>43201</v>
+      </c>
+      <c r="K619" s="3" t="n">
+        <v>43431</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1730001010/RS/51267 — Maryada abhiyan(Heeralal/soota)</t>
+          <t>1730001010/RS/22012034427426 — sochalaya marammat kareya (vinod/suraj singh)</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
-        <v>0</v>
+        <v>10800</v>
       </c>
       <c r="I620" s="2" t="n">
-        <v>0</v>
+        <v>10165.6</v>
       </c>
       <c r="J620" s="3" t="n">
-        <v>41278</v>
-[...1 lines deleted...]
-      <c r="K620" s="3"/>
+        <v>43317</v>
+      </c>
+      <c r="K620" s="3" t="n">
+        <v>43430</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034328709 — sokhta gadda nirman (madhyamik shala ke pas barla)</t>
+          <t>1730001010/RS/22012034427435 — sochalaya marammat kareya (rajesh/suraj singh)</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
-        <v>4000</v>
+        <v>10800</v>
       </c>
       <c r="I621" s="2" t="n">
-        <v>2064</v>
+        <v>10165.6</v>
       </c>
       <c r="J621" s="3" t="n">
-        <v>42902</v>
+        <v>43337</v>
       </c>
       <c r="K621" s="3" t="n">
-        <v>43337</v>
+        <v>43431</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034328710 — sokhta gadda nirman (shankar lal ke ghar ke pas barla)</t>
+          <t>1730001010/RS/22012034433344 — sochalaya marammat karya gulav singh/kunjilal)</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
-        <v>4000</v>
+        <v>10800</v>
       </c>
       <c r="I622" s="2" t="n">
-        <v>1032</v>
+        <v>10165.6</v>
       </c>
       <c r="J622" s="3" t="n">
-        <v>42902</v>
+        <v>43377</v>
       </c>
       <c r="K622" s="3" t="n">
-        <v>43337</v>
+        <v>43440</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034328711 — sokhta gadda nirman (premnarayan ke ghar ke pas) Barla</t>
+          <t>1730001010/RS/22012034497933 — सामुदायिक स्वच्छता परिसर निर्माण कार्य ग्राम बारला</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
-        <v>4000</v>
+        <v>0</v>
       </c>
       <c r="I623" s="2" t="n">
-        <v>2064</v>
+        <v>0</v>
       </c>
       <c r="J623" s="3" t="n">
-        <v>42902</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K623" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034328717 — sokhta gadda nirman (Harilal ke ghar ke pas) Barla</t>
+          <t>1730001010/RS/22012034497934 — सामुदायिक स्वच्छता परिसर निर्माण कार्य ग्राम बारला</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
-        <v>4000</v>
+        <v>44000</v>
       </c>
       <c r="I624" s="2" t="n">
-        <v>1032</v>
+        <v>40850</v>
       </c>
       <c r="J624" s="3" t="n">
-        <v>42902</v>
+        <v>44133</v>
       </c>
       <c r="K624" s="3" t="n">
-        <v>43286</v>
+        <v>44212</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034329614 — Talav jirnoddar(marammat)</t>
+          <t>1730001010/RS/22012034698171 — NALI RCC (BATAN LAL KE GHAR SE PRITI KE GHAR KE AAGE TAK) BARLA)</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
-        <v>174000</v>
+        <v>34000</v>
       </c>
       <c r="I625" s="2" t="n">
-        <v>58288</v>
+        <v>15470</v>
       </c>
       <c r="J625" s="3" t="n">
-        <v>42902</v>
+        <v>45098</v>
       </c>
       <c r="K625" s="3" t="n">
-        <v>43252</v>
+        <v>45508</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034387520 — TALAV GHRIKARAN KARYA</t>
+          <t>1730001010/RS/22012035115776 — NALI NIRMAN KARY (JITENDRA KE GHAR SE NADEP KI AUR) KATARIYA</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
-        <v>0</v>
+        <v>59000</v>
       </c>
       <c r="I626" s="2" t="n">
-        <v>0</v>
+        <v>35478</v>
       </c>
       <c r="J626" s="3" t="n">
-        <v>43160</v>
-[...1 lines deleted...]
-      <c r="K626" s="3"/>
+        <v>45453</v>
+      </c>
+      <c r="K626" s="3" t="n">
+        <v>45827</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034387521 — CONSTRUCTION OFCONTINUS CONTOUR TRENCH .</t>
+          <t>1730001010/RS/22012035127516 — nali nirman karya jitendra ke ghar se nadep ki or katariya</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
-        <v>0</v>
+        <v>59000</v>
       </c>
       <c r="I627" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J627" s="3" t="n">
-        <v>43160</v>
+        <v>45155</v>
       </c>
       <c r="K627" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034465915 — khet talav(manfool singh/imrat lal)</t>
+          <t>1730001010/RS/22914 — MARYADA ABHIYAN (KAILASH/ BHUJJI LAL) BARLA</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I628" s="2" t="n">
-        <v>0</v>
+        <v>4388</v>
       </c>
       <c r="J628" s="3" t="n">
-        <v>43622</v>
-[...1 lines deleted...]
-      <c r="K628" s="3"/>
+        <v>41417</v>
+      </c>
+      <c r="K628" s="3" t="n">
+        <v>41685</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034465917 — khet talav(Gajraj/imrat lal)</t>
+          <t>1730001010/RS/22915 — MARYADA ABHIYAN (HARBO BAI/ MUCL CHAND) BARLA</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
-        <v>101996.79</v>
+        <v>4400</v>
       </c>
       <c r="I629" s="2" t="n">
-        <v>95760</v>
+        <v>4388</v>
       </c>
       <c r="J629" s="3" t="n">
-        <v>43948</v>
+        <v>41417</v>
       </c>
       <c r="K629" s="3" t="n">
-        <v>43989</v>
+        <v>41685</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034465922 — khet talav NETRAM/imrat lal)</t>
+          <t>1730001010/RS/22916 — MARYADA ABHIYAN (JARDAR KHAN/ MUNNA KHAN) BARLA</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
-        <v>108814.67</v>
+        <v>4400</v>
       </c>
       <c r="I630" s="2" t="n">
-        <v>83600</v>
+        <v>4388</v>
       </c>
       <c r="J630" s="3" t="n">
-        <v>43956</v>
+        <v>41417</v>
       </c>
       <c r="K630" s="3" t="n">
-        <v>44027</v>
+        <v>41685</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034465924 — khet talav(Babulal/imrat lal)</t>
+          <t>1730001010/RS/51246 — maryada abhiyan(Madanlal/babulal)</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I631" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J631" s="3" t="n">
-        <v>43622</v>
+        <v>41200</v>
       </c>
       <c r="K631" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034465925 — khet talav(shankar lal/bhagvan singh)</t>
+          <t>1730001010/RS/51267 — Maryada abhiyan(Heeralal/soota)</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
-        <v>108814.67</v>
+        <v>0</v>
       </c>
       <c r="I632" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J632" s="3" t="n">
-        <v>43622</v>
+        <v>41278</v>
       </c>
       <c r="K632" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034478464 — नाला पर पत्थर एव बोरी बंधान कार्य  श्याम लाल पाल के घर के पीछे ।</t>
+          <t>1730001010/RS/VB/YD/22012035139936 — Constr of NADEP Compost structure for 1</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I633" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J633" s="3" t="n">
-        <v>43642</v>
+        <v>46228</v>
       </c>
       <c r="K633" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034478523 — नाला पर पत्थर एव बोरी बंधान कार्य  तुलाराम के घर के पीछे ।</t>
+          <t>1730001010/WC/22012034328709 — sokhta gadda nirman (madhyamik shala ke pas barla)</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
-        <v>0</v>
+        <v>4000</v>
       </c>
       <c r="I634" s="2" t="n">
-        <v>0</v>
+        <v>2064</v>
       </c>
       <c r="J634" s="3" t="n">
-        <v>43642</v>
-[...1 lines deleted...]
-      <c r="K634" s="3"/>
+        <v>42902</v>
+      </c>
+      <c r="K634" s="3" t="n">
+        <v>43337</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034478527 — नाला पर पत्थर एव बोरी बंधान कार्य राजेश मालवीय   घर के पीछे ।</t>
+          <t>1730001010/WC/22012034328710 — sokhta gadda nirman (shankar lal ke ghar ke pas barla)</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
-        <v>0</v>
+        <v>4000</v>
       </c>
       <c r="I635" s="2" t="n">
-        <v>0</v>
+        <v>1032</v>
       </c>
       <c r="J635" s="3" t="n">
-        <v>43642</v>
-[...1 lines deleted...]
-      <c r="K635" s="3"/>
+        <v>42902</v>
+      </c>
+      <c r="K635" s="3" t="n">
+        <v>43337</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034478529 — नाला पर पत्थर एव बोरी बंधान कार्य  शान्तिधाम के पास</t>
+          <t>1730001010/WC/22012034328711 — sokhta gadda nirman (premnarayan ke ghar ke pas) Barla</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
-        <v>0</v>
+        <v>4000</v>
       </c>
       <c r="I636" s="2" t="n">
-        <v>0</v>
+        <v>2064</v>
       </c>
       <c r="J636" s="3" t="n">
-        <v>43642</v>
-[...1 lines deleted...]
-      <c r="K636" s="3"/>
+        <v>42902</v>
+      </c>
+      <c r="K636" s="3" t="n">
+        <v>43337</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034491016 — continuous contour trench village barla</t>
+          <t>1730001010/WC/22012034328717 — sokhta gadda nirman (Harilal ke ghar ke pas) Barla</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
-        <v>0</v>
+        <v>4000</v>
       </c>
       <c r="I637" s="2" t="n">
-        <v>0</v>
+        <v>1032</v>
       </c>
       <c r="J637" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K637" s="3"/>
+        <v>42902</v>
+      </c>
+      <c r="K637" s="3" t="n">
+        <v>43286</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034520806 — small pond const. Barla</t>
+          <t>1730001010/WC/22012034329614 — Talav jirnoddar(marammat)</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
-        <v>0</v>
+        <v>174000</v>
       </c>
       <c r="I638" s="2" t="n">
-        <v>0</v>
+        <v>58288</v>
       </c>
       <c r="J638" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K638" s="3"/>
+        <v>42902</v>
+      </c>
+      <c r="K638" s="3" t="n">
+        <v>43252</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034543903 — khet talav(shankar lal/bhagvan singh)</t>
+          <t>1730001010/WC/22012034387520 — TALAV GHRIKARAN KARYA</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I639" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J639" s="3" t="n">
-        <v>43936</v>
+        <v>43160</v>
       </c>
       <c r="K639" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034543905 — khet talav(shankar lal/bhagvan singh)</t>
+          <t>1730001010/WC/22012034387521 — CONSTRUCTION OFCONTINUS CONTOUR TRENCH .</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I640" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J640" s="3" t="n">
-        <v>43936</v>
+        <v>43160</v>
       </c>
       <c r="K640" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034545475 — Sokhta gadda Nirman karya(kera Bai ke Ghar ke pass)</t>
+          <t>1730001010/WC/22012034465915 — khet talav(manfool singh/imrat lal)</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I641" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J641" s="3" t="n">
-        <v>43926</v>
+        <v>43622</v>
       </c>
       <c r="K641" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034545477 — Sokhta gadda Nirman(Durga prasad ke Ghar ke pass Handpump.)</t>
+          <t>1730001010/WC/22012034465917 — khet talav(Gajraj/imrat lal)</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
-        <v>14283.77</v>
+        <v>101996.79</v>
       </c>
       <c r="I642" s="2" t="n">
-        <v>12540</v>
+        <v>95760</v>
       </c>
       <c r="J642" s="3" t="n">
-        <v>43956</v>
+        <v>43948</v>
       </c>
       <c r="K642" s="3" t="n">
-        <v>43976</v>
+        <v>43989</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034545478 — Sokhta gadda Nirman.handpump(munim ke Ghar ke pas)</t>
+          <t>1730001010/WC/22012034465922 — khet talav NETRAM/imrat lal)</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
-        <v>14283.77</v>
+        <v>108814.67</v>
       </c>
       <c r="I643" s="2" t="n">
-        <v>11400</v>
+        <v>83600</v>
       </c>
       <c r="J643" s="3" t="n">
-        <v>44105</v>
+        <v>43956</v>
       </c>
       <c r="K643" s="3" t="n">
-        <v>44120</v>
+        <v>44027</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034545479 — Sokhta gadda Nirman.handpump(kitchen shed ke pas)</t>
+          <t>1730001010/WC/22012034465924 — khet talav(Babulal/imrat lal)</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
-        <v>14283.77</v>
+        <v>0</v>
       </c>
       <c r="I644" s="2" t="n">
-        <v>11400</v>
+        <v>0</v>
       </c>
       <c r="J644" s="3" t="n">
-        <v>43956</v>
-[...3 lines deleted...]
-      </c>
+        <v>43622</v>
+      </c>
+      <c r="K644" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034545481 — Sokhta gadda Nirman.handpump(Lata prasad ke Ghar ke pas)</t>
+          <t>1730001010/WC/22012034465925 — khet talav(shankar lal/bhagvan singh)</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
-        <v>14283.77</v>
+        <v>108814.67</v>
       </c>
       <c r="I645" s="2" t="n">
-        <v>10260</v>
+        <v>0</v>
       </c>
       <c r="J645" s="3" t="n">
-        <v>43956</v>
-[...3 lines deleted...]
-      </c>
+        <v>43622</v>
+      </c>
+      <c r="K645" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034547064 — contour trench kary gram barla</t>
+          <t>1730001010/WC/22012034478464 — नाला पर पत्थर एव बोरी बंधान कार्य  श्याम लाल पाल के घर के पीछे ।</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
-        <v>101595.38</v>
+        <v>0</v>
       </c>
       <c r="I646" s="2" t="n">
-        <v>90630</v>
+        <v>0</v>
       </c>
       <c r="J646" s="3" t="n">
-        <v>44054</v>
-[...3 lines deleted...]
-      </c>
+        <v>43642</v>
+      </c>
+      <c r="K646" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034549139 — Sokhta gadda Nirman Barla handpump(puliya ke pas)</t>
+          <t>1730001010/WC/22012034478523 — नाला पर पत्थर एव बोरी बंधान कार्य  तुलाराम के घर के पीछे ।</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
-        <v>14283.77</v>
+        <v>0</v>
       </c>
       <c r="I647" s="2" t="n">
-        <v>11590</v>
+        <v>0</v>
       </c>
       <c r="J647" s="3" t="n">
-        <v>44258</v>
-[...3 lines deleted...]
-      </c>
+        <v>43642</v>
+      </c>
+      <c r="K647" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034549145 — Sokhta gadda Nirman.handpump(NH86 katariya Jod par)</t>
+          <t>1730001010/WC/22012034478527 — नाला पर पत्थर एव बोरी बंधान कार्य राजेश मालवीय   घर के पीछे ।</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I648" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J648" s="3" t="n">
-        <v>43926</v>
+        <v>43642</v>
       </c>
       <c r="K648" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034549147 — Sokhta gadda Nirman.handpump(prathmik Shaka katariya)</t>
+          <t>1730001010/WC/22012034478529 — नाला पर पत्थर एव बोरी बंधान कार्य  शान्तिधाम के पास</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I649" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J649" s="3" t="n">
-        <v>43926</v>
+        <v>43642</v>
       </c>
       <c r="K649" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034549152 — Sokhta gadda Nirman.handpump(kamlesh baghel ke Ghar ke pas)</t>
+          <t>1730001010/WC/22012034491016 — continuous contour trench village barla</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I650" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J650" s="3" t="n">
-        <v>43926</v>
+        <v>43692</v>
       </c>
       <c r="K650" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034549157 — Sokhta gadda Nirman katariya(puliya or pass)</t>
+          <t>1730001010/WC/22012034520806 — small pond const. Barla</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I651" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J651" s="3" t="n">
-        <v>43926</v>
+        <v>43740</v>
       </c>
       <c r="K651" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034549769 — Med bandhan khemraj/mohar singh</t>
+          <t>1730001010/WC/22012034543903 — khet talav(shankar lal/bhagvan singh)</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I652" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J652" s="3" t="n">
-        <v>43926</v>
+        <v>43936</v>
       </c>
       <c r="K652" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034553144 — medbandhan karya(Nanni bai/bhawar lal)</t>
+          <t>1730001010/WC/22012034543905 — khet talav(shankar lal/bhagvan singh)</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
-        <v>31504.8</v>
+        <v>0</v>
       </c>
       <c r="I653" s="2" t="n">
-        <v>26454</v>
+        <v>0</v>
       </c>
       <c r="J653" s="3" t="n">
-        <v>43999</v>
-[...3 lines deleted...]
-      </c>
+        <v>43936</v>
+      </c>
+      <c r="K653" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034553146 — medbandhan karya(lalta prasad/patiram)</t>
+          <t>1730001010/WC/22012034545475 — Sokhta gadda Nirman karya(kera Bai ke Ghar ke pass)</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
-        <v>31504.8</v>
+        <v>0</v>
       </c>
       <c r="I654" s="2" t="n">
-        <v>30780</v>
+        <v>0</v>
       </c>
       <c r="J654" s="3" t="n">
-        <v>43999</v>
-[...3 lines deleted...]
-      </c>
+        <v>43926</v>
+      </c>
+      <c r="K654" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034553148 — medbandhan karya(bhagvati bai/patiram)</t>
+          <t>1730001010/WC/22012034545477 — Sokhta gadda Nirman(Durga prasad ke Ghar ke pass Handpump.)</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
-        <v>37805.76</v>
+        <v>14283.77</v>
       </c>
       <c r="I655" s="2" t="n">
-        <v>34200</v>
+        <v>12540</v>
       </c>
       <c r="J655" s="3" t="n">
-        <v>43985</v>
+        <v>43956</v>
       </c>
       <c r="K655" s="3" t="n">
-        <v>43999</v>
+        <v>43976</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034553154 — medbandhan karya  (padam singh/nonitram)</t>
+          <t>1730001010/WC/22012034545478 — Sokhta gadda Nirman.handpump(munim ke Ghar ke pas)</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
-        <v>0</v>
+        <v>14283.77</v>
       </c>
       <c r="I656" s="2" t="n">
-        <v>0</v>
+        <v>11400</v>
       </c>
       <c r="J656" s="3" t="n">
-        <v>43923</v>
-[...1 lines deleted...]
-      <c r="K656" s="3"/>
+        <v>44105</v>
+      </c>
+      <c r="K656" s="3" t="n">
+        <v>44120</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034553162 — medbandhan karya (khemraj/mohar singh)</t>
+          <t>1730001010/WC/22012034545479 — Sokhta gadda Nirman.handpump(kitchen shed ke pas)</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
-        <v>0</v>
+        <v>14283.77</v>
       </c>
       <c r="I657" s="2" t="n">
-        <v>0</v>
+        <v>11400</v>
       </c>
       <c r="J657" s="3" t="n">
-        <v>43923</v>
-[...1 lines deleted...]
-      <c r="K657" s="3"/>
+        <v>43956</v>
+      </c>
+      <c r="K657" s="3" t="n">
+        <v>43976</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
-          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034553180 — kishanlal/jugal kishor khet leveling karya</t>
+          <t>1730001010/WC/22012034545481 — Sokhta gadda Nirman.handpump(Lata prasad ke Ghar ke pas)</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
-        <v>0</v>
+        <v>14283.77</v>
       </c>
       <c r="I658" s="2" t="n">
-        <v>0</v>
+        <v>10260</v>
       </c>
       <c r="J658" s="3" t="n">
-        <v>43923</v>
-[...1 lines deleted...]
-      <c r="K658" s="3"/>
+        <v>43956</v>
+      </c>
+      <c r="K658" s="3" t="n">
+        <v>43976</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034553535 — Med bandhan karya{shankar lal}</t>
+          <t>1730001010/WC/22012034547064 — contour trench kary gram barla</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
-        <v>37805.76</v>
+        <v>101595.38</v>
       </c>
       <c r="I659" s="2" t="n">
-        <v>37050</v>
+        <v>90630</v>
       </c>
       <c r="J659" s="3" t="n">
-        <v>43985</v>
+        <v>44054</v>
       </c>
       <c r="K659" s="3" t="n">
-        <v>44037</v>
+        <v>44202</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034553538 — Med Bandhan Karya narvada prasad/gorelal</t>
+          <t>1730001010/WC/22012034549139 — Sokhta gadda Nirman Barla handpump(puliya ke pas)</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
-        <v>37805.76</v>
+        <v>14283.77</v>
       </c>
       <c r="I660" s="2" t="n">
-        <v>30108</v>
+        <v>11590</v>
       </c>
       <c r="J660" s="3" t="n">
-        <v>44291</v>
+        <v>44258</v>
       </c>
       <c r="K660" s="3" t="n">
-        <v>44530</v>
+        <v>44285</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034553577 — Khet talab (bulkhi singh/Ramprasad)</t>
+          <t>1730001010/WC/22012034549145 — Sokhta gadda Nirman.handpump(NH86 katariya Jod par)</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
-        <v>108814.67</v>
+        <v>0</v>
       </c>
       <c r="I661" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J661" s="3" t="n">
-        <v>43927</v>
+        <v>43926</v>
       </c>
       <c r="K661" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034584139 — Medbandhan karya</t>
+          <t>1730001010/WC/22012034549147 — Sokhta gadda Nirman.handpump(prathmik Shaka katariya)</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I662" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J662" s="3" t="n">
-        <v>44058</v>
+        <v>43926</v>
       </c>
       <c r="K662" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034584694 — Med bandhan karya {shravan singh/mohar singh} BARLA</t>
+          <t>1730001010/WC/22012034549152 — Sokhta gadda Nirman.handpump(kamlesh baghel ke Ghar ke pas)</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I663" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J663" s="3" t="n">
-        <v>43935</v>
+        <v>43926</v>
       </c>
       <c r="K663" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment for community / Construction of Embankment for community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034584696 — Med bandhan karya {Banshi Lal /Mohar singh} BARLA</t>
+          <t>1730001010/WC/22012034549157 — Sokhta gadda Nirman katariya(puliya or pass)</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I664" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J664" s="3" t="n">
-        <v>43935</v>
+        <v>43926</v>
       </c>
       <c r="K664" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Spur for Community / Construction of Earthen Spur for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
-          <t>Construction of  Spur</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034584697 — Med bandhan karya {Shyam Lal /Pooran singh} BARLA</t>
+          <t>1730001010/WC/22012034549769 — Med bandhan khemraj/mohar singh</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I665" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J665" s="3" t="n">
-        <v>43935</v>
+        <v>43926</v>
       </c>
       <c r="K665" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034584698 — Med bandhan karya [Radheshyam/BareLal] BARLA</t>
+          <t>1730001010/WC/22012034553144 — medbandhan karya(Nanni bai/bhawar lal)</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
-        <v>0</v>
+        <v>31504.8</v>
       </c>
       <c r="I666" s="2" t="n">
-        <v>0</v>
+        <v>26454</v>
       </c>
       <c r="J666" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K666" s="3"/>
+        <v>43999</v>
+      </c>
+      <c r="K666" s="3" t="n">
+        <v>44039</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034584699 — Med bandhan karya {Govind/Ramgopal} BARLA</t>
+          <t>1730001010/WC/22012034553146 — medbandhan karya(lalta prasad/patiram)</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
-        <v>0</v>
+        <v>31504.8</v>
       </c>
       <c r="I667" s="2" t="n">
-        <v>0</v>
+        <v>30780</v>
       </c>
       <c r="J667" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K667" s="3"/>
+        <v>43999</v>
+      </c>
+      <c r="K667" s="3" t="n">
+        <v>44039</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034585908 — construction of stone contour bund for community</t>
+          <t>1730001010/WC/22012034553148 — medbandhan karya(bhagvati bai/patiram)</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
-        <v>0</v>
+        <v>37805.76</v>
       </c>
       <c r="I668" s="2" t="n">
-        <v>0</v>
+        <v>34200</v>
       </c>
       <c r="J668" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K668" s="3"/>
+        <v>43985</v>
+      </c>
+      <c r="K668" s="3" t="n">
+        <v>43999</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034585909 — construction of stone contour bund for community</t>
+          <t>1730001010/WC/22012034553154 — medbandhan karya  (padam singh/nonitram)</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I669" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J669" s="3" t="n">
-        <v>43935</v>
+        <v>43923</v>
       </c>
       <c r="K669" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034585910 — Med bandhan karya [man singh/imrat lal] BARLA</t>
+          <t>1730001010/WC/22012034553162 — medbandhan karya (khemraj/mohar singh)</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I670" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J670" s="3" t="n">
-        <v>43935</v>
+        <v>43923</v>
       </c>
       <c r="K670" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034589897 — sankal pond nirman{Lalghati ke pass Barla}</t>
+          <t>1730001010/WC/22012034553180 — kishanlal/jugal kishor khet leveling karya</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I671" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J671" s="3" t="n">
-        <v>43935</v>
+        <v>43923</v>
       </c>
       <c r="K671" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034607773 — SANKAL POND NIRMAN KARYA BARLA</t>
+          <t>1730001010/WC/22012034553535 — Med bandhan karya{shankar lal}</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
-        <v>500832.47</v>
+        <v>37805.76</v>
       </c>
       <c r="I672" s="2" t="n">
-        <v>360169</v>
+        <v>37050</v>
       </c>
       <c r="J672" s="3" t="n">
-        <v>44271</v>
+        <v>43985</v>
       </c>
       <c r="K672" s="3" t="n">
-        <v>44470</v>
+        <v>44037</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034612793 — stapdem mitty safai &amp; piching marammat karya.</t>
+          <t>1730001010/WC/22012034553538 — Med Bandhan Karya narvada prasad/gorelal</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
-        <v>0</v>
+        <v>37805.76</v>
       </c>
       <c r="I673" s="2" t="n">
-        <v>0</v>
+        <v>30108</v>
       </c>
       <c r="J673" s="3" t="n">
-        <v>44217</v>
-[...1 lines deleted...]
-      <c r="K673" s="3"/>
+        <v>44291</v>
+      </c>
+      <c r="K673" s="3" t="n">
+        <v>44530</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034625408 — medbandhan karya(Tularam/shyamlal lodhi)</t>
+          <t>1730001010/WC/22012034553577 — Khet talab (bulkhi singh/Ramprasad)</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
-        <v>0</v>
+        <v>108814.67</v>
       </c>
       <c r="I674" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J674" s="3" t="n">
-        <v>44263</v>
+        <v>43927</v>
       </c>
       <c r="K674" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034625505 — Med bandhan karya [kamlesh lodhi/shyam lal lodhi] BARLA</t>
+          <t>1730001010/WC/22012034584139 — Medbandhan karya</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I675" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J675" s="3" t="n">
-        <v>44263</v>
+        <v>44058</v>
       </c>
       <c r="K675" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034648756 — Sankal pond nirman stapdem ke pas barla</t>
+          <t>1730001010/WC/22012034584694 — Med bandhan karya {shravan singh/mohar singh} BARLA</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
-        <v>445361.87</v>
+        <v>0</v>
       </c>
       <c r="I676" s="2" t="n">
-        <v>221371</v>
+        <v>0</v>
       </c>
       <c r="J676" s="3" t="n">
-        <v>44343</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K676" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Construction of Embankment for community / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034651093 — medbandhan karya{kanchedi lal/puran singh} Barla</t>
+          <t>1730001010/WC/22012034584696 — Med bandhan karya {Banshi Lal /Mohar singh} BARLA</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I677" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J677" s="3" t="n">
-        <v>44288</v>
+        <v>43935</v>
       </c>
       <c r="K677" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment for community / Construction of Embankment for community</t>
+          <t>Construction of Earthen Spur for Community / Construction of Earthen Spur for Community</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment</t>
+          <t>Construction of  Spur</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034651102 — medbandhan karya{khemaj/mohar singh} Barla</t>
+          <t>1730001010/WC/22012034584697 — Med bandhan karya {Shyam Lal /Pooran singh} BARLA</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I678" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J678" s="3" t="n">
-        <v>44288</v>
+        <v>43935</v>
       </c>
       <c r="K678" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment for community / Construction of Embankment for community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034651112 — medbandhan karya{kisanlal/jugalkisore} Barla</t>
+          <t>1730001010/WC/22012034584698 — Med bandhan karya [Radheshyam/BareLal] BARLA</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I679" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J679" s="3" t="n">
-        <v>44288</v>
+        <v>43935</v>
       </c>
       <c r="K679" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034651127 — khet talav {shankar lal}Barla.</t>
+          <t>1730001010/WC/22012034584699 — Med bandhan karya {Govind/Ramgopal} BARLA</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I680" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J680" s="3" t="n">
-        <v>44288</v>
+        <v>43935</v>
       </c>
       <c r="K680" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment for community / Construction of Embankment for community</t>
+          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034651136 — medbandhan karya{padam singh/nonitram} Barla</t>
+          <t>1730001010/WC/22012034585908 — construction of stone contour bund for community</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I681" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J681" s="3" t="n">
-        <v>44288</v>
+        <v>43935</v>
       </c>
       <c r="K681" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment for community / Construction of Embankment for community</t>
+          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034651143 — medbandhan karya{Haricharan/mohar singh} Barla</t>
+          <t>1730001010/WC/22012034585909 — construction of stone contour bund for community</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I682" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J682" s="3" t="n">
-        <v>44288</v>
+        <v>43935</v>
       </c>
       <c r="K682" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment for community / Construction of Embankment for community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034651157 — medbandhan karya {manful/Imrat singh} Barla</t>
+          <t>1730001010/WC/22012034585910 — Med bandhan karya [man singh/imrat lal] BARLA</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I683" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J683" s="3" t="n">
-        <v>44288</v>
+        <v>43935</v>
       </c>
       <c r="K683" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment for community / Construction of Embankment for community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034652554 — Med bandhan karya {Gajraj singh/imrat singh} Barla</t>
+          <t>1730001010/WC/22012034589897 — sankal pond nirman{Lalghati ke pass Barla}</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I684" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J684" s="3" t="n">
-        <v>44287</v>
+        <v>43935</v>
       </c>
       <c r="K684" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment for community / Construction of Embankment for community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034652563 — Med bandhan karya {panna lal/babra} Barla</t>
+          <t>1730001010/WC/22012034607773 — SANKAL POND NIRMAN KARYA BARLA</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
-        <v>0</v>
+        <v>500832.47</v>
       </c>
       <c r="I685" s="2" t="n">
-        <v>0</v>
+        <v>360169</v>
       </c>
       <c r="J685" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K685" s="3"/>
+        <v>44271</v>
+      </c>
+      <c r="K685" s="3" t="n">
+        <v>44470</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment for community / Construction of Embankment for community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034653315 — medbandhan karya{kamal singh/miththu lal} Barla</t>
+          <t>1730001010/WC/22012034612793 — stapdem mitty safai &amp; piching marammat karya.</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I686" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J686" s="3" t="n">
-        <v>44288</v>
+        <v>44217</v>
       </c>
       <c r="K686" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034653334 — khet talav{shyam singh/chotelal} Barla</t>
+          <t>1730001010/WC/22012034625408 — medbandhan karya(Tularam/shyamlal lodhi)</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
-        <v>356340.1</v>
+        <v>0</v>
       </c>
       <c r="I687" s="2" t="n">
-        <v>85292.9</v>
+        <v>0</v>
       </c>
       <c r="J687" s="3" t="n">
-        <v>44691</v>
+        <v>44263</v>
       </c>
       <c r="K687" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment for community / Construction of Embankment for community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034653359 — Medbandhan karya {Hari bai/moolchand} Barla</t>
+          <t>1730001010/WC/22012034625505 — Med bandhan karya [kamlesh lodhi/shyam lal lodhi] BARLA</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I688" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J688" s="3" t="n">
-        <v>44288</v>
+        <v>44263</v>
       </c>
       <c r="K688" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment for community / Construction of Embankment for community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034653382 — khet samtalikaran[kishanlal/jugal kishor] Barla</t>
+          <t>1730001010/WC/22012034648756 — Sankal pond nirman stapdem ke pas barla</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
-        <v>0</v>
+        <v>445361.87</v>
       </c>
       <c r="I689" s="2" t="n">
-        <v>0</v>
+        <v>221371</v>
       </c>
       <c r="J689" s="3" t="n">
-        <v>44288</v>
-[...1 lines deleted...]
-      <c r="K689" s="3"/>
+        <v>44343</v>
+      </c>
+      <c r="K689" s="3" t="n">
+        <v>44617</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment for community / Construction of Embankment for community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034653390 — medbandhan karya {malkhan singh/halke singh} Barla</t>
+          <t>1730001010/WC/22012034651093 — medbandhan karya{kanchedi lal/puran singh} Barla</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I690" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J690" s="3" t="n">
         <v>44288</v>
       </c>
       <c r="K690" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
           <t>Construction of Embankment for community / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
           <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034653479 — Medbandhan karya {Bhagavn das/kaluram} Barla</t>
+          <t>1730001010/WC/22012034651102 — medbandhan karya{khemaj/mohar singh} Barla</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I691" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J691" s="3" t="n">
         <v>44288</v>
       </c>
       <c r="K691" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
           <t>Construction of Embankment for community / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
           <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034653494 — Medbandhan karya{Bhaiyalal/mitthu lal} Barla</t>
+          <t>1730001010/WC/22012034651112 — medbandhan karya{kisanlal/jugalkisore} Barla</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I692" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J692" s="3" t="n">
         <v>44288</v>
       </c>
       <c r="K692" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment for community / Construction of Embankment for community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034653513 — Medbandhan karya {Babulal/Imrat singh} Barla</t>
+          <t>1730001010/WC/22012034651127 — khet talav {shankar lal}Barla.</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I693" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J693" s="3" t="n">
         <v>44288</v>
       </c>
       <c r="K693" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Embankment for community / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034653521 — khet talav[somat singh/hajari lal]Barla</t>
+          <t>1730001010/WC/22012034651136 — medbandhan karya{padam singh/nonitram} Barla</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I694" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J694" s="3" t="n">
         <v>44288</v>
       </c>
       <c r="K694" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
           <t>Construction of Embankment for community / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
           <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034653530 — Medbandhan karya {Netram/Imrat singh} Barla</t>
+          <t>1730001010/WC/22012034651143 — medbandhan karya{Haricharan/mohar singh} Barla</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I695" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J695" s="3" t="n">
         <v>44288</v>
       </c>
       <c r="K695" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
           <t>Construction of Embankment for community / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
           <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034654411 — Med bandhan karya [kailash/moolchand] Barla.</t>
+          <t>1730001010/WC/22012034651157 — medbandhan karya {manful/Imrat singh} Barla</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I696" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J696" s="3" t="n">
         <v>44288</v>
       </c>
       <c r="K696" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
           <t>Construction of Embankment for community / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
           <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034654424 — Med bandhan karya [lakhan singh/mohar singh] BARLA</t>
+          <t>1730001010/WC/22012034652554 — Med bandhan karya {Gajraj singh/imrat singh} Barla</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I697" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J697" s="3" t="n">
-        <v>44288</v>
+        <v>44287</v>
       </c>
       <c r="K697" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D698" s="1" t="inlineStr">
         <is>
           <t>Construction of Embankment for community / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E698" s="1" t="inlineStr">
         <is>
           <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F698" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034654430 — Med bandhan karya [khanaram/narayan] Barla.</t>
+          <t>1730001010/WC/22012034652563 — Med bandhan karya {panna lal/babra} Barla</t>
         </is>
       </c>
       <c r="G698" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H698" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I698" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J698" s="3" t="n">
-        <v>44288</v>
+        <v>44287</v>
       </c>
       <c r="K698" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D699" s="1" t="inlineStr">
         <is>
           <t>Construction of Embankment for community / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E699" s="1" t="inlineStr">
         <is>
           <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F699" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034654446 — Med bandhan karya [uma bai/ramdas] Barla.</t>
+          <t>1730001010/WC/22012034653315 — medbandhan karya{kamal singh/miththu lal} Barla</t>
         </is>
       </c>
       <c r="G699" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H699" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I699" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J699" s="3" t="n">
         <v>44288</v>
       </c>
       <c r="K699" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D700" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment for community / Construction of Embankment for community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E700" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F700" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034654459 — Med bandhan karya [malthu singh/Ratiram] BARLA</t>
+          <t>1730001010/WC/22012034653334 — khet talav{shyam singh/chotelal} Barla</t>
         </is>
       </c>
       <c r="G700" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H700" s="2" t="n">
-        <v>0</v>
+        <v>356340.1</v>
       </c>
       <c r="I700" s="2" t="n">
-        <v>0</v>
+        <v>85292.9</v>
       </c>
       <c r="J700" s="3" t="n">
-        <v>44288</v>
+        <v>44691</v>
       </c>
       <c r="K700" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D701" s="1" t="inlineStr">
         <is>
           <t>Construction of Embankment for community / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E701" s="1" t="inlineStr">
         <is>
           <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F701" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034654462 — Med bandhan karya [Nirpat singh/molchand] Barla.</t>
+          <t>1730001010/WC/22012034653359 — Medbandhan karya {Hari bai/moolchand} Barla</t>
         </is>
       </c>
       <c r="G701" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H701" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I701" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J701" s="3" t="n">
         <v>44288</v>
       </c>
       <c r="K701" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C702" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D702" s="1" t="inlineStr">
         <is>
           <t>Construction of Embankment for community / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E702" s="1" t="inlineStr">
         <is>
           <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F702" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034654526 — Med bandhan karya [kamla bai/shriram] Barla.</t>
+          <t>1730001010/WC/22012034653382 — khet samtalikaran[kishanlal/jugal kishor] Barla</t>
         </is>
       </c>
       <c r="G702" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H702" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I702" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J702" s="3" t="n">
         <v>44288</v>
       </c>
       <c r="K702" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
           <t>Construction of Embankment for community / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
           <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034654531 — Med bandhan karya [prem bai/kaluram] Barla</t>
+          <t>1730001010/WC/22012034653390 — medbandhan karya {malkhan singh/halke singh} Barla</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I703" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J703" s="3" t="n">
         <v>44288</v>
       </c>
       <c r="K703" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C704" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D704" s="1" t="inlineStr">
         <is>
           <t>Construction of Embankment for community / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E704" s="1" t="inlineStr">
         <is>
           <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F704" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034654535 — Med bandhan karya [kalabai/Nannu lal] Barla.</t>
+          <t>1730001010/WC/22012034653479 — Medbandhan karya {Bhagavn das/kaluram} Barla</t>
         </is>
       </c>
       <c r="G704" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H704" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I704" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J704" s="3" t="n">
         <v>44288</v>
       </c>
       <c r="K704" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D705" s="1" t="inlineStr">
         <is>
           <t>Construction of Embankment for community / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E705" s="1" t="inlineStr">
         <is>
           <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F705" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034654538 — Med bandhan karya [Prabhulal/hariram] Barla.</t>
+          <t>1730001010/WC/22012034653494 — Medbandhan karya{Bhaiyalal/mitthu lal} Barla</t>
         </is>
       </c>
       <c r="G705" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H705" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I705" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J705" s="3" t="n">
         <v>44288</v>
       </c>
       <c r="K705" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C706" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D706" s="1" t="inlineStr">
         <is>
           <t>Construction of Embankment for community / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E706" s="1" t="inlineStr">
         <is>
           <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F706" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034654833 — Med bandhan karya [sampat bai/chironji lal] Barla.</t>
+          <t>1730001010/WC/22012034653513 — Medbandhan karya {Babulal/Imrat singh} Barla</t>
         </is>
       </c>
       <c r="G706" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H706" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I706" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J706" s="3" t="n">
         <v>44288</v>
       </c>
       <c r="K706" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C707" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D707" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment for community / Construction of Embankment for community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E707" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F707" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034654840 — Med bandhan karya [Ramcharan/chatar singh] Barla.</t>
+          <t>1730001010/WC/22012034653521 — khet talav[somat singh/hajari lal]Barla</t>
         </is>
       </c>
       <c r="G707" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H707" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I707" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J707" s="3" t="n">
         <v>44288</v>
       </c>
       <c r="K707" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C708" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D708" s="1" t="inlineStr">
         <is>
           <t>Construction of Embankment for community / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E708" s="1" t="inlineStr">
         <is>
           <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F708" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034654845 — Med bandhan karya [Harbhajan/mulchand] Barla.</t>
+          <t>1730001010/WC/22012034653530 — Medbandhan karya {Netram/Imrat singh} Barla</t>
         </is>
       </c>
       <c r="G708" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H708" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I708" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J708" s="3" t="n">
         <v>44288</v>
       </c>
       <c r="K708" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C709" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D709" s="1" t="inlineStr">
         <is>
           <t>Construction of Embankment for community / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E709" s="1" t="inlineStr">
         <is>
           <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F709" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034654869 — Med bandhan karya [padam/murli] Barla.</t>
+          <t>1730001010/WC/22012034654411 — Med bandhan karya [kailash/moolchand] Barla.</t>
         </is>
       </c>
       <c r="G709" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H709" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I709" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J709" s="3" t="n">
         <v>44288</v>
       </c>
       <c r="K709" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C710" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D710" s="1" t="inlineStr">
         <is>
           <t>Construction of Embankment for community / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E710" s="1" t="inlineStr">
         <is>
           <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F710" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034654874 — Med bandhan karya [Durga prasad/kaluram] Barla.</t>
+          <t>1730001010/WC/22012034654424 — Med bandhan karya [lakhan singh/mohar singh] BARLA</t>
         </is>
       </c>
       <c r="G710" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H710" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I710" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J710" s="3" t="n">
         <v>44288</v>
       </c>
       <c r="K710" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C711" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D711" s="1" t="inlineStr">
         <is>
           <t>Construction of Embankment for community / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E711" s="1" t="inlineStr">
         <is>
           <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F711" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034654879 — Med bandhan karya [Batan lal/somat singh] Barla.</t>
+          <t>1730001010/WC/22012034654430 — Med bandhan karya [khanaram/narayan] Barla.</t>
         </is>
       </c>
       <c r="G711" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H711" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I711" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J711" s="3" t="n">
         <v>44288</v>
       </c>
       <c r="K711" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C712" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D712" s="1" t="inlineStr">
         <is>
           <t>Construction of Embankment for community / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E712" s="1" t="inlineStr">
         <is>
           <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F712" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034654881 — Med bandhan karya [kasturi bai/Ganpat singh] Barla.</t>
+          <t>1730001010/WC/22012034654446 — Med bandhan karya [uma bai/ramdas] Barla.</t>
         </is>
       </c>
       <c r="G712" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H712" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I712" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J712" s="3" t="n">
         <v>44288</v>
       </c>
       <c r="K712" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C713" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D713" s="1" t="inlineStr">
         <is>
           <t>Construction of Embankment for community / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E713" s="1" t="inlineStr">
         <is>
           <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F713" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034654888 — Med bandhan karya [shanti bai/babulal] Barla.</t>
+          <t>1730001010/WC/22012034654459 — Med bandhan karya [malthu singh/Ratiram] BARLA</t>
         </is>
       </c>
       <c r="G713" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H713" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I713" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J713" s="3" t="n">
         <v>44288</v>
       </c>
       <c r="K713" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C714" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D714" s="1" t="inlineStr">
         <is>
           <t>Construction of Embankment for community / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E714" s="1" t="inlineStr">
         <is>
           <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F714" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034654892 — Med bandhan karya [Bhuggo bai/murli] Barla.</t>
+          <t>1730001010/WC/22012034654462 — Med bandhan karya [Nirpat singh/molchand] Barla.</t>
         </is>
       </c>
       <c r="G714" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H714" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I714" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J714" s="3" t="n">
         <v>44288</v>
       </c>
       <c r="K714" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C715" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D715" s="1" t="inlineStr">
         <is>
           <t>Construction of Embankment for community / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E715" s="1" t="inlineStr">
         <is>
           <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F715" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034654895 — Med bandhan karya [Raghuvir/deviram] Barla.</t>
+          <t>1730001010/WC/22012034654526 — Med bandhan karya [kamla bai/shriram] Barla.</t>
         </is>
       </c>
       <c r="G715" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H715" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I715" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J715" s="3" t="n">
         <v>44288</v>
       </c>
       <c r="K715" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C716" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D716" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Embankment for community / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E716" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F716" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034656425 — तालाव संधारण / जीर्णोद्धार कार्य(बारला)ग्राम बारला</t>
+          <t>1730001010/WC/22012034654531 — Med bandhan karya [prem bai/kaluram] Barla</t>
         </is>
       </c>
       <c r="G716" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H716" s="2" t="n">
-        <v>385000</v>
+        <v>0</v>
       </c>
       <c r="I716" s="2" t="n">
-        <v>118164</v>
+        <v>0</v>
       </c>
       <c r="J716" s="3" t="n">
-        <v>44336</v>
-[...3 lines deleted...]
-      </c>
+        <v>44288</v>
+      </c>
+      <c r="K716" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C717" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D717" s="1" t="inlineStr">
         <is>
           <t>Construction of Embankment for community / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E717" s="1" t="inlineStr">
         <is>
           <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F717" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034718529 — Medbandhan karya {brajesh kumar/kamar singh}  katariya</t>
+          <t>1730001010/WC/22012034654535 — Med bandhan karya [kalabai/Nannu lal] Barla.</t>
         </is>
       </c>
       <c r="G717" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H717" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I717" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J717" s="3" t="n">
-        <v>44287</v>
+        <v>44288</v>
       </c>
       <c r="K717" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C718" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D718" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Embankment for community / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E718" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F718" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034739687 — khet talavNandkishore/chunnilal)Bara</t>
+          <t>1730001010/WC/22012034654538 — Med bandhan karya [Prabhulal/hariram] Barla.</t>
         </is>
       </c>
       <c r="G718" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H718" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I718" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J718" s="3" t="n">
         <v>44288</v>
       </c>
       <c r="K718" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C719" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D719" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Construction of Embankment for community / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E719" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F719" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034836081 — med bandhan karya(Harbhajan/moolchand)</t>
+          <t>1730001010/WC/22012034654833 — Med bandhan karya [sampat bai/chironji lal] Barla.</t>
         </is>
       </c>
       <c r="G719" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H719" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I719" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J719" s="3" t="n">
-        <v>44424</v>
+        <v>44288</v>
       </c>
       <c r="K719" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C720" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D720" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
+          <t>Construction of Embankment for community / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E720" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F720" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034836711 — Leejpit nirman karya{kanhai/kishan lal} barla</t>
+          <t>1730001010/WC/22012034654840 — Med bandhan karya [Ramcharan/chatar singh] Barla.</t>
         </is>
       </c>
       <c r="G720" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H720" s="2" t="n">
-        <v>9277.62</v>
+        <v>0</v>
       </c>
       <c r="I720" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J720" s="3" t="n">
-        <v>44424</v>
+        <v>44288</v>
       </c>
       <c r="K720" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C721" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D721" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
+          <t>Construction of Embankment for community / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E721" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F721" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034836713 — Leejpit nirman karya{kanhai/kishan lal} barla</t>
+          <t>1730001010/WC/22012034654845 — Med bandhan karya [Harbhajan/mulchand] Barla.</t>
         </is>
       </c>
       <c r="G721" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H721" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I721" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J721" s="3" t="n">
-        <v>44424</v>
+        <v>44288</v>
       </c>
       <c r="K721" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C722" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D722" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
+          <t>Construction of Embankment for community / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E722" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F722" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034836714 — Leejpit nirman karya{kanhai/kishan lal} barla</t>
+          <t>1730001010/WC/22012034654869 — Med bandhan karya [padam/murli] Barla.</t>
         </is>
       </c>
       <c r="G722" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H722" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I722" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J722" s="3" t="n">
-        <v>44424</v>
+        <v>44288</v>
       </c>
       <c r="K722" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C723" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D723" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
+          <t>Construction of Embankment for community / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E723" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F723" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034836725 — Leejpit nirman kary{shivvuLal/kishan lal} barla</t>
+          <t>1730001010/WC/22012034654874 — Med bandhan karya [Durga prasad/kaluram] Barla.</t>
         </is>
       </c>
       <c r="G723" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H723" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I723" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J723" s="3" t="n">
-        <v>44424</v>
+        <v>44288</v>
       </c>
       <c r="K723" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
       <c r="A724" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C724" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D724" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Embankment for community / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E724" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F724" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034836736 — Leejpit nirman{Ram charan/chatar singh}</t>
+          <t>1730001010/WC/22012034654879 — Med bandhan karya [Batan lal/somat singh] Barla.</t>
         </is>
       </c>
       <c r="G724" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H724" s="2" t="n">
-        <v>3694.9</v>
+        <v>0</v>
       </c>
       <c r="I724" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J724" s="3" t="n">
-        <v>44424</v>
+        <v>44288</v>
       </c>
       <c r="K724" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
       <c r="A725" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C725" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D725" s="1" t="inlineStr">
         <is>
           <t>Construction of Embankment for community / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E725" s="1" t="inlineStr">
         <is>
           <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F725" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034836753 — Medbandhan karya{Durga prasad/kaluram} barla</t>
+          <t>1730001010/WC/22012034654881 — Med bandhan karya [kasturi bai/Ganpat singh] Barla.</t>
         </is>
       </c>
       <c r="G725" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H725" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I725" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J725" s="3" t="n">
-        <v>44424</v>
+        <v>44288</v>
       </c>
       <c r="K725" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
       <c r="A726" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C726" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D726" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Construction of Embankment for community / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E726" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F726" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034836762 — Medbandban karya{panna lal/banta}</t>
+          <t>1730001010/WC/22012034654888 — Med bandhan karya [shanti bai/babulal] Barla.</t>
         </is>
       </c>
       <c r="G726" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H726" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I726" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J726" s="3" t="n">
-        <v>44424</v>
+        <v>44288</v>
       </c>
       <c r="K726" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="727">
       <c r="A727" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C727" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D727" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Embankment for community / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E727" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F727" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034836777 — Leejpit nirman karya {Gajraj /bhujji Lal}</t>
+          <t>1730001010/WC/22012034654892 — Med bandhan karya [Bhuggo bai/murli] Barla.</t>
         </is>
       </c>
       <c r="G727" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H727" s="2" t="n">
-        <v>3656.73</v>
+        <v>0</v>
       </c>
       <c r="I727" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J727" s="3" t="n">
-        <v>44424</v>
+        <v>44288</v>
       </c>
       <c r="K727" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="728">
       <c r="A728" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C728" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D728" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Construction of Embankment for community / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E728" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F728" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034836786 — Medbandhan karya. { prabhu lal/ Hariram }</t>
+          <t>1730001010/WC/22012034654895 — Med bandhan karya [Raghuvir/deviram] Barla.</t>
         </is>
       </c>
       <c r="G728" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H728" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I728" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J728" s="3" t="n">
-        <v>44424</v>
+        <v>44288</v>
       </c>
       <c r="K728" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="729">
       <c r="A729" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C729" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D729" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E729" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F729" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034836795 — Medbandhan karya { batan lal/somat singh }</t>
+          <t>1730001010/WC/22012034656425 — तालाव संधारण / जीर्णोद्धार कार्य(बारला)ग्राम बारला</t>
         </is>
       </c>
       <c r="G729" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H729" s="2" t="n">
-        <v>0</v>
+        <v>385000</v>
       </c>
       <c r="I729" s="2" t="n">
-        <v>0</v>
+        <v>118164</v>
       </c>
       <c r="J729" s="3" t="n">
-        <v>44424</v>
-[...1 lines deleted...]
-      <c r="K729" s="3"/>
+        <v>44336</v>
+      </c>
+      <c r="K729" s="3" t="n">
+        <v>45836</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="730">
       <c r="A730" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C730" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D730" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Embankment for community / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E730" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F730" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034836806 — Lijpit nirman {Narayan/Radhe lal}  Barla</t>
+          <t>1730001010/WC/22012034718529 — Medbandhan karya {brajesh kumar/kamar singh}  katariya</t>
         </is>
       </c>
       <c r="G730" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H730" s="2" t="n">
-        <v>3656.73</v>
+        <v>0</v>
       </c>
       <c r="I730" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J730" s="3" t="n">
-        <v>44424</v>
+        <v>44287</v>
       </c>
       <c r="K730" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="731">
       <c r="A731" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C731" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D731" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E731" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F731" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034836817 — Medbandhan karya { sampat bai/Hariram.} Barla</t>
+          <t>1730001010/WC/22012034739687 — khet talavNandkishore/chunnilal)Bara</t>
         </is>
       </c>
       <c r="G731" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H731" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I731" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J731" s="3" t="n">
-        <v>44424</v>
+        <v>44288</v>
       </c>
       <c r="K731" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="732">
       <c r="A732" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C732" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D732" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E732" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F732" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034836834 — Lijpit nirman karya {kailash/bhukhi lal } barla</t>
+          <t>1730001010/WC/22012034836081 — med bandhan karya(Harbhajan/moolchand)</t>
         </is>
       </c>
       <c r="G732" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H732" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I732" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J732" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K732" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="733">
       <c r="A733" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B733" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C733" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D733" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
         </is>
       </c>
       <c r="E733" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F733" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034836844 — Medbandhan karya { Raghuvir singh/Devi ram } barla</t>
+          <t>1730001010/WC/22012034836711 — Leejpit nirman karya{kanhai/kishan lal} barla</t>
         </is>
       </c>
       <c r="G733" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H733" s="2" t="n">
-        <v>0</v>
+        <v>9277.62</v>
       </c>
       <c r="I733" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J733" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K733" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="734">
       <c r="A734" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C734" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D734" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
         </is>
       </c>
       <c r="E734" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F734" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034836869 — Meenadhan karya { padam singh/mulli } barla</t>
+          <t>1730001010/WC/22012034836713 — Leejpit nirman karya{kanhai/kishan lal} barla</t>
         </is>
       </c>
       <c r="G734" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H734" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I734" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J734" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K734" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="735">
       <c r="A735" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C735" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D735" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
         </is>
       </c>
       <c r="E735" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F735" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034836879 — Medbandhan karya { kanchedi lal /puran singh} badla</t>
+          <t>1730001010/WC/22012034836714 — Leejpit nirman karya{kanhai/kishan lal} barla</t>
         </is>
       </c>
       <c r="G735" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H735" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I735" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J735" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K735" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="736">
       <c r="A736" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C736" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D736" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
         </is>
       </c>
       <c r="E736" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F736" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034836882 — Lijpit nirman karya { kalyan singh/ Ganpat singh }</t>
+          <t>1730001010/WC/22012034836725 — Leejpit nirman kary{shivvuLal/kishan lal} barla</t>
         </is>
       </c>
       <c r="G736" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H736" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I736" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J736" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K736" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="737">
       <c r="A737" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C737" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D737" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E737" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F737" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034849923 — construction of earthen bund for community  Barla</t>
+          <t>1730001010/WC/22012034836736 — Leejpit nirman{Ram charan/chatar singh}</t>
         </is>
       </c>
       <c r="G737" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H737" s="2" t="n">
-        <v>0</v>
+        <v>3694.9</v>
       </c>
       <c r="I737" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J737" s="3" t="n">
-        <v>44471</v>
+        <v>44424</v>
       </c>
       <c r="K737" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="738">
       <c r="A738" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C738" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D738" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Construction of Embankment for community / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E738" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F738" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034882032 — medbandhan karya (shyam lal/pooran singh lodhi  barla</t>
+          <t>1730001010/WC/22012034836753 — Medbandhan karya{Durga prasad/kaluram} barla</t>
         </is>
       </c>
       <c r="G738" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H738" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I738" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J738" s="3" t="n">
-        <v>44300</v>
+        <v>44424</v>
       </c>
       <c r="K738" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="739">
       <c r="A739" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C739" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D739" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E739" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F739" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034925998 — LIJPIT NIRMAN {JAMNA  PRASAD/ CHATAR SINGH}</t>
+          <t>1730001010/WC/22012034836762 — Medbandban karya{panna lal/banta}</t>
         </is>
       </c>
       <c r="G739" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H739" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I739" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J739" s="3" t="n">
-        <v>44634</v>
+        <v>44424</v>
       </c>
       <c r="K739" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="740">
       <c r="A740" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C740" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D740" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E740" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F740" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034926000 — LIJPIT NIRMAN {MUKESH KUMAR/BABULAL}</t>
+          <t>1730001010/WC/22012034836777 — Leejpit nirman karya {Gajraj /bhujji Lal}</t>
         </is>
       </c>
       <c r="G740" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H740" s="2" t="n">
-        <v>0</v>
+        <v>3656.73</v>
       </c>
       <c r="I740" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J740" s="3" t="n">
-        <v>44634</v>
+        <v>44424</v>
       </c>
       <c r="K740" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="741">
       <c r="A741" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C741" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D741" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E741" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F741" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034926002 — LIJPIT NIRMAN {ASOK JOSHI/BALAPRASAD}</t>
+          <t>1730001010/WC/22012034836786 — Medbandhan karya. { prabhu lal/ Hariram }</t>
         </is>
       </c>
       <c r="G741" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H741" s="2" t="n">
-        <v>4814.91</v>
+        <v>0</v>
       </c>
       <c r="I741" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J741" s="3" t="n">
-        <v>44634</v>
+        <v>44424</v>
       </c>
       <c r="K741" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="742">
       <c r="A742" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B742" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C742" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D742" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E742" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F742" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034926005 — LIJPIT NIRMAN {HALKI BAI/HALKE SINGH}</t>
+          <t>1730001010/WC/22012034836795 — Medbandhan karya { batan lal/somat singh }</t>
         </is>
       </c>
       <c r="G742" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H742" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I742" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J742" s="3" t="n">
-        <v>44634</v>
+        <v>44424</v>
       </c>
       <c r="K742" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="743">
       <c r="A743" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C743" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D743" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E743" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F743" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034926008 — LIJPIT NIRMAN {KASTURI BAI/GANPAT SINGH}</t>
+          <t>1730001010/WC/22012034836806 — Lijpit nirman {Narayan/Radhe lal}  Barla</t>
         </is>
       </c>
       <c r="G743" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H743" s="2" t="n">
-        <v>0</v>
+        <v>3656.73</v>
       </c>
       <c r="I743" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J743" s="3" t="n">
-        <v>44634</v>
+        <v>44424</v>
       </c>
       <c r="K743" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="744">
       <c r="A744" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C744" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D744" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E744" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F744" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034926009 — LIJPIT NIRMAN {BHUJJI LAL BARLA}</t>
+          <t>1730001010/WC/22012034836817 — Medbandhan karya { sampat bai/Hariram.} Barla</t>
         </is>
       </c>
       <c r="G744" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H744" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I744" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J744" s="3" t="n">
-        <v>44634</v>
+        <v>44424</v>
       </c>
       <c r="K744" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="745">
       <c r="A745" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B745" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C745" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D745" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
         </is>
       </c>
       <c r="E745" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F745" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034926013 — LIJPIT NIRMAN {DALCHAND/KALURAM}</t>
+          <t>1730001010/WC/22012034836834 — Lijpit nirman karya {kailash/bhukhi lal } barla</t>
         </is>
       </c>
       <c r="G745" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H745" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I745" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J745" s="3" t="n">
-        <v>44634</v>
+        <v>44424</v>
       </c>
       <c r="K745" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="746">
       <c r="A746" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B746" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C746" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D746" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E746" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F746" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034926015 — LIJPIT NIRMAN {SHIBBO SINGH}</t>
+          <t>1730001010/WC/22012034836844 — Medbandhan karya { Raghuvir singh/Devi ram } barla</t>
         </is>
       </c>
       <c r="G746" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H746" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I746" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J746" s="3" t="n">
-        <v>44634</v>
+        <v>44424</v>
       </c>
       <c r="K746" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="747">
       <c r="A747" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B747" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C747" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D747" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E747" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F747" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034926017 — LIJPIT NIRMAN {SUNIL KUMAR/RAGHUVIR SINGH}</t>
+          <t>1730001010/WC/22012034836869 — Meenadhan karya { padam singh/mulli } barla</t>
         </is>
       </c>
       <c r="G747" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H747" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I747" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J747" s="3" t="n">
-        <v>44634</v>
+        <v>44424</v>
       </c>
       <c r="K747" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="748">
       <c r="A748" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B748" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C748" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D748" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E748" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F748" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034926018 — LIJPIT NIRMAN {MUKESH KUMAR/KARAN SINGH}</t>
+          <t>1730001010/WC/22012034836879 — Medbandhan karya { kanchedi lal /puran singh} badla</t>
         </is>
       </c>
       <c r="G748" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H748" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I748" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J748" s="3" t="n">
-        <v>44634</v>
+        <v>44424</v>
       </c>
       <c r="K748" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="749">
       <c r="A749" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B749" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C749" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D749" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E749" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F749" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034956270 — contour trench  barla</t>
+          <t>1730001010/WC/22012034836882 — Lijpit nirman karya { kalyan singh/ Ganpat singh }</t>
         </is>
       </c>
       <c r="G749" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H749" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I749" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J749" s="3" t="n">
-        <v>44665</v>
+        <v>44424</v>
       </c>
       <c r="K749" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="750">
       <c r="A750" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B750" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C750" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D750" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E750" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F750" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034956276 — contour trench  barla</t>
+          <t>1730001010/WC/22012034849923 — construction of earthen bund for community  Barla</t>
         </is>
       </c>
       <c r="G750" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H750" s="2" t="n">
-        <v>105986.92</v>
+        <v>0</v>
       </c>
       <c r="I750" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J750" s="3" t="n">
-        <v>44665</v>
+        <v>44471</v>
       </c>
       <c r="K750" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="751">
       <c r="A751" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B751" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C751" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D751" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E751" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F751" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034956279 — contour trench  katariya</t>
+          <t>1730001010/WC/22012034882032 — medbandhan karya (shyam lal/pooran singh lodhi  barla</t>
         </is>
       </c>
       <c r="G751" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H751" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I751" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J751" s="3" t="n">
-        <v>44665</v>
+        <v>44300</v>
       </c>
       <c r="K751" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="752">
       <c r="A752" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B752" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C752" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D752" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E752" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F752" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034961451 — LIJ PIT ASHOK/HUKUM SINGH</t>
+          <t>1730001010/WC/22012034925998 — LIJPIT NIRMAN {JAMNA  PRASAD/ CHATAR SINGH}</t>
         </is>
       </c>
       <c r="G752" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H752" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I752" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J752" s="3" t="n">
-        <v>44665</v>
+        <v>44634</v>
       </c>
       <c r="K752" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="753">
       <c r="A753" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B753" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C753" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D753" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E753" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F753" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034961486 — SCHOOL KE GREY WATER KE LIYE SOAK PIT NIRMAN BARLA</t>
+          <t>1730001010/WC/22012034926000 — LIJPIT NIRMAN {MUKESH KUMAR/BABULAL}</t>
         </is>
       </c>
       <c r="G753" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H753" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I753" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J753" s="3" t="n">
-        <v>44665</v>
+        <v>44634</v>
       </c>
       <c r="K753" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="754">
       <c r="A754" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B754" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C754" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D754" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E754" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F754" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034988148 — Gabian nirman karya  nale par ashok boi ke ghar ke pas barla</t>
+          <t>1730001010/WC/22012034926002 — LIJPIT NIRMAN {ASOK JOSHI/BALAPRASAD}</t>
         </is>
       </c>
       <c r="G754" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H754" s="2" t="n">
-        <v>0</v>
+        <v>4814.91</v>
       </c>
       <c r="I754" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J754" s="3" t="n">
-        <v>44743</v>
+        <v>44634</v>
       </c>
       <c r="K754" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="755">
       <c r="A755" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B755" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C755" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D755" s="1" t="inlineStr">
         <is>
-          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E755" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F755" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034988149 — Gabian nirman karya  nale par shanti dham ke  pas barla</t>
+          <t>1730001010/WC/22012034926005 — LIJPIT NIRMAN {HALKI BAI/HALKE SINGH}</t>
         </is>
       </c>
       <c r="G755" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H755" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I755" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J755" s="3" t="n">
-        <v>44743</v>
+        <v>44634</v>
       </c>
       <c r="K755" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="756">
       <c r="A756" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B756" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C756" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D756" s="1" t="inlineStr">
         <is>
-          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E756" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F756" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012034988150 — Gabian nirman karya  nale par shanti dham ke  pas barla</t>
+          <t>1730001010/WC/22012034926008 — LIJPIT NIRMAN {KASTURI BAI/GANPAT SINGH}</t>
         </is>
       </c>
       <c r="G756" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H756" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I756" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J756" s="3" t="n">
-        <v>44743</v>
+        <v>44634</v>
       </c>
       <c r="K756" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="757">
       <c r="A757" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B757" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C757" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D757" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E757" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F757" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/22012035049761 — RCC Nali nirman karya barla Handpump se munim ke ghar ke pas Nale tak</t>
+          <t>1730001010/WC/22012034926009 — LIJPIT NIRMAN {BHUJJI LAL BARLA}</t>
         </is>
       </c>
       <c r="G757" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H757" s="2" t="n">
-        <v>24000</v>
+        <v>0</v>
       </c>
       <c r="I757" s="2" t="n">
-        <v>9503</v>
+        <v>0</v>
       </c>
       <c r="J757" s="3" t="n">
-        <v>45105</v>
-[...3 lines deleted...]
-      </c>
+        <v>44634</v>
+      </c>
+      <c r="K757" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="758">
       <c r="A758" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B758" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C758" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D758" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E758" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F758" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/9993673024 — sokhta gadda nirman (prathmik shala ke pas barla)</t>
+          <t>1730001010/WC/22012034926013 — LIJPIT NIRMAN {DALCHAND/KALURAM}</t>
         </is>
       </c>
       <c r="G758" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H758" s="2" t="n">
-        <v>4000</v>
+        <v>0</v>
       </c>
       <c r="I758" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J758" s="3" t="n">
-        <v>42887</v>
+        <v>44634</v>
       </c>
       <c r="K758" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="759">
       <c r="A759" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B759" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C759" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D759" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E759" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F759" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WC/VB/22012035333664 — Roof water harwesting swaraj bhavan gram barla</t>
+          <t>1730001010/WC/22012034926015 — LIJPIT NIRMAN {SHIBBO SINGH}</t>
         </is>
       </c>
       <c r="G759" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H759" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I759" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J759" s="3" t="n">
-        <v>46245</v>
+        <v>44634</v>
       </c>
       <c r="K759" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="760">
       <c r="A760" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B760" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C760" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D760" s="1" t="inlineStr">
         <is>
-          <t>Strengthening of Embankment / Construction of Embankment for community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E760" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F760" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WH/19955067 — chek dam</t>
+          <t>1730001010/WC/22012034926017 — LIJPIT NIRMAN {SUNIL KUMAR/RAGHUVIR SINGH}</t>
         </is>
       </c>
       <c r="G760" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H760" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I760" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J760" s="3" t="n">
-        <v>42395</v>
+        <v>44634</v>
       </c>
       <c r="K760" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="761">
       <c r="A761" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B761" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C761" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D761" s="1" t="inlineStr">
         <is>
-          <t>Model Talab / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E761" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F761" s="1" t="inlineStr">
         <is>
-          <t>1730001010/WH/19955255 — TALAV GAHRIKARAN BARLA</t>
+          <t>1730001010/WC/22012034926018 — LIJPIT NIRMAN {MUKESH KUMAR/KARAN SINGH}</t>
         </is>
       </c>
       <c r="G761" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H761" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I761" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J761" s="3" t="n">
-        <v>42279</v>
+        <v>44634</v>
       </c>
       <c r="K761" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="762">
       <c r="A762" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B762" s="1" t="inlineStr">
         <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C762" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D762" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E762" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F762" s="1" t="inlineStr">
+        <is>
+          <t>1730001010/WC/22012034956270 — contour trench  barla</t>
+        </is>
+      </c>
+      <c r="G762" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H762" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I762" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J762" s="3" t="n">
+        <v>44665</v>
+      </c>
+      <c r="K762" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="763">
+      <c r="A763" s="1" t="inlineStr">
+        <is>
+          <t>SANCHI</t>
+        </is>
+      </c>
+      <c r="B763" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C763" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D763" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E763" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F763" s="1" t="inlineStr">
+        <is>
+          <t>1730001010/WC/22012034956276 — contour trench  barla</t>
+        </is>
+      </c>
+      <c r="G763" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H763" s="2" t="n">
+        <v>105986.92</v>
+      </c>
+      <c r="I763" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J763" s="3" t="n">
+        <v>44665</v>
+      </c>
+      <c r="K763" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="764">
+      <c r="A764" s="1" t="inlineStr">
+        <is>
+          <t>SANCHI</t>
+        </is>
+      </c>
+      <c r="B764" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C764" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D764" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E764" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F764" s="1" t="inlineStr">
+        <is>
+          <t>1730001010/WC/22012034956279 — contour trench  katariya</t>
+        </is>
+      </c>
+      <c r="G764" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H764" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I764" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J764" s="3" t="n">
+        <v>44665</v>
+      </c>
+      <c r="K764" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="765">
+      <c r="A765" s="1" t="inlineStr">
+        <is>
+          <t>SANCHI</t>
+        </is>
+      </c>
+      <c r="B765" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C765" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D765" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+        </is>
+      </c>
+      <c r="E765" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F765" s="1" t="inlineStr">
+        <is>
+          <t>1730001010/WC/22012034961451 — LIJ PIT ASHOK/HUKUM SINGH</t>
+        </is>
+      </c>
+      <c r="G765" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H765" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I765" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J765" s="3" t="n">
+        <v>44665</v>
+      </c>
+      <c r="K765" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="766">
+      <c r="A766" s="1" t="inlineStr">
+        <is>
+          <t>SANCHI</t>
+        </is>
+      </c>
+      <c r="B766" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C766" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D766" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E766" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F766" s="1" t="inlineStr">
+        <is>
+          <t>1730001010/WC/22012034961486 — SCHOOL KE GREY WATER KE LIYE SOAK PIT NIRMAN BARLA</t>
+        </is>
+      </c>
+      <c r="G766" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H766" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I766" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J766" s="3" t="n">
+        <v>44665</v>
+      </c>
+      <c r="K766" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="767">
+      <c r="A767" s="1" t="inlineStr">
+        <is>
+          <t>SANCHI</t>
+        </is>
+      </c>
+      <c r="B767" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C767" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D767" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E767" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F767" s="1" t="inlineStr">
+        <is>
+          <t>1730001010/WC/22012034988148 — Gabian nirman karya  nale par ashok boi ke ghar ke pas barla</t>
+        </is>
+      </c>
+      <c r="G767" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H767" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I767" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J767" s="3" t="n">
+        <v>44743</v>
+      </c>
+      <c r="K767" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="768">
+      <c r="A768" s="1" t="inlineStr">
+        <is>
+          <t>SANCHI</t>
+        </is>
+      </c>
+      <c r="B768" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C768" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D768" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
+        </is>
+      </c>
+      <c r="E768" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F768" s="1" t="inlineStr">
+        <is>
+          <t>1730001010/WC/22012034988149 — Gabian nirman karya  nale par shanti dham ke  pas barla</t>
+        </is>
+      </c>
+      <c r="G768" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H768" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I768" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J768" s="3" t="n">
+        <v>44743</v>
+      </c>
+      <c r="K768" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="769">
+      <c r="A769" s="1" t="inlineStr">
+        <is>
+          <t>SANCHI</t>
+        </is>
+      </c>
+      <c r="B769" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C769" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D769" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
+        </is>
+      </c>
+      <c r="E769" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F769" s="1" t="inlineStr">
+        <is>
+          <t>1730001010/WC/22012034988150 — Gabian nirman karya  nale par shanti dham ke  pas barla</t>
+        </is>
+      </c>
+      <c r="G769" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H769" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I769" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J769" s="3" t="n">
+        <v>44743</v>
+      </c>
+      <c r="K769" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="770">
+      <c r="A770" s="1" t="inlineStr">
+        <is>
+          <t>SANCHI</t>
+        </is>
+      </c>
+      <c r="B770" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C770" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D770" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E770" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F770" s="1" t="inlineStr">
+        <is>
+          <t>1730001010/WC/22012035049761 — RCC Nali nirman karya barla Handpump se munim ke ghar ke pas Nale tak</t>
+        </is>
+      </c>
+      <c r="G770" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H770" s="2" t="n">
+        <v>24000</v>
+      </c>
+      <c r="I770" s="2" t="n">
+        <v>9503</v>
+      </c>
+      <c r="J770" s="3" t="n">
+        <v>45105</v>
+      </c>
+      <c r="K770" s="3" t="n">
+        <v>45508</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="771">
+      <c r="A771" s="1" t="inlineStr">
+        <is>
+          <t>SANCHI</t>
+        </is>
+      </c>
+      <c r="B771" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C771" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D771" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E771" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F771" s="1" t="inlineStr">
+        <is>
+          <t>1730001010/WC/9993673024 — sokhta gadda nirman (prathmik shala ke pas barla)</t>
+        </is>
+      </c>
+      <c r="G771" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H771" s="2" t="n">
+        <v>4000</v>
+      </c>
+      <c r="I771" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J771" s="3" t="n">
+        <v>42887</v>
+      </c>
+      <c r="K771" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="772">
+      <c r="A772" s="1" t="inlineStr">
+        <is>
+          <t>SANCHI</t>
+        </is>
+      </c>
+      <c r="B772" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C772" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D772" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E772" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F772" s="1" t="inlineStr">
+        <is>
+          <t>1730001010/WC/VB/22012035333664 — Roof water harwesting swaraj bhavan gram barla</t>
+        </is>
+      </c>
+      <c r="G772" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H772" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I772" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J772" s="3" t="n">
+        <v>46245</v>
+      </c>
+      <c r="K772" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="773">
+      <c r="A773" s="1" t="inlineStr">
+        <is>
+          <t>SANCHI</t>
+        </is>
+      </c>
+      <c r="B773" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C773" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D773" s="1" t="inlineStr">
+        <is>
+          <t>Strengthening of Embankment / Construction of Embankment for community</t>
+        </is>
+      </c>
+      <c r="E773" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F773" s="1" t="inlineStr">
+        <is>
+          <t>1730001010/WH/19955067 — chek dam</t>
+        </is>
+      </c>
+      <c r="G773" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H773" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I773" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J773" s="3" t="n">
+        <v>42395</v>
+      </c>
+      <c r="K773" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="774">
+      <c r="A774" s="1" t="inlineStr">
+        <is>
+          <t>SANCHI</t>
+        </is>
+      </c>
+      <c r="B774" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C774" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D774" s="1" t="inlineStr">
+        <is>
+          <t>Model Talab / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E774" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F774" s="1" t="inlineStr">
+        <is>
+          <t>1730001010/WH/19955255 — TALAV GAHRIKARAN BARLA</t>
+        </is>
+      </c>
+      <c r="G774" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H774" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I774" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J774" s="3" t="n">
+        <v>42279</v>
+      </c>
+      <c r="K774" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="775">
+      <c r="A775" s="1" t="inlineStr">
+        <is>
+          <t>SANCHI</t>
+        </is>
+      </c>
+      <c r="B775" s="1" t="inlineStr">
+        <is>
           <t>2010-2011</t>
         </is>
       </c>
-      <c r="C762" s="1" t="inlineStr">
+      <c r="C775" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="D762" s="1" t="inlineStr">
+      <c r="D775" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
-      <c r="E762" s="1" t="inlineStr">
+      <c r="E775" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
-      <c r="F762" s="1" t="inlineStr">
+      <c r="F775" s="1" t="inlineStr">
         <is>
           <t>1730/RC/8087338 — Raisen T01 to Arvariya</t>
         </is>
       </c>
-      <c r="G762" s="1" t="inlineStr">
+      <c r="G775" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
-      <c r="H762" s="2" t="n">
+      <c r="H775" s="2" t="n">
         <v>6197000</v>
       </c>
-      <c r="I762" s="2" t="n">
+      <c r="I775" s="2" t="n">
         <v>1486769.3</v>
       </c>
-      <c r="J762" s="3" t="n">
+      <c r="J775" s="3" t="n">
         <v>40527</v>
       </c>
-      <c r="K762" s="3" t="n">
+      <c r="K775" s="3" t="n">
         <v>41643</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>