--- v0 (2026-09-06)
+++ v1 (2026-10-28)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K58"/>
+  <dimension ref="A1:K60"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-06 06:30:35</t>
+          <t>Exported on: 2026-10-28 17:19:54</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: RAISEN</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -320,98 +320,98 @@
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45209</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1730001074/DP/22012034591956 — Basudha bandan Amrat vatika(HHS salamatpur)gp sunari</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45177</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Forestry Trees-Fields-Individuals / Block Plantation of Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Forestry Trees-Fields-Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1730001074/IF/22012034606219 — Phal uddyan(subhash chandra jain/shantilal jain)sunari salamatpur</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>142431.49</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>44122</v>
@@ -602,98 +602,98 @@
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>44886</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Forestry Trees-Fields-Individuals / Block Plantation of Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Forestry Trees-Fields-Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1730001074/IF/22012035009476 — Braksha roapan karya(Rajan singh/naval singh)gram sunari</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>123810.13</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>44869</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Forestry Trees-Fields-Individuals / Block Plantation of Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Forestry Trees-Fields-Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1730001074/IF/22012035009480 — Braksha roapan karya(Badan singh/budh singh)gram sunari</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>124503.9</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>44850</v>
@@ -1025,51 +1025,51 @@
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>44951</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Forestry Trees-Fields-Individuals / Block Plantation of Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Forestry Trees-Fields-Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1730001074/IF/22012035012367 — braksha ropan karya(kaptan singh/sher singh)sunari</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>123667.7</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>44850</v>
@@ -1166,51 +1166,51 @@
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>44951</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Forestry Trees-Fields-Individuals / Block Plantation of Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Forestry Trees-Fields-Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1730001074/IF/22012035014877 — Braksha roapn karya(bhagwat singh/bharat singh)sunari</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>124587.52</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45105</v>
@@ -2059,456 +2059,550 @@
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>44881</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1730001074/IF/22012035421143 — Khet talav nirman karya Komal singh parwat singh</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1730001074/IF/22012035481821 — JGSA 2025 Khet Talab Nirman Karya Balvant Singh / Bharat Singh Sunari</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>302818.29</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1730001074/IF/22012035522924 — Khet talav nirman karya Deena pal hari singh pal gram sunari</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1730001074/IF/IAY/4115645 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115333952</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>44700</v>
       </c>
       <c r="K53" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1730001074/IF/IAY/5355660 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105365803</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>45902</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1730001074/IF/IAY/5757643 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102936613</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1730001074/IF/IAY/6227258 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103127213</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I56" s="2" t="n">
-        <v>4200</v>
+        <v>8400</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>46160</v>
       </c>
       <c r="K56" s="3" t="n">
         <v>46243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
-          <t>1730001074/IF/IAY/796133 — Construction of IAY House -IAY REG. NO. MP2253684</t>
+          <t>1730001074/IF/IAY/6293710 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104914445</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
-        <v>42833</v>
+        <v>45694</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>SANCHI</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C58" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D58" s="1" t="inlineStr">
+        <is>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E58" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F58" s="1" t="inlineStr">
+        <is>
+          <t>1730001074/IF/IAY/796133 — Construction of IAY House -IAY REG. NO. MP2253684</t>
+        </is>
+      </c>
+      <c r="G58" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H58" s="2" t="n">
+        <v>27000</v>
+      </c>
+      <c r="I58" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J58" s="3" t="n">
+        <v>42833</v>
+      </c>
+      <c r="K58" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>SANCHI</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
           <t>2021-2022</t>
         </is>
       </c>
-      <c r="C58" s="1" t="inlineStr">
+      <c r="C59" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
-      <c r="D58" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E58" s="1" t="inlineStr">
+      <c r="D59" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
+        </is>
+      </c>
+      <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
-      <c r="F58" s="1" t="inlineStr">
+      <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1730001074/RS/22012034592087 — CC Nali nirman karya 1 Neher ki puliya se mukesh 2 Brait future school se road 3 Bhavendra duve ke m</t>
         </is>
       </c>
-      <c r="G58" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H58" s="2" t="n">
+      <c r="G59" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H59" s="2" t="n">
         <v>800000</v>
       </c>
-      <c r="I58" s="2" t="n">
-[...2 lines deleted...]
-      <c r="J58" s="3" t="n">
+      <c r="I59" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J59" s="3" t="n">
         <v>44495</v>
       </c>
-      <c r="K58" s="3"/>
+      <c r="K59" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>SANCHI</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C60" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D60" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F60" s="1" t="inlineStr">
+        <is>
+          <t>1730001074/RS/VB/YD/22012035139910 — SAMUDAYIK SOK PIT NIRMAN KARYA GRAM SUNARI SALAMATPUR</t>
+        </is>
+      </c>
+      <c r="G60" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H60" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I60" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J60" s="3" t="n">
+        <v>46249</v>
+      </c>
+      <c r="K60" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>