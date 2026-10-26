--- v0 (2026-09-08)
+++ v1 (2026-10-26)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K346"/>
+  <dimension ref="A1:K348"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 07:00:02</t>
+          <t>Exported on: 2026-10-26 14:32:58</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: RAISEN</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -3760,51 +3760,51 @@
         <v>0</v>
       </c>
       <c r="J84" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K84" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
           <t>1730002012/IF/22012035349896 — JGSA2025recharge structure koop harnam singh s/o badri prasad</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="n">
         <v>45761</v>
@@ -12072,4453 +12072,4553 @@
       <c r="J254" s="3" t="n">
         <v>45885</v>
       </c>
       <c r="K254" s="3" t="n">
         <v>46016</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
           <t>1730002012/IF/IAY/5955480 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145558488</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I255" s="2" t="n">
-        <v>6786</v>
+        <v>18186</v>
       </c>
       <c r="J255" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K255" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
           <t>1730002012/IF/IAY/5956971 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117518273</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I256" s="2" t="n">
-        <v>19101</v>
+        <v>23301</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>46119</v>
       </c>
       <c r="K256" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
           <t>1730002012/IF/IAY/5956985 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113852922</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I257" s="2" t="n">
-        <v>18528</v>
+        <v>23328</v>
       </c>
       <c r="J257" s="3" t="n">
         <v>46121</v>
       </c>
       <c r="K257" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
           <t>1730002012/IF/IAY/5959599 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142522492</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I258" s="2" t="n">
-        <v>18474</v>
+        <v>23274</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>46119</v>
       </c>
-      <c r="K258" s="3"/>
+      <c r="K258" s="3" t="n">
+        <v>46308</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
           <t>1730002012/IF/IAY/5960241 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145583862</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I259" s="2" t="n">
-        <v>22173</v>
+        <v>23373</v>
       </c>
       <c r="J259" s="3" t="n">
         <v>46119</v>
       </c>
-      <c r="K259" s="3"/>
+      <c r="K259" s="3" t="n">
+        <v>46308</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
           <t>1730002012/IF/IAY/5961770 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144877348</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I260" s="2" t="n">
-        <v>15054</v>
+        <v>25154</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K260" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
           <t>1730002012/IF/IAY/6004908 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142525285</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I261" s="2" t="n">
-        <v>23229</v>
+        <v>23529</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K261" s="3" t="n">
-        <v>46236</v>
+        <v>46308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
           <t>1730002012/IF/IAY/6009959 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145578424</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I262" s="2" t="n">
-        <v>13821</v>
+        <v>19821</v>
       </c>
       <c r="J262" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K262" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
           <t>1730002012/IF/IAY/6128825 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142308690</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I263" s="2" t="n">
-        <v>19021</v>
+        <v>23221</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>46136</v>
       </c>
-      <c r="K263" s="3"/>
+      <c r="K263" s="3" t="n">
+        <v>46308</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
-          <t>1730002012/IF/IAY/784549 — Construction of IAY House -IAY REG. NO. MP1445900</t>
+          <t>1730002012/IF/IAY/6305579 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144874322</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I264" s="2" t="n">
-        <v>15504</v>
+        <v>3600</v>
       </c>
       <c r="J264" s="3" t="n">
-        <v>42919</v>
-[...3 lines deleted...]
-      </c>
+        <v>46303</v>
+      </c>
+      <c r="K264" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
-          <t>1730002012/IF/IAY/787666 — Construction of IAY House -IAY REG. NO. MP1636784</t>
+          <t>1730002012/IF/IAY/784549 — Construction of IAY House -IAY REG. NO. MP1445900</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I265" s="2" t="n">
-        <v>14964</v>
+        <v>15504</v>
       </c>
       <c r="J265" s="3" t="n">
-        <v>42873</v>
+        <v>42919</v>
       </c>
       <c r="K265" s="3" t="n">
-        <v>43067</v>
+        <v>43292</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
-          <t>1730002012/IF/IAY/787743 — Construction of IAY House -IAY REG. NO. MP1641498</t>
+          <t>1730002012/IF/IAY/787666 — Construction of IAY House -IAY REG. NO. MP1636784</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I266" s="2" t="n">
-        <v>15504</v>
+        <v>14964</v>
       </c>
       <c r="J266" s="3" t="n">
         <v>42873</v>
       </c>
       <c r="K266" s="3" t="n">
-        <v>43282</v>
+        <v>43067</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
-          <t>1730002012/IF/IAY/787848 — Construction of IAY House -IAY REG. NO. MP1647750</t>
+          <t>1730002012/IF/IAY/787743 — Construction of IAY House -IAY REG. NO. MP1641498</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I267" s="2" t="n">
-        <v>15160</v>
+        <v>15504</v>
       </c>
       <c r="J267" s="3" t="n">
         <v>42873</v>
       </c>
       <c r="K267" s="3" t="n">
-        <v>43297</v>
+        <v>43282</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
-          <t>1730002012/IF/IAY/787864 — Construction of IAY House -IAY REG. NO. MP1648965</t>
+          <t>1730002012/IF/IAY/787848 — Construction of IAY House -IAY REG. NO. MP1647750</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I268" s="2" t="n">
-        <v>15000</v>
+        <v>15160</v>
       </c>
       <c r="J268" s="3" t="n">
         <v>42873</v>
       </c>
       <c r="K268" s="3" t="n">
-        <v>43313</v>
+        <v>43297</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
-          <t>1730002012/IF/IAY/788379 — Construction of IAY House -IAY REG. NO. MP1679105</t>
+          <t>1730002012/IF/IAY/787864 — Construction of IAY House -IAY REG. NO. MP1648965</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I269" s="2" t="n">
         <v>15000</v>
       </c>
       <c r="J269" s="3" t="n">
         <v>42873</v>
       </c>
       <c r="K269" s="3" t="n">
-        <v>43320</v>
+        <v>43313</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
-          <t>1730002012/IF/IAY/792206 — Construction of IAY House -IAY REG. NO. MP1954220</t>
+          <t>1730002012/IF/IAY/788379 — Construction of IAY House -IAY REG. NO. MP1679105</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I270" s="2" t="n">
-        <v>14964</v>
+        <v>15000</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>42873</v>
       </c>
       <c r="K270" s="3" t="n">
-        <v>43253</v>
+        <v>43320</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
-          <t>1730002012/IF/IAY/792569 — Construction of IAY House -IAY REG. NO. MP1979627</t>
+          <t>1730002012/IF/IAY/792206 — Construction of IAY House -IAY REG. NO. MP1954220</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I271" s="2" t="n">
-        <v>14620</v>
+        <v>14964</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>42873</v>
       </c>
       <c r="K271" s="3" t="n">
-        <v>43137</v>
+        <v>43253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
-          <t>1730002012/IF/IAY/792570 — Construction of IAY House -IAY REG. NO. MP1979707</t>
+          <t>1730002012/IF/IAY/792569 — Construction of IAY House -IAY REG. NO. MP1979627</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I272" s="2" t="n">
-        <v>14964</v>
+        <v>14620</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>42873</v>
       </c>
       <c r="K272" s="3" t="n">
-        <v>43067</v>
+        <v>43137</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
-          <t>1730002012/IF/IAY/799791 — Construction of IAY House -IAY REG. NO. MP2596871</t>
+          <t>1730002012/IF/IAY/792570 — Construction of IAY House -IAY REG. NO. MP1979707</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I273" s="2" t="n">
-        <v>14792</v>
+        <v>14964</v>
       </c>
       <c r="J273" s="3" t="n">
         <v>42873</v>
       </c>
       <c r="K273" s="3" t="n">
-        <v>43253</v>
+        <v>43067</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
-          <t>1730002012/IF/IAY/804657 — Construction of IAY House -IAY REG. NO. MP3308844</t>
+          <t>1730002012/IF/IAY/799791 — Construction of IAY House -IAY REG. NO. MP2596871</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I274" s="2" t="n">
-        <v>14964</v>
+        <v>14792</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>42873</v>
       </c>
       <c r="K274" s="3" t="n">
-        <v>43057</v>
+        <v>43253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
-          <t>1730002012/IF/IAY/805900 — Construction of IAY House -IAY REG. NO. MP3514498</t>
+          <t>1730002012/IF/IAY/804657 — Construction of IAY House -IAY REG. NO. MP3308844</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I275" s="2" t="n">
-        <v>15144</v>
+        <v>14964</v>
       </c>
       <c r="J275" s="3" t="n">
-        <v>42936</v>
+        <v>42873</v>
       </c>
       <c r="K275" s="3" t="n">
-        <v>43278</v>
+        <v>43057</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
-          <t>1730002012/IF/IAY/807778 — Construction of IAY House -IAY REG. NO. MP3936054</t>
+          <t>1730002012/IF/IAY/805900 — Construction of IAY House -IAY REG. NO. MP3514498</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I276" s="2" t="n">
-        <v>0</v>
+        <v>15144</v>
       </c>
       <c r="J276" s="3" t="n">
-        <v>42834</v>
-[...1 lines deleted...]
-      <c r="K276" s="3"/>
+        <v>42936</v>
+      </c>
+      <c r="K276" s="3" t="n">
+        <v>43278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
-          <t>1730002012/LD/22012034262092 — शांतिधाम निर्माण गुफा</t>
+          <t>1730002012/IF/IAY/807778 — Construction of IAY House -IAY REG. NO. MP3936054</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I277" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J277" s="3" t="n">
-        <v>42279</v>
+        <v>42834</v>
       </c>
       <c r="K277" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Stone Terracing / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
-          <t>1730002012/LD/22012034273204 — शांतिधाम निर्माण गुफा चॉदपुर</t>
+          <t>1730002012/IF/VB/YD/22012035665705 — KAPILADHARA KOOP NIRMAN GULAB SINGH MALVIYA</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
-        <v>498000</v>
+        <v>0</v>
       </c>
       <c r="I278" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J278" s="3" t="n">
-        <v>42505</v>
+        <v>46249</v>
       </c>
       <c r="K278" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
-          <t>1730002012/LD/22012034295323 — शांतिधाम चांदपुर</t>
+          <t>1730002012/LD/22012034262092 — शांतिधाम निर्माण गुफा</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
-        <v>498000</v>
+        <v>0</v>
       </c>
       <c r="I279" s="2" t="n">
-        <v>298393.37</v>
+        <v>0</v>
       </c>
       <c r="J279" s="3" t="n">
-        <v>42733</v>
-[...3 lines deleted...]
-      </c>
+        <v>42279</v>
+      </c>
+      <c r="K279" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Stone Terracing / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
-          <t>1730002012/LD/22012034300640 — शान्तिधाम निर्माण चांदपुर</t>
+          <t>1730002012/LD/22012034273204 — शांतिधाम निर्माण गुफा चॉदपुर</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
-        <v>180000</v>
+        <v>498000</v>
       </c>
       <c r="I280" s="2" t="n">
-        <v>178468.66</v>
+        <v>0</v>
       </c>
       <c r="J280" s="3" t="n">
-        <v>43006</v>
-[...3 lines deleted...]
-      </c>
+        <v>42505</v>
+      </c>
+      <c r="K280" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
-          <t>1730002012/LD/286 — मेडबंधान कार्य बीरसिंह/हरगोविन्‍द चॉदपुर</t>
+          <t>1730002012/LD/22012034295323 — शांतिधाम चांदपुर</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
-        <v>19500</v>
+        <v>498000</v>
       </c>
       <c r="I281" s="2" t="n">
-        <v>18178</v>
+        <v>298393.37</v>
       </c>
       <c r="J281" s="3" t="n">
-        <v>40634</v>
+        <v>42733</v>
       </c>
       <c r="K281" s="3" t="n">
-        <v>40766</v>
+        <v>43205</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
-          <t>1730002012/LD/3799395025 — MEND BANDHAN AMAN SINGH/BHUGANTA CHANDPUR</t>
+          <t>1730002012/LD/22012034300640 — शान्तिधाम निर्माण चांदपुर</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
-        <v>45000</v>
+        <v>180000</v>
       </c>
       <c r="I282" s="2" t="n">
-        <v>21006</v>
+        <v>178468.66</v>
       </c>
       <c r="J282" s="3" t="n">
-        <v>41438</v>
+        <v>43006</v>
       </c>
       <c r="K282" s="3" t="n">
-        <v>41881</v>
+        <v>44071</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
-          <t>1730002012/LD/3799396845 — मेढबंधान कार्य रामरतन/मौंजीलाल चॉदपुर</t>
+          <t>1730002012/LD/286 — मेडबंधान कार्य बीरसिंह/हरगोविन्‍द चॉदपुर</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
-        <v>45000</v>
+        <v>19500</v>
       </c>
       <c r="I283" s="2" t="n">
-        <v>23700</v>
+        <v>18178</v>
       </c>
       <c r="J283" s="3" t="n">
-        <v>41452</v>
+        <v>40634</v>
       </c>
       <c r="K283" s="3" t="n">
-        <v>41818</v>
+        <v>40766</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
-          <t>1730002012/LD/3799396848 — मेढबंधान कार्य शेरसिंह/तोरनसिंह चॉदपुर</t>
+          <t>1730002012/LD/3799395025 — MEND BANDHAN AMAN SINGH/BHUGANTA CHANDPUR</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>45000</v>
       </c>
       <c r="I284" s="2" t="n">
-        <v>30708</v>
+        <v>21006</v>
       </c>
       <c r="J284" s="3" t="n">
-        <v>41452</v>
+        <v>41438</v>
       </c>
       <c r="K284" s="3" t="n">
-        <v>41818</v>
+        <v>41881</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
-          <t>1730002012/LD/3799396850 — मेढबंधान कार्य तुलसीराम/महाराजसिंह चॉदपुर</t>
+          <t>1730002012/LD/3799396845 — मेढबंधान कार्य रामरतन/मौंजीलाल चॉदपुर</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>45000</v>
       </c>
       <c r="I285" s="2" t="n">
-        <v>35889</v>
+        <v>23700</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>41452</v>
       </c>
       <c r="K285" s="3" t="n">
-        <v>41861</v>
+        <v>41818</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
-          <t>1730002012/LD/3799398784 — mend bandhan nirman veersingh/gopeelal chandpur</t>
+          <t>1730002012/LD/3799396848 — मेढबंधान कार्य शेरसिंह/तोरनसिंह चॉदपुर</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
-        <v>0</v>
+        <v>45000</v>
       </c>
       <c r="I286" s="2" t="n">
-        <v>0</v>
+        <v>30708</v>
       </c>
       <c r="J286" s="3" t="n">
-        <v>41379</v>
-[...1 lines deleted...]
-      <c r="K286" s="3"/>
+        <v>41452</v>
+      </c>
+      <c r="K286" s="3" t="n">
+        <v>41818</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
-          <t>1730002012/LD/3799398789 — samsan ghat gupha tola</t>
+          <t>1730002012/LD/3799396850 — मेढबंधान कार्य तुलसीराम/महाराजसिंह चॉदपुर</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
-        <v>0</v>
+        <v>45000</v>
       </c>
       <c r="I287" s="2" t="n">
-        <v>0</v>
+        <v>35889</v>
       </c>
       <c r="J287" s="3" t="n">
-        <v>41379</v>
-[...1 lines deleted...]
-      <c r="K287" s="3"/>
+        <v>41452</v>
+      </c>
+      <c r="K287" s="3" t="n">
+        <v>41861</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
-          <t>1730002012/LD/77 — मेंढ बंधान कार्य चांदपुर होकमसिंह / समरतसिंह</t>
+          <t>1730002012/LD/3799398784 — mend bandhan nirman veersingh/gopeelal chandpur</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
-        <v>19500</v>
+        <v>0</v>
       </c>
       <c r="I288" s="2" t="n">
-        <v>16590</v>
+        <v>0</v>
       </c>
       <c r="J288" s="3" t="n">
-        <v>40327</v>
-[...3 lines deleted...]
-      </c>
+        <v>41379</v>
+      </c>
+      <c r="K288" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
-          <t>1730002012/LD/78 — मेंढ बंधान कार्य चांदपुर संतोष / समरतसिंह</t>
+          <t>1730002012/LD/3799398789 — samsan ghat gupha tola</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
-        <v>19500</v>
+        <v>0</v>
       </c>
       <c r="I289" s="2" t="n">
-        <v>18481</v>
+        <v>0</v>
       </c>
       <c r="J289" s="3" t="n">
-        <v>40327</v>
-[...3 lines deleted...]
-      </c>
+        <v>41379</v>
+      </c>
+      <c r="K289" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Other Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Infrastructure for NADEP composting / Construction of NADEP Compost structure for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
-          <t>1730002012/OP/9425891227 — नाडेप प्रताप सिंह के घर के पास चांदपुर</t>
+          <t>1730002012/LD/77 — मेंढ बंधान कार्य चांदपुर होकमसिंह / समरतसिंह</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
-        <v>15000</v>
+        <v>19500</v>
       </c>
       <c r="I290" s="2" t="n">
-        <v>0</v>
+        <v>16590</v>
       </c>
       <c r="J290" s="3" t="n">
-        <v>42645</v>
-[...1 lines deleted...]
-      <c r="K290" s="3"/>
+        <v>40327</v>
+      </c>
+      <c r="K290" s="3" t="n">
+        <v>40350</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Other Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Infrastructure for NADEP composting / Construction of NADEP Compost structure for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
-          <t>1730002012/OP/9425891573 — नाडेप निर्माण मोहर सिंह के घर के पास चॉदपुर</t>
+          <t>1730002012/LD/78 — मेंढ बंधान कार्य चांदपुर संतोष / समरतसिंह</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
-        <v>15000</v>
+        <v>19500</v>
       </c>
       <c r="I291" s="2" t="n">
-        <v>0</v>
+        <v>18481</v>
       </c>
       <c r="J291" s="3" t="n">
-        <v>42645</v>
-[...1 lines deleted...]
-      <c r="K291" s="3"/>
+        <v>40327</v>
+      </c>
+      <c r="K291" s="3" t="n">
+        <v>40350</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Other Works</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
           <t>Infrastructure for NADEP composting / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
-          <t>1730002012/OP/9425892617 — नाडेप निर्माण सुल्‍तानसिंह के घर के पास चॉदपुर</t>
+          <t>1730002012/OP/9425891227 — नाडेप प्रताप सिंह के घर के पास चांदपुर</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>15000</v>
       </c>
       <c r="I292" s="2" t="n">
-        <v>3096</v>
+        <v>0</v>
       </c>
       <c r="J292" s="3" t="n">
-        <v>42831</v>
-[...3 lines deleted...]
-      </c>
+        <v>42645</v>
+      </c>
+      <c r="K292" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Other Works</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Infrastructure for NADEP composting / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
-          <t>1730002012/RC/145 — पंचपरमेशवर सी सी रोड निर्माण दिवान के घर से शंकरजी के मंदिर की ओर चॉदपुर</t>
+          <t>1730002012/OP/9425891573 — नाडेप निर्माण मोहर सिंह के घर के पास चॉदपुर</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
-        <v>51000</v>
+        <v>15000</v>
       </c>
       <c r="I293" s="2" t="n">
-        <v>51225.38</v>
+        <v>0</v>
       </c>
       <c r="J293" s="3" t="n">
-        <v>40684</v>
-[...3 lines deleted...]
-      </c>
+        <v>42645</v>
+      </c>
+      <c r="K293" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Other Works</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Infrastructure for NADEP composting / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
-          <t>1730002012/RC/194 — सीसी रोड आंतरिकपथ माता मंदिर से शफीक के घर की ओर चॉदपुर</t>
+          <t>1730002012/OP/9425892617 — नाडेप निर्माण सुल्‍तानसिंह के घर के पास चॉदपुर</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
-        <v>106000</v>
+        <v>15000</v>
       </c>
       <c r="I294" s="2" t="n">
-        <v>104755.93</v>
+        <v>3096</v>
       </c>
       <c r="J294" s="3" t="n">
-        <v>41000</v>
+        <v>42831</v>
       </c>
       <c r="K294" s="3" t="n">
-        <v>41130</v>
+        <v>43207</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
-          <t>1730002012/RC/22012034173774 — cc road pothiram ke makan se mandir ki or chandpur</t>
+          <t>1730002012/RC/145 — पंचपरमेशवर सी सी रोड निर्माण दिवान के घर से शंकरजी के मंदिर की ओर चॉदपुर</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
-        <v>0</v>
+        <v>51000</v>
       </c>
       <c r="I295" s="2" t="n">
-        <v>0</v>
+        <v>51225.38</v>
       </c>
       <c r="J295" s="3" t="n">
-        <v>41379</v>
-[...1 lines deleted...]
-      <c r="K295" s="3"/>
+        <v>40684</v>
+      </c>
+      <c r="K295" s="3" t="n">
+        <v>41332</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
-          <t>1730002012/RC/22012034201363 — पंच परमेश्‍वर सीसी रोड निर्माण मोहन सिंह के घर से</t>
+          <t>1730002012/RC/194 — सीसी रोड आंतरिकपथ माता मंदिर से शफीक के घर की ओर चॉदपुर</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
-        <v>229000</v>
+        <v>106000</v>
       </c>
       <c r="I296" s="2" t="n">
-        <v>227104</v>
+        <v>104755.93</v>
       </c>
       <c r="J296" s="3" t="n">
-        <v>41697</v>
+        <v>41000</v>
       </c>
       <c r="K296" s="3" t="n">
-        <v>41962</v>
+        <v>41130</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
-          <t>1730002012/RC/22012034201366 — पंच परमेश्‍वर सीसी रोड निर्माण काशीराम के घर से पन</t>
+          <t>1730002012/RC/22012034173774 — cc road pothiram ke makan se mandir ki or chandpur</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
-        <v>229000</v>
+        <v>0</v>
       </c>
       <c r="I297" s="2" t="n">
-        <v>222644</v>
+        <v>0</v>
       </c>
       <c r="J297" s="3" t="n">
-        <v>41676</v>
-[...3 lines deleted...]
-      </c>
+        <v>41379</v>
+      </c>
+      <c r="K297" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
-          <t>1730002012/RC/22012034262172 — पंचपरमेश्‍वर सी सी रोड फूल सिंह के घर से राम सिंह के घर की ओर</t>
+          <t>1730002012/RC/22012034201363 — पंच परमेश्‍वर सीसी रोड निर्माण मोहन सिंह के घर से</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
-        <v>93000</v>
+        <v>229000</v>
       </c>
       <c r="I298" s="2" t="n">
-        <v>91191</v>
+        <v>227104</v>
       </c>
       <c r="J298" s="3" t="n">
-        <v>41963</v>
+        <v>41697</v>
       </c>
       <c r="K298" s="3" t="n">
-        <v>42241</v>
+        <v>41962</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>1730002012/RC/22012034262173 — पंचपरमेश्‍वर सी सी रोड माध्‍यमिक शाला में</t>
+          <t>1730002012/RC/22012034201366 — पंच परमेश्‍वर सीसी रोड निर्माण काशीराम के घर से पन</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
-        <v>33000</v>
+        <v>229000</v>
       </c>
       <c r="I299" s="2" t="n">
-        <v>31272</v>
+        <v>222644</v>
       </c>
       <c r="J299" s="3" t="n">
-        <v>41963</v>
+        <v>41676</v>
       </c>
       <c r="K299" s="3" t="n">
-        <v>42307</v>
+        <v>41818</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>1730002012/RC/22012034282999 — पंच परमेश्‍वर सी सी रोड निर्माण शाला भवन से अतिरिक्‍त कक्ष के सामने चॉदपुर</t>
+          <t>1730002012/RC/22012034262172 — पंचपरमेश्‍वर सी सी रोड फूल सिंह के घर से राम सिंह के घर की ओर</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
-        <v>106000</v>
+        <v>93000</v>
       </c>
       <c r="I300" s="2" t="n">
-        <v>112221.5</v>
+        <v>91191</v>
       </c>
       <c r="J300" s="3" t="n">
-        <v>42236</v>
+        <v>41963</v>
       </c>
       <c r="K300" s="3" t="n">
-        <v>42875</v>
+        <v>42241</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>1730002012/RC/22012034312674 — पंचपरमेश्‍वर सीसी रोड करारिया टपराटोला से मलखानसिंह के मकान की ओर चांदपुर</t>
+          <t>1730002012/RC/22012034262173 — पंचपरमेश्‍वर सी सी रोड माध्‍यमिक शाला में</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
-        <v>142000</v>
+        <v>33000</v>
       </c>
       <c r="I301" s="2" t="n">
-        <v>118117.8</v>
+        <v>31272</v>
       </c>
       <c r="J301" s="3" t="n">
-        <v>42509</v>
+        <v>41963</v>
       </c>
       <c r="K301" s="3" t="n">
-        <v>42875</v>
+        <v>42307</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>1730002012/RC/22012034326274 — सुदूर ग्रेवल रोड गुफा से चॉदपुर की ओर चॉदपुर</t>
+          <t>1730002012/RC/22012034282999 — पंच परमेश्‍वर सी सी रोड निर्माण शाला भवन से अतिरिक्‍त कक्ष के सामने चॉदपुर</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
-        <v>1100000</v>
+        <v>106000</v>
       </c>
       <c r="I302" s="2" t="n">
-        <v>993645.27</v>
+        <v>112221.5</v>
       </c>
       <c r="J302" s="3" t="n">
-        <v>42789</v>
+        <v>42236</v>
       </c>
       <c r="K302" s="3" t="n">
-        <v>43586</v>
+        <v>42875</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>1730002012/RC/22012034335933 — सुदूर संपर्क सडक किशनलाल के खेत से हुकम के खेत की ओर चांदपुर</t>
+          <t>1730002012/RC/22012034312674 — पंचपरमेश्‍वर सीसी रोड करारिया टपराटोला से मलखानसिंह के मकान की ओर चांदपुर</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
-        <v>500000</v>
+        <v>142000</v>
       </c>
       <c r="I303" s="2" t="n">
-        <v>488573.97</v>
+        <v>118117.8</v>
       </c>
       <c r="J303" s="3" t="n">
-        <v>42845</v>
+        <v>42509</v>
       </c>
       <c r="K303" s="3" t="n">
-        <v>43373</v>
+        <v>42875</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
-          <t>1730002012/RC/22012034372896 — सी सी रोड</t>
+          <t>1730002012/RC/22012034326274 — सुदूर ग्रेवल रोड गुफा से चॉदपुर की ओर चॉदपुर</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
-        <v>0</v>
+        <v>1100000</v>
       </c>
       <c r="I304" s="2" t="n">
-        <v>0</v>
+        <v>993645.27</v>
       </c>
       <c r="J304" s="3" t="n">
-        <v>43204</v>
-[...1 lines deleted...]
-      <c r="K304" s="3"/>
+        <v>42789</v>
+      </c>
+      <c r="K304" s="3" t="n">
+        <v>43586</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
-          <t>1730002012/RC/22012034375866 — ग्रेवल रोड</t>
+          <t>1730002012/RC/22012034335933 — सुदूर संपर्क सडक किशनलाल के खेत से हुकम के खेत की ओर चांदपुर</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
-        <v>0</v>
+        <v>500000</v>
       </c>
       <c r="I305" s="2" t="n">
-        <v>0</v>
+        <v>488573.97</v>
       </c>
       <c r="J305" s="3" t="n">
-        <v>43204</v>
-[...1 lines deleted...]
-      <c r="K305" s="3"/>
+        <v>42845</v>
+      </c>
+      <c r="K305" s="3" t="n">
+        <v>43373</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
-          <t>1730002012/RC/22012034435856 — सीसी रोड गोविन्‍द के घर से बद्रीप्रसाद के घर की ओर चांदपुर</t>
+          <t>1730002012/RC/22012034372896 — सी सी रोड</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
-        <v>90000</v>
+        <v>0</v>
       </c>
       <c r="I306" s="2" t="n">
-        <v>85136</v>
+        <v>0</v>
       </c>
       <c r="J306" s="3" t="n">
-        <v>43479</v>
-[...3 lines deleted...]
-      </c>
+        <v>43204</v>
+      </c>
+      <c r="K306" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>1730002012/RC/22012034439799 — Graval Road</t>
+          <t>1730002012/RC/22012034375866 — ग्रेवल रोड</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I307" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J307" s="3" t="n">
-        <v>43569</v>
+        <v>43204</v>
       </c>
       <c r="K307" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>1730002012/RC/22012034448594 — सीसी रोड मुख्‍य सडक से शांतिधाम परिसर में चांदपुर</t>
+          <t>1730002012/RC/22012034435856 — सीसी रोड गोविन्‍द के घर से बद्रीप्रसाद के घर की ओर चांदपुर</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
-        <v>60000</v>
+        <v>90000</v>
       </c>
       <c r="I308" s="2" t="n">
-        <v>59836</v>
+        <v>85136</v>
       </c>
       <c r="J308" s="3" t="n">
-        <v>43528</v>
+        <v>43479</v>
       </c>
       <c r="K308" s="3" t="n">
         <v>44037</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
-          <t>1730002012/RC/22012034470084 — cc road santosh sen ke ghar se aman ke ghar ki or chandpur</t>
+          <t>1730002012/RC/22012034439799 — Graval Road</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
-        <v>75000</v>
+        <v>0</v>
       </c>
       <c r="I309" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J309" s="3" t="n">
         <v>43569</v>
       </c>
       <c r="K309" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>1730002012/RC/22012034527458 — Graval Road Karodilal ke khet se Sultan singh ke Tapra tak gram Chandpur</t>
+          <t>1730002012/RC/22012034448594 — सीसी रोड मुख्‍य सडक से शांतिधाम परिसर में चांदपुर</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
-        <v>1264078.58</v>
+        <v>60000</v>
       </c>
       <c r="I310" s="2" t="n">
-        <v>1250269.55</v>
+        <v>59836</v>
       </c>
       <c r="J310" s="3" t="n">
-        <v>44022</v>
+        <v>43528</v>
       </c>
       <c r="K310" s="3" t="n">
-        <v>44705</v>
+        <v>44037</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
-          <t>1730002012/RC/22012034543235 — CC ROAD WITH NALI MAIN SE CHOTELAL ADIWASI KE GHAR KI OR GUFA CHANDPUR</t>
+          <t>1730002012/RC/22012034470084 — cc road santosh sen ke ghar se aman ke ghar ki or chandpur</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
-        <v>47000</v>
+        <v>75000</v>
       </c>
       <c r="I311" s="2" t="n">
-        <v>46740</v>
+        <v>0</v>
       </c>
       <c r="J311" s="3" t="n">
-        <v>44169</v>
-[...3 lines deleted...]
-      </c>
+        <v>43569</v>
+      </c>
+      <c r="K311" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
-          <t>1730002012/RC/22012034833438 — CC ROAD NIRMAN KARYA GOPAL LODHI KE GHAR SE HARIRAM KE GHAR KI OR GRAM CHANDPUR</t>
+          <t>1730002012/RC/22012034527458 — Graval Road Karodilal ke khet se Sultan singh ke Tapra tak gram Chandpur</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
-        <v>46000</v>
+        <v>1264078.58</v>
       </c>
       <c r="I312" s="2" t="n">
-        <v>0</v>
+        <v>1250269.55</v>
       </c>
       <c r="J312" s="3" t="n">
-        <v>45396</v>
-[...1 lines deleted...]
-      <c r="K312" s="3"/>
+        <v>44022</v>
+      </c>
+      <c r="K312" s="3" t="n">
+        <v>44705</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
-          <t>1730002012/RC/265 — पंचपरमेशवर  सी सी रोड आंतरिक पथ अमरसिंह के घर से मउआवारी माता की ओर चॉदपुर</t>
+          <t>1730002012/RC/22012034543235 — CC ROAD WITH NALI MAIN SE CHOTELAL ADIWASI KE GHAR KI OR GUFA CHANDPUR</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
-        <v>79000</v>
+        <v>47000</v>
       </c>
       <c r="I313" s="2" t="n">
-        <v>94520</v>
+        <v>46740</v>
       </c>
       <c r="J313" s="3" t="n">
-        <v>41071</v>
+        <v>44169</v>
       </c>
       <c r="K313" s="3" t="n">
-        <v>41130</v>
+        <v>44258</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
-          <t>1730002012/RC/326 — सीसी रोड आंतरिक पथ अर्जुन महोरिया के घर से बद्री डण्‍डोलिया के घर की ओर चॉदपुर</t>
+          <t>1730002012/RC/22012034833438 — CC ROAD NIRMAN KARYA GOPAL LODHI KE GHAR SE HARIRAM KE GHAR KI OR GRAM CHANDPUR</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
-        <v>142000</v>
+        <v>46000</v>
       </c>
       <c r="I314" s="2" t="n">
-        <v>142140</v>
+        <v>0</v>
       </c>
       <c r="J314" s="3" t="n">
-        <v>41298</v>
-[...3 lines deleted...]
-      </c>
+        <v>45396</v>
+      </c>
+      <c r="K314" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
-          <t>1730002012/RC/94 — ग्रेवल रोड निर्माण चांदपुर से खेजडामहलपुर की ओर</t>
+          <t>1730002012/RC/265 — पंचपरमेशवर  सी सी रोड आंतरिक पथ अमरसिंह के घर से मउआवारी माता की ओर चॉदपुर</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
-        <v>499900</v>
+        <v>79000</v>
       </c>
       <c r="I315" s="2" t="n">
-        <v>385196.92</v>
+        <v>94520</v>
       </c>
       <c r="J315" s="3" t="n">
-        <v>39570</v>
+        <v>41071</v>
       </c>
       <c r="K315" s="3" t="n">
-        <v>41218</v>
+        <v>41130</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1730002012/RS/22012034509663 — NALI NIRMAAN KARY MOHAN SINGH K GHAR SE MEN ROAD KI AUR GUFA</t>
+          <t>1730002012/RC/326 — सीसी रोड आंतरिक पथ अर्जुन महोरिया के घर से बद्री डण्‍डोलिया के घर की ओर चॉदपुर</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
-        <v>22000</v>
+        <v>142000</v>
       </c>
       <c r="I316" s="2" t="n">
-        <v>13464</v>
+        <v>142140</v>
       </c>
       <c r="J316" s="3" t="n">
-        <v>44799</v>
+        <v>41298</v>
       </c>
       <c r="K316" s="3" t="n">
-        <v>45271</v>
+        <v>41365</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1730002012/RS/22012034521895 — samudayak nadep school k pass gram chandpur</t>
+          <t>1730002012/RC/94 — ग्रेवल रोड निर्माण चांदपुर से खेजडामहलपुर की ओर</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
-        <v>12507.57</v>
+        <v>499900</v>
       </c>
       <c r="I317" s="2" t="n">
-        <v>0</v>
+        <v>385196.92</v>
       </c>
       <c r="J317" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K317" s="3"/>
+        <v>39570</v>
+      </c>
+      <c r="K317" s="3" t="n">
+        <v>41218</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1730002012/RS/22012034521896 — samudayak nadep gupa chandpur</t>
+          <t>1730002012/RS/22012034509663 — NALI NIRMAAN KARY MOHAN SINGH K GHAR SE MEN ROAD KI AUR GUFA</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
-        <v>12507.57</v>
+        <v>22000</v>
       </c>
       <c r="I318" s="2" t="n">
-        <v>0</v>
+        <v>13464</v>
       </c>
       <c r="J318" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K318" s="3"/>
+        <v>44799</v>
+      </c>
+      <c r="K318" s="3" t="n">
+        <v>45271</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1730002012/RS/22012034521898 — soak pit m.school chandpur</t>
+          <t>1730002012/RS/22012034521895 — samudayak nadep school k pass gram chandpur</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>12507.57</v>
       </c>
       <c r="I319" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J319" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K319" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1730002012/RS/22012034521900 — soak pit mauaa bali mata k pass</t>
+          <t>1730002012/RS/22012034521896 — samudayak nadep gupa chandpur</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
-        <v>14467.3</v>
+        <v>12507.57</v>
       </c>
       <c r="I320" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J320" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1730002012/RS/22012034521901 — soak pit emli bali mata k pass</t>
+          <t>1730002012/RS/22012034521898 — soak pit m.school chandpur</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
-        <v>14467.3</v>
+        <v>12507.57</v>
       </c>
       <c r="I321" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J321" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K321" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1730002012/RS/22012034521902 — soak pit emli bali mata k pass</t>
+          <t>1730002012/RS/22012034521900 — soak pit mauaa bali mata k pass</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I322" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K322" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stabilization Pond for Community / Construction of Stabilization Pond for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1730002012/RS/22012034572803 — SANITATION SHED CONSTRUCTION OF WORK NEAR GADHI GHAT NAHARIYA CHANDPUR</t>
+          <t>1730002012/RS/22012034521901 — soak pit emli bali mata k pass</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
-        <v>62000</v>
+        <v>14467.3</v>
       </c>
       <c r="I323" s="2" t="n">
-        <v>60795</v>
+        <v>0</v>
       </c>
       <c r="J323" s="3" t="n">
-        <v>44509</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K323" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1730002012/RS/22012034642389 — SWAKSHTA PARISAR GUPHA TOLA KE PASS GRAM CHANDPUR</t>
+          <t>1730002012/RS/22012034521902 — soak pit emli bali mata k pass</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
-        <v>44000</v>
+        <v>14467.3</v>
       </c>
       <c r="I324" s="2" t="n">
-        <v>43449</v>
+        <v>0</v>
       </c>
       <c r="J324" s="3" t="n">
-        <v>44606</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K324" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Stabilization Pond for Community / Construction of Stabilization Pond for Community</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1730002012/RS/22012035114474 — NALI NIRMAN KARYA M.S.BHAVAN SE POTHIRAM LODHI KE GHAR KI OR AVM ANYA GRAM CHANDPUR</t>
+          <t>1730002012/RS/22012034572803 — SANITATION SHED CONSTRUCTION OF WORK NEAR GADHI GHAT NAHARIYA CHANDPUR</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
-        <v>34000</v>
+        <v>62000</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>33586</v>
+        <v>60795</v>
       </c>
       <c r="J325" s="3" t="n">
-        <v>45204</v>
+        <v>44509</v>
       </c>
       <c r="K325" s="3" t="n">
-        <v>45692</v>
+        <v>44679</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1730002012/RS/22012035130819 — NALI NIRMAN PS SHALA SE POTHIRAM LODHI KE GHAR KI OR SURAJ KE GHAR SE BABULAL KE GAR KI OR CHANDPUR</t>
+          <t>1730002012/RS/22012034642389 — SWAKSHTA PARISAR GUPHA TOLA KE PASS GRAM CHANDPUR</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
-        <v>45000</v>
+        <v>44000</v>
       </c>
       <c r="I326" s="2" t="n">
-        <v>6600</v>
+        <v>43449</v>
       </c>
       <c r="J326" s="3" t="n">
-        <v>45556</v>
+        <v>44606</v>
       </c>
       <c r="K326" s="3" t="n">
-        <v>45783</v>
+        <v>45260</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Anganwadi Toilets / Construction of Anganwadi Multi Unit Toilets for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1730002012/RS/43036 — maryada abhiyan veersingh/gopilal chandpur</t>
+          <t>1730002012/RS/22012035114474 — NALI NIRMAN KARYA M.S.BHAVAN SE POTHIRAM LODHI KE GHAR KI OR AVM ANYA GRAM CHANDPUR</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
-        <v>0</v>
+        <v>34000</v>
       </c>
       <c r="I327" s="2" t="n">
-        <v>0</v>
+        <v>33586</v>
       </c>
       <c r="J327" s="3" t="n">
-        <v>41379</v>
-[...1 lines deleted...]
-      <c r="K327" s="3"/>
+        <v>45204</v>
+      </c>
+      <c r="K327" s="3" t="n">
+        <v>45692</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1730002012/SK/9993647777 — Bharat Nirman Rajeev Gandhi Sewa Kendra,CHANDPUR</t>
+          <t>1730002012/RS/22012035130819 — NALI NIRMAN PS SHALA SE POTHIRAM LODHI KE GHAR KI OR SURAJ KE GHAR SE BABULAL KE GAR KI OR CHANDPUR</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
-        <v>1285000</v>
+        <v>45000</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>1000986.8</v>
+        <v>6600</v>
       </c>
       <c r="J328" s="3" t="n">
-        <v>42236</v>
+        <v>45556</v>
       </c>
       <c r="K328" s="3" t="n">
-        <v>42941</v>
+        <v>45783</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Anganwadi Toilets / Construction of Anganwadi Multi Unit Toilets for Community</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1730002012/WC/22012034465863 — स्‍टाप डेम निर्माण चॉदपुर</t>
+          <t>1730002012/RS/43036 — maryada abhiyan veersingh/gopilal chandpur</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J329" s="3" t="n">
-        <v>43204</v>
+        <v>41379</v>
       </c>
       <c r="K329" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1730002012/WC/22012034466429 — Stapdem nirman gram chandpur</t>
+          <t>1730002012/SK/9993647777 — Bharat Nirman Rajeev Gandhi Sewa Kendra,CHANDPUR</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
-        <v>1149657.72</v>
+        <v>1285000</v>
       </c>
       <c r="I330" s="2" t="n">
-        <v>17424</v>
+        <v>1000986.8</v>
       </c>
       <c r="J330" s="3" t="n">
-        <v>43634</v>
-[...1 lines deleted...]
-      <c r="K330" s="3"/>
+        <v>42236</v>
+      </c>
+      <c r="K330" s="3" t="n">
+        <v>42941</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1730002012/WC/22012034505225 — RechargePit Nirmaan kary Mata Mandir Handpump k Paas</t>
+          <t>1730002012/WC/22012034465863 — स्‍टाप डेम निर्माण चॉदपुर</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I331" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J331" s="3" t="n">
-        <v>43740</v>
+        <v>43204</v>
       </c>
       <c r="K331" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1730002012/WC/22012034559938 — RechargePit Nirmaan kary bharat lodhi k ghar k pass chandpur</t>
+          <t>1730002012/WC/22012034466429 — Stapdem nirman gram chandpur</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
-        <v>0</v>
+        <v>1149657.72</v>
       </c>
       <c r="I332" s="2" t="n">
-        <v>0</v>
+        <v>17424</v>
       </c>
       <c r="J332" s="3" t="n">
-        <v>43856</v>
+        <v>43634</v>
       </c>
       <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1730002012/WC/22012034559942 — RechargePit Nirmaan kary middile school k pas chandpur</t>
+          <t>1730002012/WC/22012034505225 — RechargePit Nirmaan kary Mata Mandir Handpump k Paas</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I333" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J333" s="3" t="n">
-        <v>43856</v>
+        <v>43740</v>
       </c>
       <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1730002012/WC/22012034559943 — RechargePit Nirmaan kary</t>
+          <t>1730002012/WC/22012034559938 — RechargePit Nirmaan kary bharat lodhi k ghar k pass chandpur</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I334" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J334" s="3" t="n">
         <v>43856</v>
       </c>
       <c r="K334" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1730002012/WC/22012034559945 — RechargePit Nirmaan kary pkrathmic school k pas chandpur</t>
+          <t>1730002012/WC/22012034559942 — RechargePit Nirmaan kary middile school k pas chandpur</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I335" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J335" s="3" t="n">
         <v>43856</v>
       </c>
       <c r="K335" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1730002012/WC/22012034559947 — RechargePit Nirmaan kary kelash k ghar k pas chandpur</t>
+          <t>1730002012/WC/22012034559943 — RechargePit Nirmaan kary</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I336" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J336" s="3" t="n">
         <v>43856</v>
       </c>
       <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1730002012/WC/22012034559950 — RechargePit Nirmaan kar harijan mohalla chandpury</t>
+          <t>1730002012/WC/22012034559945 — RechargePit Nirmaan kary pkrathmic school k pas chandpur</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I337" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J337" s="3" t="n">
         <v>43856</v>
       </c>
       <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1730002012/WC/22012034559953 — RechargePit Nirmaan kary kesav nath k ghar k pass chandpur</t>
+          <t>1730002012/WC/22012034559947 — RechargePit Nirmaan kary kelash k ghar k pas chandpur</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I338" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J338" s="3" t="n">
         <v>43856</v>
       </c>
       <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1730002012/WC/22012034559954 — RechargePit Nirmaan kary pothiram k ghar k pkas chandpur</t>
+          <t>1730002012/WC/22012034559950 — RechargePit Nirmaan kar harijan mohalla chandpury</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I339" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J339" s="3" t="n">
         <v>43856</v>
       </c>
       <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1730002012/WC/22012034585476 — सटाप डेम निर्माण कार्य सुल्‍तानपुर पटेल के खेत के पास  ओडी नदी पर ग्राम चांदपुर</t>
+          <t>1730002012/WC/22012034559953 — RechargePit Nirmaan kary kesav nath k ghar k pass chandpur</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
-        <v>3185000</v>
+        <v>0</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>3176523.77</v>
+        <v>0</v>
       </c>
       <c r="J340" s="3" t="n">
-        <v>44098</v>
-[...3 lines deleted...]
-      </c>
+        <v>43856</v>
+      </c>
+      <c r="K340" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1730002012/WC/22012034908413 — talab chandpur</t>
+          <t>1730002012/WC/22012034559954 — RechargePit Nirmaan kary pothiram k ghar k pkas chandpur</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I341" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J341" s="3" t="n">
-        <v>44585</v>
+        <v>43856</v>
       </c>
       <c r="K341" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1730002012/WC/22012034954533 — pusker dharohar samrdhdhi stop dem Repair gram chandpur</t>
+          <t>1730002012/WC/22012034585476 — सटाप डेम निर्माण कार्य सुल्‍तानपुर पटेल के खेत के पास  ओडी नदी पर ग्राम चांदपुर</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
-        <v>542833.95</v>
+        <v>3185000</v>
       </c>
       <c r="I342" s="2" t="n">
-        <v>463143.09</v>
+        <v>3176523.77</v>
       </c>
       <c r="J342" s="3" t="n">
-        <v>44695</v>
+        <v>44098</v>
       </c>
       <c r="K342" s="3" t="n">
-        <v>45164</v>
+        <v>44391</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1730002012/WC/22012034961331 — pusker dharohar samrdhdh talab chandpr</t>
+          <t>1730002012/WC/22012034908413 — talab chandpur</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
-        <v>982011.1</v>
+        <v>0</v>
       </c>
       <c r="I343" s="2" t="n">
-        <v>501728</v>
+        <v>0</v>
       </c>
       <c r="J343" s="3" t="n">
-        <v>44696</v>
-[...3 lines deleted...]
-      </c>
+        <v>44585</v>
+      </c>
+      <c r="K343" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1730002012/WC/22012035125467 — samudayak koop ghupha chandpur</t>
+          <t>1730002012/WC/22012034954533 — pusker dharohar samrdhdhi stop dem Repair gram chandpur</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
-        <v>536654.85</v>
+        <v>542833.95</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>0</v>
+        <v>463143.09</v>
       </c>
       <c r="J344" s="3" t="n">
-        <v>45154</v>
-[...1 lines deleted...]
-      <c r="K344" s="3"/>
+        <v>44695</v>
+      </c>
+      <c r="K344" s="3" t="n">
+        <v>45164</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1730002012/WC/9993675519 — तालाब सद़णीकरण चांदपुर</t>
+          <t>1730002012/WC/22012034961331 — pusker dharohar samrdhdh talab chandpr</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
-        <v>500000</v>
+        <v>982011.1</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>0</v>
+        <v>501728</v>
       </c>
       <c r="J345" s="3" t="n">
-        <v>42500</v>
-[...1 lines deleted...]
-      <c r="K345" s="3"/>
+        <v>44696</v>
+      </c>
+      <c r="K345" s="3" t="n">
+        <v>45837</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C346" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D346" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E346" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F346" s="1" t="inlineStr">
+        <is>
+          <t>1730002012/WC/22012035125467 — samudayak koop ghupha chandpur</t>
+        </is>
+      </c>
+      <c r="G346" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H346" s="2" t="n">
+        <v>536654.85</v>
+      </c>
+      <c r="I346" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J346" s="3" t="n">
+        <v>45154</v>
+      </c>
+      <c r="K346" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
+      <c r="A347" s="1" t="inlineStr">
+        <is>
+          <t>GAIRATGANJ</t>
+        </is>
+      </c>
+      <c r="B347" s="1" t="inlineStr">
+        <is>
+          <t>2016-2017</t>
+        </is>
+      </c>
+      <c r="C347" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D347" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E347" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F347" s="1" t="inlineStr">
+        <is>
+          <t>1730002012/WC/9993675519 — तालाब सद़णीकरण चांदपुर</t>
+        </is>
+      </c>
+      <c r="G347" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H347" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="I347" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J347" s="3" t="n">
+        <v>42500</v>
+      </c>
+      <c r="K347" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
+      <c r="A348" s="1" t="inlineStr">
+        <is>
+          <t>GAIRATGANJ</t>
+        </is>
+      </c>
+      <c r="B348" s="1" t="inlineStr">
+        <is>
           <t>2017-2018</t>
         </is>
       </c>
-      <c r="C346" s="1" t="inlineStr">
+      <c r="C348" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="D346" s="1" t="inlineStr">
+      <c r="D348" s="1" t="inlineStr">
         <is>
           <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
-      <c r="E346" s="1" t="inlineStr">
+      <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="F346" s="1" t="inlineStr">
+      <c r="F348" s="1" t="inlineStr">
         <is>
           <t>1730002012/WH/19960819 — तालाब जीर्णोदार चांदपुर</t>
         </is>
       </c>
-      <c r="G346" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H346" s="2" t="n">
+      <c r="G348" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H348" s="2" t="n">
         <v>252000</v>
       </c>
-      <c r="I346" s="2" t="n">
+      <c r="I348" s="2" t="n">
         <v>70656</v>
       </c>
-      <c r="J346" s="3" t="n">
+      <c r="J348" s="3" t="n">
         <v>42880</v>
       </c>
-      <c r="K346" s="3" t="n">
+      <c r="K348" s="3" t="n">
         <v>43305</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>