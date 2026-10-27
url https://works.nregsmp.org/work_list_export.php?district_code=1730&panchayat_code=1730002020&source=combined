--- v0 (2026-09-05)
+++ v1 (2026-10-27)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K387"/>
+  <dimension ref="A1:K391"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 19:56:13</t>
+          <t>Exported on: 2026-10-27 17:20:31</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: RAISEN</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -804,51 +804,51 @@
       <c r="J22" s="3" t="n">
         <v>45211</v>
       </c>
       <c r="K22" s="3" t="n">
         <v>46170</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1730002020/DP/22012034614254 — Samudhayik koop nirman pathar ke pass simariya khurad</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>537251.35</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>362105</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45365</v>
@@ -3798,51 +3798,51 @@
       <c r="J84" s="3" t="n">
         <v>44706</v>
       </c>
       <c r="K84" s="3" t="n">
         <v>46190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
           <t>1730002020/IF/22012035121235 — Kapil Dhara koop babulal/panchi vanpatta sawli</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H85" s="2" t="n">
         <v>272931.88</v>
       </c>
       <c r="I85" s="2" t="n">
         <v>87720</v>
       </c>
       <c r="J85" s="3" t="n">
         <v>45309</v>
@@ -3894,51 +3894,51 @@
       <c r="J86" s="3" t="n">
         <v>45299</v>
       </c>
       <c r="K86" s="3" t="n">
         <v>46190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F87" s="1" t="inlineStr">
         <is>
           <t>1730002020/IF/22012035218309 — Khet talab nirman kary  gopal/emratlal sc gorkha</t>
         </is>
       </c>
       <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H87" s="2" t="n">
         <v>385261.22</v>
       </c>
       <c r="I87" s="2" t="n">
         <v>33804</v>
       </c>
       <c r="J87" s="3" t="n">
         <v>45365</v>
@@ -3990,51 +3990,51 @@
       <c r="J88" s="3" t="n">
         <v>45365</v>
       </c>
       <c r="K88" s="3" t="n">
         <v>45838</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
           <t>1730002020/IF/22012035359146 — JGSA 2025 RECHARGE STRUCTURE KAPILDHARA KOOP MUNNALAL/ DEVISINGH  GRAM SIMARIYA KHURD Gp gorkha</t>
         </is>
       </c>
       <c r="G89" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J89" s="3" t="n">
         <v>45761</v>
@@ -4380,51 +4380,51 @@
       <c r="J96" s="3" t="n">
         <v>45822</v>
       </c>
       <c r="K96" s="3" t="n">
         <v>46050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
           <t>1730002020/IF/22012035568336 — JGSA 2025 KHET TALAB rupchand/ piyarelal gorkha</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
         <v>55865.38</v>
       </c>
       <c r="I97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>45761</v>
@@ -11089,51 +11089,51 @@
       <c r="J233" s="3" t="n">
         <v>45561</v>
       </c>
       <c r="K233" s="3" t="n">
         <v>45971</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
           <t>1730002020/IF/IAY/4638836 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131572618</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I234" s="2" t="n">
         <v>4572</v>
       </c>
       <c r="J234" s="3" t="n">
         <v>45656</v>
@@ -11185,261 +11185,261 @@
       <c r="J235" s="3" t="n">
         <v>45561</v>
       </c>
       <c r="K235" s="3" t="n">
         <v>45971</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
           <t>1730002020/IF/IAY/4638841 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131574677</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I236" s="2" t="n">
         <v>9009</v>
       </c>
       <c r="J236" s="3" t="n">
         <v>45645</v>
       </c>
       <c r="K236" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
           <t>1730002020/IF/IAY/4638842 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131574756</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I237" s="2" t="n">
         <v>8352</v>
       </c>
       <c r="J237" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K237" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
           <t>1730002020/IF/IAY/4718439 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131572870</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I238" s="2" t="n">
         <v>22842</v>
       </c>
       <c r="J238" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K238" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
           <t>1730002020/IF/IAY/4880970 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131573147</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I239" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J239" s="3" t="n">
         <v>45756</v>
       </c>
       <c r="K239" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
           <t>1730002020/IF/IAY/4938275 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106903034</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I240" s="2" t="n">
-        <v>5901</v>
+        <v>18501</v>
       </c>
       <c r="J240" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K240" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -11469,51 +11469,51 @@
       <c r="J241" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K241" s="3" t="n">
         <v>45971</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
           <t>1730002020/IF/IAY/4976430 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131574128</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I242" s="2" t="n">
         <v>14877</v>
       </c>
       <c r="J242" s="3" t="n">
         <v>45756</v>
@@ -11531,85 +11531,85 @@
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
           <t>1730002020/IF/IAY/4976685 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP135215245</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I243" s="2" t="n">
         <v>22581</v>
       </c>
       <c r="J243" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K243" s="3" t="n">
-        <v>46077</v>
+        <v>46266</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
           <t>1730002020/IF/IAY/4984788 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106355874</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I244" s="2" t="n">
         <v>5355</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>45737</v>
@@ -11661,239 +11661,241 @@
       <c r="J245" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K245" s="3" t="n">
         <v>45971</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
           <t>1730002020/IF/IAY/4989618 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106553751</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I246" s="2" t="n">
-        <v>12426</v>
+        <v>25026</v>
       </c>
       <c r="J246" s="3" t="n">
         <v>45737</v>
       </c>
-      <c r="K246" s="3"/>
+      <c r="K246" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
           <t>1730002020/IF/IAY/4989621 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106554268</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I247" s="2" t="n">
         <v>18927</v>
       </c>
       <c r="J247" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K247" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
           <t>1730002020/IF/IAY/4989642 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106557807</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I248" s="2" t="n">
         <v>22842</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K248" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
           <t>1730002020/IF/IAY/5091505 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131544848</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I249" s="2" t="n">
         <v>13707</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K249" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
           <t>1730002020/IF/IAY/5091506 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131545254</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I250" s="2" t="n">
         <v>21798</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>45737</v>
@@ -11945,51 +11947,51 @@
       <c r="J251" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K251" s="3" t="n">
         <v>45971</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
           <t>1730002020/IF/IAY/5091510 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131545638</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I252" s="2" t="n">
         <v>23103</v>
       </c>
       <c r="J252" s="3" t="n">
         <v>45737</v>
@@ -12041,78 +12043,80 @@
       <c r="J253" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K253" s="3" t="n">
         <v>45971</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
           <t>1730002020/IF/IAY/5091553 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131573262</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I254" s="2" t="n">
         <v>23364</v>
       </c>
       <c r="J254" s="3" t="n">
         <v>45737</v>
       </c>
-      <c r="K254" s="3"/>
+      <c r="K254" s="3" t="n">
+        <v>46302</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -12137,78 +12141,80 @@
       <c r="J255" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K255" s="3" t="n">
         <v>45971</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
           <t>1730002020/IF/IAY/5091555 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131573637</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I256" s="2" t="n">
         <v>23103</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>45737</v>
       </c>
-      <c r="K256" s="3"/>
+      <c r="K256" s="3" t="n">
+        <v>46285</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -12233,78 +12239,80 @@
       <c r="J257" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K257" s="3" t="n">
         <v>46156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
           <t>1730002020/IF/IAY/5091557 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131573995</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I258" s="2" t="n">
         <v>23103</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>45737</v>
       </c>
-      <c r="K258" s="3"/>
+      <c r="K258" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -12476,51 +12484,51 @@
       <c r="J262" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K262" s="3" t="n">
         <v>46056</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
           <t>1730002020/IF/IAY/5103025 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148839961</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I263" s="2" t="n">
         <v>22716</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>45737</v>
@@ -12540,64 +12548,64 @@
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
           <t>1730002020/IF/IAY/5276683 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131545363</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I264" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>45756</v>
       </c>
       <c r="K264" s="3" t="n">
-        <v>46056</v>
+        <v>46266</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
@@ -12687,64 +12695,64 @@
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
           <t>1730002020/IF/IAY/5656870 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP135215227</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I267" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J267" s="3" t="n">
         <v>45866</v>
       </c>
       <c r="K267" s="3" t="n">
-        <v>46145</v>
+        <v>46266</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
@@ -12770,120 +12778,120 @@
       <c r="J268" s="3" t="n">
         <v>42814</v>
       </c>
       <c r="K268" s="3" t="n">
         <v>43348</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
           <t>1730002020/IF/IAY/5954078 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106557926</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I269" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J269" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K269" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
           <t>1730002020/IF/IAY/5961106 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131573331</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I270" s="2" t="n">
-        <v>0</v>
+        <v>12600</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>46181</v>
       </c>
       <c r="K270" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -13060,496 +13068,496 @@
       <c r="J274" s="3" t="n">
         <v>42814</v>
       </c>
       <c r="K274" s="3" t="n">
         <v>43008</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
           <t>1730002020/IF/IAY/6132738 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131545088</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I275" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J275" s="3" t="n">
         <v>46181</v>
       </c>
       <c r="K275" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
           <t>1730002020/IF/IAY/6134664 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131573452</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I276" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J276" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K276" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
           <t>1730002020/IF/IAY/6134665 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131573513</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I277" s="2" t="n">
-        <v>13308</v>
+        <v>21708</v>
       </c>
       <c r="J277" s="3" t="n">
         <v>46177</v>
       </c>
       <c r="K277" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
           <t>1730002020/IF/IAY/6134666 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131573701</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I278" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>46155</v>
       </c>
       <c r="K278" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
           <t>1730002020/IF/IAY/6134667 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131573756</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I279" s="2" t="n">
-        <v>4200</v>
+        <v>12600</v>
       </c>
       <c r="J279" s="3" t="n">
         <v>46181</v>
       </c>
       <c r="K279" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
           <t>1730002020/IF/IAY/6134668 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131573804</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I280" s="2" t="n">
-        <v>22470</v>
+        <v>23970</v>
       </c>
       <c r="J280" s="3" t="n">
         <v>46155</v>
       </c>
       <c r="K280" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
           <t>1730002020/IF/IAY/6134670 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131574198</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I281" s="2" t="n">
-        <v>4200</v>
+        <v>16800</v>
       </c>
       <c r="J281" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K281" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
           <t>1730002020/IF/IAY/6157026 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131574337</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I282" s="2" t="n">
-        <v>8400</v>
+        <v>25200</v>
       </c>
       <c r="J282" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K282" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
           <t>1730002020/IF/IAY/6157027 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131574381</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I283" s="2" t="n">
-        <v>0</v>
+        <v>16800</v>
       </c>
       <c r="J283" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K283" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
           <t>1730002020/IF/IAY/6159669 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP135215298</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I284" s="2" t="n">
-        <v>0</v>
+        <v>16800</v>
       </c>
       <c r="J284" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K284" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -17739,801 +17747,989 @@
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>24000</v>
       </c>
       <c r="I371" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J371" s="3" t="n">
         <v>45154</v>
       </c>
       <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit for Community</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1730002020/WC/22012034293268 — तालाब विस्‍तारीकरण सोडरपुर रोड गोरखा</t>
+          <t>1730002020/RS/VB/YD/22012035141075 — compost pit pipaliya</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
-        <v>204000</v>
+        <v>17590.89</v>
       </c>
       <c r="I372" s="2" t="n">
-        <v>121303.26</v>
+        <v>0</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>42506</v>
-[...3 lines deleted...]
-      </c>
+        <v>46249</v>
+      </c>
+      <c r="K372" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Box Trenches / Construction of Water Absorption Trench for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1730002020/WC/22012034313699 — नाडेप सिमरियाखुर्द गोरखा</t>
+          <t>1730002020/WC/22012034293268 — तालाब विस्‍तारीकरण सोडरपुर रोड गोरखा</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
-        <v>15000</v>
+        <v>204000</v>
       </c>
       <c r="I373" s="2" t="n">
-        <v>0</v>
+        <v>121303.26</v>
       </c>
       <c r="J373" s="3" t="n">
-        <v>42645</v>
-[...1 lines deleted...]
-      <c r="K373" s="3"/>
+        <v>42506</v>
+      </c>
+      <c r="K373" s="3" t="n">
+        <v>42768</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Box Trenches / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1730002020/WC/22012034558633 — sokh pit Aganwadi ke pas bala handpump simariyakhurd</t>
+          <t>1730002020/WC/22012034313699 — नाडेप सिमरियाखुर्द गोरखा</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
-        <v>14283.77</v>
+        <v>15000</v>
       </c>
       <c r="I374" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J374" s="3" t="n">
-        <v>44392</v>
+        <v>42645</v>
       </c>
       <c r="K374" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1730002020/WC/22012034558634 — sokh pit pipal ke pas bala handpump gram simariyakhurd</t>
+          <t>1730002020/WC/22012034558633 — sokh pit Aganwadi ke pas bala handpump simariyakhurd</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Suspended</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>14283.77</v>
       </c>
       <c r="I375" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J375" s="3" t="n">
         <v>44392</v>
       </c>
       <c r="K375" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1730002020/WC/22012034558635 — Sokh pit school ke pas bala handpump par gram gorkha</t>
+          <t>1730002020/WC/22012034558634 — sokh pit pipal ke pas bala handpump gram simariyakhurd</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Suspended</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>14283.77</v>
       </c>
       <c r="I376" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J376" s="3" t="n">
         <v>44392</v>
       </c>
       <c r="K376" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1730002020/WC/22012034558636 — Sokh pit Patel ke khaliyan ke pass gram gorkha</t>
+          <t>1730002020/WC/22012034558635 — Sokh pit school ke pas bala handpump par gram gorkha</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Suspended</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>14283.77</v>
       </c>
       <c r="I377" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J377" s="3" t="n">
         <v>44392</v>
       </c>
       <c r="K377" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1730002020/WC/22012034558637 — sokh pit Hakam ke ghar ke pas gram pipaliya</t>
+          <t>1730002020/WC/22012034558636 — Sokh pit Patel ke khaliyan ke pass gram gorkha</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Suspended</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>14283.77</v>
       </c>
       <c r="I378" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>44392</v>
       </c>
       <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1730002020/WC/22012034823766 — Sokfit nirman kary hendpump aganwadi wala simariya khurd</t>
+          <t>1730002020/WC/22012034558637 — sokh pit Hakam ke ghar ke pas gram pipaliya</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Suspended</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
-        <v>14467.3</v>
+        <v>14283.77</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>14291</v>
+        <v>0</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>44480</v>
-[...3 lines deleted...]
-      </c>
+        <v>44392</v>
+      </c>
+      <c r="K379" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1730002020/WC/22012034823776 — Sokfit nirman kary hendpump dulhadev chabutra wala simariya khurd</t>
+          <t>1730002020/WC/22012034823766 — Sokfit nirman kary hendpump aganwadi wala simariya khurd</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I380" s="2" t="n">
         <v>14291</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>44513</v>
+        <v>44480</v>
       </c>
       <c r="K380" s="3" t="n">
         <v>44687</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1730002020/WC/22012034898537 — TALAB NIRMAN WORK G.P.-GORKHA</t>
+          <t>1730002020/WC/22012034823776 — Sokfit nirman kary hendpump dulhadev chabutra wala simariya khurd</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
-        <v>798000</v>
+        <v>14467.3</v>
       </c>
       <c r="I381" s="2" t="n">
-        <v>0</v>
+        <v>14291</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>44424</v>
-[...1 lines deleted...]
-      <c r="K381" s="3"/>
+        <v>44513</v>
+      </c>
+      <c r="K381" s="3" t="n">
+        <v>44687</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1730002020/WC/22012034987162 — AMRIT SAROWAR NEW TALAB NIRMAN KARYA G.P.-GORKHA</t>
+          <t>1730002020/WC/22012034898537 — TALAB NIRMAN WORK G.P.-GORKHA</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
         <v>798000</v>
       </c>
       <c r="I382" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>44665</v>
+        <v>44424</v>
       </c>
       <c r="K382" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1730002020/WC/22012035153300 — gavion check dam nirman kary ramavtra ke khet ke pass simariya khurd</t>
+          <t>1730002020/WC/22012034987162 — AMRIT SAROWAR NEW TALAB NIRMAN KARYA G.P.-GORKHA</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
-        <v>0</v>
+        <v>798000</v>
       </c>
       <c r="I383" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J383" s="3" t="n">
-        <v>45153</v>
+        <v>44665</v>
       </c>
       <c r="K383" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1730002020/WC/22012035199613 — चेक डेम निर्माण कार्य वरूणसिंह के खेत के पास वाले नाले पर ग्राम सिमरियाखुर्द</t>
+          <t>1730002020/WC/22012035153300 — gavion check dam nirman kary ramavtra ke khet ke pass simariya khurd</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
-        <v>1402000</v>
+        <v>0</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>1397245.15</v>
+        <v>0</v>
       </c>
       <c r="J384" s="3" t="n">
-        <v>45367</v>
-[...3 lines deleted...]
-      </c>
+        <v>45153</v>
+      </c>
+      <c r="K384" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1730002020/WH/19961588 — तालाब मरम्मत ग्राम पिपलिया अमर सिंह</t>
+          <t>1730002020/WC/22012035199613 — चेक डेम निर्माण कार्य वरूणसिंह के खेत के पास वाले नाले पर ग्राम सिमरियाखुर्द</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
-        <v>137000</v>
+        <v>1402000</v>
       </c>
       <c r="I385" s="2" t="n">
-        <v>0</v>
+        <v>1397245.15</v>
       </c>
       <c r="J385" s="3" t="n">
-        <v>42884</v>
-[...1 lines deleted...]
-      <c r="K385" s="3"/>
+        <v>45367</v>
+      </c>
+      <c r="K385" s="3" t="n">
+        <v>45615</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1730002020/WH/19961604 — तालाब मरम्मत ग्राम गोरखा</t>
+          <t>1730002020/WC/VB/YD/22012035337671 — Roof top rain water harvesting csc simariya khurd</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
-        <v>147000</v>
+        <v>27247.44</v>
       </c>
       <c r="I386" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>42884</v>
+        <v>46249</v>
       </c>
       <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C387" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D387" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
+        </is>
+      </c>
+      <c r="E387" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F387" s="1" t="inlineStr">
+        <is>
+          <t>1730002020/WC/VB/YD/22012035337686 — Borewell recharge fit anganwadi ke pass simariya khurd</t>
+        </is>
+      </c>
+      <c r="G387" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H387" s="2" t="n">
+        <v>28570.85</v>
+      </c>
+      <c r="I387" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J387" s="3" t="n">
+        <v>46249</v>
+      </c>
+      <c r="K387" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
+      <c r="A388" s="1" t="inlineStr">
+        <is>
+          <t>GAIRATGANJ</t>
+        </is>
+      </c>
+      <c r="B388" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C388" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D388" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
+        </is>
+      </c>
+      <c r="E388" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F388" s="1" t="inlineStr">
+        <is>
+          <t>1730002020/WC/VB/YD/22012035337698 — Recharge Pits samudayika koop ke pass simariya khurd</t>
+        </is>
+      </c>
+      <c r="G388" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H388" s="2" t="n">
+        <v>28570.85</v>
+      </c>
+      <c r="I388" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J388" s="3" t="n">
+        <v>46249</v>
+      </c>
+      <c r="K388" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
+      <c r="A389" s="1" t="inlineStr">
+        <is>
+          <t>GAIRATGANJ</t>
+        </is>
+      </c>
+      <c r="B389" s="1" t="inlineStr">
+        <is>
           <t>2017-2018</t>
         </is>
       </c>
-      <c r="C387" s="1" t="inlineStr">
+      <c r="C389" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="D387" s="1" t="inlineStr">
+      <c r="D389" s="1" t="inlineStr">
+        <is>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E389" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F389" s="1" t="inlineStr">
+        <is>
+          <t>1730002020/WH/19961588 — तालाब मरम्मत ग्राम पिपलिया अमर सिंह</t>
+        </is>
+      </c>
+      <c r="G389" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H389" s="2" t="n">
+        <v>137000</v>
+      </c>
+      <c r="I389" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J389" s="3" t="n">
+        <v>42884</v>
+      </c>
+      <c r="K389" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
+      <c r="A390" s="1" t="inlineStr">
+        <is>
+          <t>GAIRATGANJ</t>
+        </is>
+      </c>
+      <c r="B390" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C390" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D390" s="1" t="inlineStr">
+        <is>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E390" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F390" s="1" t="inlineStr">
+        <is>
+          <t>1730002020/WH/19961604 — तालाब मरम्मत ग्राम गोरखा</t>
+        </is>
+      </c>
+      <c r="G390" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H390" s="2" t="n">
+        <v>147000</v>
+      </c>
+      <c r="I390" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J390" s="3" t="n">
+        <v>42884</v>
+      </c>
+      <c r="K390" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
+      <c r="A391" s="1" t="inlineStr">
+        <is>
+          <t>GAIRATGANJ</t>
+        </is>
+      </c>
+      <c r="B391" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C391" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D391" s="1" t="inlineStr">
         <is>
           <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
-      <c r="E387" s="1" t="inlineStr">
+      <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
-      <c r="F387" s="1" t="inlineStr">
+      <c r="F391" s="1" t="inlineStr">
         <is>
           <t>1730002020/WH/19961613 — तालाब मरम्मत ग्राम सिमरिया खुर्द</t>
         </is>
       </c>
-      <c r="G387" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H387" s="2" t="n">
+      <c r="G391" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H391" s="2" t="n">
         <v>39000</v>
       </c>
-      <c r="I387" s="2" t="n">
+      <c r="I391" s="2" t="n">
         <v>37653.27</v>
       </c>
-      <c r="J387" s="3" t="n">
+      <c r="J391" s="3" t="n">
         <v>42884</v>
       </c>
-      <c r="K387" s="3" t="n">
+      <c r="K391" s="3" t="n">
         <v>43710</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>