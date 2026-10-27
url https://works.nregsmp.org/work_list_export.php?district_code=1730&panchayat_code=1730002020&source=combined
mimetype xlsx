--- v1 (2026-10-27)
+++ v2 (2026-10-27)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K391"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-10-27 17:20:31</t>
+          <t>Exported on: 2026-10-27 22:06:28</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: RAISEN</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">