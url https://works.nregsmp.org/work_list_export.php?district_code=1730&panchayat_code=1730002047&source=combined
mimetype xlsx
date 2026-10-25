--- v0 (2026-09-10)
+++ v1 (2026-10-25)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K684"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-10 03:39:35</t>
+          <t>Exported on: 2026-10-25 15:02:22</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: RAISEN</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,51 +273,51 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of Kitchen Shed / Construction of Kitchen shed Building for Community</t>
+          <t>Constr of Kitchen Shed / Construction of Kitchen Shed for Government School for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Constr of Kitchen Shed</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1730002047/AV/22012034516522 — KITCHIN SHED STORE ROOM OR DAYNING ROOM NIRMAN SAYEEDPUR</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>475000</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>304321.84</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>44089</v>
@@ -2283,51 +2283,51 @@
         <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>43569</v>
       </c>
       <c r="K53" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1730002047/IF/22012034485884 — KUP NIRMAN HALKE/KAMOD KHAMKHEDA</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>242453.87</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>179458.62</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>43956</v>
@@ -2524,51 +2524,51 @@
       <c r="J58" s="3" t="n">
         <v>43956</v>
       </c>
       <c r="K58" s="3" t="n">
         <v>45529</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1730002047/IF/22012034486309 — KUP NIRMAN SHANKARBUDHHA KHAMKHEDA</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>242453.87</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>64140</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>43979</v>
@@ -2718,98 +2718,98 @@
       <c r="J62" s="3" t="n">
         <v>43956</v>
       </c>
       <c r="K62" s="3" t="n">
         <v>45141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1730002047/IF/22012034486314 — KUP NIRMAN NARAYANSINGH/CHIRONJILAL KHAMKHEDA</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>242453.87</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>128706</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>43956</v>
       </c>
       <c r="K63" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1730002047/IF/22012034486316 — KUP NIRMAN NARESH/RAMESH SEN KHAMKHEDA</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>242453.87</v>
       </c>
       <c r="I64" s="2" t="n">
         <v>111228</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>43983</v>
@@ -3153,51 +3153,51 @@
         <v>0</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>43898</v>
       </c>
       <c r="K71" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
           <t>1730002047/IF/22012034563240 — kapildhara koop Amolsingh / Halke BPL Gram Madanpur</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H72" s="2" t="n">
         <v>242453.87</v>
       </c>
       <c r="I72" s="2" t="n">
         <v>154032</v>
       </c>
       <c r="J72" s="3" t="n">
         <v>43994</v>
@@ -3298,51 +3298,51 @@
       <c r="J74" s="3" t="n">
         <v>43994</v>
       </c>
       <c r="K74" s="3" t="n">
         <v>45529</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>1730002047/IF/22012034563400 — kapildhara koop chandan / Phulla BPL gram Madanpur</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>242453.87</v>
       </c>
       <c r="I75" s="2" t="n">
         <v>99360</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>43994</v>
@@ -4103,120 +4103,120 @@
       <c r="J91" s="3" t="n">
         <v>44906</v>
       </c>
       <c r="K91" s="3" t="n">
         <v>45529</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>1730002047/IF/22012034980364 — KHET TALAB BRAJLAL/BALIRAM KHAMKHEDA</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
         <v>356340.1</v>
       </c>
       <c r="I92" s="2" t="n">
         <v>12240</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>44895</v>
       </c>
       <c r="K92" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t>1730002047/IF/22012034980366 — KHET TALAB LALSINGH/ASHARAM KHAMKHEDA</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
         <v>356340.1</v>
       </c>
       <c r="I93" s="2" t="n">
-        <v>312884.52</v>
+        <v>328042.28</v>
       </c>
       <c r="J93" s="3" t="n">
         <v>44895</v>
       </c>
       <c r="K93" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
@@ -4293,51 +4293,51 @@
       <c r="J95" s="3" t="n">
         <v>44702</v>
       </c>
       <c r="K95" s="3" t="n">
         <v>45705</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
           <t>1730002047/IF/22012034995713 — KAPILDHARA KOOP MAMTESH/JASMAN GRAM KHAMKHEDA</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H96" s="2" t="n">
         <v>257014.43</v>
       </c>
       <c r="I96" s="2" t="n">
         <v>165762</v>
       </c>
       <c r="J96" s="3" t="n">
         <v>44876</v>
@@ -4624,51 +4624,51 @@
         <v>0</v>
       </c>
       <c r="J102" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K102" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
           <t>1730002047/IF/22012035234425 — kapil dhara koop nirman karya KHAMKHEDA / bharat singh / ashok gour</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J103" s="3" t="n">
         <v>45451</v>
@@ -4718,427 +4718,427 @@
         <v>0</v>
       </c>
       <c r="J104" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K104" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
           <t>1730002047/IF/22012035235208 — MED BANDHAN NIRMAN KARYA / BABU LAL ADIWASI / KASHIRAM ADIWASI</t>
         </is>
       </c>
       <c r="G105" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J105" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K105" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F106" s="1" t="inlineStr">
         <is>
           <t>1730002047/IF/22012035235209 — MED BANDHAN NIRMAN KARYA KHAMKHEDA / HALKE AHIRWAR / KAMODA AHIRWAR</t>
         </is>
       </c>
       <c r="G106" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J106" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K106" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F107" s="1" t="inlineStr">
         <is>
           <t>1730002047/IF/22012035235233 — MED BANDHAN NIRMAN KARYA SAEEDPUR / RAJ KUMAR / PARAM LAL THAKUR</t>
         </is>
       </c>
       <c r="G107" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J107" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K107" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
           <t>1730002047/IF/22012035235237 — MED BANDHAN NIRMAN KARYA  KHAJURIYA / NARMDA PRASAD / HARIRAM</t>
         </is>
       </c>
       <c r="G108" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J108" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K108" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F109" s="1" t="inlineStr">
         <is>
           <t>1730002047/IF/22012035235908 — MED BANDHAN NIRMAN KARYA SAEEDPUR / RANDHIR SINGH / BADRIPRASAD</t>
         </is>
       </c>
       <c r="G109" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J109" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K109" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E110" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F110" s="1" t="inlineStr">
         <is>
           <t>1730002047/IF/22012035235909 — MED BANDHAN NIRMAN KARYA SAEEDPUR / RANDHIR SINGH / BADRIPRASAD</t>
         </is>
       </c>
       <c r="G110" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J110" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K110" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
           <t>1730002047/IF/22012035235921 — MED BANDHAN NIRMAN KARYA SAEEDPUR / BRANDAWAN ADIWASI / VEERA ADIWASI</t>
         </is>
       </c>
       <c r="G111" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J111" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K111" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
           <t>1730002047/IF/22012035236531 — KHET TALAB NIRMAN KARYA SAEEDPUR / RAMSWAROOP PAAL / MANGAL SINGH</t>
         </is>
       </c>
       <c r="G112" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J112" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K112" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
           <t>1730002047/IF/22012035236564 — KHET TALAB NIRMAN KARYA / NARESH SAHU / MISHRILAL</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>45451</v>
@@ -5284,51 +5284,51 @@
         <v>53294.1</v>
       </c>
       <c r="J116" s="3" t="n">
         <v>45633</v>
       </c>
       <c r="K116" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
           <t>1730002047/IF/22012035265322 — khet talab nirman Avadh narayan / hargyan</t>
         </is>
       </c>
       <c r="G117" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J117" s="3" t="n">
         <v>45567</v>
@@ -5476,98 +5476,98 @@
       <c r="J120" s="3" t="n">
         <v>45774</v>
       </c>
       <c r="K120" s="3" t="n">
         <v>46133</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
           <t>1730002047/IF/22012035442434 — JGSA 2025 KHET TALAB NIRMAN RAJU/BHAGVANDAS GRAM KHAMKHEDA GP SAYEEDPUR</t>
         </is>
       </c>
       <c r="G121" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J121" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K121" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
           <t>1730002047/IF/22012035486239 — Khet talab Nirman kary Abadhnarayan/hargayan</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J122" s="3" t="n">
         <v>45761</v>
@@ -16391,51 +16391,51 @@
       <c r="J343" s="3" t="n">
         <v>44419</v>
       </c>
       <c r="K343" s="3" t="n">
         <v>44696</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
           <t>1730002047/IF/IAY/3157116 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3928332</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I344" s="2" t="n">
         <v>11391</v>
       </c>
       <c r="J344" s="3" t="n">
         <v>44566</v>
@@ -17467,98 +17467,98 @@
       <c r="J365" s="3" t="n">
         <v>44725</v>
       </c>
       <c r="K365" s="3" t="n">
         <v>44946</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
           <t>1730002047/IF/IAY/4070142 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117714615</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I366" s="2" t="n">
         <v>15336</v>
       </c>
       <c r="J366" s="3" t="n">
         <v>44725</v>
       </c>
       <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
           <t>1730002047/IF/IAY/4070143 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117714645</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I367" s="2" t="n">
         <v>13804</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>44725</v>
@@ -18639,98 +18639,98 @@
       <c r="J389" s="3" t="n">
         <v>44961</v>
       </c>
       <c r="K389" s="3" t="n">
         <v>45292</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
           <t>1730002047/IF/IAY/4574726 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117714710</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I390" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J390" s="3" t="n">
         <v>45818</v>
       </c>
       <c r="K390" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
           <t>1730002047/IF/IAY/4574727 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117714824</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I391" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J391" s="3" t="n">
         <v>45547</v>
@@ -18831,51 +18831,51 @@
       <c r="J393" s="3" t="n">
         <v>45818</v>
       </c>
       <c r="K393" s="3" t="n">
         <v>46000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
           <t>1730002047/IF/IAY/4574731 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117715138</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I394" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J394" s="3" t="n">
         <v>45795</v>
@@ -18976,145 +18976,145 @@
       <c r="J396" s="3" t="n">
         <v>45635</v>
       </c>
       <c r="K396" s="3" t="n">
         <v>45975</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
           <t>1730002047/IF/IAY/4574736 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117715318</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I397" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J397" s="3" t="n">
         <v>45857</v>
       </c>
       <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
           <t>1730002047/IF/IAY/4574737 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117715525</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I398" s="2" t="n">
         <v>5508</v>
       </c>
       <c r="J398" s="3" t="n">
         <v>45581</v>
       </c>
       <c r="K398" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
           <t>1730002047/IF/IAY/5002925 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117714971</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I399" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J399" s="3" t="n">
         <v>45818</v>
@@ -19166,51 +19166,51 @@
       <c r="J400" s="3" t="n">
         <v>45857</v>
       </c>
       <c r="K400" s="3" t="n">
         <v>46037</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
           <t>1730002047/IF/IAY/5002928 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117715359</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I401" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J401" s="3" t="n">
         <v>45857</v>
@@ -19601,254 +19601,254 @@
       <c r="J409" s="3" t="n">
         <v>43038</v>
       </c>
       <c r="K409" s="3" t="n">
         <v>43457</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
           <t>1730002047/IF/IAY/5865220 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117714989</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I410" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J410" s="3" t="n">
         <v>45694</v>
       </c>
       <c r="K410" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
           <t>1730002047/IF/IAY/5881050 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117714905</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I411" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J411" s="3" t="n">
         <v>45721</v>
       </c>
       <c r="K411" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
           <t>1730002047/IF/IAY/5881069 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117715301</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I412" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J412" s="3" t="n">
         <v>45694</v>
       </c>
       <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
           <t>1730002047/IF/IAY/5881128 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117715245</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I413" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J413" s="3" t="n">
         <v>45560</v>
       </c>
       <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
           <t>1730002047/IF/IAY/5881168 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117714756</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J414" s="3" t="n">
         <v>45694</v>
       </c>
       <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
@@ -19885,145 +19885,145 @@
       <c r="J415" s="3" t="n">
         <v>46156</v>
       </c>
       <c r="K415" s="3" t="n">
         <v>46201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
           <t>1730002047/IF/IAY/5881347 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117714778</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J416" s="3" t="n">
         <v>45699</v>
       </c>
       <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
           <t>1730002047/IF/IAY/6008540 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117715338</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I417" s="2" t="n">
-        <v>19908</v>
+        <v>24108</v>
       </c>
       <c r="J417" s="3" t="n">
         <v>46156</v>
       </c>
       <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
           <t>1730002047/IF/IAY/6008541 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117715458</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I418" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J418" s="3" t="n">
         <v>46156</v>
@@ -31405,51 +31405,51 @@
       <c r="J651" s="3" t="n">
         <v>45204</v>
       </c>
       <c r="K651" s="3" t="n">
         <v>45764</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
           <t>1730002047/RC/22012034661959 — CC ROAD NIRMAN PAPPU RAIKWAR KE GHAR SE UCHIT MOOL KI DUKAN KI OR GRAM KHAMKHEDA</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
         <v>46000</v>
       </c>
       <c r="I652" s="2" t="n">
         <v>1105</v>
       </c>
       <c r="J652" s="3" t="n">
         <v>45352</v>
@@ -31642,98 +31642,98 @@
         <v>0</v>
       </c>
       <c r="J656" s="3" t="n">
         <v>45887</v>
       </c>
       <c r="K656" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
           <t>1730002047/RC/22012034851499 — CC ROAD NIRMAN UTTAM SEN KE GHAR SE PARSOTTAM KE GHAR KI OR KHAMKHEDA</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I657" s="2" t="n">
         <v>47241</v>
       </c>
       <c r="J657" s="3" t="n">
         <v>46127</v>
       </c>
       <c r="K657" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
           <t>1730002047/RC/22012034851519 — CC ROAD NIRMAN RANDHEER THAKUR KE GHER SE GAJJU THAKUR KE GHER KI OR SAYEEDPUR</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
         <v>16000</v>
       </c>
       <c r="I658" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J658" s="3" t="n">
         <v>45761</v>
@@ -32075,51 +32075,51 @@
       <c r="J665" s="3" t="n">
         <v>45204</v>
       </c>
       <c r="K665" s="3" t="n">
         <v>45566</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>GAIRATGANJ</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
           <t>1730002047/RS/22012035139033 — NALI NIRMAN UTTAM SEN KE GHAR SE PARSOTTAM KE GHAR KI OR KHAMKHEDA</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
         <v>24000</v>
       </c>
       <c r="I666" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J666" s="3" t="n">
         <v>45761</v>