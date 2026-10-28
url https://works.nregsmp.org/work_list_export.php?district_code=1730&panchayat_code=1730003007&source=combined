--- v0 (2026-09-13)
+++ v1 (2026-10-28)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K604"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-13 06:37:02</t>
+          <t>Exported on: 2026-10-28 13:46:14</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: RAISEN</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1429,51 +1429,51 @@
       <c r="J35" s="3" t="n">
         <v>40081</v>
       </c>
       <c r="K35" s="3" t="n">
         <v>41666</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>BEGUMGANJ</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1730003007/IC/22012034892633 — कपिलधारा कूप निर्माण लक्ष्मण/बहादुर ग्राम बोरिया जागीर</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>199710.48</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45884</v>
@@ -3858,70 +3858,70 @@
       <c r="J86" s="3" t="n">
         <v>42795</v>
       </c>
       <c r="K86" s="3" t="n">
         <v>44534</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>BEGUMGANJ</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F87" s="1" t="inlineStr">
         <is>
-          <t>1730003007/IF/22012034322543 — KAPIL DHARA KOOP PRATAP SINGH/ GORELAL</t>
+          <t>1730003007/IF/22012034322543 — कपिलधारा कूप निर्माण सचिन शाह/चंद्रभान शाह ग्राम बीलखेडा जागीर</t>
         </is>
       </c>
       <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H87" s="2" t="n">
-        <v>230000</v>
+        <v>327760</v>
       </c>
       <c r="I87" s="2" t="n">
         <v>34499</v>
       </c>
       <c r="J87" s="3" t="n">
         <v>42795</v>
       </c>
       <c r="K87" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>BEGUMGANJ</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -4481,51 +4481,51 @@
         <v>0</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K99" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>BEGUMGANJ</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
+          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Check Dam for Individual</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
           <t>1730003007/IF/22012034873852 — वन पट्टाधारी खेत तालब निर्माण कार्य नीतेश शाह/ रमेश शाह</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H100" s="2" t="n">
         <v>338902.57</v>
       </c>
       <c r="I100" s="2" t="n">
         <v>16266.08</v>
       </c>
       <c r="J100" s="3" t="n">
         <v>45777</v>
@@ -5102,192 +5102,192 @@
       <c r="J112" s="3" t="n">
         <v>45742</v>
       </c>
       <c r="K112" s="3" t="n">
         <v>46113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>BEGUMGANJ</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
           <t>1730003007/IF/22012035284301 — kapil dhara koop vishnu puri/ komal puri</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>45623</v>
       </c>
       <c r="K113" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>BEGUMGANJ</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
           <t>1730003007/IF/22012035284304 — kapil dhara koop khilan singh</t>
         </is>
       </c>
       <c r="G114" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J114" s="3" t="n">
         <v>45623</v>
       </c>
       <c r="K114" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>BEGUMGANJ</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F115" s="1" t="inlineStr">
         <is>
           <t>1730003007/IF/22012035290274 — Kapil dhara koop punni/ chhote</t>
         </is>
       </c>
       <c r="G115" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J115" s="3" t="n">
         <v>45623</v>
       </c>
       <c r="K115" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>BEGUMGANJ</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F116" s="1" t="inlineStr">
         <is>
           <t>1730003007/IF/22012035312011 — khet talabnirman ramprakash/ uttam singh prajapati</t>
         </is>
       </c>
       <c r="G116" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J116" s="3" t="n">
         <v>45684</v>
@@ -5584,51 +5584,51 @@
       <c r="J122" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K122" s="3" t="n">
         <v>46107</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>BEGUMGANJ</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
           <t>1730003007/IF/22012035387292 — जल गंगा अभियान कपिलधारा कूप फूलकुमारी/रमेश  के कूप के पास रिचार्ज पिट निर्माण कार्य बिछुआ जागीर</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>45769</v>
@@ -6170,402 +6170,402 @@
       <c r="J134" s="3" t="n">
         <v>45790</v>
       </c>
       <c r="K134" s="3" t="n">
         <v>46109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>BEGUMGANJ</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
           <t>1730003007/IF/22012035566188 — JGSA 2025 Recharge structure kapildhara koop mata mandir ke pass sajkheda</t>
         </is>
       </c>
       <c r="G135" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H135" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J135" s="3" t="n">
         <v>45814</v>
       </c>
       <c r="K135" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>BEGUMGANJ</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
           <t>1730003007/IF/22012035566201 — JGSA 2025 RECHARGE STRUCTURE SARKARI KOOP KE PASS BEELKHEDA JAGIR</t>
         </is>
       </c>
       <c r="G136" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H136" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I136" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J136" s="3" t="n">
         <v>45814</v>
       </c>
       <c r="K136" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>BEGUMGANJ</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
           <t>1730003007/IF/22012035566210 — JGSA 2025 RECHARGE STRUCTURE KAPILDHARA KOOP KRISHNA KUMAR SHAH BICHHUA JAGIR</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J137" s="3" t="n">
         <v>45814</v>
       </c>
       <c r="K137" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>BEGUMGANJ</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F138" s="1" t="inlineStr">
         <is>
           <t>1730003007/IF/22012035566217 — Jal Ganga Abhiyan khet talab nirman Amar singh Bichhua jagir</t>
         </is>
       </c>
       <c r="G138" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J138" s="3" t="n">
         <v>45814</v>
       </c>
       <c r="K138" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>BEGUMGANJ</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D139" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E139" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F139" s="1" t="inlineStr">
         <is>
           <t>1730003007/IF/22012035578607 — kapil dhara koop nirman  mitthulal/ kanai beelkheda jageer</t>
         </is>
       </c>
       <c r="G139" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H139" s="2" t="n">
         <v>299969.46</v>
       </c>
       <c r="I139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J139" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K139" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>BEGUMGANJ</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
           <t>1730003007/IF/22012035578608 — kapil dhara koop vishnu puri / komal puri</t>
         </is>
       </c>
       <c r="G140" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H140" s="2" t="n">
         <v>299969.46</v>
       </c>
       <c r="I140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J140" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K140" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>BEGUMGANJ</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
           <t>1730003007/IF/22012035578609 — kapil dhara koop foolsingh/ ramcharan beelkheda jageer</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
         <v>299969.46</v>
       </c>
       <c r="I141" s="2" t="n">
-        <v>205511.96</v>
+        <v>216004.42</v>
       </c>
       <c r="J141" s="3" t="n">
         <v>46156</v>
       </c>
       <c r="K141" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>BEGUMGANJ</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
           <t>1730003007/IF/22012035578610 — kapil dhara koop khilan singh/ laxman sajkheda</t>
         </is>
       </c>
       <c r="G142" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H142" s="2" t="n">
         <v>299969.46</v>
       </c>
       <c r="I142" s="2" t="n">
-        <v>194287.95</v>
+        <v>212887.05</v>
       </c>
       <c r="J142" s="3" t="n">
         <v>46156</v>
       </c>
       <c r="K142" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>BEGUMGANJ</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
@@ -6662,51 +6662,51 @@
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
           <t>1730003007/IF/22012035598776 — एक बगियां मां के नाम वर्षा लोधी</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
         <v>170833.64</v>
       </c>
       <c r="I145" s="2" t="n">
-        <v>81181.95</v>
+        <v>86580.87</v>
       </c>
       <c r="J145" s="3" t="n">
         <v>45904</v>
       </c>
       <c r="K145" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>BEGUMGANJ</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
@@ -6803,239 +6803,239 @@
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
           <t>1730003007/IF/22012035605587 — एक बगियां मां के नाम रेखा बाई लोधी</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
         <v>125843.16</v>
       </c>
       <c r="I148" s="2" t="n">
-        <v>77501.96</v>
+        <v>86501.06</v>
       </c>
       <c r="J148" s="3" t="n">
         <v>45903</v>
       </c>
       <c r="K148" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>BEGUMGANJ</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
           <t>1730003007/IF/22012035607262 — एक बगिया मां के नाम कल्पना लोधी</t>
         </is>
       </c>
       <c r="G149" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H149" s="2" t="n">
         <v>128203.99</v>
       </c>
       <c r="I149" s="2" t="n">
-        <v>75413.96</v>
+        <v>88011.02</v>
       </c>
       <c r="J149" s="3" t="n">
         <v>45904</v>
       </c>
       <c r="K149" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>BEGUMGANJ</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
           <t>1730003007/IF/22012035607279 — एक बगिया मां के नाम सुषमा खरे</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
         <v>125843.16</v>
       </c>
       <c r="I150" s="2" t="n">
-        <v>98649</v>
+        <v>101046.98</v>
       </c>
       <c r="J150" s="3" t="n">
         <v>45903</v>
       </c>
       <c r="K150" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>BEGUMGANJ</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
           <t>1730003007/IF/22012035607546 — एक बगिया माँ के नाम सरोजरानी</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H151" s="2" t="n">
         <v>127916.89</v>
       </c>
       <c r="I151" s="2" t="n">
-        <v>79656.81</v>
+        <v>90454.59</v>
       </c>
       <c r="J151" s="3" t="n">
         <v>45904</v>
       </c>
       <c r="K151" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>BEGUMGANJ</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
           <t>1730003007/IF/22012035607556 — एक बगिया माँ के नाम मायारानी</t>
         </is>
       </c>
       <c r="G152" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H152" s="2" t="n">
         <v>127916.89</v>
       </c>
       <c r="I152" s="2" t="n">
-        <v>78196.49</v>
+        <v>85396.01</v>
       </c>
       <c r="J152" s="3" t="n">
         <v>45905</v>
       </c>
       <c r="K152" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>BEGUMGANJ</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -7085,51 +7085,51 @@
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
           <t>1730003007/IF/22012035607564 — एक बगिया माँ के नाम उमाभारती लोधी</t>
         </is>
       </c>
       <c r="G154" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H154" s="2" t="n">
         <v>125843.16</v>
       </c>
       <c r="I154" s="2" t="n">
-        <v>68106.2</v>
+        <v>78902.24</v>
       </c>
       <c r="J154" s="3" t="n">
         <v>45904</v>
       </c>
       <c r="K154" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>BEGUMGANJ</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -7179,358 +7179,358 @@
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
           <t>1730003007/IF/22012035610644 — एक बगियां मां के नाम मालतीबाई</t>
         </is>
       </c>
       <c r="G156" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H156" s="2" t="n">
         <v>125843.16</v>
       </c>
       <c r="I156" s="2" t="n">
-        <v>79328.84</v>
+        <v>86527.88</v>
       </c>
       <c r="J156" s="3" t="n">
         <v>45904</v>
       </c>
       <c r="K156" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>BEGUMGANJ</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
           <t>1730003007/IF/22012035610649 — एक बगियां मां के नाम रामबतीबाई</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
         <v>125843.16</v>
       </c>
       <c r="I157" s="2" t="n">
-        <v>75153.32</v>
+        <v>87750.14</v>
       </c>
       <c r="J157" s="3" t="n">
         <v>45904</v>
       </c>
       <c r="K157" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>BEGUMGANJ</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
           <t>1730003007/IF/22012035610654 — एक बगियां मां के नाम अंगूरीबाई</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
         <v>125843.16</v>
       </c>
       <c r="I158" s="2" t="n">
-        <v>80168</v>
+        <v>83767.76</v>
       </c>
       <c r="J158" s="3" t="n">
         <v>45904</v>
       </c>
       <c r="K158" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>BEGUMGANJ</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
           <t>1730003007/IF/22012035616001 — एक बगिया माँ के नाम मीना साहू</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
         <v>125843.16</v>
       </c>
       <c r="I159" s="2" t="n">
-        <v>77036</v>
+        <v>79734.8</v>
       </c>
       <c r="J159" s="3" t="n">
         <v>45910</v>
       </c>
       <c r="K159" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>BEGUMGANJ</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
           <t>1730003007/IF/22012035625632 — कपिलधारा कूप निर्माण पन्नालाल/दलीपसिंह ग्राम बीलखेडा जागीर</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
         <v>199750.39</v>
       </c>
       <c r="I160" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J160" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K160" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>BEGUMGANJ</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
           <t>1730003007/IF/22012035625635 — कपिलधारा कूप निर्माण सचिन शाह/चंद्रभान शाह ग्राम बीलखेडा जागीर</t>
         </is>
       </c>
       <c r="G161" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H161" s="2" t="n">
         <v>199686.78</v>
       </c>
       <c r="I161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J161" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K161" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>BEGUMGANJ</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
           <t>1730003007/IF/22012035625640 — कपिलधारा कूप निर्माण नंदराम/उदय ग्राम बीलखेडा जागीर</t>
         </is>
       </c>
       <c r="G162" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H162" s="2" t="n">
         <v>199590.63</v>
       </c>
       <c r="I162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J162" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K162" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>BEGUMGANJ</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
           <t>1730003007/IF/22012035636213 — कपिलधारा कूप निर्माण सचिन शाह/चंद्रभान शाह ग्राम बीलखेडा जागीर</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I163" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J163" s="3" t="n">
         <v>45932</v>
@@ -20498,78 +20498,80 @@
       <c r="J428" s="3" t="n">
         <v>42783</v>
       </c>
       <c r="K428" s="3" t="n">
         <v>43266</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>BEGUMGANJ</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
           <t>1730003007/IF/IAY/5721722 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126916775</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I429" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J429" s="3" t="n">
         <v>45910</v>
       </c>
-      <c r="K429" s="3"/>
+      <c r="K429" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>BEGUMGANJ</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -27872,51 +27874,51 @@
       <c r="J582" s="3" t="n">
         <v>44807</v>
       </c>
       <c r="K582" s="3" t="n">
         <v>45317</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>BEGUMGANJ</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair &amp; Maintenance of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
           <t>1730003007/WC/22012034980602 — तालाब मरम्मत कार्य ग्राम साजखेडा</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
         <v>186000</v>
       </c>
       <c r="I583" s="2" t="n">
         <v>1224</v>
       </c>
       <c r="J583" s="3" t="n">
         <v>44889</v>
@@ -28303,51 +28305,51 @@
         <v>0</v>
       </c>
       <c r="J591" s="3" t="n">
         <v>45449</v>
       </c>
       <c r="K591" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>BEGUMGANJ</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
           <t>1730003007/WC/22012035255889 — Talab nirman khamariya road gram boriya jageer</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I592" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J592" s="3" t="n">
         <v>45684</v>