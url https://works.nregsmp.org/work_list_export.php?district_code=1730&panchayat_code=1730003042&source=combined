--- v0 (2026-09-05)
+++ v1 (2026-10-22)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K378"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 22:06:44</t>
+          <t>Exported on: 2026-10-22 10:26:04</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: RAISEN</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -2506,51 +2506,51 @@
       <c r="J58" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K58" s="3" t="n">
         <v>46129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>BEGUMGANJ</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1730003042/IF/22012035371014 — जल गंगा अभियान खेत तालाब निर्माण प्रकाशचन्द्र/ गोवर्धन ग्राम ढाडिया</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>45761</v>
@@ -9697,51 +9697,51 @@
       <c r="J205" s="3" t="n">
         <v>44884</v>
       </c>
       <c r="K205" s="3" t="n">
         <v>44938</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>BEGUMGANJ</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
           <t>1730003042/IF/IAY/4550881 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP107080549</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I206" s="2" t="n">
         <v>21798</v>
       </c>
       <c r="J206" s="3" t="n">
         <v>45709</v>
@@ -17750,98 +17750,98 @@
       <c r="J372" s="3" t="n">
         <v>45366</v>
       </c>
       <c r="K372" s="3" t="n">
         <v>45676</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>BEGUMGANJ</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
           <t>1730003042/WC/22012035265715 — जल गंगा अभियान hitgrahi उमा बाई /प्रभु राम लोधी ग्राम ढाडिया के कूप पर रिचार्ज pit निर्माण</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>24177.32</v>
       </c>
       <c r="I373" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J373" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K373" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>BEGUMGANJ</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
           <t>1730003042/WC/22012035265716 — जल गंगा अभियान hitghari परसोतम /लक्ष्मण  बघेले ग्राम पलोहा के कूप पर रिचार्ज pit निर्माण</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>24177.32</v>
       </c>
       <c r="I374" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J374" s="3" t="n">
         <v>45748</v>
@@ -17891,51 +17891,51 @@
         <v>0</v>
       </c>
       <c r="J375" s="3" t="n">
         <v>42501</v>
       </c>
       <c r="K375" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>BEGUMGANJ</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
           <t>1730003042/WC/VB/22012035330725 — BOLDER CHAKE DAM DEEPAK PATEL KE KHET KE PASS NALE PAR GRAM PALOHA</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>70698.95</v>
       </c>
       <c r="I376" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J376" s="3" t="n">
         <v>46126</v>
@@ -17985,73 +17985,73 @@
         <v>0</v>
       </c>
       <c r="J377" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K377" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>BEGUMGANJ</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
           <t>1730003042/WC/VB/22012035330747 — DAG WELL RECHARGE NIRMAL NEER KOOP PAR GRAM PALOHA</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>28570.85</v>
       </c>
       <c r="I378" s="2" t="n">
-        <v>1800</v>
+        <v>9000</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>46245</v>
       </c>
       <c r="K378" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>