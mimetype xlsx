--- v0 (2026-09-06)
+++ v1 (2026-10-23)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K294"/>
+  <dimension ref="A1:K295"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-06 00:39:55</t>
+          <t>Exported on: 2026-10-23 20:15:52</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: RAISEN</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,51 +273,51 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1730004054/AV/22012034391725 — आंगनबाडी भवन, पोलहा</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>180000</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>165378</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>43380</v>
@@ -1462,145 +1462,145 @@
       <c r="J36" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K36" s="3" t="n">
         <v>46133</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1730004054/IF/22012035544665 — जल गंगा संवर्धन 2025 रिचार्ज पिट पंप हाउस के पास</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1730004054/IF/22012035544707 — जल गंगा संवर्धन 2025 रिचार्ज पिट पटेल पुरा हेड़ पंप के पास</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1730004054/IF/22012035557937 — जे एस एस जल संबर्धन खेत तालाब गोवर्धन सिंह</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45761</v>
@@ -4196,51 +4196,51 @@
       <c r="J92" s="3" t="n">
         <v>44355</v>
       </c>
       <c r="K92" s="3" t="n">
         <v>44735</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t>1730004054/IF/IAY/3654950 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117815847</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J93" s="3" t="n">
         <v>44674</v>
@@ -4586,51 +4586,51 @@
       <c r="J100" s="3" t="n">
         <v>45727</v>
       </c>
       <c r="K100" s="3" t="n">
         <v>45931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F101" s="1" t="inlineStr">
         <is>
           <t>1730004054/IF/IAY/4908919 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117827411</t>
         </is>
       </c>
       <c r="G101" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H101" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I101" s="2" t="n">
         <v>22680</v>
       </c>
       <c r="J101" s="3" t="n">
         <v>45868</v>
@@ -4878,51 +4878,51 @@
       <c r="J106" s="3" t="n">
         <v>45728</v>
       </c>
       <c r="K106" s="3" t="n">
         <v>45898</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F107" s="1" t="inlineStr">
         <is>
           <t>1730004054/IF/IAY/4909210 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121708451</t>
         </is>
       </c>
       <c r="G107" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H107" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I107" s="2" t="n">
         <v>16182</v>
       </c>
       <c r="J107" s="3" t="n">
         <v>45727</v>
@@ -4974,51 +4974,51 @@
       <c r="J108" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K108" s="3" t="n">
         <v>46045</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F109" s="1" t="inlineStr">
         <is>
           <t>1730004054/IF/IAY/5013402 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122798602</t>
         </is>
       </c>
       <c r="G109" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H109" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I109" s="2" t="n">
         <v>23382</v>
       </c>
       <c r="J109" s="3" t="n">
         <v>45736</v>
@@ -5219,51 +5219,51 @@
       <c r="J113" s="3" t="n">
         <v>42801</v>
       </c>
       <c r="K113" s="3" t="n">
         <v>43134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
           <t>1730004054/IF/IAY/5704606 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122776680</t>
         </is>
       </c>
       <c r="G114" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H114" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I114" s="2" t="n">
         <v>23202</v>
       </c>
       <c r="J114" s="3" t="n">
         <v>45868</v>
@@ -5364,51 +5364,51 @@
       <c r="J116" s="3" t="n">
         <v>45976</v>
       </c>
       <c r="K116" s="3" t="n">
         <v>46041</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
           <t>1730004054/IF/IAY/5877977 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122770793</t>
         </is>
       </c>
       <c r="G117" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H117" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I117" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J117" s="3" t="n">
         <v>46084</v>
@@ -5450,8503 +5450,8550 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H118" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I118" s="2" t="n">
         <v>15300</v>
       </c>
       <c r="J118" s="3" t="n">
         <v>42800</v>
       </c>
       <c r="K118" s="3" t="n">
         <v>43134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
-          <t>1730004054/IF/IAY/692338 — Construction of IAY House -IAY REG. NO. MP1320112</t>
+          <t>1730004054/IF/IAY/6354777 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115209195</t>
         </is>
       </c>
       <c r="G119" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H119" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I119" s="2" t="n">
-        <v>15308</v>
+        <v>0</v>
       </c>
       <c r="J119" s="3" t="n">
-        <v>43003</v>
-[...3 lines deleted...]
-      </c>
+        <v>45712</v>
+      </c>
+      <c r="K119" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F120" s="1" t="inlineStr">
         <is>
-          <t>1730004054/IF/IAY/703392 — Construction of IAY House -IAY REG. NO. MP1477999</t>
+          <t>1730004054/IF/IAY/692338 — Construction of IAY House -IAY REG. NO. MP1320112</t>
         </is>
       </c>
       <c r="G120" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H120" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I120" s="2" t="n">
-        <v>15480</v>
+        <v>15308</v>
       </c>
       <c r="J120" s="3" t="n">
-        <v>42928</v>
+        <v>43003</v>
       </c>
       <c r="K120" s="3" t="n">
-        <v>43215</v>
+        <v>43134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
-          <t>1730004054/IF/IAY/722471 — Construction of IAY House -IAY REG. NO. MP1762413</t>
+          <t>1730004054/IF/IAY/703392 — Construction of IAY House -IAY REG. NO. MP1477999</t>
         </is>
       </c>
       <c r="G121" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H121" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I121" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J121" s="3" t="n">
-        <v>43017</v>
+        <v>42928</v>
       </c>
       <c r="K121" s="3" t="n">
         <v>43215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
-          <t>1730004054/IF/IAY/723761 — Construction of IAY House -IAY REG. NO. MP1793232</t>
+          <t>1730004054/IF/IAY/722471 — Construction of IAY House -IAY REG. NO. MP1762413</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I122" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J122" s="3" t="n">
-        <v>43003</v>
+        <v>43017</v>
       </c>
       <c r="K122" s="3" t="n">
         <v>43215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
-          <t>1730004054/IF/IAY/726157 — Construction of IAY House -IAY REG. NO. MP1857852</t>
+          <t>1730004054/IF/IAY/723761 — Construction of IAY House -IAY REG. NO. MP1793232</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I123" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J123" s="3" t="n">
-        <v>43017</v>
+        <v>43003</v>
       </c>
       <c r="K123" s="3" t="n">
         <v>43215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
-          <t>1730004054/IF/IAY/730238 — Construction of IAY House -IAY REG. NO. MP1971186</t>
+          <t>1730004054/IF/IAY/726157 — Construction of IAY House -IAY REG. NO. MP1857852</t>
         </is>
       </c>
       <c r="G124" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H124" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I124" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J124" s="3" t="n">
-        <v>42896</v>
+        <v>43017</v>
       </c>
       <c r="K124" s="3" t="n">
-        <v>43134</v>
+        <v>43215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
-          <t>1730004054/IF/IAY/762787 — Construction of IAY House -IAY REG. NO. MP3092765</t>
+          <t>1730004054/IF/IAY/730238 — Construction of IAY House -IAY REG. NO. MP1971186</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I125" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J125" s="3" t="n">
-        <v>43017</v>
+        <v>42896</v>
       </c>
       <c r="K125" s="3" t="n">
-        <v>43215</v>
+        <v>43134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
-          <t>1730004054/IF/IAY/770906 — Construction of IAY House -IAY REG. NO. MP3476704</t>
+          <t>1730004054/IF/IAY/762787 — Construction of IAY House -IAY REG. NO. MP3092765</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I126" s="2" t="n">
-        <v>14792</v>
+        <v>15480</v>
       </c>
       <c r="J126" s="3" t="n">
-        <v>42928</v>
+        <v>43017</v>
       </c>
       <c r="K126" s="3" t="n">
         <v>43215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
-          <t>1730004054/IF/IAY/771082 — Construction of IAY House -IAY REG. NO. MP3484113</t>
+          <t>1730004054/IF/IAY/770906 — Construction of IAY House -IAY REG. NO. MP3476704</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I127" s="2" t="n">
-        <v>15480</v>
+        <v>14792</v>
       </c>
       <c r="J127" s="3" t="n">
-        <v>42896</v>
+        <v>42928</v>
       </c>
       <c r="K127" s="3" t="n">
-        <v>43134</v>
+        <v>43215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
-          <t>1730004054/IF/IAY/771756 — Construction of IAY House -IAY REG. NO. MP3515478</t>
+          <t>1730004054/IF/IAY/771082 — Construction of IAY House -IAY REG. NO. MP3484113</t>
         </is>
       </c>
       <c r="G128" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H128" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I128" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J128" s="3" t="n">
-        <v>43017</v>
+        <v>42896</v>
       </c>
       <c r="K128" s="3" t="n">
-        <v>43215</v>
+        <v>43134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
-          <t>1730004054/IF/IAY/774493 — Construction of IAY House -IAY REG. NO. MP3642176</t>
+          <t>1730004054/IF/IAY/771756 — Construction of IAY House -IAY REG. NO. MP3515478</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I129" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J129" s="3" t="n">
-        <v>43024</v>
+        <v>43017</v>
       </c>
       <c r="K129" s="3" t="n">
         <v>43215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
-          <t>1730004054/IF/IAY/775286 — Construction of IAY House -IAY REG. NO. MP3689702</t>
+          <t>1730004054/IF/IAY/774493 — Construction of IAY House -IAY REG. NO. MP3642176</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I130" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J130" s="3" t="n">
-        <v>43017</v>
+        <v>43024</v>
       </c>
       <c r="K130" s="3" t="n">
         <v>43215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
-          <t>1730004054/IF/IAY/839649 — Construction of IAY House -IAY REG. NO. MP1354109</t>
+          <t>1730004054/IF/IAY/775286 — Construction of IAY House -IAY REG. NO. MP3689702</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
+        <v>15030</v>
+      </c>
+      <c r="I131" s="2" t="n">
         <v>15480</v>
       </c>
-      <c r="I131" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J131" s="3" t="n">
-        <v>42975</v>
+        <v>43017</v>
       </c>
       <c r="K131" s="3" t="n">
-        <v>43134</v>
+        <v>43215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
-          <t>1730004054/LD/150 — निर्मल वाटिका, श्‍यामलाल छोटेराम, पोलाहा</t>
+          <t>1730004054/IF/IAY/839649 — Construction of IAY House -IAY REG. NO. MP1354109</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
-        <v>4200</v>
+        <v>15480</v>
       </c>
       <c r="I132" s="2" t="n">
-        <v>4083.81</v>
+        <v>17028</v>
       </c>
       <c r="J132" s="3" t="n">
-        <v>40367</v>
+        <v>42975</v>
       </c>
       <c r="K132" s="3" t="n">
-        <v>40861</v>
+        <v>43134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
-          <t>1730004054/LD/151 — निर्मल वाटिका, रमेश कुमार रामसिंह, पोलाहा</t>
+          <t>1730004054/LD/150 — निर्मल वाटिका, श्‍यामलाल छोटेराम, पोलाहा</t>
         </is>
       </c>
       <c r="G133" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H133" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I133" s="2" t="n">
         <v>4083.81</v>
       </c>
       <c r="J133" s="3" t="n">
         <v>40367</v>
       </c>
       <c r="K133" s="3" t="n">
         <v>40861</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
-          <t>1730004054/LD/152 — निर्मल वाटिका, छोटेलाल प्रभुलाल, पोलाहा</t>
+          <t>1730004054/LD/151 — निर्मल वाटिका, रमेश कुमार रामसिंह, पोलाहा</t>
         </is>
       </c>
       <c r="G134" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H134" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I134" s="2" t="n">
         <v>4083.81</v>
       </c>
       <c r="J134" s="3" t="n">
         <v>40367</v>
       </c>
       <c r="K134" s="3" t="n">
         <v>40861</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
-          <t>1730004054/LD/153 — निर्मल वाटिका, रंजीतसिंह जवारीलाल, पोलाहा</t>
+          <t>1730004054/LD/152 — निर्मल वाटिका, छोटेलाल प्रभुलाल, पोलाहा</t>
         </is>
       </c>
       <c r="G135" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H135" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I135" s="2" t="n">
         <v>4083.81</v>
       </c>
       <c r="J135" s="3" t="n">
         <v>40367</v>
       </c>
       <c r="K135" s="3" t="n">
         <v>40861</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
-          <t>1730004054/LD/154 — निर्मल वाटिका, सरस्‍वतीबाई शकरूलाल, पोलाहा</t>
+          <t>1730004054/LD/153 — निर्मल वाटिका, रंजीतसिंह जवारीलाल, पोलाहा</t>
         </is>
       </c>
       <c r="G136" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H136" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I136" s="2" t="n">
-        <v>3473.81</v>
+        <v>4083.81</v>
       </c>
       <c r="J136" s="3" t="n">
         <v>40367</v>
       </c>
       <c r="K136" s="3" t="n">
-        <v>40399</v>
+        <v>40861</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
-          <t>1730004054/LD/155 — निर्मल वाटिका, ललिताबाई रामकरण, पोलाहा</t>
+          <t>1730004054/LD/154 — निर्मल वाटिका, सरस्‍वतीबाई शकरूलाल, पोलाहा</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I137" s="2" t="n">
-        <v>4745.81</v>
+        <v>3473.81</v>
       </c>
       <c r="J137" s="3" t="n">
         <v>40367</v>
       </c>
       <c r="K137" s="3" t="n">
-        <v>40861</v>
+        <v>40399</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F138" s="1" t="inlineStr">
         <is>
-          <t>1730004054/LD/156 — निर्मल वाटिका, शंकरलाल बटनलाल, पोलाहा</t>
+          <t>1730004054/LD/155 — निर्मल वाटिका, ललिताबाई रामकरण, पोलाहा</t>
         </is>
       </c>
       <c r="G138" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H138" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I138" s="2" t="n">
-        <v>4083.81</v>
+        <v>4745.81</v>
       </c>
       <c r="J138" s="3" t="n">
         <v>40367</v>
       </c>
       <c r="K138" s="3" t="n">
         <v>40861</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D139" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E139" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F139" s="1" t="inlineStr">
         <is>
-          <t>1730004054/LD/157 — निर्मल वाटिका, जमनाप्रसाद भंवरलाल, पोलाहा</t>
+          <t>1730004054/LD/156 — निर्मल वाटिका, शंकरलाल बटनलाल, पोलाहा</t>
         </is>
       </c>
       <c r="G139" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H139" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I139" s="2" t="n">
-        <v>3473.81</v>
+        <v>4083.81</v>
       </c>
       <c r="J139" s="3" t="n">
         <v>40367</v>
       </c>
       <c r="K139" s="3" t="n">
-        <v>40399</v>
+        <v>40861</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
-          <t>1730004054/LD/158 — निर्मल वाटिका, भोलेराम हरिओम, पोलाहा</t>
+          <t>1730004054/LD/157 — निर्मल वाटिका, जमनाप्रसाद भंवरलाल, पोलाहा</t>
         </is>
       </c>
       <c r="G140" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H140" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I140" s="2" t="n">
         <v>3473.81</v>
       </c>
       <c r="J140" s="3" t="n">
         <v>40367</v>
       </c>
       <c r="K140" s="3" t="n">
         <v>40399</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
-          <t>1730004054/LD/159 — निर्मल वाटिका, ललित दरियावसिंह, पोलाहा</t>
+          <t>1730004054/LD/158 — निर्मल वाटिका, भोलेराम हरिओम, पोलाहा</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I141" s="2" t="n">
-        <v>2811.81</v>
+        <v>3473.81</v>
       </c>
       <c r="J141" s="3" t="n">
-        <v>40368</v>
+        <v>40367</v>
       </c>
       <c r="K141" s="3" t="n">
         <v>40399</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
-          <t>1730004054/LD/160 — निर्मल वाटिका, लीलाकिशन पन्‍नालाल, पोलाहा</t>
+          <t>1730004054/LD/159 — निर्मल वाटिका, ललित दरियावसिंह, पोलाहा</t>
         </is>
       </c>
       <c r="G142" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H142" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I142" s="2" t="n">
-        <v>3473.81</v>
+        <v>2811.81</v>
       </c>
       <c r="J142" s="3" t="n">
-        <v>40367</v>
+        <v>40368</v>
       </c>
       <c r="K142" s="3" t="n">
         <v>40399</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
-          <t>1730004054/LD/161 — निर्मल वाटिका, सुलोचनाबाई सदाराम, पोलाहा</t>
+          <t>1730004054/LD/160 — निर्मल वाटिका, लीलाकिशन पन्‍नालाल, पोलाहा</t>
         </is>
       </c>
       <c r="G143" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H143" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I143" s="2" t="n">
-        <v>4083.81</v>
+        <v>3473.81</v>
       </c>
       <c r="J143" s="3" t="n">
         <v>40367</v>
       </c>
       <c r="K143" s="3" t="n">
-        <v>40861</v>
+        <v>40399</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
-          <t>1730004054/LD/162 — निर्मल वाटिका, लालाराम रूपसिंह, पोलाहा</t>
+          <t>1730004054/LD/161 — निर्मल वाटिका, सुलोचनाबाई सदाराम, पोलाहा</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I144" s="2" t="n">
-        <v>3473.81</v>
+        <v>4083.81</v>
       </c>
       <c r="J144" s="3" t="n">
         <v>40367</v>
       </c>
       <c r="K144" s="3" t="n">
-        <v>40399</v>
+        <v>40861</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
-          <t>1730004054/LD/163 — निर्मल वाटिका, रामगोपाल शिवलाल, पोलाहा</t>
+          <t>1730004054/LD/162 — निर्मल वाटिका, लालाराम रूपसिंह, पोलाहा</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I145" s="2" t="n">
-        <v>4083.81</v>
+        <v>3473.81</v>
       </c>
       <c r="J145" s="3" t="n">
         <v>40367</v>
       </c>
       <c r="K145" s="3" t="n">
-        <v>40861</v>
+        <v>40399</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F146" s="1" t="inlineStr">
         <is>
-          <t>1730004054/LD/164 — निर्मल वाटिका, अमरसिंह बटनलाल, पोलाहा</t>
+          <t>1730004054/LD/163 — निर्मल वाटिका, रामगोपाल शिवलाल, पोलाहा</t>
         </is>
       </c>
       <c r="G146" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H146" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I146" s="2" t="n">
         <v>4083.81</v>
       </c>
       <c r="J146" s="3" t="n">
         <v>40367</v>
       </c>
       <c r="K146" s="3" t="n">
         <v>40861</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F147" s="1" t="inlineStr">
         <is>
-          <t>1730004054/LD/176 — निर्मल वाटिका, मोहनलाल प्रभुलाल, पोलाहा</t>
+          <t>1730004054/LD/164 — निर्मल वाटिका, अमरसिंह बटनलाल, पोलाहा</t>
         </is>
       </c>
       <c r="G147" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H147" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I147" s="2" t="n">
         <v>4083.81</v>
       </c>
       <c r="J147" s="3" t="n">
         <v>40367</v>
       </c>
       <c r="K147" s="3" t="n">
         <v>40861</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
-          <t>1730004054/LD/182 — निर्मल वाटिका, बाबूलाल मनीराम, पोलाहा</t>
+          <t>1730004054/LD/176 — निर्मल वाटिका, मोहनलाल प्रभुलाल, पोलाहा</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I148" s="2" t="n">
-        <v>3483.81</v>
+        <v>4083.81</v>
       </c>
       <c r="J148" s="3" t="n">
         <v>40367</v>
       </c>
       <c r="K148" s="3" t="n">
         <v>40861</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
-          <t>1730004054/LD/183 — निर्मल वाटिका, सदाराम गोर्वधन, पोलाहा</t>
+          <t>1730004054/LD/182 — निर्मल वाटिका, बाबूलाल मनीराम, पोलाहा</t>
         </is>
       </c>
       <c r="G149" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H149" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I149" s="2" t="n">
-        <v>3473.81</v>
+        <v>3483.81</v>
       </c>
       <c r="J149" s="3" t="n">
         <v>40367</v>
       </c>
       <c r="K149" s="3" t="n">
-        <v>40266</v>
+        <v>40861</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
-          <t>1730004054/LD/184 — निर्मल वाटिका, मोहनलाल कचरूलाल, पोलाहा</t>
+          <t>1730004054/LD/183 — निर्मल वाटिका, सदाराम गोर्वधन, पोलाहा</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I150" s="2" t="n">
-        <v>2883.81</v>
+        <v>3473.81</v>
       </c>
       <c r="J150" s="3" t="n">
         <v>40367</v>
       </c>
       <c r="K150" s="3" t="n">
-        <v>41827</v>
+        <v>40266</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
-          <t>1730004054/LD/185 — निर्मल वाटिका, नन्‍दलाल जगन्‍नाथ, पोलाहा</t>
+          <t>1730004054/LD/184 — निर्मल वाटिका, मोहनलाल कचरूलाल, पोलाहा</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H151" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I151" s="2" t="n">
-        <v>3473.81</v>
+        <v>2883.81</v>
       </c>
       <c r="J151" s="3" t="n">
         <v>40367</v>
       </c>
       <c r="K151" s="3" t="n">
-        <v>41199</v>
+        <v>41827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
-          <t>1730004054/LD/186 — निर्मल वाटिका, छोटीबाई गनेशराम, पोलाहा</t>
+          <t>1730004054/LD/185 — निर्मल वाटिका, नन्‍दलाल जगन्‍नाथ, पोलाहा</t>
         </is>
       </c>
       <c r="G152" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H152" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I152" s="2" t="n">
-        <v>4135.81</v>
+        <v>3473.81</v>
       </c>
       <c r="J152" s="3" t="n">
         <v>40367</v>
       </c>
       <c r="K152" s="3" t="n">
-        <v>40266</v>
+        <v>41199</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
-          <t>1730004054/LD/187 — निर्मल वाटिका, बिहारीलाल किशनलाल, पोलाहा</t>
+          <t>1730004054/LD/186 — निर्मल वाटिका, छोटीबाई गनेशराम, पोलाहा</t>
         </is>
       </c>
       <c r="G153" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H153" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I153" s="2" t="n">
-        <v>3483.81</v>
+        <v>4135.81</v>
       </c>
       <c r="J153" s="3" t="n">
         <v>40367</v>
       </c>
       <c r="K153" s="3" t="n">
-        <v>41341</v>
+        <v>40266</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
-          <t>1730004054/LD/188 — निर्मल वाटिका, माखनलाल लीलाकिशन, पोलाहा</t>
+          <t>1730004054/LD/187 — निर्मल वाटिका, बिहारीलाल किशनलाल, पोलाहा</t>
         </is>
       </c>
       <c r="G154" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H154" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I154" s="2" t="n">
-        <v>3473.81</v>
+        <v>3483.81</v>
       </c>
       <c r="J154" s="3" t="n">
         <v>40367</v>
       </c>
       <c r="K154" s="3" t="n">
         <v>41341</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
-          <t>1730004054/LD/189 — निर्मल वाटिका, रमेश लौवंशी गोकलप्रसाद, पोलाहा</t>
+          <t>1730004054/LD/188 — निर्मल वाटिका, माखनलाल लीलाकिशन, पोलाहा</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I155" s="2" t="n">
         <v>3473.81</v>
       </c>
       <c r="J155" s="3" t="n">
         <v>40367</v>
       </c>
       <c r="K155" s="3" t="n">
-        <v>40266</v>
+        <v>41341</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
-          <t>1730004054/LD/190 — निर्मल वाटिका, मुलियाबाई हरिप्रसाद, पोलाहा</t>
+          <t>1730004054/LD/189 — निर्मल वाटिका, रमेश लौवंशी गोकलप्रसाद, पोलाहा</t>
         </is>
       </c>
       <c r="G156" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H156" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I156" s="2" t="n">
         <v>3473.81</v>
       </c>
       <c r="J156" s="3" t="n">
         <v>40367</v>
       </c>
       <c r="K156" s="3" t="n">
-        <v>41341</v>
+        <v>40266</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
-          <t>1730004054/LD/191 — निर्मल वाटिका, बावूलाल किशनलाल, पोलाहा</t>
+          <t>1730004054/LD/190 — निर्मल वाटिका, मुलियाबाई हरिप्रसाद, पोलाहा</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I157" s="2" t="n">
-        <v>3483.81</v>
+        <v>3473.81</v>
       </c>
       <c r="J157" s="3" t="n">
         <v>40367</v>
       </c>
       <c r="K157" s="3" t="n">
         <v>41341</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
-          <t>1730004054/LD/192 — निर्मल वाटिका, नन्‍नूलाल हरलाल, पोलाहा</t>
+          <t>1730004054/LD/191 — निर्मल वाटिका, बावूलाल किशनलाल, पोलाहा</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I158" s="2" t="n">
-        <v>3473.81</v>
+        <v>3483.81</v>
       </c>
       <c r="J158" s="3" t="n">
         <v>40367</v>
       </c>
       <c r="K158" s="3" t="n">
         <v>41341</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
-          <t>1730004054/LD/193 — निर्मल वाटिका, घीसीलाल कालूराम, पोलाहा</t>
+          <t>1730004054/LD/192 — निर्मल वाटिका, नन्‍नूलाल हरलाल, पोलाहा</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I159" s="2" t="n">
-        <v>3455.81</v>
+        <v>3473.81</v>
       </c>
       <c r="J159" s="3" t="n">
         <v>40367</v>
       </c>
       <c r="K159" s="3" t="n">
-        <v>40829</v>
+        <v>41341</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
-          <t>1730004054/LD/194 — निर्मल वाटिका, मनोरमाबाई मथुराप्राद, पोलाहा</t>
+          <t>1730004054/LD/193 — निर्मल वाटिका, घीसीलाल कालूराम, पोलाहा</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I160" s="2" t="n">
-        <v>3483.81</v>
+        <v>3455.81</v>
       </c>
       <c r="J160" s="3" t="n">
         <v>40367</v>
       </c>
       <c r="K160" s="3" t="n">
-        <v>40861</v>
+        <v>40829</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
-          <t>1730004054/LD/195 — निर्मल वाटिका, प्रेमबाई ज्‍वारीलाल, पोलाहा</t>
+          <t>1730004054/LD/194 — निर्मल वाटिका, मनोरमाबाई मथुराप्राद, पोलाहा</t>
         </is>
       </c>
       <c r="G161" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H161" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I161" s="2" t="n">
         <v>3483.81</v>
       </c>
       <c r="J161" s="3" t="n">
         <v>40367</v>
       </c>
       <c r="K161" s="3" t="n">
         <v>40861</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
-          <t>1730004054/LD/196 — निर्मल वाटिका, अनोखीलाल खुशीलाल, पोलाहा</t>
+          <t>1730004054/LD/195 — निर्मल वाटिका, प्रेमबाई ज्‍वारीलाल, पोलाहा</t>
         </is>
       </c>
       <c r="G162" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H162" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I162" s="2" t="n">
-        <v>3455.81</v>
+        <v>3483.81</v>
       </c>
       <c r="J162" s="3" t="n">
-        <v>40350</v>
+        <v>40367</v>
       </c>
       <c r="K162" s="3" t="n">
-        <v>41199</v>
+        <v>40861</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
-          <t>1730004054/LD/197 — निर्मल वाटिका, काशीराम गप्‍पूलाल, पोलाहा</t>
+          <t>1730004054/LD/196 — निर्मल वाटिका, अनोखीलाल खुशीलाल, पोलाहा</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I163" s="2" t="n">
-        <v>2821.81</v>
+        <v>3455.81</v>
       </c>
       <c r="J163" s="3" t="n">
-        <v>40368</v>
+        <v>40350</v>
       </c>
       <c r="K163" s="3" t="n">
-        <v>40861</v>
+        <v>41199</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
-          <t>1730004054/LD/198 — निर्मल वाटिका, राधेश्‍याम नन्‍दराम, पोलाहा</t>
+          <t>1730004054/LD/197 — निर्मल वाटिका, काशीराम गप्‍पूलाल, पोलाहा</t>
         </is>
       </c>
       <c r="G164" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H164" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I164" s="2" t="n">
-        <v>4065.81</v>
+        <v>2821.81</v>
       </c>
       <c r="J164" s="3" t="n">
-        <v>40367</v>
+        <v>40368</v>
       </c>
       <c r="K164" s="3" t="n">
         <v>40861</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
-          <t>1730004054/LD/199 — निर्मल वाटिका, गोविन्‍दराम बदामीलाल, पोलाहा</t>
+          <t>1730004054/LD/198 — निर्मल वाटिका, राधेश्‍याम नन्‍दराम, पोलाहा</t>
         </is>
       </c>
       <c r="G165" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I165" s="2" t="n">
-        <v>3455.81</v>
+        <v>4065.81</v>
       </c>
       <c r="J165" s="3" t="n">
         <v>40367</v>
       </c>
       <c r="K165" s="3" t="n">
-        <v>40266</v>
+        <v>40861</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
-          <t>1730004054/LD/200 — निर्मल वाटिका, लीलाबाई द्वारकाप्रसाद, पोलाहा</t>
+          <t>1730004054/LD/199 — निर्मल वाटिका, गोविन्‍दराम बदामीलाल, पोलाहा</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I166" s="2" t="n">
-        <v>3483.81</v>
+        <v>3455.81</v>
       </c>
       <c r="J166" s="3" t="n">
         <v>40367</v>
       </c>
       <c r="K166" s="3" t="n">
-        <v>40861</v>
+        <v>40266</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
-          <t>1730004054/LD/22012034465388 — गोदाम निर्माण कार्य पोलाहा</t>
+          <t>1730004054/LD/200 — निर्मल वाटिका, लीलाबाई द्वारकाप्रसाद, पोलाहा</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="I167" s="2" t="n">
-        <v>0</v>
+        <v>3483.81</v>
       </c>
       <c r="J167" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K167" s="3"/>
+        <v>40367</v>
+      </c>
+      <c r="K167" s="3" t="n">
+        <v>40861</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
-          <t>1730004054/LD/22012034466090 — सोखता गड्ढा कार्य  निर्णाम पोलाहा</t>
+          <t>1730004054/LD/22012034465388 — गोदाम निर्माण कार्य पोलाहा</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I168" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J168" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K168" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
-          <t>1730004054/LD/22012034466091 — सोख्ता गड्ढा  निर्माण कार्य पोलाहा</t>
+          <t>1730004054/LD/22012034466090 — सोखता गड्ढा कार्य  निर्णाम पोलाहा</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I169" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J169" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K169" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
-          <t>1730004054/LD/22012034466606 — शमशान घाट टिन शेड एबं चबुतरा  निर्माण कार्य पोलाहा</t>
+          <t>1730004054/LD/22012034466091 — सोख्ता गड्ढा  निर्माण कार्य पोलाहा</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
-        <v>281062.92</v>
+        <v>0</v>
       </c>
       <c r="I170" s="2" t="n">
-        <v>98485.11</v>
+        <v>0</v>
       </c>
       <c r="J170" s="3" t="n">
-        <v>44288</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K170" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
-          <t>Constr of Pebble peripheral Bund for Community / Construction of Pebble peripheral/farm/field Bund for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
-          <t>1730004054/LD/22012034545378 — पेबर ब्लाक ग्राम पंचायत भवन पोलाहा</t>
+          <t>1730004054/LD/22012034466606 — शमशान घाट टिन शेड एबं चबुतरा  निर्माण कार्य पोलाहा</t>
         </is>
       </c>
       <c r="G171" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
-        <v>19700</v>
+        <v>281062.92</v>
       </c>
       <c r="I171" s="2" t="n">
-        <v>18721</v>
+        <v>98485.11</v>
       </c>
       <c r="J171" s="3" t="n">
-        <v>44517</v>
+        <v>44288</v>
       </c>
       <c r="K171" s="3" t="n">
-        <v>44638</v>
+        <v>46201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
-          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
+          <t>Constr of Pebble peripheral Bund for Community / Construction of Pebble peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
-          <t>1730004054/LD/22012034560777 — खेल मैदान शासकीय स्कूल पोलाहा</t>
+          <t>1730004054/LD/22012034545378 — पेबर ब्लाक ग्राम पंचायत भवन पोलाहा</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
-        <v>598129.67</v>
+        <v>19700</v>
       </c>
       <c r="I172" s="2" t="n">
-        <v>0</v>
+        <v>18721</v>
       </c>
       <c r="J172" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K172" s="3"/>
+        <v>44517</v>
+      </c>
+      <c r="K172" s="3" t="n">
+        <v>44638</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
-          <t>Constr of Upland Bench Terrace Terrace for Comm / Construction of Upland Bench Terrace for Community</t>
+          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
-          <t>1730004054/LD/22012034566786 — शमशान घाट टिन शेड एवं चबूतरा निर्माण कार्य पोलाहा</t>
+          <t>1730004054/LD/22012034560777 — खेल मैदान शासकीय स्कूल पोलाहा</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
-        <v>0</v>
+        <v>598129.67</v>
       </c>
       <c r="I173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J173" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K173" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Upland Bench Terrace Terrace for Comm / Construction of Upland Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
-          <t>1730004054/LD/292 — निर्मल वाटिका, कमलसिंह रामप्रसाद, पोलाहा</t>
+          <t>1730004054/LD/22012034566786 — शमशान घाट टिन शेड एवं चबूतरा निर्माण कार्य पोलाहा</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
-        <v>4200</v>
+        <v>0</v>
       </c>
       <c r="I174" s="2" t="n">
-        <v>4083.81</v>
+        <v>0</v>
       </c>
       <c r="J174" s="3" t="n">
-        <v>40367</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K174" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
-          <t>1730004054/LD/293 — निर्मल वाटिका, हरगोविन्‍द बाबूलाल, पोलाहा</t>
+          <t>1730004054/LD/292 — निर्मल वाटिका, कमलसिंह रामप्रसाद, पोलाहा</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I175" s="2" t="n">
-        <v>2273.81</v>
+        <v>4083.81</v>
       </c>
       <c r="J175" s="3" t="n">
         <v>40367</v>
       </c>
       <c r="K175" s="3" t="n">
-        <v>41827</v>
+        <v>40861</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
-          <t>1730004054/LD/294 — निर्मल वाटिका, नेमीचंद किशनलाल, पोलाहा</t>
+          <t>1730004054/LD/293 — निर्मल वाटिका, हरगोविन्‍द बाबूलाल, पोलाहा</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I176" s="2" t="n">
-        <v>1743.81</v>
+        <v>2273.81</v>
       </c>
       <c r="J176" s="3" t="n">
-        <v>40368</v>
+        <v>40367</v>
       </c>
       <c r="K176" s="3" t="n">
-        <v>41334</v>
+        <v>41827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
-          <t>1730004054/LD/295 — निर्मल वाटिका, ईमरतलाल रामलाल, पोलाहा</t>
+          <t>1730004054/LD/294 — निर्मल वाटिका, नेमीचंद किशनलाल, पोलाहा</t>
         </is>
       </c>
       <c r="G177" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H177" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I177" s="2" t="n">
         <v>1743.81</v>
       </c>
       <c r="J177" s="3" t="n">
         <v>40368</v>
       </c>
       <c r="K177" s="3" t="n">
         <v>41334</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
-          <t>1730004054/LD/296 — निर्मल वाटिका, बटनलाल रामलाल, पोलाहा</t>
+          <t>1730004054/LD/295 — निर्मल वाटिका, ईमरतलाल रामलाल, पोलाहा</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I178" s="2" t="n">
-        <v>1673.81</v>
+        <v>1743.81</v>
       </c>
       <c r="J178" s="3" t="n">
-        <v>40367</v>
-[...1 lines deleted...]
-      <c r="K178" s="3"/>
+        <v>40368</v>
+      </c>
+      <c r="K178" s="3" t="n">
+        <v>41334</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
-          <t>1730004054/LD/297 — निर्मल वाटिका, भागचंद देवीराम, पोलाहा</t>
+          <t>1730004054/LD/296 — निर्मल वाटिका, बटनलाल रामलाल, पोलाहा</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I179" s="2" t="n">
-        <v>1743.81</v>
+        <v>1673.81</v>
       </c>
       <c r="J179" s="3" t="n">
-        <v>40368</v>
-[...3 lines deleted...]
-      </c>
+        <v>40367</v>
+      </c>
+      <c r="K179" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
-          <t>1730004054/LD/298 — निर्मल वाटिका, शांतिलाल हजारीलाल, पोलाहा</t>
+          <t>1730004054/LD/297 — निर्मल वाटिका, भागचंद देवीराम, पोलाहा</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I180" s="2" t="n">
         <v>1743.81</v>
       </c>
       <c r="J180" s="3" t="n">
         <v>40368</v>
       </c>
       <c r="K180" s="3" t="n">
         <v>41334</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
-          <t>1730004054/LD/299 — निर्मल वाटिका, हरिसिंह हीरालाल, पोलाहा</t>
+          <t>1730004054/LD/298 — निर्मल वाटिका, शांतिलाल हजारीलाल, पोलाहा</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I181" s="2" t="n">
         <v>1743.81</v>
       </c>
       <c r="J181" s="3" t="n">
         <v>40368</v>
       </c>
       <c r="K181" s="3" t="n">
         <v>41334</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
-          <t>1730004054/LD/300 — निर्मल वाटिका, गोपाल नन्‍नूमाली, पोलाहा</t>
+          <t>1730004054/LD/299 — निर्मल वाटिका, हरिसिंह हीरालाल, पोलाहा</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I182" s="2" t="n">
         <v>1743.81</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>40368</v>
       </c>
       <c r="K182" s="3" t="n">
         <v>41334</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
-          <t>1730004054/LD/301 — निर्मल वाटिका, शांताबाई धनसिंह, पोलाहा</t>
+          <t>1730004054/LD/300 — निर्मल वाटिका, गोपाल नन्‍नूमाली, पोलाहा</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I183" s="2" t="n">
-        <v>1673.81</v>
+        <v>1743.81</v>
       </c>
       <c r="J183" s="3" t="n">
-        <v>40367</v>
-[...1 lines deleted...]
-      <c r="K183" s="3"/>
+        <v>40368</v>
+      </c>
+      <c r="K183" s="3" t="n">
+        <v>41334</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
-          <t>1730004054/LD/302 — निर्मल वाटिका, लीलाकिशन हजारीलाल, पोलाहा</t>
+          <t>1730004054/LD/301 — निर्मल वाटिका, शांताबाई धनसिंह, पोलाहा</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I184" s="2" t="n">
-        <v>1000</v>
+        <v>1673.81</v>
       </c>
       <c r="J184" s="3" t="n">
-        <v>40405</v>
+        <v>40367</v>
       </c>
       <c r="K184" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
-          <t>1730004054/LD/303 — निर्मल वाटिका, प्रेमसिंह रामदयाल, पोलाहा</t>
+          <t>1730004054/LD/302 — निर्मल वाटिका, लीलाकिशन हजारीलाल, पोलाहा</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I185" s="2" t="n">
-        <v>2273.81</v>
+        <v>1000</v>
       </c>
       <c r="J185" s="3" t="n">
-        <v>40367</v>
-[...3 lines deleted...]
-      </c>
+        <v>40405</v>
+      </c>
+      <c r="K185" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
-          <t>1730004054/LD/304 — निर्मल वाटिका, बाबूलाल परमसुख, पोलाहा</t>
+          <t>1730004054/LD/303 — निर्मल वाटिका, प्रेमसिंह रामदयाल, पोलाहा</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I186" s="2" t="n">
-        <v>1673.81</v>
+        <v>2273.81</v>
       </c>
       <c r="J186" s="3" t="n">
         <v>40367</v>
       </c>
-      <c r="K186" s="3"/>
+      <c r="K186" s="3" t="n">
+        <v>41334</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
-          <t>1730004054/LD/305 — निर्मल वाटिका, कैलाश बटनलाल, पोलाहा</t>
+          <t>1730004054/LD/304 — निर्मल वाटिका, बाबूलाल परमसुख, पोलाहा</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I187" s="2" t="n">
         <v>1673.81</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>40367</v>
       </c>
       <c r="K187" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
-          <t>1730004054/LD/3799429356 — शांतिधाम, पोलाहा</t>
+          <t>1730004054/LD/305 — निर्मल वाटिका, कैलाश बटनलाल, पोलाहा</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
-        <v>512000</v>
+        <v>4200</v>
       </c>
       <c r="I188" s="2" t="n">
-        <v>0</v>
+        <v>1673.81</v>
       </c>
       <c r="J188" s="3" t="n">
-        <v>41665</v>
+        <v>40367</v>
       </c>
       <c r="K188" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
-          <t>1730004054/LD/3799429437 — शांतिधाम, पालाहा</t>
+          <t>1730004054/LD/3799429356 — शांतिधाम, पोलाहा</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
         <v>512000</v>
       </c>
       <c r="I189" s="2" t="n">
-        <v>438</v>
+        <v>0</v>
       </c>
       <c r="J189" s="3" t="n">
-        <v>41698</v>
-[...3 lines deleted...]
-      </c>
+        <v>41665</v>
+      </c>
+      <c r="K189" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
-          <t>1730004054/LD/3799430188 — खेल मैदान समतलीकरण, पोलाहा</t>
+          <t>1730004054/LD/3799429437 — शांतिधाम, पालाहा</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
-        <v>540000</v>
+        <v>512000</v>
       </c>
       <c r="I190" s="2" t="n">
         <v>438</v>
       </c>
       <c r="J190" s="3" t="n">
         <v>41698</v>
       </c>
       <c r="K190" s="3" t="n">
         <v>41735</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
-          <t>1730004054/LD/88 — निर्मल वाटिका, हुकमचंद/किशनलाल, पोलाहा</t>
+          <t>1730004054/LD/3799430188 — खेल मैदान समतलीकरण, पोलाहा</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
-        <v>4200</v>
+        <v>540000</v>
       </c>
       <c r="I191" s="2" t="n">
-        <v>3473.81</v>
+        <v>438</v>
       </c>
       <c r="J191" s="3" t="n">
-        <v>40367</v>
+        <v>41698</v>
       </c>
       <c r="K191" s="3" t="n">
-        <v>39996</v>
+        <v>41735</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
-          <t>1730004054/PG/9425892502 — खेल मैदान समतलीकरण, पोलाहा</t>
+          <t>1730004054/LD/88 — निर्मल वाटिका, हुकमचंद/किशनलाल, पोलाहा</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
-        <v>220000</v>
+        <v>4200</v>
       </c>
       <c r="I192" s="2" t="n">
-        <v>23006</v>
+        <v>3473.81</v>
       </c>
       <c r="J192" s="3" t="n">
-        <v>42754</v>
+        <v>40367</v>
       </c>
       <c r="K192" s="3" t="n">
-        <v>43707</v>
+        <v>39996</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RC/117 — आंतरिक पथ निर्माण, हरगोविन्‍द के घर से सूरतराम के घर की तरफ, पोलाहा</t>
+          <t>1730004054/PG/9425892502 — खेल मैदान समतलीकरण, पोलाहा</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
-        <v>160000</v>
+        <v>220000</v>
       </c>
       <c r="I193" s="2" t="n">
-        <v>159909</v>
+        <v>23006</v>
       </c>
       <c r="J193" s="3" t="n">
-        <v>41078</v>
+        <v>42754</v>
       </c>
       <c r="K193" s="3" t="n">
-        <v>41151</v>
+        <v>43707</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RC/152 — आंतरिक पथ निर्माण, देवीराम के घर मुख्‍य मार्ग की तरफ, पोलाहा</t>
+          <t>1730004054/RC/117 — आंतरिक पथ निर्माण, हरगोविन्‍द के घर से सूरतराम के घर की तरफ, पोलाहा</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
-        <v>103000</v>
+        <v>160000</v>
       </c>
       <c r="I194" s="2" t="n">
-        <v>102888</v>
+        <v>159909</v>
       </c>
       <c r="J194" s="3" t="n">
-        <v>41166</v>
+        <v>41078</v>
       </c>
       <c r="K194" s="3" t="n">
-        <v>41248</v>
+        <v>41151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RC/157 — आंतरिक पथ निर्माण, विजय माली के घर से रामचरण के घर तरफ, पोलाहा</t>
+          <t>1730004054/RC/152 — आंतरिक पथ निर्माण, देवीराम के घर मुख्‍य मार्ग की तरफ, पोलाहा</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
-        <v>59000</v>
+        <v>103000</v>
       </c>
       <c r="I195" s="2" t="n">
-        <v>58918</v>
+        <v>102888</v>
       </c>
       <c r="J195" s="3" t="n">
-        <v>41173</v>
+        <v>41166</v>
       </c>
       <c r="K195" s="3" t="n">
         <v>41248</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RC/158 — आंतरिक पथ निर्माण, गंगाराम के घर से सूरतराम के घर तरफ, पोलाहा</t>
+          <t>1730004054/RC/157 — आंतरिक पथ निर्माण, विजय माली के घर से रामचरण के घर तरफ, पोलाहा</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
         <v>59000</v>
       </c>
       <c r="I196" s="2" t="n">
-        <v>58960</v>
+        <v>58918</v>
       </c>
       <c r="J196" s="3" t="n">
-        <v>41184</v>
+        <v>41173</v>
       </c>
       <c r="K196" s="3" t="n">
         <v>41248</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RC/22012034169948 — आंतरिक पथ निर्माण, गुलाबसिंह के घर से मुख्‍य आंतरि</t>
+          <t>1730004054/RC/158 — आंतरिक पथ निर्माण, गंगाराम के घर से सूरतराम के घर तरफ, पोलाहा</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
-        <v>143000</v>
+        <v>59000</v>
       </c>
       <c r="I197" s="2" t="n">
-        <v>83007</v>
+        <v>58960</v>
       </c>
       <c r="J197" s="3" t="n">
-        <v>41529</v>
+        <v>41184</v>
       </c>
       <c r="K197" s="3" t="n">
-        <v>41663</v>
+        <v>41248</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RC/22012034169956 — आंतरिक पथ निर्माण, मुख्‍य मार्ग से ब्रजलाल के घर क</t>
+          <t>1730004054/RC/22012034169948 — आंतरिक पथ निर्माण, गुलाबसिंह के घर से मुख्‍य आंतरि</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
-        <v>205000</v>
+        <v>143000</v>
       </c>
       <c r="I198" s="2" t="n">
-        <v>204881.17</v>
+        <v>83007</v>
       </c>
       <c r="J198" s="3" t="n">
-        <v>41435</v>
+        <v>41529</v>
       </c>
       <c r="K198" s="3" t="n">
-        <v>41535</v>
+        <v>41663</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RC/22012034197104 — आंतरिक पथ निर्माण, वार्ड नं.8 एवं 9 ग्राम पोलाहा,</t>
+          <t>1730004054/RC/22012034169956 — आंतरिक पथ निर्माण, मुख्‍य मार्ग से ब्रजलाल के घर क</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
-        <v>90000</v>
+        <v>205000</v>
       </c>
       <c r="I199" s="2" t="n">
-        <v>87873</v>
+        <v>204881.17</v>
       </c>
       <c r="J199" s="3" t="n">
-        <v>41645</v>
+        <v>41435</v>
       </c>
       <c r="K199" s="3" t="n">
-        <v>42055</v>
+        <v>41535</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RC/22012034206273 — आंतरिक पथ निर्माण, सुमित्रा बाई के घर से गोविन्‍दर</t>
+          <t>1730004054/RC/22012034197104 — आंतरिक पथ निर्माण, वार्ड नं.8 एवं 9 ग्राम पोलाहा,</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
-        <v>162000</v>
+        <v>90000</v>
       </c>
       <c r="I200" s="2" t="n">
-        <v>1752</v>
+        <v>87873</v>
       </c>
       <c r="J200" s="3" t="n">
-        <v>41694</v>
+        <v>41645</v>
       </c>
       <c r="K200" s="3" t="n">
-        <v>42072</v>
+        <v>42055</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RC/22012034206276 — आंतरिक पथ निर्माण, मांगीलाल के घर से मुख्‍य मार्ग</t>
+          <t>1730004054/RC/22012034206273 — आंतरिक पथ निर्माण, सुमित्रा बाई के घर से गोविन्‍दर</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
-        <v>88000</v>
+        <v>162000</v>
       </c>
       <c r="I201" s="2" t="n">
-        <v>87226</v>
+        <v>1752</v>
       </c>
       <c r="J201" s="3" t="n">
         <v>41694</v>
       </c>
       <c r="K201" s="3" t="n">
-        <v>42055</v>
+        <v>42072</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RC/22012034206572 — khet sadak sampark, मेन रोड से खंडावार तरफ</t>
+          <t>1730004054/RC/22012034206276 — आंतरिक पथ निर्माण, मांगीलाल के घर से मुख्‍य मार्ग</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
-        <v>1304000</v>
+        <v>88000</v>
       </c>
       <c r="I202" s="2" t="n">
-        <v>558513</v>
+        <v>87226</v>
       </c>
       <c r="J202" s="3" t="n">
         <v>41694</v>
       </c>
       <c r="K202" s="3" t="n">
-        <v>42705</v>
+        <v>42055</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RC/22012034206576 — सुदूर गे्वल रोड, तालाबा से चम्‍पालाल के खेत तक, पो</t>
+          <t>1730004054/RC/22012034206572 — khet sadak sampark, मेन रोड से खंडावार तरफ</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
-        <v>1500000</v>
+        <v>1304000</v>
       </c>
       <c r="I203" s="2" t="n">
-        <v>1752</v>
+        <v>558513</v>
       </c>
       <c r="J203" s="3" t="n">
         <v>41694</v>
       </c>
       <c r="K203" s="3" t="n">
-        <v>41745</v>
+        <v>42705</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RC/22012034206582 — आंतरिक पथ, नाली निर्माण, ग्ंगाराम के घर से मेन रोड</t>
+          <t>1730004054/RC/22012034206576 — सुदूर गे्वल रोड, तालाबा से चम्‍पालाल के खेत तक, पो</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
-        <v>75000</v>
+        <v>1500000</v>
       </c>
       <c r="I204" s="2" t="n">
-        <v>72724.6</v>
+        <v>1752</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>41694</v>
       </c>
       <c r="K204" s="3" t="n">
-        <v>42081</v>
+        <v>41745</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RC/22012034208341 — khet sadak sampark पोलाहा से धनखेडी मार्ग की तरफ,</t>
+          <t>1730004054/RC/22012034206582 — आंतरिक पथ, नाली निर्माण, ग्ंगाराम के घर से मेन रोड</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
-        <v>1304000</v>
+        <v>75000</v>
       </c>
       <c r="I205" s="2" t="n">
-        <v>438</v>
+        <v>72724.6</v>
       </c>
       <c r="J205" s="3" t="n">
-        <v>41696</v>
+        <v>41694</v>
       </c>
       <c r="K205" s="3" t="n">
-        <v>41745</v>
+        <v>42081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RC/22012034307963 — सी,सी,रोड निर्माण, पोलाहा</t>
+          <t>1730004054/RC/22012034208341 — khet sadak sampark पोलाहा से धनखेडी मार्ग की तरफ,</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
-        <v>0</v>
+        <v>1304000</v>
       </c>
       <c r="I206" s="2" t="n">
-        <v>0</v>
+        <v>438</v>
       </c>
       <c r="J206" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K206" s="3"/>
+        <v>41696</v>
+      </c>
+      <c r="K206" s="3" t="n">
+        <v>41745</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RC/22012034307964 — ग्रेवल रोड निर्माण, पोलाहा</t>
+          <t>1730004054/RC/22012034307963 — सी,सी,रोड निर्माण, पोलाहा</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I207" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J207" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K207" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RC/22012034316343 — cc road nirman polaha</t>
+          <t>1730004054/RC/22012034307964 — ग्रेवल रोड निर्माण, पोलाहा</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
-        <v>265000</v>
+        <v>0</v>
       </c>
       <c r="I208" s="2" t="n">
-        <v>259154</v>
+        <v>0</v>
       </c>
       <c r="J208" s="3" t="n">
-        <v>42688</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K208" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>1899-1900</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RC/22012034325775 — Grewal road</t>
+          <t>1730004054/RC/22012034316343 — cc road nirman polaha</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
-        <v>0</v>
+        <v>265000</v>
       </c>
       <c r="I209" s="2" t="n">
-        <v>0</v>
+        <v>259154</v>
       </c>
       <c r="J209" s="3" t="n">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="K209" s="3"/>
+        <v>42688</v>
+      </c>
+      <c r="K209" s="3" t="n">
+        <v>42956</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>1899-1900</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RC/22012034341440 — टू रो पुलिया निर्माण पोलाहा</t>
+          <t>1730004054/RC/22012034325775 — Grewal road</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
-        <v>171000</v>
+        <v>0</v>
       </c>
       <c r="I210" s="2" t="n">
-        <v>164141.2</v>
+        <v>0</v>
       </c>
       <c r="J210" s="3" t="n">
-        <v>42904</v>
-[...3 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K210" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RC/22012034373174 — CC Road</t>
+          <t>1730004054/RC/22012034341440 — टू रो पुलिया निर्माण पोलाहा</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
-        <v>0</v>
+        <v>171000</v>
       </c>
       <c r="I211" s="2" t="n">
-        <v>0</v>
+        <v>164141.2</v>
       </c>
       <c r="J211" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K211" s="3"/>
+        <v>42904</v>
+      </c>
+      <c r="K211" s="3" t="n">
+        <v>43120</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RC/22012034384769 — cc road main road se amarchand ke ghar ki oar Polaha</t>
+          <t>1730004054/RC/22012034373174 — CC Road</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
-        <v>42400</v>
+        <v>0</v>
       </c>
       <c r="I212" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J212" s="3" t="n">
         <v>43010</v>
       </c>
       <c r="K212" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RC/22012034384771 — cc road school se chorahe ki oar Polaha</t>
+          <t>1730004054/RC/22012034384769 — cc road main road se amarchand ke ghar ki oar Polaha</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
-        <v>452000</v>
+        <v>42400</v>
       </c>
       <c r="I213" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J213" s="3" t="n">
         <v>43010</v>
       </c>
       <c r="K213" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RC/22012034392243 — प्रेमनारायण लोधी के घर से शीतला माता मंदिर की ओर सी सी रोड निर्माण कार्य मय नाली डी प आर पोलाहा</t>
+          <t>1730004054/RC/22012034384771 — cc road school se chorahe ki oar Polaha</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
-        <v>55000</v>
+        <v>452000</v>
       </c>
       <c r="I214" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J214" s="3" t="n">
-        <v>43204</v>
+        <v>43010</v>
       </c>
       <c r="K214" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RC/22012034392755 — प्रेमनारायण लोधी के घर से सितला माता मंदिर की और सी सी सड़क मय नाली</t>
+          <t>1730004054/RC/22012034392243 — प्रेमनारायण लोधी के घर से शीतला माता मंदिर की ओर सी सी रोड निर्माण कार्य मय नाली डी प आर पोलाहा</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
-        <v>55100</v>
+        <v>55000</v>
       </c>
       <c r="I215" s="2" t="n">
-        <v>54288</v>
+        <v>0</v>
       </c>
       <c r="J215" s="3" t="n">
-        <v>43336</v>
-[...3 lines deleted...]
-      </c>
+        <v>43204</v>
+      </c>
+      <c r="K215" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RC/22012034393067 — जतरा चौक से माता मंदिर की ओर सी सी रोड मय पोलाहा</t>
+          <t>1730004054/RC/22012034392755 — प्रेमनारायण लोधी के घर से सितला माता मंदिर की और सी सी सड़क मय नाली</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
-        <v>63570</v>
+        <v>55100</v>
       </c>
       <c r="I216" s="2" t="n">
-        <v>62814</v>
+        <v>54288</v>
       </c>
       <c r="J216" s="3" t="n">
-        <v>43348</v>
+        <v>43336</v>
       </c>
       <c r="K216" s="3" t="n">
         <v>43485</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RC/22012034435090 — सी० सी० रोड निर्माण मेन रोड से बजारपुरा चौक की ओर</t>
+          <t>1730004054/RC/22012034393067 — जतरा चौक से माता मंदिर की ओर सी सी रोड मय पोलाहा</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
-        <v>114400</v>
+        <v>63570</v>
       </c>
       <c r="I217" s="2" t="n">
-        <v>114060</v>
+        <v>62814</v>
       </c>
       <c r="J217" s="3" t="n">
-        <v>43475</v>
+        <v>43348</v>
       </c>
       <c r="K217" s="3" t="n">
-        <v>43731</v>
+        <v>43485</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RC/22012034439109 — सी.सी.रोड निर्माण</t>
+          <t>1730004054/RC/22012034435090 — सी० सी० रोड निर्माण मेन रोड से बजारपुरा चौक की ओर</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
-        <v>0</v>
+        <v>114400</v>
       </c>
       <c r="I218" s="2" t="n">
-        <v>0</v>
+        <v>114060</v>
       </c>
       <c r="J218" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K218" s="3"/>
+        <v>43475</v>
+      </c>
+      <c r="K218" s="3" t="n">
+        <v>43731</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RC/22012034474835 — cc road nirmaan main road se durgaprasad ke ghar ki or</t>
+          <t>1730004054/RC/22012034439109 — सी.सी.रोड निर्माण</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
-        <v>55800</v>
+        <v>0</v>
       </c>
       <c r="I219" s="2" t="n">
-        <v>54560</v>
+        <v>0</v>
       </c>
       <c r="J219" s="3" t="n">
-        <v>43726</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K219" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RC/22012034508826 — सी.सी.रोड मय नाली लीला किशन  के घर से अमरचंद के घर की और, पोलाहा</t>
+          <t>1730004054/RC/22012034474835 — cc road nirmaan main road se durgaprasad ke ghar ki or</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
-        <v>27000</v>
+        <v>55800</v>
       </c>
       <c r="I220" s="2" t="n">
-        <v>0</v>
+        <v>54560</v>
       </c>
       <c r="J220" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K220" s="3"/>
+        <v>43726</v>
+      </c>
+      <c r="K220" s="3" t="n">
+        <v>43850</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RC/22012034508845 — लीला किशन के घर से अमरचद के घर की और सी सी रोड मय नाली निर्माण</t>
+          <t>1730004054/RC/22012034508826 — सी.सी.रोड मय नाली लीला किशन  के घर से अमरचंद के घर की और, पोलाहा</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I221" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J221" s="3" t="n">
-        <v>43634</v>
+        <v>43692</v>
       </c>
       <c r="K221" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RC/22012034543323 — सी.सी.रोड प्रेमचंद के मकान से पानी की टंकी तक, पोलाहा</t>
+          <t>1730004054/RC/22012034508845 — लीला किशन के घर से अमरचद के घर की और सी सी रोड मय नाली निर्माण</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
-        <v>65000</v>
+        <v>27000</v>
       </c>
       <c r="I222" s="2" t="n">
-        <v>64980</v>
+        <v>0</v>
       </c>
       <c r="J222" s="3" t="n">
-        <v>44105</v>
-[...3 lines deleted...]
-      </c>
+        <v>43634</v>
+      </c>
+      <c r="K222" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RC/22012034543327 — सी.सी.रोड उमराव से गुलाव सिंह के घर तक, पोलाहा</t>
+          <t>1730004054/RC/22012034543323 — सी.सी.रोड प्रेमचंद के मकान से पानी की टंकी तक, पोलाहा</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
-        <v>50000</v>
+        <v>65000</v>
       </c>
       <c r="I223" s="2" t="n">
-        <v>49780</v>
+        <v>64980</v>
       </c>
       <c r="J223" s="3" t="n">
         <v>44105</v>
       </c>
       <c r="K223" s="3" t="n">
-        <v>44195</v>
+        <v>44285</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bitumen Top Roads for Community / Construction of Bitumen Top Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RC/22012034639646 — NALI NIRMAN PREMCHAND KE MAKAN SE PANI KI TANKI</t>
+          <t>1730004054/RC/22012034543327 — सी.सी.रोड उमराव से गुलाव सिंह के घर तक, पोलाहा</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
-        <v>62200</v>
+        <v>50000</v>
       </c>
       <c r="I224" s="2" t="n">
-        <v>47294</v>
+        <v>49780</v>
       </c>
       <c r="J224" s="3" t="n">
-        <v>45122</v>
+        <v>44105</v>
       </c>
       <c r="K224" s="3" t="n">
-        <v>45335</v>
+        <v>44195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Bitumen Top Roads for Community / Construction of Bitumen Top Roads for Community</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RC/22012034684078 — सी सी रोड भोलेराम लोधी के घर से अमरचंद के घर की ओर पोलाहा</t>
+          <t>1730004054/RC/22012034639646 — NALI NIRMAN PREMCHAND KE MAKAN SE PANI KI TANKI</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
-        <v>63600</v>
+        <v>62200</v>
       </c>
       <c r="I225" s="2" t="n">
-        <v>61457</v>
+        <v>47294</v>
       </c>
       <c r="J225" s="3" t="n">
-        <v>45369</v>
+        <v>45122</v>
       </c>
       <c r="K225" s="3" t="n">
-        <v>46191</v>
+        <v>45335</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RC/22012034828760 — C C Road Ramesh narbariya ke ghar se kaluram ki or polaha</t>
+          <t>1730004054/RC/22012034684078 — सी सी रोड भोलेराम लोधी के घर से अमरचंद के घर की ओर पोलाहा</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
-        <v>50400</v>
+        <v>63600</v>
       </c>
       <c r="I226" s="2" t="n">
-        <v>50058</v>
+        <v>61457</v>
       </c>
       <c r="J226" s="3" t="n">
-        <v>45613</v>
+        <v>45369</v>
       </c>
       <c r="K226" s="3" t="n">
-        <v>46187</v>
+        <v>46191</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RC/22012034836963 — सी सी रोड निर्माण राम मंदिर से तालाब की तरफ पोलाहा</t>
+          <t>1730004054/RC/22012034828760 — C C Road Ramesh narbariya ke ghar se kaluram ki or polaha</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
-        <v>37350</v>
+        <v>50400</v>
       </c>
       <c r="I227" s="2" t="n">
-        <v>0</v>
+        <v>50058</v>
       </c>
       <c r="J227" s="3" t="n">
-        <v>45567</v>
-[...1 lines deleted...]
-      <c r="K227" s="3"/>
+        <v>45613</v>
+      </c>
+      <c r="K227" s="3" t="n">
+        <v>46187</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RC/22012034836966 — सी सी रोड निर्माण मथुरा प्रसाद मैथल के घर से केरवा नदी तरफ, पोलाहा</t>
+          <t>1730004054/RC/22012034836963 — सी सी रोड निर्माण राम मंदिर से तालाब की तरफ पोलाहा</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
-        <v>61200</v>
+        <v>37350</v>
       </c>
       <c r="I228" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J228" s="3" t="n">
-        <v>45858</v>
+        <v>45567</v>
       </c>
       <c r="K228" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RC/26 — आंतरिक पथ निर्माण, जमनाप्रसाद के घर से मानसिंह के घर की ओर, पोलाहा</t>
+          <t>1730004054/RC/22012034836966 — सी सी रोड निर्माण मथुरा प्रसाद मैथल के घर से केरवा नदी तरफ, पोलाहा</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
-        <v>103000</v>
+        <v>61200</v>
       </c>
       <c r="I229" s="2" t="n">
-        <v>100622</v>
+        <v>0</v>
       </c>
       <c r="J229" s="3" t="n">
-        <v>40990</v>
-[...3 lines deleted...]
-      </c>
+        <v>45858</v>
+      </c>
+      <c r="K229" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RS/22012034390434 — शौचालय निर्माण कार्य सुनील/बिहारी लाल</t>
+          <t>1730004054/RC/26 — आंतरिक पथ निर्माण, जमनाप्रसाद के घर से मानसिंह के घर की ओर, पोलाहा</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
-        <v>88900</v>
+        <v>103000</v>
       </c>
       <c r="I230" s="2" t="n">
-        <v>0</v>
+        <v>100622</v>
       </c>
       <c r="J230" s="3" t="n">
-        <v>43105</v>
-[...1 lines deleted...]
-      <c r="K230" s="3"/>
+        <v>40990</v>
+      </c>
+      <c r="K230" s="3" t="n">
+        <v>41088</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RS/22012034390436 — शौचालय निर्माण कार्य गुलाब सिंह/भंवर लाल</t>
+          <t>1730004054/RS/22012034390434 — शौचालय निर्माण कार्य सुनील/बिहारी लाल</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
-        <v>11500</v>
+        <v>88900</v>
       </c>
       <c r="I231" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J231" s="3" t="n">
         <v>43105</v>
       </c>
       <c r="K231" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RS/22012034390589 — शौचालय निर्माण कार्य राधेश्याम/गुजारी लाल</t>
+          <t>1730004054/RS/22012034390436 — शौचालय निर्माण कार्य गुलाब सिंह/भंवर लाल</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I232" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J232" s="3" t="n">
         <v>43105</v>
       </c>
       <c r="K232" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RS/22012034390730 — शाैचालय निर्माण कार्य ओमप्रकाश/खेमचंद</t>
+          <t>1730004054/RS/22012034390589 — शौचालय निर्माण कार्य राधेश्याम/गुजारी लाल</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I233" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J233" s="3" t="n">
         <v>43105</v>
       </c>
       <c r="K233" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RS/22012034390732 — शाैचालय निर्माण कार्य गोविन्दराम/हरिसिंह</t>
+          <t>1730004054/RS/22012034390730 — शाैचालय निर्माण कार्य ओमप्रकाश/खेमचंद</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I234" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J234" s="3" t="n">
         <v>43105</v>
       </c>
       <c r="K234" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RS/22012034390736 — शौचालय निर्माण कार्य भगीरथ/नन्नूलाल</t>
+          <t>1730004054/RS/22012034390732 — शाैचालय निर्माण कार्य गोविन्दराम/हरिसिंह</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I235" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>43105</v>
       </c>
       <c r="K235" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RS/22012034390738 — शौचालय निर्माण कार्य चंदा बाई/गुलाब सिंह</t>
+          <t>1730004054/RS/22012034390736 — शौचालय निर्माण कार्य भगीरथ/नन्नूलाल</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I236" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J236" s="3" t="n">
         <v>43105</v>
       </c>
       <c r="K236" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RS/22012034390739 — शौचालय निर्माण कार्य कमला बाई /श्री किशन</t>
+          <t>1730004054/RS/22012034390738 — शौचालय निर्माण कार्य चंदा बाई/गुलाब सिंह</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I237" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J237" s="3" t="n">
         <v>43105</v>
       </c>
       <c r="K237" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RS/22012034390741 — शौचालय निर्माण कार्य मांगी लाल/बाबू लाल</t>
+          <t>1730004054/RS/22012034390739 — शौचालय निर्माण कार्य कमला बाई /श्री किशन</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I238" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J238" s="3" t="n">
         <v>43105</v>
       </c>
       <c r="K238" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RS/22012034390742 — शौचालय निर्माण कार्य कुंजी लाल/परम सुख</t>
+          <t>1730004054/RS/22012034390741 — शौचालय निर्माण कार्य मांगी लाल/बाबू लाल</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I239" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J239" s="3" t="n">
         <v>43105</v>
       </c>
       <c r="K239" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RS/22012034390743 — शौचालय निर्माण कार्य लीला बाई/द्वारका प्रसाद</t>
+          <t>1730004054/RS/22012034390742 — शौचालय निर्माण कार्य कुंजी लाल/परम सुख</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I240" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J240" s="3" t="n">
         <v>43105</v>
       </c>
       <c r="K240" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RS/22012034390745 — शौचालय निर्माण कार्य शिव प्रसाद /शकरु लाल</t>
+          <t>1730004054/RS/22012034390743 — शौचालय निर्माण कार्य लीला बाई/द्वारका प्रसाद</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I241" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J241" s="3" t="n">
         <v>43105</v>
       </c>
       <c r="K241" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RS/22012034390749 — शौचालय निर्माण कार्य बलीराम/बाबूलाल</t>
+          <t>1730004054/RS/22012034390745 — शौचालय निर्माण कार्य शिव प्रसाद /शकरु लाल</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I242" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J242" s="3" t="n">
         <v>43105</v>
       </c>
       <c r="K242" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RS/22012034390751 — शौचालय निर्माण कार्य लक्ष्मी नारायण/राम कारन</t>
+          <t>1730004054/RS/22012034390749 — शौचालय निर्माण कार्य बलीराम/बाबूलाल</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I243" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J243" s="3" t="n">
         <v>43105</v>
       </c>
       <c r="K243" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RS/22012034390752 — शौचालय निर्माण कार्य सावित्री बाई /कमल सिंह</t>
+          <t>1730004054/RS/22012034390751 — शौचालय निर्माण कार्य लक्ष्मी नारायण/राम कारन</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I244" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>43105</v>
       </c>
       <c r="K244" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RS/22012034390753 — शौचालय निर्माण कार्य पियरे लाल/विश्राम</t>
+          <t>1730004054/RS/22012034390752 — शौचालय निर्माण कार्य सावित्री बाई /कमल सिंह</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I245" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J245" s="3" t="n">
         <v>43105</v>
       </c>
       <c r="K245" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RS/22012034390754 — शौचालय निर्माण   कार्य नरेश/धुनधा लाल</t>
+          <t>1730004054/RS/22012034390753 — शौचालय निर्माण कार्य पियरे लाल/विश्राम</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I246" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J246" s="3" t="n">
-        <v>43010</v>
+        <v>43105</v>
       </c>
       <c r="K246" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RS/22012034393195 — शौचालय निर्माण कार्य फूल सिंह/सदा राम</t>
+          <t>1730004054/RS/22012034390754 — शौचालय निर्माण   कार्य नरेश/धुनधा लाल</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I247" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J247" s="3" t="n">
-        <v>43118</v>
+        <v>43010</v>
       </c>
       <c r="K247" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RS/22012034393196 — शौचालय निर्माण कार्य शांता बाई/धन सिंह</t>
+          <t>1730004054/RS/22012034393195 — शौचालय निर्माण कार्य फूल सिंह/सदा राम</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I248" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>43118</v>
       </c>
       <c r="K248" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RS/22012034394906 — शौचालय निर्माण कार्य धपिया बाई/ हरि सिंह</t>
+          <t>1730004054/RS/22012034393196 — शौचालय निर्माण कार्य शांता बाई/धन सिंह</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I249" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J249" s="3" t="n">
-        <v>43125</v>
+        <v>43118</v>
       </c>
       <c r="K249" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RS/22012034508100 — समुदायिक स्वछता परिसर निर्माण कार्य पोलाहा</t>
+          <t>1730004054/RS/22012034394906 — शौचालय निर्माण कार्य धपिया बाई/ हरि सिंह</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
-        <v>44000</v>
+        <v>11500</v>
       </c>
       <c r="I250" s="2" t="n">
-        <v>42653</v>
+        <v>0</v>
       </c>
       <c r="J250" s="3" t="n">
-        <v>44303</v>
-[...3 lines deleted...]
-      </c>
+        <v>43125</v>
+      </c>
+      <c r="K250" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RS/22012034523085 — प्रेमचंद मेम्बर के मकान से पानी की टंकी तक नाली निर्माण कर पोलाहा</t>
+          <t>1730004054/RS/22012034508100 — समुदायिक स्वछता परिसर निर्माण कार्य पोलाहा</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
-        <v>49100</v>
+        <v>44000</v>
       </c>
       <c r="I251" s="2" t="n">
-        <v>0</v>
+        <v>42653</v>
       </c>
       <c r="J251" s="3" t="n">
-        <v>44357</v>
-[...1 lines deleted...]
-      <c r="K251" s="3"/>
+        <v>44303</v>
+      </c>
+      <c r="K251" s="3" t="n">
+        <v>45173</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RS/22012034554415 — कचरा संग्रह केंद्र निर्माण कार्य पोलाहा</t>
+          <t>1730004054/RS/22012034523085 — प्रेमचंद मेम्बर के मकान से पानी की टंकी तक नाली निर्माण कर पोलाहा</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
-        <v>0</v>
+        <v>49100</v>
       </c>
       <c r="I252" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J252" s="3" t="n">
-        <v>44300</v>
+        <v>44357</v>
       </c>
       <c r="K252" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RS/22012034598972 — रमेश /गोकल सिंह लीज पिट निर्माण कार्य पोलाहा</t>
+          <t>1730004054/RS/22012034554415 — कचरा संग्रह केंद्र निर्माण कार्य पोलाहा</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I253" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J253" s="3" t="n">
-        <v>44471</v>
+        <v>44300</v>
       </c>
       <c r="K253" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RS/22012034598982 — अशोक विश्वकर्मा /रामकिशन लीज पिट निर्माण पोलाहा</t>
+          <t>1730004054/RS/22012034598972 — रमेश /गोकल सिंह लीज पिट निर्माण कार्य पोलाहा</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I254" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J254" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K254" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RS/22012034598986 — रोशन लाल / शैतान सिंह लीज पिट निर्माण पोलाहा</t>
+          <t>1730004054/RS/22012034598982 — अशोक विश्वकर्मा /रामकिशन लीज पिट निर्माण पोलाहा</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I255" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J255" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K255" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RS/22012034598989 — नारायण सिंह / बाल किशन लीज पिट निर्माण पोलाहा</t>
+          <t>1730004054/RS/22012034598986 — रोशन लाल / शैतान सिंह लीज पिट निर्माण पोलाहा</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
-        <v>7539.98</v>
+        <v>0</v>
       </c>
       <c r="I256" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K256" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RS/22012034598992 — गुड्डू लाल /कुंजी लाल लीज पिट निर्माण पोलाहा</t>
+          <t>1730004054/RS/22012034598989 — नारायण सिंह / बाल किशन लीज पिट निर्माण पोलाहा</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>7539.98</v>
       </c>
       <c r="I257" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J257" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K257" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RS/22012034598994 — मुन्ना लाल /कुंजीलाल लीज पिट निर्माण पोलाहा</t>
+          <t>1730004054/RS/22012034598992 — गुड्डू लाल /कुंजी लाल लीज पिट निर्माण पोलाहा</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>7539.98</v>
       </c>
       <c r="I258" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K258" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RS/22012034598995 — राम नारायण / हुकमचंद लीज पिट निर्माण पोलाहा</t>
+          <t>1730004054/RS/22012034598994 — मुन्ना लाल /कुंजीलाल लीज पिट निर्माण पोलाहा</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>7539.98</v>
       </c>
       <c r="I259" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J259" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K259" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RS/22012034598998 — मोहन लाल / कचरू लाल लीज पिट निर्माण पोलाहा</t>
+          <t>1730004054/RS/22012034598995 — राम नारायण / हुकमचंद लीज पिट निर्माण पोलाहा</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>7539.98</v>
       </c>
       <c r="I260" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K260" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RS/22012034599001 — बटन लाल / धनलाल लीज पिट निर्माण पोलाहा</t>
+          <t>1730004054/RS/22012034598998 — मोहन लाल / कचरू लाल लीज पिट निर्माण पोलाहा</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>7539.98</v>
       </c>
       <c r="I261" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K261" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RS/22012034599002 — गंगा राम / नंदराम लीज पिट निर्माण पोलाहा</t>
+          <t>1730004054/RS/22012034599001 — बटन लाल / धनलाल लीज पिट निर्माण पोलाहा</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
-        <v>0</v>
+        <v>7539.98</v>
       </c>
       <c r="I262" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J262" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K262" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RS/22012034599004 — दयाराम / सेवाराम लीज पिट निर्माण पोलाहा</t>
+          <t>1730004054/RS/22012034599002 — गंगा राम / नंदराम लीज पिट निर्माण पोलाहा</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I263" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K263" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RS/22012034599005 — लालाराम / नंदराम लीज पिट निर्माण पोलाहा</t>
+          <t>1730004054/RS/22012034599004 — दयाराम / सेवाराम लीज पिट निर्माण पोलाहा</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I264" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K264" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RS/22012034599006 — इमरत सिंह / नंदराम लीज पिट निर्माण पोलाहा</t>
+          <t>1730004054/RS/22012034599005 — लालाराम / नंदराम लीज पिट निर्माण पोलाहा</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I265" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J265" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K265" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RS/22012034599012 — शंकर लाल/बटन लाललीज पिट निर्माण पोलाहा</t>
+          <t>1730004054/RS/22012034599006 — इमरत सिंह / नंदराम लीज पिट निर्माण पोलाहा</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
-        <v>7539.98</v>
+        <v>0</v>
       </c>
       <c r="I266" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J266" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K266" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RS/22012034599019 — बाली राम / बाबू लाल लीज पिट निर्माण पोलाहा</t>
+          <t>1730004054/RS/22012034599012 — शंकर लाल/बटन लाललीज पिट निर्माण पोलाहा</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>7539.98</v>
       </c>
       <c r="I267" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J267" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K267" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Stabilization Pond for Comm / Repair and maintenance of Stabilization Pond for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RS/22012034624102 — कचरा संग्रहण केन्द्र  पोलाहा</t>
+          <t>1730004054/RS/22012034599019 — बाली राम / बाबू लाल लीज पिट निर्माण पोलाहा</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
-        <v>298000</v>
+        <v>7539.98</v>
       </c>
       <c r="I268" s="2" t="n">
-        <v>290261</v>
+        <v>0</v>
       </c>
       <c r="J268" s="3" t="n">
-        <v>44658</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K268" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Repair &amp; maint of Stabilization Pond for Comm / Repair and maintenance of Stabilization Pond for Community</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RS/22012035118728 — नाली आरसीसी महेन्‍द्र मेथिल के घर से मेनरोड की ओर, गोर्वधन लोधी के घर से महेन्‍द्र मेथिल के घर तक, प</t>
+          <t>1730004054/RS/22012034624102 — कचरा संग्रहण केन्द्र  पोलाहा</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
-        <v>600000</v>
+        <v>298000</v>
       </c>
       <c r="I269" s="2" t="n">
-        <v>372687.33</v>
+        <v>290261</v>
       </c>
       <c r="J269" s="3" t="n">
-        <v>45207</v>
+        <v>44658</v>
       </c>
       <c r="K269" s="3" t="n">
-        <v>46188</v>
+        <v>46186</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RS/22012035132946 — Nali nirman Ramesh narbariya ke ghar se kaluram lowanshi polaha</t>
+          <t>1730004054/RS/22012035118728 — नाली आरसीसी महेन्‍द्र मेथिल के घर से मेनरोड की ओर, गोर्वधन लोधी के घर से महेन्‍द्र मेथिल के घर तक, प</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
-        <v>11400</v>
+        <v>600000</v>
       </c>
       <c r="I270" s="2" t="n">
-        <v>10206</v>
+        <v>372687.33</v>
       </c>
       <c r="J270" s="3" t="n">
-        <v>45613</v>
+        <v>45207</v>
       </c>
       <c r="K270" s="3" t="n">
         <v>46188</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RS/22012035132947 — Nali Rcc Saskiya School parisar se talab ki or polaha</t>
+          <t>1730004054/RS/22012035132946 — Nali nirman Ramesh narbariya ke ghar se kaluram lowanshi polaha</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
-        <v>48000</v>
+        <v>11400</v>
       </c>
       <c r="I271" s="2" t="n">
-        <v>0</v>
+        <v>10206</v>
       </c>
       <c r="J271" s="3" t="n">
-        <v>45519</v>
-[...1 lines deleted...]
-      <c r="K271" s="3"/>
+        <v>45613</v>
+      </c>
+      <c r="K271" s="3" t="n">
+        <v>46188</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
-          <t>1730004054/RS/22012035136279 — ग्रेवाटर मेनेजमेंट आर सी सी नाली निर्माण राजेन्‍द्र के घर से चम्‍की चौराहा मथुरा प्रसाद से नदी तरफ प</t>
+          <t>1730004054/RS/22012035132947 — Nali Rcc Saskiya School parisar se talab ki or polaha</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
-        <v>78000</v>
+        <v>48000</v>
       </c>
       <c r="I272" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J272" s="3" t="n">
-        <v>45567</v>
+        <v>45519</v>
       </c>
       <c r="K272" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
-          <t>1730004054/WC/22012034355405 — बोरी बंधान पानी की टंकी के पास, पोलाहा</t>
+          <t>1730004054/RS/22012035136279 — ग्रेवाटर मेनेजमेंट आर सी सी नाली निर्माण राजेन्‍द्र के घर से चम्‍की चौराहा मथुरा प्रसाद से नदी तरफ प</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
-        <v>8600</v>
+        <v>78000</v>
       </c>
       <c r="I273" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J273" s="3" t="n">
-        <v>42962</v>
+        <v>45567</v>
       </c>
       <c r="K273" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
           <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
-          <t>1730004054/WC/22012034355406 — बोरी बंधान सुरेंद्र नरवरिया के खेत के पास नाले पर, पोलाहा</t>
+          <t>1730004054/WC/22012034355405 — बोरी बंधान पानी की टंकी के पास, पोलाहा</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>8600</v>
       </c>
       <c r="I274" s="2" t="n">
-        <v>4472</v>
+        <v>0</v>
       </c>
       <c r="J274" s="3" t="n">
-        <v>43008</v>
-[...3 lines deleted...]
-      </c>
+        <v>42962</v>
+      </c>
+      <c r="K274" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Spur for Community / Construction of Earthen Spur for Community</t>
+          <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
-          <t>Construction of  Spur</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
-          <t>1730004054/WC/22012034466076 — स्टैप डेम निर्माण कार्य केरवा नदी पोलाहा गुलाब कुशवाह, महेंद्र के खेत के पास</t>
+          <t>1730004054/WC/22012034355406 — बोरी बंधान सुरेंद्र नरवरिया के खेत के पास नाले पर, पोलाहा</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
-        <v>1485772.95</v>
+        <v>8600</v>
       </c>
       <c r="I275" s="2" t="n">
-        <v>3168</v>
+        <v>4472</v>
       </c>
       <c r="J275" s="3" t="n">
-        <v>43672</v>
-[...1 lines deleted...]
-      <c r="K275" s="3"/>
+        <v>43008</v>
+      </c>
+      <c r="K275" s="3" t="n">
+        <v>43261</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Construction of Earthen Spur for Community / Construction of Earthen Spur for Community</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of  Spur</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
-          <t>1730004054/WC/22012034546322 — बोल्डर चेक डेम निर्माण कार्य पोलाहा</t>
+          <t>1730004054/WC/22012034466076 — स्टैप डेम निर्माण कार्य केरवा नदी पोलाहा गुलाब कुशवाह, महेंद्र के खेत के पास</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
-        <v>0</v>
+        <v>1485772.95</v>
       </c>
       <c r="I276" s="2" t="n">
-        <v>0</v>
+        <v>3168</v>
       </c>
       <c r="J276" s="3" t="n">
-        <v>43935</v>
+        <v>43672</v>
       </c>
       <c r="K276" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
-          <t>1730004054/WC/22012034546328 — बोल्डर चेक डेम निर्माण कार्य  पोलाहा</t>
+          <t>1730004054/WC/22012034546322 — बोल्डर चेक डेम निर्माण कार्य पोलाहा</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I277" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J277" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K277" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
-          <t>1730004054/WC/22012034546331 — बोदर चेक डेम निर्माण कार्य पोलाहा</t>
+          <t>1730004054/WC/22012034546328 — बोल्डर चेक डेम निर्माण कार्य  पोलाहा</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I278" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K278" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
-          <t>1730004054/WC/22012034554309 — सोकता गड्डा कार्य पुरानी अस्पताल के पास पोलाहा</t>
+          <t>1730004054/WC/22012034546331 — बोदर चेक डेम निर्माण कार्य पोलाहा</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
-        <v>14283.77</v>
+        <v>0</v>
       </c>
       <c r="I279" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J279" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K279" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
-          <t>1730004054/WC/22012034554311 — सोकता गड्डा कार्य पंचायत भवन के पास पोलाहा</t>
+          <t>1730004054/WC/22012034554309 — सोकता गड्डा कार्य पुरानी अस्पताल के पास पोलाहा</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>14283.77</v>
       </c>
       <c r="I280" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J280" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K280" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
+          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
-          <t>1730004054/WC/22012034554313 — सोकता गड्डा कार्य हेड पंप के पास हरिजन मोहल्ला  पोलाहा</t>
+          <t>1730004054/WC/22012034554311 — सोकता गड्डा कार्य पंचायत भवन के पास पोलाहा</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>14283.77</v>
       </c>
       <c r="I281" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J281" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K281" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Shelter Belt Trees-Comm / Road Line Plantation of Shelter Belt Trees for Community</t>
+          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
-          <t>1730004054/WC/22012034554314 — कता गड्डा कार्य हेड पंप गेंदा लाल के घर के  पास पोलाहा</t>
+          <t>1730004054/WC/22012034554313 — सोकता गड्डा कार्य हेड पंप के पास हरिजन मोहल्ला  पोलाहा</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
-        <v>0</v>
+        <v>14283.77</v>
       </c>
       <c r="I282" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J282" s="3" t="n">
-        <v>43965</v>
+        <v>43935</v>
       </c>
       <c r="K282" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Road Line Plantation of Shelter Belt Trees-Comm / Road Line Plantation of Shelter Belt Trees for Community</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
-          <t>1730004054/WC/22012034554316 — कता गड्डा कार्य हेड पंप  के पास माता बाई मंदिर के पास  पोलाहा</t>
+          <t>1730004054/WC/22012034554314 — कता गड्डा कार्य हेड पंप गेंदा लाल के घर के  पास पोलाहा</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
-        <v>14283.77</v>
+        <v>0</v>
       </c>
       <c r="I283" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J283" s="3" t="n">
         <v>43965</v>
       </c>
       <c r="K283" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
-          <t>1730004054/WC/22012034554318 — कता गड्डा कार्य पंप हाउस के पास  के पास  पोलाहा</t>
+          <t>1730004054/WC/22012034554316 — कता गड्डा कार्य हेड पंप  के पास माता बाई मंदिर के पास  पोलाहा</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>14283.77</v>
       </c>
       <c r="I284" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J284" s="3" t="n">
-        <v>43935</v>
+        <v>43965</v>
       </c>
       <c r="K284" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
-          <t>1730004054/WC/22012034916263 — माँ की बगिया हाई  स्कूल पोलहा</t>
+          <t>1730004054/WC/22012034554318 — कता गड्डा कार्य पंप हाउस के पास  के पास  पोलाहा</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
-        <v>0</v>
+        <v>14283.77</v>
       </c>
       <c r="I285" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J285" s="3" t="n">
-        <v>44608</v>
+        <v>43935</v>
       </c>
       <c r="K285" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
+          <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
-          <t>1730004054/WC/22012034952548 — तालाब  जिड़ोदार सब स्टेशन के पास पोलाहा</t>
+          <t>1730004054/WC/22012034916263 — माँ की बगिया हाई  स्कूल पोलहा</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I286" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J286" s="3" t="n">
-        <v>44665</v>
+        <v>44608</v>
       </c>
       <c r="K286" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
-          <t>1730004054/WC/22012034952555 — तालाब  जिड़ोदार समनापुर रोड दिनेश के खेत के पास  पास पोलाहा</t>
+          <t>1730004054/WC/22012034952548 — तालाब  जिड़ोदार सब स्टेशन के पास पोलाहा</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I287" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J287" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K287" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
-          <t>1730004054/WC/22012034990001 — माँ की बगिया हाई स्कूल पोलहा</t>
+          <t>1730004054/WC/22012034952555 — तालाब  जिड़ोदार समनापुर रोड दिनेश के खेत के पास  पास पोलाहा</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I288" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J288" s="3" t="n">
-        <v>44779</v>
+        <v>44665</v>
       </c>
       <c r="K288" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
-          <t>1730004054/WC/VB/22012035333655 — RAIN WATER HARVESTING WORK PANCHAYAT BHAVAN BULDING POLAHA</t>
+          <t>1730004054/WC/22012034990001 — माँ की बगिया हाई स्कूल पोलहा</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I289" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J289" s="3" t="n">
-        <v>46213</v>
+        <v>44779</v>
       </c>
       <c r="K289" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
-          <t>1730004054/WH/19956956 — तालाब सुद्रड़ीकरणएबम वेस्ट बियर निर्माण पोलाहा</t>
+          <t>1730004054/WC/VB/22012035333655 — RAIN WATER HARVESTING WORK PANCHAYAT BHAVAN BULDING POLAHA</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
-        <v>51000</v>
+        <v>0</v>
       </c>
       <c r="I290" s="2" t="n">
-        <v>50100</v>
+        <v>0</v>
       </c>
       <c r="J290" s="3" t="n">
-        <v>42524</v>
-[...3 lines deleted...]
-      </c>
+        <v>46213</v>
+      </c>
+      <c r="K290" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
           <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
-          <t>1730004054/WH/19963642 — तालाब जीणोर्धार मरम्मत कार्य पोलाहा</t>
+          <t>1730004054/WH/19956956 — तालाब सुद्रड़ीकरणएबम वेस्ट बियर निर्माण पोलाहा</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
-        <v>166000</v>
+        <v>51000</v>
       </c>
       <c r="I291" s="2" t="n">
-        <v>110628</v>
+        <v>50100</v>
       </c>
       <c r="J291" s="3" t="n">
-        <v>42900</v>
+        <v>42524</v>
       </c>
       <c r="K291" s="3" t="n">
-        <v>43685</v>
+        <v>42548</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
-          <t>1730004054/WH/22012034388728 — तालाब जीर्णोद्धार खेडापति माता मंदिर</t>
+          <t>1730004054/WH/19963642 — तालाब जीणोर्धार मरम्मत कार्य पोलाहा</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
-        <v>0</v>
+        <v>166000</v>
       </c>
       <c r="I292" s="2" t="n">
-        <v>0</v>
+        <v>110628</v>
       </c>
       <c r="J292" s="3" t="n">
-        <v>43161</v>
-[...1 lines deleted...]
-      <c r="K292" s="3"/>
+        <v>42900</v>
+      </c>
+      <c r="K292" s="3" t="n">
+        <v>43685</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
-          <t>1730004054/WH/22012034388934 — talab jirnodhhar khedapati mata mandir</t>
+          <t>1730004054/WH/22012034388728 — तालाब जीर्णोद्धार खेडापति माता मंदिर</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
-        <v>415000</v>
+        <v>0</v>
       </c>
       <c r="I293" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J293" s="3" t="n">
-        <v>43143</v>
+        <v>43161</v>
       </c>
       <c r="K293" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C294" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D294" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E294" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F294" s="1" t="inlineStr">
+        <is>
+          <t>1730004054/WH/22012034388934 — talab jirnodhhar khedapati mata mandir</t>
+        </is>
+      </c>
+      <c r="G294" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H294" s="2" t="n">
+        <v>415000</v>
+      </c>
+      <c r="I294" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J294" s="3" t="n">
+        <v>43143</v>
+      </c>
+      <c r="K294" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
+      <c r="A295" s="1" t="inlineStr">
+        <is>
+          <t>OBEDULLAHGANJ</t>
+        </is>
+      </c>
+      <c r="B295" s="1" t="inlineStr">
+        <is>
           <t>2022-2023</t>
         </is>
       </c>
-      <c r="C294" s="1" t="inlineStr">
+      <c r="C295" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D294" s="1" t="inlineStr">
+      <c r="D295" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
-      <c r="E294" s="1" t="inlineStr">
+      <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
-      <c r="F294" s="1" t="inlineStr">
+      <c r="F295" s="1" t="inlineStr">
         <is>
           <t>1730/WC/22012034956741 — अमृत सरोवर स्‍टाप डेम निर्माण कार्य केरवा नदी पर वेयर हाउस के पास गाम पोलाहा</t>
         </is>
       </c>
-      <c r="G294" s="1" t="inlineStr">
+      <c r="G295" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
-      <c r="H294" s="2" t="n">
+      <c r="H295" s="2" t="n">
         <v>4956000</v>
       </c>
-      <c r="I294" s="2" t="n">
+      <c r="I295" s="2" t="n">
         <v>4435212.44</v>
       </c>
-      <c r="J294" s="3" t="n">
+      <c r="J295" s="3" t="n">
         <v>44700</v>
       </c>
-      <c r="K294" s="3" t="n">
+      <c r="K295" s="3" t="n">
         <v>46171</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>