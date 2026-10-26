--- v0 (2026-09-05)
+++ v1 (2026-10-26)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K646"/>
+  <dimension ref="A1:K647"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 17:31:03</t>
+          <t>Exported on: 2026-10-26 23:32:35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: RAISEN</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1313,51 +1313,51 @@
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45144</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>BADI</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1730005083/IC/22012034884997 — virksharopan karya khedapati mata ke pass</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45453</v>
@@ -7672,51 +7672,51 @@
       <c r="J166" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K166" s="3" t="n">
         <v>46122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>BADI</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
           <t>1730005083/IF/22012035355048 — JGSA 2025  recharge structure parkash gaud gp ratanpur</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I167" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J167" s="3" t="n">
         <v>45751</v>
@@ -7915,98 +7915,98 @@
       <c r="J171" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K171" s="3" t="n">
         <v>46129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>BADI</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
           <t>1730005083/IF/22012035355336 — khet talab kary harbhajan / gopal singh  gp ratanpur</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I172" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J172" s="3" t="n">
         <v>45751</v>
       </c>
       <c r="K172" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>BADI</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
           <t>1730005083/IF/22012035355341 — khet talab kary harbhajan / gopal singh  gp ratanpur</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J173" s="3" t="n">
         <v>45751</v>
@@ -8303,380 +8303,380 @@
       <c r="J179" s="3" t="n">
         <v>45781</v>
       </c>
       <c r="K179" s="3" t="n">
         <v>46080</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>BADI</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
           <t>1730005083/IF/22012035577115 — JGSA 2025 KHET TALAB NIRMAN KARYA GOPAL SINGH</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
         <v>55865.38</v>
       </c>
       <c r="I180" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J180" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K180" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>BADI</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
           <t>1730005083/IF/22012035577119 — JGSA 2025 KHET TALAB NIRMAN KARYA KAPIL</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
         <v>55865.38</v>
       </c>
       <c r="I181" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J181" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K181" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>BADI</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
           <t>1730005083/IF/22012035577141 — JGSA 2025 KHET TALAB NIRMAN KARYA MAHESH</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I182" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K182" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>BADI</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
           <t>1730005083/IF/22012035577144 — JGSA 2025 KHET TALAB NIRMAN KARYA KHEMCHAND</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
         <v>55865.38</v>
       </c>
       <c r="I183" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K183" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>BADI</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
           <t>1730005083/IF/22012035577152 — JGSA 2025 KHET TALAB NIRMAN KARYA KAMAL SINGH</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
         <v>55865.38</v>
       </c>
       <c r="I184" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J184" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K184" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>BADI</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
           <t>1730005083/IF/22012035577153 — JGSA 2025 KHET TALAB NIRMAN KARYA DURGAPRASAD</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
         <v>55865.38</v>
       </c>
       <c r="I185" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J185" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K185" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>BADI</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
           <t>1730005083/IF/22012035577155 — JGSA 2025 KHET TALAB NIRMAN KARYA RAJARAM</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I186" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J186" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K186" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>BADI</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
           <t>1730005083/IF/22012035577165 — JGSA 2025 KHETTALAB NIRMAN NAVAL</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>55865.38</v>
       </c>
       <c r="I187" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>45761</v>
@@ -10194,51 +10194,51 @@
       <c r="J218" s="3" t="n">
         <v>42925</v>
       </c>
       <c r="K218" s="3" t="n">
         <v>43419</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>BADI</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
           <t>1730005083/IF/IAY/1020235 — Construction of IAY House -IAY REG. NO. MP1948465</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I219" s="2" t="n">
         <v>7088</v>
       </c>
       <c r="J219" s="3" t="n">
         <v>42989</v>
@@ -10388,51 +10388,51 @@
       <c r="J222" s="3" t="n">
         <v>42990</v>
       </c>
       <c r="K222" s="3" t="n">
         <v>43693</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>BADI</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
           <t>1730005083/IF/IAY/1025995 — Construction of IAY House -IAY REG. NO. MP2192423</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I223" s="2" t="n">
         <v>9324</v>
       </c>
       <c r="J223" s="3" t="n">
         <v>42990</v>
@@ -13816,51 +13816,51 @@
       <c r="J292" s="3" t="n">
         <v>43283</v>
       </c>
       <c r="K292" s="3" t="n">
         <v>43693</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>BADI</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
           <t>1730005083/IF/IAY/1593286 — Construction of IAY House -IAY REG. NO. MP1959071</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I293" s="2" t="n">
         <v>3696</v>
       </c>
       <c r="J293" s="3" t="n">
         <v>43279</v>
@@ -22232,51 +22232,51 @@
       <c r="J464" s="3" t="n">
         <v>44322</v>
       </c>
       <c r="K464" s="3" t="n">
         <v>44564</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>BADI</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
           <t>1730005083/IF/IAY/3065670 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4218737</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I465" s="2" t="n">
         <v>5790</v>
       </c>
       <c r="J465" s="3" t="n">
         <v>44322</v>
@@ -23847,51 +23847,51 @@
       <c r="J497" s="3" t="n">
         <v>44419</v>
       </c>
       <c r="K497" s="3" t="n">
         <v>44586</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>BADI</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
           <t>1730005083/IF/IAY/3066335 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5057483</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I498" s="2" t="n">
         <v>8238</v>
       </c>
       <c r="J498" s="3" t="n">
         <v>44419</v>
@@ -24139,51 +24139,51 @@
       <c r="J503" s="3" t="n">
         <v>44453</v>
       </c>
       <c r="K503" s="3" t="n">
         <v>44883</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>BADI</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
           <t>1730005083/IF/IAY/3254191 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2241513</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I504" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J504" s="3" t="n">
         <v>44396</v>
@@ -24284,98 +24284,98 @@
       <c r="J506" s="3" t="n">
         <v>44598</v>
       </c>
       <c r="K506" s="3" t="n">
         <v>44776</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>BADI</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
           <t>1730005083/IF/IAY/3300345 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2900157</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I507" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J507" s="3" t="n">
         <v>44496</v>
       </c>
       <c r="K507" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>BADI</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
           <t>1730005083/IF/IAY/3300350 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2903355</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I508" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J508" s="3" t="n">
         <v>44496</v>
@@ -24425,51 +24425,51 @@
         <v>0</v>
       </c>
       <c r="J509" s="3" t="n">
         <v>44496</v>
       </c>
       <c r="K509" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>BADI</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
           <t>1730005083/IF/IAY/3300397 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3015074</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I510" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J510" s="3" t="n">
         <v>44496</v>
@@ -30846,219 +30846,266 @@
       <c r="J642" s="3" t="n">
         <v>45654</v>
       </c>
       <c r="K642" s="3" t="n">
         <v>45764</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>BADI</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
           <t>1730005083/RS/22012035135445 — RCC NALI NIRMSAN</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I643" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J643" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K643" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>BADI</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
           <t>1730005083/RS/22012035136505 — RCC NALI NIRMAN KARYA MADHO SINGH KE GHAR SE GANESHRAM KE GHAR KI OR</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I644" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J644" s="3" t="n">
         <v>45715</v>
       </c>
       <c r="K644" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>BADI</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1730005083/WC/VB/22012035330668 — रिर्चाज पिट निर्माण पानी की प्रा.शाला के पास ग्राम पाली</t>
+          <t>1730005083/RS/VB/YD/22012035140027 — नाडेप निर्माण कार्य शंकर जी के मंदिर के पास ग्राम पाली</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
-        <v>29241.15</v>
+        <v>0</v>
       </c>
       <c r="I645" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J645" s="3" t="n">
-        <v>46254</v>
+        <v>46205</v>
       </c>
       <c r="K645" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>BADI</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C646" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D646" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
+        </is>
+      </c>
+      <c r="E646" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F646" s="1" t="inlineStr">
+        <is>
+          <t>1730005083/WC/VB/22012035330668 — रिर्चाज पिट निर्माण पानी की प्रा.शाला के पास ग्राम पाली</t>
+        </is>
+      </c>
+      <c r="G646" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H646" s="2" t="n">
+        <v>29241.15</v>
+      </c>
+      <c r="I646" s="2" t="n">
+        <v>5400</v>
+      </c>
+      <c r="J646" s="3" t="n">
+        <v>46254</v>
+      </c>
+      <c r="K646" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
+      <c r="A647" s="1" t="inlineStr">
+        <is>
+          <t>BADI</t>
+        </is>
+      </c>
+      <c r="B647" s="1" t="inlineStr">
+        <is>
           <t>2010-2011</t>
         </is>
       </c>
-      <c r="C646" s="1" t="inlineStr">
+      <c r="C647" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="D646" s="1" t="inlineStr">
+      <c r="D647" s="1" t="inlineStr">
         <is>
           <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
         </is>
       </c>
-      <c r="E646" s="1" t="inlineStr">
+      <c r="E647" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
-      <c r="F646" s="1" t="inlineStr">
+      <c r="F647" s="1" t="inlineStr">
         <is>
           <t>1730/RC/8087393 — Pali to Dugariya</t>
         </is>
       </c>
-      <c r="G646" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H646" s="2" t="n">
+      <c r="G647" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H647" s="2" t="n">
         <v>1378000</v>
       </c>
-      <c r="I646" s="2" t="n">
+      <c r="I647" s="2" t="n">
         <v>482336.3</v>
       </c>
-      <c r="J646" s="3" t="n">
+      <c r="J647" s="3" t="n">
         <v>40527</v>
       </c>
-      <c r="K646" s="3" t="n">
+      <c r="K647" s="3" t="n">
         <v>41619</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>