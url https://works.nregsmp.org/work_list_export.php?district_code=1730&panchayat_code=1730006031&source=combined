--- v0 (2026-09-02)
+++ v1 (2026-10-19)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K791"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 16:05:32</t>
+          <t>Exported on: 2026-10-19 00:32:25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: RAISEN</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -5810,51 +5810,51 @@
       <c r="J126" s="3" t="n">
         <v>45611</v>
       </c>
       <c r="K126" s="3" t="n">
         <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/22012035444052 — JGSA 2025 रिचार्ज फिट निर्माण कार्य प्रकाश/शिब्बू चौका</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J127" s="3" t="n">
         <v>45762</v>
@@ -6004,51 +6004,51 @@
       <c r="J130" s="3" t="n">
         <v>45782</v>
       </c>
       <c r="K130" s="3" t="n">
         <v>46079</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/22012035452143 — JGSA 2025 खेत तालाव निर्माण कार्य जगदीश/ मिट्टलाल</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
         <v>185417.16</v>
       </c>
       <c r="I131" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J131" s="3" t="n">
         <v>45838</v>
@@ -6584,98 +6584,98 @@
         <v>0</v>
       </c>
       <c r="J142" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K142" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/22012035566383 — JGSA RECHARGE PIT NIRMAN KAMAL DEVI SINGH</t>
         </is>
       </c>
       <c r="G143" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H143" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J143" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K143" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/22012035566384 — JGSA RECHARGE PIT NIRMAN NAYAYAN /NANEBEER</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J144" s="3" t="n">
         <v>45762</v>
@@ -6872,98 +6872,98 @@
       <c r="J148" s="3" t="n">
         <v>45825</v>
       </c>
       <c r="K148" s="3" t="n">
         <v>46079</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/22012035567761 — JGSA khet talab nerman bajanti Bai/hatram ranipura</t>
         </is>
       </c>
       <c r="G149" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H149" s="2" t="n">
         <v>55865.38</v>
       </c>
       <c r="I149" s="2" t="n">
         <v>9701</v>
       </c>
       <c r="J149" s="3" t="n">
         <v>45838</v>
       </c>
       <c r="K149" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/22012035567777 — JGSA 2025 khet talab nerman devka Bai/kabal ranipura</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J150" s="3" t="n">
         <v>45763</v>
@@ -7064,51 +7064,51 @@
       <c r="J152" s="3" t="n">
         <v>45834</v>
       </c>
       <c r="K152" s="3" t="n">
         <v>46090</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/22012035568348 — JGSA 2025 KHET TALAB NERMAN CHATER SINGH RANIPURA</t>
         </is>
       </c>
       <c r="G153" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H153" s="2" t="n">
         <v>55865.38</v>
       </c>
       <c r="I153" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J153" s="3" t="n">
         <v>45838</v>
@@ -7160,51 +7160,51 @@
       <c r="J154" s="3" t="n">
         <v>45833</v>
       </c>
       <c r="K154" s="3" t="n">
         <v>46146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/22012035569735 — JGSA 2025 KHET TALAB NERMAN RAMESH /SARUPRASD</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
         <v>55865.38</v>
       </c>
       <c r="I155" s="2" t="n">
         <v>9701</v>
       </c>
       <c r="J155" s="3" t="n">
         <v>45838</v>
@@ -8241,98 +8241,98 @@
         <v>0</v>
       </c>
       <c r="J177" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K177" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/22012035641433 — JGSA KHET TALAB NRIMAN HARO BAI/ARJUN CHOUKA</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I178" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J178" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K178" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/22012035641437 — JGSA KHET TALAB NRIMAN GOVIND/BHOLE CHOUKA</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I179" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J179" s="3" t="n">
         <v>45932</v>
@@ -17182,51 +17182,51 @@
       <c r="J360" s="3" t="n">
         <v>45569</v>
       </c>
       <c r="K360" s="3" t="n">
         <v>45854</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/IAY/4609681 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125387186</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I361" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="J361" s="3" t="n">
         <v>45714</v>
@@ -17474,51 +17474,51 @@
       <c r="J366" s="3" t="n">
         <v>45560</v>
       </c>
       <c r="K366" s="3" t="n">
         <v>45744</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/IAY/4734571 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102167276</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I367" s="2" t="n">
         <v>22716</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>45631</v>
@@ -17619,214 +17619,214 @@
       <c r="J369" s="3" t="n">
         <v>45618</v>
       </c>
       <c r="K369" s="3" t="n">
         <v>45744</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/IAY/4770831 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124343175</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I370" s="2" t="n">
         <v>22860</v>
       </c>
       <c r="J370" s="3" t="n">
         <v>45708</v>
       </c>
       <c r="K370" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/IAY/4773152 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125022594</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I371" s="2" t="n">
-        <v>16086</v>
+        <v>24186</v>
       </c>
       <c r="J371" s="3" t="n">
         <v>45631</v>
       </c>
       <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/IAY/4782921 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126146294</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I372" s="2" t="n">
         <v>22608</v>
       </c>
       <c r="J372" s="3" t="n">
         <v>45631</v>
       </c>
       <c r="K372" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/IAY/4783979 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125947626</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I373" s="2" t="n">
-        <v>21441</v>
+        <v>23241</v>
       </c>
       <c r="J373" s="3" t="n">
         <v>45631</v>
       </c>
       <c r="K373" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -17856,380 +17856,380 @@
       <c r="J374" s="3" t="n">
         <v>45670</v>
       </c>
       <c r="K374" s="3" t="n">
         <v>45854</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/IAY/4947199 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116201489</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I375" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J375" s="3" t="n">
         <v>45799</v>
       </c>
       <c r="K375" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/IAY/4957759 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123265104</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I376" s="2" t="n">
         <v>21462</v>
       </c>
       <c r="J376" s="3" t="n">
         <v>45981</v>
       </c>
       <c r="K376" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/IAY/4959293 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124340233</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>7581</v>
+        <v>18081</v>
       </c>
       <c r="J377" s="3" t="n">
         <v>45916</v>
       </c>
       <c r="K377" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/IAY/4962915 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126147197</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I378" s="2" t="n">
-        <v>20643</v>
+        <v>24543</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>45981</v>
       </c>
       <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/IAY/4964082 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125695278</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>19362</v>
+        <v>25662</v>
       </c>
       <c r="J379" s="3" t="n">
         <v>45928</v>
       </c>
       <c r="K379" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/IAY/4966579 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126718750</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>21462</v>
+        <v>23262</v>
       </c>
       <c r="J380" s="3" t="n">
         <v>45928</v>
       </c>
       <c r="K380" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/IAY/4992002 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102167343</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I381" s="2" t="n">
-        <v>20997</v>
+        <v>23097</v>
       </c>
       <c r="J381" s="3" t="n">
         <v>45751</v>
       </c>
       <c r="K381" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/IAY/4992003 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102167386</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I382" s="2" t="n">
         <v>21462</v>
       </c>
       <c r="J382" s="3" t="n">
         <v>45928</v>
@@ -18281,51 +18281,51 @@
       <c r="J383" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K383" s="3" t="n">
         <v>45974</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/IAY/4993650 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114690916</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I384" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J384" s="3" t="n">
         <v>45751</v>
@@ -18426,98 +18426,98 @@
       <c r="J386" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K386" s="3" t="n">
         <v>45882</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/IAY/4993728 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114725359</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I387" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J387" s="3" t="n">
         <v>45799</v>
       </c>
       <c r="K387" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/IAY/4993729 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114725395</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I388" s="2" t="n">
         <v>14355</v>
       </c>
       <c r="J388" s="3" t="n">
         <v>45916</v>
@@ -18618,145 +18618,145 @@
       <c r="J390" s="3" t="n">
         <v>45928</v>
       </c>
       <c r="K390" s="3" t="n">
         <v>46047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/IAY/4999405 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116201533</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I391" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J391" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/IAY/4999406 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116201540</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I392" s="2" t="n">
         <v>14355</v>
       </c>
       <c r="J392" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K392" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/IAY/4999547 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117096649</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I393" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J393" s="3" t="n">
         <v>45791</v>
@@ -18857,145 +18857,147 @@
       <c r="J395" s="3" t="n">
         <v>45756</v>
       </c>
       <c r="K395" s="3" t="n">
         <v>45882</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/IAY/5005715 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119723182</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I396" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J396" s="3" t="n">
         <v>45756</v>
       </c>
-      <c r="K396" s="3"/>
+      <c r="K396" s="3" t="n">
+        <v>46285</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/IAY/5011728 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122954610</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>1827</v>
+        <v>10227</v>
       </c>
       <c r="J397" s="3" t="n">
         <v>45928</v>
       </c>
       <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/IAY/5011729 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122955098</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I398" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J398" s="3" t="n">
         <v>45751</v>
@@ -19047,286 +19049,286 @@
       <c r="J399" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K399" s="3" t="n">
         <v>45882</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/IAY/5012073 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123263059</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I400" s="2" t="n">
         <v>21462</v>
       </c>
       <c r="J400" s="3" t="n">
         <v>45928</v>
       </c>
       <c r="K400" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/IAY/5012074 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123263733</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I401" s="2" t="n">
         <v>20916</v>
       </c>
       <c r="J401" s="3" t="n">
         <v>45916</v>
       </c>
       <c r="K401" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/IAY/5014646 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124340612</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I402" s="2" t="n">
-        <v>10962</v>
+        <v>17262</v>
       </c>
       <c r="J402" s="3" t="n">
         <v>45928</v>
       </c>
       <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/IAY/5014649 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124341772</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>21462</v>
       </c>
       <c r="J403" s="3" t="n">
         <v>45751</v>
       </c>
       <c r="K403" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/IAY/5014651 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124342460</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I404" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J404" s="3" t="n">
         <v>45756</v>
       </c>
       <c r="K404" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/IAY/5014652 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124342802</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I405" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J405" s="3" t="n">
         <v>45756</v>
@@ -19525,51 +19527,51 @@
       <c r="J409" s="3" t="n">
         <v>45751</v>
       </c>
       <c r="K409" s="3" t="n">
         <v>45882</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/IAY/5015236 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123632263</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I410" s="2" t="n">
         <v>23724</v>
       </c>
       <c r="J410" s="3" t="n">
         <v>45916</v>
@@ -19719,214 +19721,214 @@
       <c r="J413" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K413" s="3" t="n">
         <v>45974</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/IAY/5015966 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125023723</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I414" s="2" t="n">
         <v>7569</v>
       </c>
       <c r="J414" s="3" t="n">
         <v>45981</v>
       </c>
       <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/IAY/5015974 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125026391</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>20919</v>
+        <v>26019</v>
       </c>
       <c r="J415" s="3" t="n">
         <v>45981</v>
       </c>
       <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/IAY/5015978 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125028053</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I416" s="2" t="n">
-        <v>20997</v>
+        <v>23097</v>
       </c>
       <c r="J416" s="3" t="n">
         <v>45928</v>
       </c>
       <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/IAY/5016127 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124596141</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I417" s="2" t="n">
-        <v>20916</v>
+        <v>25116</v>
       </c>
       <c r="J417" s="3" t="n">
         <v>45928</v>
       </c>
       <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -19956,145 +19958,145 @@
       <c r="J418" s="3" t="n">
         <v>45799</v>
       </c>
       <c r="K418" s="3" t="n">
         <v>46180</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/IAY/5017022 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125764269</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I419" s="2" t="n">
-        <v>16443</v>
+        <v>18543</v>
       </c>
       <c r="J419" s="3" t="n">
         <v>45916</v>
       </c>
       <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/IAY/5017033 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125768978</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I420" s="2" t="n">
         <v>16443</v>
       </c>
       <c r="J420" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/IAY/5017813 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125945254</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I421" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J421" s="3" t="n">
         <v>45751</v>
@@ -20146,402 +20148,402 @@
       <c r="J422" s="3" t="n">
         <v>45751</v>
       </c>
       <c r="K422" s="3" t="n">
         <v>45974</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/IAY/5017826 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125949217</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I423" s="2" t="n">
-        <v>20070</v>
+        <v>24270</v>
       </c>
       <c r="J423" s="3" t="n">
         <v>45928</v>
       </c>
       <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/IAY/5018097 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125901078</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I424" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J424" s="3" t="n">
         <v>45999</v>
       </c>
       <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/IAY/5019275 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125694141</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I425" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J425" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/IAY/5019305 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125710553</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>24024</v>
+        <v>25524</v>
       </c>
       <c r="J426" s="3" t="n">
         <v>45928</v>
       </c>
       <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/IAY/5019339 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125730451</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I427" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J427" s="3" t="n">
         <v>45751</v>
       </c>
       <c r="K427" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/IAY/5019370 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125745705</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I428" s="2" t="n">
         <v>21462</v>
       </c>
       <c r="J428" s="3" t="n">
         <v>45928</v>
       </c>
       <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/IAY/5019373 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125747860</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I429" s="2" t="n">
         <v>10701</v>
       </c>
       <c r="J429" s="3" t="n">
         <v>45917</v>
       </c>
       <c r="K429" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/IAY/5019390 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125752792</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>21924</v>
+        <v>22224</v>
       </c>
       <c r="J430" s="3" t="n">
         <v>45928</v>
       </c>
       <c r="K430" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -20571,51 +20573,51 @@
       <c r="J431" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K431" s="3" t="n">
         <v>45974</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/IAY/5019572 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126145680</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I432" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J432" s="3" t="n">
         <v>45757</v>
@@ -20667,73 +20669,73 @@
       <c r="J433" s="3" t="n">
         <v>45751</v>
       </c>
       <c r="K433" s="3" t="n">
         <v>46080</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/IAY/5019589 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126150527</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>261</v>
+        <v>2361</v>
       </c>
       <c r="J434" s="3" t="n">
         <v>45981</v>
       </c>
       <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -20812,98 +20814,98 @@
       <c r="J436" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K436" s="3" t="n">
         <v>45854</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/IAY/5020693 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126326381</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>13833</v>
+        <v>15933</v>
       </c>
       <c r="J437" s="3" t="n">
         <v>45981</v>
       </c>
       <c r="K437" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/IAY/5085476 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127422847</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I438" s="2" t="n">
         <v>21663</v>
       </c>
       <c r="J438" s="3" t="n">
         <v>45791</v>
@@ -21004,760 +21006,764 @@
       <c r="J440" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K440" s="3" t="n">
         <v>45882</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/IAY/5286889 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106608543</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I441" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J441" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K441" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/IAY/5314721 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122955196</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I442" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J442" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/IAY/5337073 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106608494</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I443" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J443" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K443" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/IAY/5712438 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125746759</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>10179</v>
+        <v>12279</v>
       </c>
       <c r="J444" s="3" t="n">
         <v>45947</v>
       </c>
       <c r="K444" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/IAY/5712454 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131608416</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I445" s="2" t="n">
         <v>9918</v>
       </c>
       <c r="J445" s="3" t="n">
         <v>45947</v>
       </c>
       <c r="K445" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/IAY/5712500 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125898825</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I446" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J446" s="3" t="n">
         <v>45947</v>
       </c>
       <c r="K446" s="3" t="n">
         <v>46229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/IAY/5712513 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131608655</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>12006</v>
+        <v>20406</v>
       </c>
       <c r="J447" s="3" t="n">
         <v>45981</v>
       </c>
       <c r="K447" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/IAY/5712515 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125742784</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I448" s="2" t="n">
         <v>8352</v>
       </c>
       <c r="J448" s="3" t="n">
         <v>45947</v>
       </c>
       <c r="K448" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/IAY/5712565 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105581175</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I449" s="2" t="n">
         <v>21060</v>
       </c>
       <c r="J449" s="3" t="n">
         <v>45947</v>
       </c>
       <c r="K449" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/IAY/5712583 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125754450</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I450" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J450" s="3" t="n">
         <v>45947</v>
       </c>
       <c r="K450" s="3" t="n">
         <v>46229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/IAY/5712603 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131608192</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>5754</v>
+        <v>9954</v>
       </c>
       <c r="J451" s="3" t="n">
         <v>45947</v>
       </c>
       <c r="K451" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/IAY/5712631 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125748874</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I452" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J452" s="3" t="n">
         <v>45947</v>
       </c>
-      <c r="K452" s="3"/>
+      <c r="K452" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/IAY/5712683 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125751759</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>20406</v>
+        <v>23106</v>
       </c>
       <c r="J453" s="3" t="n">
         <v>45947</v>
       </c>
-      <c r="K453" s="3"/>
+      <c r="K453" s="3" t="n">
+        <v>46285</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/IAY/5712759 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131608391</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>17535</v>
+        <v>21735</v>
       </c>
       <c r="J454" s="3" t="n">
         <v>45999</v>
       </c>
       <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/IAY/5712810 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131608271</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I455" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J455" s="3" t="n">
         <v>45947</v>
       </c>
       <c r="K455" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/IAY/5712913 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131608101</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I456" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J456" s="3" t="n">
         <v>45981</v>
@@ -22742,167 +22748,167 @@
       <c r="J476" s="3" t="n">
         <v>42803</v>
       </c>
       <c r="K476" s="3" t="n">
         <v>43288</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/IAY/5858174 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125757479</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I477" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J477" s="3" t="n">
         <v>45696</v>
       </c>
       <c r="K477" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/IAY/5869717 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125701245</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>4200</v>
+        <v>16800</v>
       </c>
       <c r="J478" s="3" t="n">
         <v>45869</v>
       </c>
       <c r="K478" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/IAY/5869880 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125765146</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>4200</v>
+        <v>14700</v>
       </c>
       <c r="J479" s="3" t="n">
         <v>45849</v>
       </c>
       <c r="K479" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -23128,51 +23134,51 @@
       <c r="J484" s="3" t="n">
         <v>42858</v>
       </c>
       <c r="K484" s="3" t="n">
         <v>43237</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
           <t>1730006031/IF/IAY/601235 — Construction of IAY House -IAY REG. NO. MP1107920</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I485" s="2" t="n">
         <v>204</v>
       </c>
       <c r="J485" s="3" t="n">
         <v>44988</v>
@@ -32123,192 +32129,192 @@
       <c r="J669" s="3" t="n">
         <v>45638</v>
       </c>
       <c r="K669" s="3" t="n">
         <v>45662</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
           <t>1730006031/RC/22012034834317 — cc road sah nali nirman karya preetam ke ghar se vishal ke ghar ki or</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
         <v>40000</v>
       </c>
       <c r="I670" s="2" t="n">
         <v>4860</v>
       </c>
       <c r="J670" s="3" t="n">
         <v>45678</v>
       </c>
       <c r="K670" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
           <t>1730006031/RC/22012034835133 — cc road sah nali nirman karya chatur singh ke ghar se santosh ke ghar ki or evam ramprasad ke ghar</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
         <v>38000</v>
       </c>
       <c r="I671" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J671" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K671" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
           <t>1730006031/RC/22012034850427 — cc road sah nali nirman karya school se kamal ke ghar tak</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
         <v>35000</v>
       </c>
       <c r="I672" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J672" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K672" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
           <t>1730006031/RC/22012034850429 — CC ROAD SAH NALI NIRMAN KARYA SHYAM KE GHAR SE ROAD TAK EVAM RAMU KE GHAR KE SAMANE</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
         <v>61000</v>
       </c>
       <c r="I673" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J673" s="3" t="n">
         <v>45748</v>
@@ -37539,192 +37545,192 @@
       <c r="J781" s="3" t="n">
         <v>45452</v>
       </c>
       <c r="K781" s="3" t="n">
         <v>45849</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="782">
       <c r="A782" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B782" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C782" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D782" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E782" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F782" s="1" t="inlineStr">
         <is>
           <t>1730006031/WC/22012035219625 — VHUSHANKAR POND BABULAL KE KHET KE PAAS JUNIYA</t>
         </is>
       </c>
       <c r="G782" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H782" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I782" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J782" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K782" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="783">
       <c r="A783" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B783" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C783" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D783" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E783" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F783" s="1" t="inlineStr">
         <is>
           <t>1730006031/WC/22012035228004 — भू- शंकरपोंड शांतिधाम के पास रानीपुरा</t>
         </is>
       </c>
       <c r="G783" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H783" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I783" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J783" s="3" t="n">
         <v>45569</v>
       </c>
       <c r="K783" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="784">
       <c r="A784" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B784" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C784" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D784" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E784" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F784" s="1" t="inlineStr">
         <is>
           <t>1730006031/WC/22012035282731 — रिचार्ज फिट निर्माण कार्य निर्मल नीर के पास रानीपुरा</t>
         </is>
       </c>
       <c r="G784" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H784" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I784" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J784" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K784" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="785">
       <c r="A785" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B785" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C785" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D785" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E785" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F785" s="1" t="inlineStr">
         <is>
           <t>1730006031/WC/22012035282807 — रिचार्ज फिट निर्माण कार्य निर्मल नीर के पास रानीपुरा</t>
         </is>
       </c>
       <c r="G785" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H785" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I785" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J785" s="3" t="n">
         <v>45763</v>