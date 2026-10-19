--- v0 (2026-09-02)
+++ v1 (2026-10-19)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K471"/>
+  <dimension ref="A1:K475"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 03:56:06</t>
+          <t>Exported on: 2026-10-19 14:29:39</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: RAISEN</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -510,51 +510,51 @@
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1730006042/AV/22012034637921 — गौशाला निर्माण कार्य ग्राम पंचायत मुआर</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>4779887.02</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>4458595.67</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45151</v>
@@ -9413,51 +9413,51 @@
         <v>0</v>
       </c>
       <c r="J199" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K199" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
           <t>1730006042/IF/22012035407797 — JGSA 2025 khet talab nirman karya parsotam / khumansingh muar</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I200" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J200" s="3" t="n">
         <v>45761</v>
@@ -9509,145 +9509,145 @@
       <c r="J201" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K201" s="3" t="n">
         <v>46122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
           <t>1730006042/IF/22012035565619 — jgsa2025 recharge pit mohit / laxminarayan</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I202" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J202" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K202" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
           <t>1730006042/IF/22012035565626 — jgsa2025 recharge pit saroj / laxminarayan</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I203" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J203" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K203" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
           <t>1730006042/IF/22012035565633 — jgsa2025 recharge pit laxminarayan/ dhanraj</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I204" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>45813</v>
@@ -12817,51 +12817,51 @@
       <c r="J269" s="3" t="n">
         <v>45593</v>
       </c>
       <c r="K269" s="3" t="n">
         <v>45744</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
           <t>1730006042/IF/IAY/4662971 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149507492</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I270" s="2" t="n">
         <v>10224</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>45625</v>
@@ -12915,527 +12915,527 @@
       <c r="J271" s="3" t="n">
         <v>45716</v>
       </c>
       <c r="K271" s="3" t="n">
         <v>46096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
           <t>1730006042/IF/IAY/4906690 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113868822</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I272" s="2" t="n">
         <v>22986</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>45716</v>
       </c>
       <c r="K272" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
           <t>1730006042/IF/IAY/4909522 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113643332</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I273" s="2" t="n">
         <v>22986</v>
       </c>
       <c r="J273" s="3" t="n">
         <v>45716</v>
       </c>
       <c r="K273" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
           <t>1730006042/IF/IAY/4909553 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114125480</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I274" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>46148</v>
       </c>
       <c r="K274" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
           <t>1730006042/IF/IAY/4909946 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124787068</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I275" s="2" t="n">
         <v>23247</v>
       </c>
       <c r="J275" s="3" t="n">
         <v>45716</v>
       </c>
       <c r="K275" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
           <t>1730006042/IF/IAY/4909966 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124812996</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I276" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J276" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K276" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
           <t>1730006042/IF/IAY/4910623 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123180293</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I277" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J277" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K277" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
           <t>1730006042/IF/IAY/4911556 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123397113</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I278" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K278" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
           <t>1730006042/IF/IAY/4911569 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123423229</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I279" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J279" s="3" t="n">
         <v>45901</v>
       </c>
       <c r="K279" s="3" t="n">
         <v>46243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
           <t>1730006042/IF/IAY/4914158 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124953780</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I280" s="2" t="n">
         <v>12789</v>
       </c>
       <c r="J280" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K280" s="3" t="n">
         <v>46215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
           <t>1730006042/IF/IAY/4914286 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150628948</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I281" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J281" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K281" s="3" t="n">
         <v>46264</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
           <t>1730006042/IF/IAY/4956989 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122458862</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I282" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J282" s="3" t="n">
         <v>45750</v>
@@ -13487,286 +13487,286 @@
       <c r="J283" s="3" t="n">
         <v>45888</v>
       </c>
       <c r="K283" s="3" t="n">
         <v>45988</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
           <t>1730006042/IF/IAY/4992442 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114101515</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I284" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J284" s="3" t="n">
         <v>45886</v>
       </c>
       <c r="K284" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
           <t>1730006042/IF/IAY/4992991 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114099625</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I285" s="2" t="n">
         <v>23280</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K285" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
           <t>1730006042/IF/IAY/4993334 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113648547</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I286" s="2" t="n">
         <v>5481</v>
       </c>
       <c r="J286" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K286" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
           <t>1730006042/IF/IAY/5011401 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122484562</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I287" s="2" t="n">
         <v>22809</v>
       </c>
       <c r="J287" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K287" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
           <t>1730006042/IF/IAY/5012980 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123470830</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I288" s="2" t="n">
         <v>16965</v>
       </c>
       <c r="J288" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K288" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
           <t>1730006042/IF/IAY/5012981 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123471960</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I289" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J289" s="3" t="n">
         <v>45750</v>
@@ -13867,51 +13867,51 @@
       <c r="J291" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K291" s="3" t="n">
         <v>46053</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
           <t>1730006042/IF/IAY/5720837 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122477145</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I292" s="2" t="n">
         <v>4437</v>
       </c>
       <c r="J292" s="3" t="n">
         <v>46131</v>
@@ -13963,100 +13963,100 @@
       <c r="J293" s="3" t="n">
         <v>45999</v>
       </c>
       <c r="K293" s="3" t="n">
         <v>46078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
           <t>1730006042/IF/IAY/5862430 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148157160</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I294" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J294" s="3" t="n">
         <v>45996</v>
       </c>
       <c r="K294" s="3" t="n">
         <v>46215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
           <t>1730006042/IF/IAY/5862457 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147587592</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I295" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J295" s="3" t="n">
         <v>45999</v>
@@ -14108,127 +14108,129 @@
       <c r="J296" s="3" t="n">
         <v>45996</v>
       </c>
       <c r="K296" s="3" t="n">
         <v>46096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
           <t>1730006042/IF/IAY/5862468 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122490882</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I297" s="2" t="n">
         <v>22446</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>46006</v>
       </c>
       <c r="K297" s="3" t="n">
         <v>46222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
           <t>1730006042/IF/IAY/5862469 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122771630</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I298" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J298" s="3" t="n">
         <v>45996</v>
       </c>
-      <c r="K298" s="3"/>
+      <c r="K298" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -14498,51 +14500,51 @@
       <c r="J304" s="3" t="n">
         <v>42810</v>
       </c>
       <c r="K304" s="3" t="n">
         <v>43595</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
           <t>1730006042/IF/IAY/5965464 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122476231</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I305" s="2" t="n">
         <v>12789</v>
       </c>
       <c r="J305" s="3" t="n">
         <v>46171</v>
@@ -16358,6234 +16360,6422 @@
       <c r="J342" s="3" t="n">
         <v>42800</v>
       </c>
       <c r="K342" s="3" t="n">
         <v>43502</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
           <t>1730006042/IF/IAY/6178109 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122488930</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I343" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J343" s="3" t="n">
         <v>46190</v>
       </c>
       <c r="K343" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
           <t>1730006042/IF/IAY/6190797 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122507429</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I344" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J344" s="3" t="n">
         <v>46190</v>
       </c>
       <c r="K344" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
           <t>1730006042/IF/IAY/6196892 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123025139</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I345" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J345" s="3" t="n">
         <v>46133</v>
       </c>
       <c r="K345" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
           <t>1730006042/IF/IAY/6203134 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122515909</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I346" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J346" s="3" t="n">
         <v>46190</v>
       </c>
       <c r="K346" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1730006042/IF/IAY/70310 — Construction of IAY House -IAY REG. NO. MP-30-006-042-001/28467807</t>
+          <t>1730006042/IF/IAY/6332136 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124807438</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>15030</v>
+        <v>0</v>
       </c>
       <c r="J347" s="3" t="n">
-        <v>42730</v>
-[...3 lines deleted...]
-      </c>
+        <v>46072</v>
+      </c>
+      <c r="K347" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1730006042/IF/IAY/781363 — Construction of IAY House -IAY REG. NO. MP1085512</t>
+          <t>1730006042/IF/IAY/6368682 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123441830</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I348" s="2" t="n">
-        <v>17640</v>
+        <v>0</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>42906</v>
-[...3 lines deleted...]
-      </c>
+        <v>46072</v>
+      </c>
+      <c r="K348" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1730006042/IF/IAY/781416 — Construction of IAY House -IAY REG. NO. MP1118707</t>
+          <t>1730006042/IF/IAY/6401155 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123168588</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>15872</v>
+        <v>0</v>
       </c>
       <c r="J349" s="3" t="n">
-        <v>42875</v>
-[...3 lines deleted...]
-      </c>
+        <v>46134</v>
+      </c>
+      <c r="K349" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1730006042/IF/IAY/781532 — Construction of IAY House -IAY REG. NO. MP1180865</t>
+          <t>1730006042/IF/IAY/70310 — Construction of IAY House -IAY REG. NO. MP-30-006-042-001/28467807</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
-        <v>15480</v>
+        <v>14310</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>15504</v>
+        <v>15030</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>42969</v>
+        <v>42730</v>
       </c>
       <c r="K350" s="3" t="n">
-        <v>43407</v>
+        <v>43195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1730006042/IF/IAY/781533 — Construction of IAY House -IAY REG. NO. MP1181202</t>
+          <t>1730006042/IF/IAY/781363 — Construction of IAY House -IAY REG. NO. MP1085512</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>15540</v>
+        <v>17640</v>
       </c>
       <c r="J351" s="3" t="n">
         <v>42906</v>
       </c>
       <c r="K351" s="3" t="n">
-        <v>43385</v>
+        <v>43423</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1730006042/IF/IAY/781534 — Construction of IAY House -IAY REG. NO. MP1181213</t>
+          <t>1730006042/IF/IAY/781416 — Construction of IAY House -IAY REG. NO. MP1118707</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I352" s="2" t="n">
-        <v>15636</v>
+        <v>15872</v>
       </c>
       <c r="J352" s="3" t="n">
-        <v>43230</v>
+        <v>42875</v>
       </c>
       <c r="K352" s="3" t="n">
-        <v>43376</v>
+        <v>43370</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1730006042/IF/IAY/781541 — Construction of IAY House -IAY REG. NO. MP1189291</t>
+          <t>1730006042/IF/IAY/781532 — Construction of IAY House -IAY REG. NO. MP1180865</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>15036</v>
+        <v>15504</v>
       </c>
       <c r="J353" s="3" t="n">
-        <v>43140</v>
+        <v>42969</v>
       </c>
       <c r="K353" s="3" t="n">
-        <v>43385</v>
+        <v>43407</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1730006042/IF/IAY/781542 — Construction of IAY House -IAY REG. NO. MP1189302</t>
+          <t>1730006042/IF/IAY/781533 — Construction of IAY House -IAY REG. NO. MP1181202</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I354" s="2" t="n">
-        <v>15714</v>
+        <v>15540</v>
       </c>
       <c r="J354" s="3" t="n">
-        <v>42993</v>
+        <v>42906</v>
       </c>
       <c r="K354" s="3" t="n">
-        <v>43376</v>
+        <v>43385</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1730006042/IF/IAY/781546 — Construction of IAY House -IAY REG. NO. MP1190876</t>
+          <t>1730006042/IF/IAY/781534 — Construction of IAY House -IAY REG. NO. MP1181213</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I355" s="2" t="n">
-        <v>15030</v>
+        <v>15636</v>
       </c>
       <c r="J355" s="3" t="n">
-        <v>42969</v>
+        <v>43230</v>
       </c>
       <c r="K355" s="3" t="n">
-        <v>43385</v>
+        <v>43376</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1730006042/IF/IAY/781723 — Construction of IAY House -IAY REG. NO. MP1249616</t>
+          <t>1730006042/IF/IAY/781541 — Construction of IAY House -IAY REG. NO. MP1189291</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>15388</v>
+        <v>15036</v>
       </c>
       <c r="J356" s="3" t="n">
-        <v>43019</v>
+        <v>43140</v>
       </c>
       <c r="K356" s="3" t="n">
-        <v>43581</v>
+        <v>43385</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1730006042/IF/IAY/796495 — Construction of IAY House -IAY REG. NO. MP2276376</t>
+          <t>1730006042/IF/IAY/781542 — Construction of IAY House -IAY REG. NO. MP1189302</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>15424</v>
+        <v>15714</v>
       </c>
       <c r="J357" s="3" t="n">
-        <v>42887</v>
+        <v>42993</v>
       </c>
       <c r="K357" s="3" t="n">
-        <v>43581</v>
+        <v>43376</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1730006042/IF/IAY/798736 — Construction of IAY House -IAY REG. NO. MP2457668</t>
+          <t>1730006042/IF/IAY/781546 — Construction of IAY House -IAY REG. NO. MP1190876</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>15680</v>
+        <v>15030</v>
       </c>
       <c r="J358" s="3" t="n">
-        <v>43285</v>
+        <v>42969</v>
       </c>
       <c r="K358" s="3" t="n">
-        <v>43635</v>
+        <v>43385</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1730006042/IF/IAY/799903 — Construction of IAY House -IAY REG. NO. MP2610912</t>
+          <t>1730006042/IF/IAY/781723 — Construction of IAY House -IAY REG. NO. MP1249616</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>15352</v>
+        <v>15388</v>
       </c>
       <c r="J359" s="3" t="n">
-        <v>42969</v>
+        <v>43019</v>
       </c>
       <c r="K359" s="3" t="n">
-        <v>43635</v>
+        <v>43581</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1730006042/LD/22012034260020 — mukhmantri road se dungariya ki aur</t>
+          <t>1730006042/IF/IAY/796495 — Construction of IAY House -IAY REG. NO. MP2276376</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I360" s="2" t="n">
-        <v>0</v>
+        <v>15424</v>
       </c>
       <c r="J360" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K360" s="3"/>
+        <v>42887</v>
+      </c>
+      <c r="K360" s="3" t="n">
+        <v>43581</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1730006042/LD/22012034260022 — ratan ke ghar se harishankar ke khet tak</t>
+          <t>1730006042/IF/IAY/798736 — Construction of IAY House -IAY REG. NO. MP2457668</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>0</v>
+        <v>15680</v>
       </c>
       <c r="J361" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K361" s="3"/>
+        <v>43285</v>
+      </c>
+      <c r="K361" s="3" t="n">
+        <v>43635</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1730006042/LD/22012034260023 — puliya se mahendre ke khet tak</t>
+          <t>1730006042/IF/IAY/799903 — Construction of IAY House -IAY REG. NO. MP2610912</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>0</v>
+        <v>15352</v>
       </c>
       <c r="J362" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K362" s="3"/>
+        <v>42969</v>
+      </c>
+      <c r="K362" s="3" t="n">
+        <v>43635</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Pebble Bunding / Construction of Pebble peripheral/farm/field Bund for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1730006042/LD/22012034260024 — maid bandhan kera bai</t>
+          <t>1730006042/LD/22012034260020 — mukhmantri road se dungariya ki aur</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I363" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J363" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K363" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Pebble Bunding / Construction of Pebble peripheral/farm/field Bund for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1730006042/LD/22012034260025 — maid bandhan daansingh</t>
+          <t>1730006042/LD/22012034260022 — ratan ke ghar se harishankar ke khet tak</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I364" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J364" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K364" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Pebble Bunding / Construction of Pebble peripheral/farm/field Bund for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1730006042/LD/22012034260026 — maid bandhan ramesh / khuba</t>
+          <t>1730006042/LD/22012034260023 — puliya se mahendre ke khet tak</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I365" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J365" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K365" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Pebble Bunding / Construction of Pebble peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1730006042/LD/22012034276612 — maidbandhan prebesh/satnarayan</t>
+          <t>1730006042/LD/22012034260024 — maid bandhan kera bai</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
-        <v>50000</v>
+        <v>0</v>
       </c>
       <c r="I366" s="2" t="n">
-        <v>28056</v>
+        <v>0</v>
       </c>
       <c r="J366" s="3" t="n">
-        <v>42542</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Pebble Bunding / Construction of Pebble peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1730006042/LD/22012034942008 — वृक्षारोपण निर्माण कार्य गौशाला के पास ग्राम पंचायत muar</t>
+          <t>1730006042/LD/22012034260025 — maid bandhan daansingh</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I367" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J367" s="3" t="n">
-        <v>45458</v>
+        <v>42395</v>
       </c>
       <c r="K367" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Pebble Bunding / Construction of Pebble peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1730006042/LD/22012034942697 — samaudayak nadep nirman karya balwant seth ke ghar ke pass</t>
+          <t>1730006042/LD/22012034260026 — maid bandhan ramesh / khuba</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I368" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J368" s="3" t="n">
-        <v>45458</v>
+        <v>42395</v>
       </c>
       <c r="K368" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1730006042/LD/22012034945028 — samuadayak boulder wall nirman karya parsotam ke khet wale naale ke paas gram panchayat muar</t>
+          <t>1730006042/LD/22012034276612 — maidbandhan prebesh/satnarayan</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
-        <v>0</v>
+        <v>50000</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>0</v>
+        <v>28056</v>
       </c>
       <c r="J369" s="3" t="n">
-        <v>45567</v>
-[...1 lines deleted...]
-      <c r="K369" s="3"/>
+        <v>42542</v>
+      </c>
+      <c r="K369" s="3" t="n">
+        <v>43224</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1730006042/LD/3799396524 — शांतिधाम निर्माण कार्य शमशान घाट मुआर</t>
+          <t>1730006042/LD/22012034942008 — वृक्षारोपण निर्माण कार्य गौशाला के पास ग्राम पंचायत muar</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
-        <v>99000</v>
+        <v>0</v>
       </c>
       <c r="I370" s="2" t="n">
-        <v>90866.35</v>
+        <v>0</v>
       </c>
       <c r="J370" s="3" t="n">
-        <v>41444</v>
-[...3 lines deleted...]
-      </c>
+        <v>45458</v>
+      </c>
+      <c r="K370" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1730006042/LD/3799427767 — भूमिशिल्‍प मेढबंधान सुमित्रा / रत्‍ना आदिवासी</t>
+          <t>1730006042/LD/22012034942697 — samaudayak nadep nirman karya balwant seth ke ghar ke pass</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
-        <v>25000</v>
+        <v>0</v>
       </c>
       <c r="I371" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J371" s="3" t="n">
-        <v>41665</v>
+        <v>45458</v>
       </c>
       <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1730006042/LD/3799433137 — भूमिशिल्‍प मेढबंधान पूरनलाल / खुशालसिंह</t>
+          <t>1730006042/LD/22012034945028 — samuadayak boulder wall nirman karya parsotam ke khet wale naale ke paas gram panchayat muar</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
-        <v>25000</v>
+        <v>0</v>
       </c>
       <c r="I372" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>41665</v>
+        <v>45567</v>
       </c>
       <c r="K372" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1730006042/LD/3799433140 — भूमिशिल्‍प मेढबंधान ओंकार / हरिराम</t>
+          <t>1730006042/LD/3799396524 — शांतिधाम निर्माण कार्य शमशान घाट मुआर</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
-        <v>17000</v>
+        <v>99000</v>
       </c>
       <c r="I373" s="2" t="n">
-        <v>15288</v>
+        <v>90866.35</v>
       </c>
       <c r="J373" s="3" t="n">
-        <v>41781</v>
+        <v>41444</v>
       </c>
       <c r="K373" s="3" t="n">
-        <v>41898</v>
+        <v>41654</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1730006042/LD/3799433143 — भूमिशिल्‍प मेढबंधान हल्‍के / गजरी</t>
+          <t>1730006042/LD/3799427767 — भूमिशिल्‍प मेढबंधान सुमित्रा / रत्‍ना आदिवासी</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
-        <v>17000</v>
+        <v>25000</v>
       </c>
       <c r="I374" s="2" t="n">
-        <v>15288</v>
+        <v>0</v>
       </c>
       <c r="J374" s="3" t="n">
-        <v>41792</v>
-[...3 lines deleted...]
-      </c>
+        <v>41665</v>
+      </c>
+      <c r="K374" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1730006042/LD/3799433150 — भूमिशिल्‍प मेढबंधान बैजंतीबार्इ / बसंती</t>
+          <t>1730006042/LD/3799433137 — भूमिशिल्‍प मेढबंधान पूरनलाल / खुशालसिंह</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
-        <v>19000</v>
+        <v>25000</v>
       </c>
       <c r="I375" s="2" t="n">
-        <v>18720</v>
+        <v>0</v>
       </c>
       <c r="J375" s="3" t="n">
-        <v>41764</v>
-[...3 lines deleted...]
-      </c>
+        <v>41665</v>
+      </c>
+      <c r="K375" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1730006042/LD/3799433153 — भूमिशिल्‍प मेढबंधान रामचरण / गनेश</t>
+          <t>1730006042/LD/3799433140 — भूमिशिल्‍प मेढबंधान ओंकार / हरिराम</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
-        <v>21000</v>
+        <v>17000</v>
       </c>
       <c r="I376" s="2" t="n">
-        <v>17784</v>
+        <v>15288</v>
       </c>
       <c r="J376" s="3" t="n">
-        <v>41764</v>
+        <v>41781</v>
       </c>
       <c r="K376" s="3" t="n">
-        <v>41825</v>
+        <v>41898</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1730006042/LD/3799433158 — भूमिशिल्‍प मेढबधान फूलसिंह / प्रेमसिंह</t>
+          <t>1730006042/LD/3799433143 — भूमिशिल्‍प मेढबंधान हल्‍के / गजरी</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
-        <v>21000</v>
+        <v>17000</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>0</v>
+        <v>15288</v>
       </c>
       <c r="J377" s="3" t="n">
-        <v>41665</v>
-[...1 lines deleted...]
-      <c r="K377" s="3"/>
+        <v>41792</v>
+      </c>
+      <c r="K377" s="3" t="n">
+        <v>41898</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RC/048 — ग्रेबल मार्ग कालोनी मोहल्‍ला मुंआर</t>
+          <t>1730006042/LD/3799433150 — भूमिशिल्‍प मेढबंधान बैजंतीबार्इ / बसंती</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
-        <v>150000</v>
+        <v>19000</v>
       </c>
       <c r="I378" s="2" t="n">
-        <v>146401</v>
+        <v>18720</v>
       </c>
       <c r="J378" s="3" t="n">
-        <v>39584</v>
+        <v>41764</v>
       </c>
       <c r="K378" s="3" t="n">
-        <v>41100</v>
+        <v>42461</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RC/1270 — ग्रेबल मार्ग एवं पुलिया निर्माण धमनी मोहल्‍ला से न</t>
+          <t>1730006042/LD/3799433153 — भूमिशिल्‍प मेढबंधान रामचरण / गनेश</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
-        <v>485000</v>
+        <v>21000</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>224103</v>
+        <v>17784</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>40555</v>
+        <v>41764</v>
       </c>
       <c r="K379" s="3" t="n">
-        <v>41654</v>
+        <v>41825</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RC/1492 — आंतरिक पथ सीसी रोड माता मंदिर से विश्‍वबंधु तिवारी के मकान तक मुआर</t>
+          <t>1730006042/LD/3799433158 — भूमिशिल्‍प मेढबधान फूलसिंह / प्रेमसिंह</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
-        <v>91000</v>
+        <v>21000</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>89797</v>
+        <v>0</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>40963</v>
-[...3 lines deleted...]
-      </c>
+        <v>41665</v>
+      </c>
+      <c r="K380" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RC/1763 — आंतरिक पथ सीसी रोड फेस-2 पंचायत भवन से बाखर की ओर मुआर</t>
+          <t>1730006042/RC/048 — ग्रेबल मार्ग कालोनी मोहल्‍ला मुंआर</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
-        <v>91000</v>
+        <v>150000</v>
       </c>
       <c r="I381" s="2" t="n">
-        <v>123796</v>
+        <v>146401</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>41109</v>
+        <v>39584</v>
       </c>
       <c r="K381" s="3" t="n">
-        <v>41205</v>
+        <v>41100</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RC/1838 — आंतरिक पथ सीसी रोड फेस-2 हेमंत के घर से कुआ की ओर मुंआर</t>
+          <t>1730006042/RC/1270 — ग्रेबल मार्ग एवं पुलिया निर्माण धमनी मोहल्‍ला से न</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
-        <v>91000</v>
+        <v>485000</v>
       </c>
       <c r="I382" s="2" t="n">
-        <v>53816</v>
+        <v>224103</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>41159</v>
+        <v>40555</v>
       </c>
       <c r="K382" s="3" t="n">
-        <v>41254</v>
+        <v>41654</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RC/22012034187517 — आंतरिक पथ सीसी रोड फेस-4 शेलेष के मकान से पुलिया क</t>
+          <t>1730006042/RC/1492 — आंतरिक पथ सीसी रोड माता मंदिर से विश्‍वबंधु तिवारी के मकान तक मुआर</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
-        <v>161000</v>
+        <v>91000</v>
       </c>
       <c r="I383" s="2" t="n">
-        <v>157922</v>
+        <v>89797</v>
       </c>
       <c r="J383" s="3" t="n">
-        <v>41554</v>
+        <v>40963</v>
       </c>
       <c r="K383" s="3" t="n">
-        <v>41825</v>
+        <v>41125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RC/22012034187519 — आंतरिक पथ सीसी रोड फेस-5 सुरेन्‍द्र के मकान से खिर</t>
+          <t>1730006042/RC/1763 — आंतरिक पथ सीसी रोड फेस-2 पंचायत भवन से बाखर की ओर मुआर</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
-        <v>88000</v>
+        <v>91000</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>84506</v>
+        <v>123796</v>
       </c>
       <c r="J384" s="3" t="n">
-        <v>41554</v>
+        <v>41109</v>
       </c>
       <c r="K384" s="3" t="n">
-        <v>41825</v>
+        <v>41205</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RC/22012034187525 — आंतरिक पथ सीसी रोड फेस-6 दलीप के मकान से मंदिर की</t>
+          <t>1730006042/RC/1838 — आंतरिक पथ सीसी रोड फेस-2 हेमंत के घर से कुआ की ओर मुंआर</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
-        <v>88000</v>
+        <v>91000</v>
       </c>
       <c r="I385" s="2" t="n">
-        <v>84724</v>
+        <v>53816</v>
       </c>
       <c r="J385" s="3" t="n">
-        <v>41653</v>
+        <v>41159</v>
       </c>
       <c r="K385" s="3" t="n">
-        <v>41825</v>
+        <v>41254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RC/22012034218047 — c.c.road primary school se main sadak tak</t>
+          <t>1730006042/RC/22012034187517 — आंतरिक पथ सीसी रोड फेस-4 शेलेष के मकान से पुलिया क</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
-        <v>87000</v>
+        <v>161000</v>
       </c>
       <c r="I386" s="2" t="n">
-        <v>85749</v>
+        <v>157922</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>41799</v>
+        <v>41554</v>
       </c>
       <c r="K386" s="3" t="n">
-        <v>42707</v>
+        <v>41825</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RC/22012034221140 — खेत सडक पुलिया निर्माण प्रदीप के खेत से लोकनाथ के</t>
+          <t>1730006042/RC/22012034187519 — आंतरिक पथ सीसी रोड फेस-5 सुरेन्‍द्र के मकान से खिर</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
-        <v>982000</v>
+        <v>88000</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>361807.2</v>
+        <v>84506</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>41810</v>
+        <v>41554</v>
       </c>
       <c r="K387" s="3" t="n">
-        <v>43224</v>
+        <v>41825</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RC/22012034291728 — आतरिक पथ सीसी रोड निर्माण माध्‍यमिक शाला से रामचरण रघुवशी के मकान की ओर</t>
+          <t>1730006042/RC/22012034187525 — आंतरिक पथ सीसी रोड फेस-6 दलीप के मकान से मंदिर की</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
-        <v>96000</v>
+        <v>88000</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>95765.1</v>
+        <v>84724</v>
       </c>
       <c r="J388" s="3" t="n">
-        <v>42352</v>
+        <v>41653</v>
       </c>
       <c r="K388" s="3" t="n">
-        <v>42978</v>
+        <v>41825</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RC/22012034310660 — सी सी रोड दुर्गा के घर से केसव के घर की और</t>
+          <t>1730006042/RC/22012034218047 — c.c.road primary school se main sadak tak</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
-        <v>0</v>
+        <v>87000</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>0</v>
+        <v>85749</v>
       </c>
       <c r="J389" s="3" t="n">
-        <v>42309</v>
-[...1 lines deleted...]
-      <c r="K389" s="3"/>
+        <v>41799</v>
+      </c>
+      <c r="K389" s="3" t="n">
+        <v>42707</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RC/22012034310661 — सी सी रोड दुर्गा के घर से केशव के घर की और</t>
+          <t>1730006042/RC/22012034221140 — खेत सडक पुलिया निर्माण प्रदीप के खेत से लोकनाथ के</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
-        <v>48000</v>
+        <v>982000</v>
       </c>
       <c r="I390" s="2" t="n">
-        <v>46038</v>
+        <v>361807.2</v>
       </c>
       <c r="J390" s="3" t="n">
-        <v>42471</v>
+        <v>41810</v>
       </c>
       <c r="K390" s="3" t="n">
         <v>43224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RC/22012034312558 — सी सी रोड निर्माण मेन रोड से प्रदीप महराज के घर की ओर</t>
+          <t>1730006042/RC/22012034291728 — आतरिक पथ सीसी रोड निर्माण माध्‍यमिक शाला से रामचरण रघुवशी के मकान की ओर</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
-        <v>120000</v>
+        <v>96000</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>95704</v>
+        <v>95765.1</v>
       </c>
       <c r="J391" s="3" t="n">
-        <v>42527</v>
+        <v>42352</v>
       </c>
       <c r="K391" s="3" t="n">
         <v>42978</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RC/22012034323827 — सीसी रोड रामचरण के घर से रेंज तक</t>
+          <t>1730006042/RC/22012034310660 — सी सी रोड दुर्गा के घर से केसव के घर की और</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I392" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>42837</v>
+        <v>42309</v>
       </c>
       <c r="K392" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RC/22012034323828 — सीसी रोड रेंज से बाजार मोहल्ला तक</t>
+          <t>1730006042/RC/22012034310661 — सी सी रोड दुर्गा के घर से केशव के घर की और</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
-        <v>0</v>
+        <v>48000</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>0</v>
+        <v>46038</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>42837</v>
-[...1 lines deleted...]
-      <c r="K393" s="3"/>
+        <v>42471</v>
+      </c>
+      <c r="K393" s="3" t="n">
+        <v>43224</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RC/22012034323830 — सीसी रोड हेमंत के घर से नवल के घर तक</t>
+          <t>1730006042/RC/22012034312558 — सी सी रोड निर्माण मेन रोड से प्रदीप महराज के घर की ओर</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
-        <v>0</v>
+        <v>120000</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>0</v>
+        <v>95704</v>
       </c>
       <c r="J394" s="3" t="n">
-        <v>42837</v>
-[...1 lines deleted...]
-      <c r="K394" s="3"/>
+        <v>42527</v>
+      </c>
+      <c r="K394" s="3" t="n">
+        <v>42978</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RC/22012034323832 — सीसी रोड मैन सड़क से धनसिंह के घर तक</t>
+          <t>1730006042/RC/22012034323827 — सीसी रोड रामचरण के घर से रेंज तक</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I395" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J395" s="3" t="n">
         <v>42837</v>
       </c>
       <c r="K395" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RC/22012034377047 — C c road nirman hemant ke ghar se bunty ke ghar ki our</t>
+          <t>1730006042/RC/22012034323828 — सीसी रोड रेंज से बाजार मोहल्ला तक</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I396" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J396" s="3" t="n">
-        <v>43010</v>
+        <v>42837</v>
       </c>
       <c r="K396" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RC/22012034377051 — C c road nirman main road bajaar se patwa ke ghar ki our</t>
+          <t>1730006042/RC/22012034323830 — सीसी रोड हेमंत के घर से नवल के घर तक</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I397" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>43010</v>
+        <v>42837</v>
       </c>
       <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RC/22012034440197 — सीसी रोड निर्माण मैंन रोड से भगवन सिंह के मकान की ओर</t>
+          <t>1730006042/RC/22012034323832 — सीसी रोड मैन सड़क से धनसिंह के घर तक</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
-        <v>85000</v>
+        <v>0</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>84852</v>
+        <v>0</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>43502</v>
-[...3 lines deleted...]
-      </c>
+        <v>42837</v>
+      </c>
+      <c r="K398" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RC/22012034440309 — c c road nirman karya</t>
+          <t>1730006042/RC/22012034377047 — C c road nirman hemant ke ghar se bunty ke ghar ki our</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I399" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>43491</v>
+        <v>43010</v>
       </c>
       <c r="K399" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RC/22012034463264 — c c road aur nali nirman pratishalaya se ratan ke ghar tak</t>
+          <t>1730006042/RC/22012034377051 — C c road nirman main road bajaar se patwa ke ghar ki our</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
-        <v>42000</v>
+        <v>0</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>40128</v>
+        <v>0</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>43652</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K400" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RC/22012034475691 — c c road sah nali nirman main road se bhagbandas ke ghar tak</t>
+          <t>1730006042/RC/22012034440197 — सीसी रोड निर्माण मैंन रोड से भगवन सिंह के मकान की ओर</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
-        <v>0</v>
+        <v>85000</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>0</v>
+        <v>84852</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>43556</v>
-[...1 lines deleted...]
-      <c r="K401" s="3"/>
+        <v>43502</v>
+      </c>
+      <c r="K401" s="3" t="n">
+        <v>43824</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RC/22012034475693 — c c road sah nali nirman main road se bhagbandas ke ghar tak</t>
+          <t>1730006042/RC/22012034440309 — c c road nirman karya</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
-        <v>93000</v>
+        <v>0</v>
       </c>
       <c r="I402" s="2" t="n">
-        <v>94884</v>
+        <v>0</v>
       </c>
       <c r="J402" s="3" t="n">
-        <v>43918</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RC/22012034476227 — c c road sah nali nirman bajar mohalla</t>
+          <t>1730006042/RC/22012034463264 — c c road aur nali nirman pratishalaya se ratan ke ghar tak</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
-        <v>64000</v>
+        <v>42000</v>
       </c>
       <c r="I403" s="2" t="n">
-        <v>63184</v>
+        <v>40128</v>
       </c>
       <c r="J403" s="3" t="n">
-        <v>43713</v>
+        <v>43652</v>
       </c>
       <c r="K403" s="3" t="n">
-        <v>43976</v>
+        <v>43831</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RC/22012034476234 — c c road sah nali nirman main road se vishal ke ghar ki our</t>
+          <t>1730006042/RC/22012034475691 — c c road sah nali nirman main road se bhagbandas ke ghar tak</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
-        <v>93000</v>
+        <v>0</v>
       </c>
       <c r="I404" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J404" s="3" t="n">
         <v>43556</v>
       </c>
       <c r="K404" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RC/22012034481286 — c c road sah nali nirman bajar isthal par</t>
+          <t>1730006042/RC/22012034475693 — c c road sah nali nirman main road se bhagbandas ke ghar tak</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
-        <v>38000</v>
+        <v>93000</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>38016</v>
+        <v>94884</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>43761</v>
+        <v>43918</v>
       </c>
       <c r="K405" s="3" t="n">
-        <v>43976</v>
+        <v>46106</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RC/22012034503181 — c c road sah nali nirman gabbar sen ke ghar se mandir ke gait tak</t>
+          <t>1730006042/RC/22012034476227 — c c road sah nali nirman bajar mohalla</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
-        <v>181000</v>
+        <v>64000</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>180576</v>
+        <v>63184</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>43768</v>
+        <v>43713</v>
       </c>
       <c r="K406" s="3" t="n">
         <v>43976</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RC/22012034506747 — c c road sah nali nirman main road se highersecondery school ki our</t>
+          <t>1730006042/RC/22012034476234 — c c road sah nali nirman main road se vishal ke ghar ki our</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
-        <v>63000</v>
+        <v>93000</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>64416</v>
+        <v>0</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>43828</v>
-[...3 lines deleted...]
-      </c>
+        <v>43556</v>
+      </c>
+      <c r="K407" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RC/22012034544007 — सी सी रोड निर्माण राजकुमार के घर से मेनरोड होताहुआ मंदिर की और</t>
+          <t>1730006042/RC/22012034481286 — c c road sah nali nirman bajar isthal par</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
-        <v>42000</v>
+        <v>38000</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>43890</v>
+        <v>38016</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>44148</v>
+        <v>43761</v>
       </c>
       <c r="K408" s="3" t="n">
-        <v>46106</v>
+        <v>43976</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mitti Murram Roads for Comm / Repair and maintenance of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RC/22012034578462 — nali nirman mandir se school ki our jaitpur road</t>
+          <t>1730006042/RC/22012034503181 — c c road sah nali nirman gabbar sen ke ghar se mandir ke gait tak</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
-        <v>18000</v>
+        <v>181000</v>
       </c>
       <c r="I409" s="2" t="n">
-        <v>0</v>
+        <v>180576</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K409" s="3"/>
+        <v>43768</v>
+      </c>
+      <c r="K409" s="3" t="n">
+        <v>43976</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RC/22012034641970 — c c road sah nali nirman karya pradeep mahraj ke makan se ramsaroup ke makan ki aur</t>
+          <t>1730006042/RC/22012034506747 — c c road sah nali nirman main road se highersecondery school ki our</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
-        <v>15000</v>
+        <v>63000</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>0</v>
+        <v>64416</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>45054</v>
-[...1 lines deleted...]
-      <c r="K410" s="3"/>
+        <v>43828</v>
+      </c>
+      <c r="K410" s="3" t="n">
+        <v>44312</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RC/22012034660792 — c c road sah nali nirman ramsingh sseth ke makan se mata mandir ki our</t>
+          <t>1730006042/RC/22012034544007 — सी सी रोड निर्माण राजकुमार के घर से मेनरोड होताहुआ मंदिर की और</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
-        <v>58000</v>
+        <v>42000</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>57681</v>
+        <v>43890</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>45205</v>
+        <v>44148</v>
       </c>
       <c r="K411" s="3" t="n">
-        <v>45305</v>
+        <v>46106</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Repair &amp; maint of Mitti Murram Roads for Comm / Repair and maintenance of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RC/22012034683723 — c c road sah nali nirman karya revaram ke ghar se dan singh ke ghar ki or</t>
+          <t>1730006042/RC/22012034578462 — nali nirman mandir se school ki our jaitpur road</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>42000</v>
+        <v>18000</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>31812</v>
+        <v>0</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>45367</v>
+        <v>44287</v>
       </c>
       <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RC/22012034820082 — C C ROAD SAH NALI NIRMAN KARYA BAJAR SE SANDEEP KAKODIYA KE GHAR TAK</t>
+          <t>1730006042/RC/22012034641970 — c c road sah nali nirman karya pradeep mahraj ke makan se ramsaroup ke makan ki aur</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
-        <v>23000</v>
+        <v>15000</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>22113</v>
+        <v>0</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>45477</v>
-[...3 lines deleted...]
-      </c>
+        <v>45054</v>
+      </c>
+      <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RC/22012034820637 — cc rode shay nali nirman karybajar se sandeep tak</t>
+          <t>1730006042/RC/22012034660792 — c c road sah nali nirman ramsingh sseth ke makan se mata mandir ki our</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
-        <v>0</v>
+        <v>58000</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>0</v>
+        <v>57681</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>45471</v>
-[...1 lines deleted...]
-      <c r="K414" s="3"/>
+        <v>45205</v>
+      </c>
+      <c r="K414" s="3" t="n">
+        <v>45305</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RC/22012034820639 — cc rode shay nali nirman karybajar se sandeep tak</t>
+          <t>1730006042/RC/22012034683723 — c c road sah nali nirman karya revaram ke ghar se dan singh ke ghar ki or</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
-        <v>23000</v>
+        <v>42000</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>0</v>
+        <v>31812</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>45451</v>
+        <v>45367</v>
       </c>
       <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RC/22012034832035 — cc rode shay nali nirman kary men rode se indar singh tak</t>
+          <t>1730006042/RC/22012034820082 — C C ROAD SAH NALI NIRMAN KARYA BAJAR SE SANDEEP KAKODIYA KE GHAR TAK</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
-        <v>58000</v>
+        <v>23000</v>
       </c>
       <c r="I416" s="2" t="n">
-        <v>52488</v>
+        <v>22113</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>45650</v>
+        <v>45477</v>
       </c>
       <c r="K416" s="3" t="n">
         <v>46154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RC/22012034850183 — CC RODE SHAY NALI NIRMAN KARY ME RODE SE ANKESH KE MAKAN KEE AOUR</t>
+          <t>1730006042/RC/22012034820637 — cc rode shay nali nirman karybajar se sandeep tak</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
-        <v>58000</v>
+        <v>0</v>
       </c>
       <c r="I417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>45957</v>
+        <v>45471</v>
       </c>
       <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
-          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RS/22012034442837 — nadep nirman parmanand ke ghar ke samne</t>
+          <t>1730006042/RC/22012034820639 — cc rode shay nali nirman karybajar se sandeep tak</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
-        <v>0</v>
+        <v>23000</v>
       </c>
       <c r="I418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>43569</v>
+        <v>45451</v>
       </c>
       <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
-          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RS/22012034442838 — nadep nirman parmanand ke ghar ke samne 1</t>
+          <t>1730006042/RC/22012034832035 — cc rode shay nali nirman kary men rode se indar singh tak</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
-        <v>0</v>
+        <v>58000</v>
       </c>
       <c r="I419" s="2" t="n">
-        <v>0</v>
+        <v>52488</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>43569</v>
-[...1 lines deleted...]
-      <c r="K419" s="3"/>
+        <v>45650</v>
+      </c>
+      <c r="K419" s="3" t="n">
+        <v>46154</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
-          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RS/22012034442839 — nadep nirman parmanand ke ghar ke samne 2</t>
+          <t>1730006042/RC/22012034850183 — CC RODE SHAY NALI NIRMAN KARY ME RODE SE ANKESH KE MAKAN KEE AOUR</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
-        <v>0</v>
+        <v>58000</v>
       </c>
       <c r="I420" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>43569</v>
+        <v>45957</v>
       </c>
       <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
-          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RS/22012034442840 — nadep nirman parmanand ke ghar ke samne 3</t>
+          <t>1730006042/RC/VB/YD/22012034854635 — cc road nirman karya menroad se tigadda ki or muar</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>43569</v>
+        <v>46266</v>
       </c>
       <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RS/22012034442841 — nadep nirman karya indar ke ghar ke samne</t>
+          <t>1730006042/RS/22012034442837 — nadep nirman parmanand ke ghar ke samne</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J422" s="3" t="n">
         <v>43569</v>
       </c>
       <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RS/22012034442842 — nadep nirman parmanand ke ghar ke samne 1</t>
+          <t>1730006042/RS/22012034442838 — nadep nirman parmanand ke ghar ke samne 1</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J423" s="3" t="n">
         <v>43569</v>
       </c>
       <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RS/22012034442843 — nadep nirman parmanand ke ghar ke samne 3</t>
+          <t>1730006042/RS/22012034442839 — nadep nirman parmanand ke ghar ke samne 2</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I424" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J424" s="3" t="n">
         <v>43569</v>
       </c>
       <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RS/22012034443354 — Nadep Nirman karya Parmanand ke ghar ke pas</t>
+          <t>1730006042/RS/22012034442840 — nadep nirman parmanand ke ghar ke samne 3</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
-        <v>60691.09</v>
+        <v>0</v>
       </c>
       <c r="I425" s="2" t="n">
-        <v>56504</v>
+        <v>0</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>43744</v>
-[...3 lines deleted...]
-      </c>
+        <v>43569</v>
+      </c>
+      <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RS/22012034443360 — nadep nirman karya daleep ke ghar ke pass</t>
+          <t>1730006042/RS/22012034442841 — nadep nirman karya indar ke ghar ke samne</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
-        <v>60691.09</v>
+        <v>0</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>56849.44</v>
+        <v>0</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>43754</v>
-[...3 lines deleted...]
-      </c>
+        <v>43569</v>
+      </c>
+      <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RS/22012034443361 — nadep nirman karya balaprasad ke ghar ke pass</t>
+          <t>1730006042/RS/22012034442842 — nadep nirman parmanand ke ghar ke samne 1</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
-        <v>60691.09</v>
+        <v>0</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>57032</v>
+        <v>0</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>43739</v>
-[...3 lines deleted...]
-      </c>
+        <v>43569</v>
+      </c>
+      <c r="K427" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RS/22012034443362 — nadep nirman karya indar ke ghar ke pass</t>
+          <t>1730006042/RS/22012034442843 — nadep nirman parmanand ke ghar ke samne 3</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
-        <v>60691.09</v>
+        <v>0</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>54500</v>
+        <v>0</v>
       </c>
       <c r="J428" s="3" t="n">
-        <v>43732</v>
-[...3 lines deleted...]
-      </c>
+        <v>43569</v>
+      </c>
+      <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RS/22012034443363 — nadep nirman karya balram ke ghar ke pass</t>
+          <t>1730006042/RS/22012034443354 — Nadep Nirman karya Parmanand ke ghar ke pas</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
-        <v>64297.89</v>
+        <v>60691.09</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>60349</v>
+        <v>56504</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>43887</v>
+        <v>43744</v>
       </c>
       <c r="K429" s="3" t="n">
-        <v>44409</v>
+        <v>43966</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RS/22012034443364 — nadep nirman karya maniram ke ghar ke pass</t>
+          <t>1730006042/RS/22012034443360 — nadep nirman karya daleep ke ghar ke pass</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>0</v>
+        <v>60691.09</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>0</v>
+        <v>56849.44</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>43647</v>
-[...1 lines deleted...]
-      <c r="K430" s="3"/>
+        <v>43754</v>
+      </c>
+      <c r="K430" s="3" t="n">
+        <v>44287</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RS/22012034478764 — samudayak nadep nirman karya annu ke ghar ke pass</t>
+          <t>1730006042/RS/22012034443361 — nadep nirman karya balaprasad ke ghar ke pass</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
-        <v>0</v>
+        <v>60691.09</v>
       </c>
       <c r="I431" s="2" t="n">
-        <v>0</v>
+        <v>57032</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K431" s="3"/>
+        <v>43739</v>
+      </c>
+      <c r="K431" s="3" t="n">
+        <v>43941</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RS/22012034478765 — samudayak nadep nirman karya vishal ke ghar ke pass</t>
+          <t>1730006042/RS/22012034443362 — nadep nirman karya indar ke ghar ke pass</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
-        <v>64297.89</v>
+        <v>60691.09</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>60644.84</v>
+        <v>54500</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>43868</v>
+        <v>43732</v>
       </c>
       <c r="K432" s="3" t="n">
-        <v>46106</v>
+        <v>43966</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RS/22012034478766 — samudayak nadep nirman karya ashoh harijan ke ghar ke pass</t>
+          <t>1730006042/RS/22012034443363 — nadep nirman karya balram ke ghar ke pass</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
         <v>64297.89</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>61756.84</v>
+        <v>60349</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>43869</v>
+        <v>43887</v>
       </c>
       <c r="K433" s="3" t="n">
-        <v>44927</v>
+        <v>44409</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RS/22012034478767 — samudayak nadep nirman karya aganbadi ke pass</t>
+          <t>1730006042/RS/22012034443364 — nadep nirman karya maniram ke ghar ke pass</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I434" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>43740</v>
+        <v>43647</v>
       </c>
       <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RS/22012034483425 — sokhta gadda nirman karya inder ke ghar ke nal ke pass</t>
+          <t>1730006042/RS/22012034478764 — samudayak nadep nirman karya annu ke ghar ke pass</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I435" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>43935</v>
+        <v>43740</v>
       </c>
       <c r="K435" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RS/22012034483426 — sokhta gadda nirman karya patwa ke ghar ke nal ke pass</t>
+          <t>1730006042/RS/22012034478765 — samudayak nadep nirman karya vishal ke ghar ke pass</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
-        <v>0</v>
+        <v>64297.89</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>0</v>
+        <v>60644.84</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>43922</v>
-[...1 lines deleted...]
-      <c r="K436" s="3"/>
+        <v>43868</v>
+      </c>
+      <c r="K436" s="3" t="n">
+        <v>46106</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RS/22012034483427 — sokhta gadda nirman karya tularam ke ghar ke nal ke pass</t>
+          <t>1730006042/RS/22012034478766 — samudayak nadep nirman karya ashoh harijan ke ghar ke pass</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
-        <v>0</v>
+        <v>64297.89</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>0</v>
+        <v>61756.84</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>43922</v>
-[...1 lines deleted...]
-      <c r="K437" s="3"/>
+        <v>43869</v>
+      </c>
+      <c r="K437" s="3" t="n">
+        <v>44927</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RS/22012034483428 — sokhta gadda nirman karya rajesh ke ghar ke nal ke pass</t>
+          <t>1730006042/RS/22012034478767 — samudayak nadep nirman karya aganbadi ke pass</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I438" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>43922</v>
+        <v>43740</v>
       </c>
       <c r="K438" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RS/22012034483429 — sokhta gadda nirman karya  narayan ke ghar ke nal ke pass</t>
+          <t>1730006042/RS/22012034483425 — sokhta gadda nirman karya inder ke ghar ke nal ke pass</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I439" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>43922</v>
+        <v>43935</v>
       </c>
       <c r="K439" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RS/22012034483430 — sokhta gadda nirman karya tularam ke ghar ke pass</t>
+          <t>1730006042/RS/22012034483426 — sokhta gadda nirman karya patwa ke ghar ke nal ke pass</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I440" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J440" s="3" t="n">
         <v>43922</v>
       </c>
       <c r="K440" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RS/22012034483431 — sokhta gadda nirman karya school ke paas wale nal ke pass</t>
+          <t>1730006042/RS/22012034483427 — sokhta gadda nirman karya tularam ke ghar ke nal ke pass</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I441" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J441" s="3" t="n">
         <v>43922</v>
       </c>
       <c r="K441" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RS/22012034483432 — sokhta gadda nirman karya ms ke nal ke pass</t>
+          <t>1730006042/RS/22012034483428 — sokhta gadda nirman karya rajesh ke ghar ke nal ke pass</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I442" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J442" s="3" t="n">
         <v>43922</v>
       </c>
       <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RS/22012034483433 — nadep nirman karya pushpendra ke ghar ke pass</t>
+          <t>1730006042/RS/22012034483429 — sokhta gadda nirman karya  narayan ke ghar ke nal ke pass</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>64910.62</v>
+        <v>0</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>59276</v>
+        <v>0</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>43995</v>
-[...3 lines deleted...]
-      </c>
+        <v>43922</v>
+      </c>
+      <c r="K443" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
-          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RS/22012034484665 — samudayak nadep nirman karya ramkumar parasar ke khalihan ke pass</t>
+          <t>1730006042/RS/22012034483430 — sokhta gadda nirman karya tularam ke ghar ke pass</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I444" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>43935</v>
+        <v>43922</v>
       </c>
       <c r="K444" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
-          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RS/22012034484666 — samudayak nadep nirman karya mansingh ke ghar ke pass</t>
+          <t>1730006042/RS/22012034483431 — sokhta gadda nirman karya school ke paas wale nal ke pass</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I445" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>43935</v>
+        <v>43922</v>
       </c>
       <c r="K445" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
-          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RS/22012034484667 — samudayak nadep nirman karya ramgopal ke ghar ke pass</t>
+          <t>1730006042/RS/22012034483432 — sokhta gadda nirman karya ms ke nal ke pass</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
-        <v>64318.81</v>
+        <v>0</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>59064.4</v>
+        <v>0</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>44024</v>
-[...3 lines deleted...]
-      </c>
+        <v>43922</v>
+      </c>
+      <c r="K446" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
-          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RS/22012034484668 — samudayak nadep nirman karya mayank patel ke ghar ke pass</t>
+          <t>1730006042/RS/22012034483433 — nadep nirman karya pushpendra ke ghar ke pass</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
-        <v>64318.81</v>
+        <v>64910.62</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>59064.4</v>
+        <v>59276</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>44024</v>
+        <v>43995</v>
       </c>
       <c r="K447" s="3" t="n">
-        <v>44927</v>
+        <v>44409</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RS/22012034484669 — samudayak nadep nirman karya mohit patel ke ghar ke pass</t>
+          <t>1730006042/RS/22012034484665 — samudayak nadep nirman karya ramkumar parasar ke khalihan ke pass</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
-        <v>64318.81</v>
+        <v>0</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>60204.4</v>
+        <v>0</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>44024</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K448" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RS/22012034484670 — samudayak nadep nirman karya surendra patel ke ghar ke pass</t>
+          <t>1730006042/RS/22012034484666 — samudayak nadep nirman karya mansingh ke ghar ke pass</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>64318.81</v>
+        <v>0</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>60912.84</v>
+        <v>0</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>44024</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K449" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RS/22012034484671 — samudayak nadep nirman karya praful ke ghar ke pass</t>
+          <t>1730006042/RS/22012034484667 — samudayak nadep nirman karya ramgopal ke ghar ke pass</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
         <v>64318.81</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>60464.4</v>
+        <v>59064.4</v>
       </c>
       <c r="J450" s="3" t="n">
         <v>44024</v>
       </c>
       <c r="K450" s="3" t="n">
-        <v>44927</v>
+        <v>45301</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RS/22012034541241 — samudayak nadep nirman karya ramesh prajapati ke ghar ke samne</t>
+          <t>1730006042/RS/22012034484668 — samudayak nadep nirman karya mayank patel ke ghar ke pass</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
-        <v>63476.28</v>
+        <v>64318.81</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>60517</v>
+        <v>59064.4</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>44452</v>
+        <v>44024</v>
       </c>
       <c r="K451" s="3" t="n">
         <v>44927</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RS/22012034541242 — samudayak nadep nirman karya dharmendra prajapati ke ghar ke pass</t>
+          <t>1730006042/RS/22012034484669 — samudayak nadep nirman karya mohit patel ke ghar ke pass</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>65476.28</v>
+        <v>64318.81</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>60614</v>
+        <v>60204.4</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>44585</v>
+        <v>44024</v>
       </c>
       <c r="K452" s="3" t="n">
         <v>44927</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RS/22012034541243 — samudayak nadep nirman karya suresh prajapati ke ghar ke samne</t>
+          <t>1730006042/RS/22012034484670 — samudayak nadep nirman karya surendra patel ke ghar ke pass</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
-        <v>65476.28</v>
+        <v>64318.81</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>60842.48</v>
+        <v>60912.84</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>44435</v>
+        <v>44024</v>
       </c>
       <c r="K453" s="3" t="n">
         <v>44927</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RS/22012034541245 — samudayak nadep nirman karya ramesh prajapati ke ghar ke samne</t>
+          <t>1730006042/RS/22012034484671 — samudayak nadep nirman karya praful ke ghar ke pass</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
-        <v>65476.28</v>
+        <v>64318.81</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>61275</v>
+        <v>60464.4</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>44435</v>
+        <v>44024</v>
       </c>
       <c r="K454" s="3" t="n">
         <v>44927</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RS/22012034640994 — सामुदायिक स्वच्छता परिशर ग्राम पंचायत मुआर</t>
+          <t>1730006042/RS/22012034541241 — samudayak nadep nirman karya ramesh prajapati ke ghar ke samne</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
-        <v>44000</v>
+        <v>63476.28</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>0</v>
+        <v>60517</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>44612</v>
-[...1 lines deleted...]
-      <c r="K455" s="3"/>
+        <v>44452</v>
+      </c>
+      <c r="K455" s="3" t="n">
+        <v>44927</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RS/22012034658981 — सामुदायिक स्वच्छता परिसर निर्माण पंचायत भवन के पास ग्राम पंचायत मुआर</t>
+          <t>1730006042/RS/22012034541242 — samudayak nadep nirman karya dharmendra prajapati ke ghar ke pass</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
-        <v>44000</v>
+        <v>65476.28</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>33936</v>
+        <v>60614</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>44741</v>
+        <v>44585</v>
       </c>
       <c r="K456" s="3" t="n">
-        <v>45131</v>
+        <v>44927</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RS/22012034696715 — सामुदायिक नाडेप निर्माण कार्य रामाधार के खेत के पास</t>
+          <t>1730006042/RS/22012034541243 — samudayak nadep nirman karya suresh prajapati ke ghar ke samne</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
-        <v>0</v>
+        <v>65476.28</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>0</v>
+        <v>60842.48</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>45021</v>
-[...1 lines deleted...]
-      <c r="K457" s="3"/>
+        <v>44435</v>
+      </c>
+      <c r="K457" s="3" t="n">
+        <v>44927</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RS/22012034696716 — सामुदायिक नाडेप निर्माण कार्य रामाधार के खेत के पास</t>
+          <t>1730006042/RS/22012034541245 — samudayak nadep nirman karya ramesh prajapati ke ghar ke samne</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
-        <v>61149.6</v>
+        <v>65476.28</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>45064</v>
+        <v>61275</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>45108</v>
+        <v>44435</v>
       </c>
       <c r="K458" s="3" t="n">
-        <v>45314</v>
+        <v>44927</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
-          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RS/22012035125572 — samaudayak nadep nirman karya jitendra vishwakarma ke ghar ke pass</t>
+          <t>1730006042/RS/22012034640994 — सामुदायिक स्वच्छता परिशर ग्राम पंचायत मुआर</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>0</v>
+        <v>44000</v>
       </c>
       <c r="I459" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>45317</v>
+        <v>44612</v>
       </c>
       <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
-          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RS/22012035125574 — samaudayak nadep nirman karya durges vishwakarma ke ghar ke pass</t>
+          <t>1730006042/RS/22012034658981 — सामुदायिक स्वच्छता परिसर निर्माण पंचायत भवन के पास ग्राम पंचायत मुआर</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
-        <v>0</v>
+        <v>44000</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>0</v>
+        <v>33936</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>45317</v>
-[...1 lines deleted...]
-      <c r="K460" s="3"/>
+        <v>44741</v>
+      </c>
+      <c r="K460" s="3" t="n">
+        <v>45131</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
-          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RS/22012035125575 — samaudayak nadep nirman karya balaprasad ke ghar ke pass</t>
+          <t>1730006042/RS/22012034696715 — सामुदायिक नाडेप निर्माण कार्य रामाधार के खेत के पास</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I461" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>45317</v>
+        <v>45021</v>
       </c>
       <c r="K461" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RS/22012035128188 — Nali nirman karya sandeep kakodiya ke ghar se medical ki or</t>
+          <t>1730006042/RS/22012034696716 — सामुदायिक नाडेप निर्माण कार्य रामाधार के खेत के पास</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>26000</v>
+        <v>61149.6</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>21384</v>
+        <v>45064</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>45491</v>
+        <v>45108</v>
       </c>
       <c r="K462" s="3" t="n">
-        <v>46154</v>
+        <v>45314</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RS/22012035130196 — samaudayak nadep nirman karya jitendra vishwakarma ke ghar ke pass</t>
+          <t>1730006042/RS/22012035125572 — samaudayak nadep nirman karya jitendra vishwakarma ke ghar ke pass</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>58999.93</v>
+        <v>0</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>53989.88</v>
+        <v>0</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>45558</v>
-[...3 lines deleted...]
-      </c>
+        <v>45317</v>
+      </c>
+      <c r="K463" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RS/22012035130197 — samaudayak nadep nirman karya balaprasad ke ghar ke pass</t>
+          <t>1730006042/RS/22012035125574 — samaudayak nadep nirman karya durges vishwakarma ke ghar ke pass</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>58999.93</v>
+        <v>0</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>53989.88</v>
+        <v>0</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>45558</v>
-[...3 lines deleted...]
-      </c>
+        <v>45317</v>
+      </c>
+      <c r="K464" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RS/34439 — मर्यादा अभियान घरेलू शौचायल निर्माण कमलाबाई /अर्जु</t>
+          <t>1730006042/RS/22012035125575 — samaudayak nadep nirman karya balaprasad ke ghar ke pass</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>4398</v>
+        <v>0</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>41440</v>
-[...3 lines deleted...]
-      </c>
+        <v>45317</v>
+      </c>
+      <c r="K465" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1730006042/RS/34444 — मर्यादा अभियान घरेलू शौचायल निर्माण छोटीबाई /दामोद</t>
+          <t>1730006042/RS/22012035128188 — Nali nirman karya sandeep kakodiya ke ghar se medical ki or</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
-        <v>4400</v>
+        <v>26000</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>4398</v>
+        <v>21384</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>41444</v>
+        <v>45491</v>
       </c>
       <c r="K466" s="3" t="n">
-        <v>41763</v>
+        <v>46154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1730006042/WC/049 — कूप निर्माण मंदिर मोहल्‍ला मुंआर</t>
+          <t>1730006042/RS/22012035130196 — samaudayak nadep nirman karya jitendra vishwakarma ke ghar ke pass</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
-        <v>134000</v>
+        <v>58999.93</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>17307</v>
+        <v>53989.88</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>39539</v>
+        <v>45558</v>
       </c>
       <c r="K467" s="3" t="n">
-        <v>41000</v>
+        <v>46154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1730006042/WC/051 — कूप निर्माण हरिजन आदिवासी मोहल्‍ला मुंआर</t>
+          <t>1730006042/RS/22012035130197 — samaudayak nadep nirman karya balaprasad ke ghar ke pass</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
-        <v>132000</v>
+        <v>58999.93</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>136725</v>
+        <v>53989.88</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>39539</v>
+        <v>45558</v>
       </c>
       <c r="K468" s="3" t="n">
-        <v>40526</v>
+        <v>46154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of gabion Spur for Comm / Repair and Maintenance of Wire crate (gabion) Spur for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1730006042/WC/22012034739958 — naala path upchar gajendra ke khet ke pass</t>
+          <t>1730006042/RS/34439 — मर्यादा अभियान घरेलू शौचायल निर्माण कमलाबाई /अर्जु</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
-        <v>302194.16</v>
+        <v>4400</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>262170</v>
+        <v>4398</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>44356</v>
+        <v>41440</v>
       </c>
       <c r="K469" s="3" t="n">
-        <v>44718</v>
+        <v>41763</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1730006042/WC/22012035225461 — naale per bolder check dam nirman karya parsotam ke khet ke pass</t>
+          <t>1730006042/RS/34444 — मर्यादा अभियान घरेलू शौचायल निर्माण छोटीबाई /दामोद</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>0</v>
+        <v>4398</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>45567</v>
-[...1 lines deleted...]
-      <c r="K470" s="3"/>
+        <v>41444</v>
+      </c>
+      <c r="K470" s="3" t="n">
+        <v>41763</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C471" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D471" s="1" t="inlineStr">
+        <is>
+          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+        </is>
+      </c>
+      <c r="E471" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F471" s="1" t="inlineStr">
+        <is>
+          <t>1730006042/WC/049 — कूप निर्माण मंदिर मोहल्‍ला मुंआर</t>
+        </is>
+      </c>
+      <c r="G471" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H471" s="2" t="n">
+        <v>134000</v>
+      </c>
+      <c r="I471" s="2" t="n">
+        <v>17307</v>
+      </c>
+      <c r="J471" s="3" t="n">
+        <v>39539</v>
+      </c>
+      <c r="K471" s="3" t="n">
+        <v>41000</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
+      <c r="A472" s="1" t="inlineStr">
+        <is>
+          <t>SILWANI</t>
+        </is>
+      </c>
+      <c r="B472" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C472" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D472" s="1" t="inlineStr">
+        <is>
+          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+        </is>
+      </c>
+      <c r="E472" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F472" s="1" t="inlineStr">
+        <is>
+          <t>1730006042/WC/051 — कूप निर्माण हरिजन आदिवासी मोहल्‍ला मुंआर</t>
+        </is>
+      </c>
+      <c r="G472" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H472" s="2" t="n">
+        <v>132000</v>
+      </c>
+      <c r="I472" s="2" t="n">
+        <v>136725</v>
+      </c>
+      <c r="J472" s="3" t="n">
+        <v>39539</v>
+      </c>
+      <c r="K472" s="3" t="n">
+        <v>40526</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
+      <c r="A473" s="1" t="inlineStr">
+        <is>
+          <t>SILWANI</t>
+        </is>
+      </c>
+      <c r="B473" s="1" t="inlineStr">
+        <is>
           <t>2021-2022</t>
         </is>
       </c>
-      <c r="C471" s="1" t="inlineStr">
+      <c r="C473" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D473" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; Maint of gabion Spur for Comm / Repair and Maintenance of Wire crate (gabion) Spur for Community</t>
+        </is>
+      </c>
+      <c r="E473" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
+        </is>
+      </c>
+      <c r="F473" s="1" t="inlineStr">
+        <is>
+          <t>1730006042/WC/22012034739958 — naala path upchar gajendra ke khet ke pass</t>
+        </is>
+      </c>
+      <c r="G473" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H473" s="2" t="n">
+        <v>302194.16</v>
+      </c>
+      <c r="I473" s="2" t="n">
+        <v>262170</v>
+      </c>
+      <c r="J473" s="3" t="n">
+        <v>44356</v>
+      </c>
+      <c r="K473" s="3" t="n">
+        <v>44718</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
+      <c r="A474" s="1" t="inlineStr">
+        <is>
+          <t>SILWANI</t>
+        </is>
+      </c>
+      <c r="B474" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C474" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D474" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E474" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F474" s="1" t="inlineStr">
+        <is>
+          <t>1730006042/WC/22012035225461 — naale per bolder check dam nirman karya parsotam ke khet ke pass</t>
+        </is>
+      </c>
+      <c r="G474" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H474" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I474" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J474" s="3" t="n">
+        <v>45567</v>
+      </c>
+      <c r="K474" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
+      <c r="A475" s="1" t="inlineStr">
+        <is>
+          <t>SILWANI</t>
+        </is>
+      </c>
+      <c r="B475" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C475" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="D471" s="1" t="inlineStr">
+      <c r="D475" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
-      <c r="E471" s="1" t="inlineStr">
+      <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
-      <c r="F471" s="1" t="inlineStr">
+      <c r="F475" s="1" t="inlineStr">
         <is>
           <t>1730006042/WH/22012034449102 — naala path upchar</t>
         </is>
       </c>
-      <c r="G471" s="1" t="inlineStr">
+      <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
-      <c r="H471" s="2" t="n">
+      <c r="H475" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I471" s="2" t="n">
+      <c r="I475" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="J471" s="3" t="n">
+      <c r="J475" s="3" t="n">
         <v>44287</v>
       </c>
-      <c r="K471" s="3"/>
+      <c r="K475" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>