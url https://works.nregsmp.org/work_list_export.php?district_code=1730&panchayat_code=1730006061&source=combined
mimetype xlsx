--- v0 (2026-09-06)
+++ v1 (2026-10-24)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K516"/>
+  <dimension ref="A1:K517"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-06 17:58:52</t>
+          <t>Exported on: 2026-10-24 22:57:41</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: RAISEN</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -371,51 +371,51 @@
       <c r="J13" s="3" t="n">
         <v>43471</v>
       </c>
       <c r="K13" s="3" t="n">
         <v>43712</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1730006061/AV/22012034393338 — PLAY GROUND CHANDPURA</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>186000</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>9396</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>43519</v>
@@ -1039,51 +1039,51 @@
       <c r="J27" s="3" t="n">
         <v>45336</v>
       </c>
       <c r="K27" s="3" t="n">
         <v>45821</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1730006061/DP/22012034622047 — Samudayik Paudharopan karya Shantidham avam Bhavan Parisar ke Pass Simariya</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>453563.17</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>46656</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45490</v>
@@ -3226,51 +3226,51 @@
         <v>0</v>
       </c>
       <c r="J72" s="3" t="n">
         <v>45153</v>
       </c>
       <c r="K72" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plntation Horti-TreesIndividual / Wasteland Block Plantation of Horticulture Trees for Individuals</t>
+          <t>Wasteland Block Plntation Horti-TreesIndividual / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
           <t>1730006061/IF/22012035254389 — Paudharopan nirman karya akhilesh sharma ramgopal</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H73" s="2" t="n">
         <v>173308.58</v>
       </c>
       <c r="I73" s="2" t="n">
         <v>43740</v>
       </c>
       <c r="J73" s="3" t="n">
         <v>45526</v>
@@ -3420,98 +3420,98 @@
       <c r="J76" s="3" t="n">
         <v>45824</v>
       </c>
       <c r="K76" s="3" t="n">
         <v>46149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
           <t>1730006061/IF/22012035577955 — JGSA 2025 KHET TALAB NIRMAN KARYA BHAGVAT SINGH / UMRAV SINGH</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K77" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
           <t>1730006061/IF/22012035577960 — JGSA 2025 KHET TALAB NIRMAN KARYA BALVANT SINGH / BABULAL</t>
         </is>
       </c>
       <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H78" s="2" t="n">
         <v>55865.38</v>
       </c>
       <c r="I78" s="2" t="n">
         <v>100</v>
       </c>
       <c r="J78" s="3" t="n">
         <v>45838</v>
@@ -12673,966 +12673,970 @@
       <c r="J265" s="3" t="n">
         <v>45740</v>
       </c>
       <c r="K265" s="3" t="n">
         <v>46066</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
           <t>1730006061/IF/IAY/5960331 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116036733</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I266" s="2" t="n">
         <v>16443</v>
       </c>
       <c r="J266" s="3" t="n">
         <v>46102</v>
       </c>
       <c r="K266" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
           <t>1730006061/IF/IAY/6181254 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148517128</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I267" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J267" s="3" t="n">
         <v>46135</v>
       </c>
       <c r="K267" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
           <t>1730006061/IF/IAY/6181584 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113562655</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I268" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J268" s="3" t="n">
         <v>46135</v>
       </c>
       <c r="K268" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
           <t>1730006061/IF/IAY/6183998 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113656417</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I269" s="2" t="n">
         <v>16443</v>
       </c>
       <c r="J269" s="3" t="n">
         <v>46135</v>
       </c>
       <c r="K269" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
           <t>1730006061/IF/IAY/6184907 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106633293</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I270" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>46135</v>
       </c>
       <c r="K270" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
           <t>1730006061/IF/IAY/6186171 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132885863</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I271" s="2" t="n">
-        <v>19821</v>
+        <v>25287</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>46153</v>
       </c>
       <c r="K271" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
           <t>1730006061/IF/IAY/6190734 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148497513</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I272" s="2" t="n">
-        <v>16167</v>
+        <v>26667</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>46153</v>
       </c>
       <c r="K272" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
           <t>1730006061/IF/IAY/6191446 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113656186</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I273" s="2" t="n">
-        <v>16167</v>
+        <v>22467</v>
       </c>
       <c r="J273" s="3" t="n">
         <v>46153</v>
       </c>
       <c r="K273" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
           <t>1730006061/IF/IAY/6197332 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113656232</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I274" s="2" t="n">
-        <v>16167</v>
+        <v>24567</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>46153</v>
       </c>
       <c r="K274" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
           <t>1730006061/IF/IAY/6199908 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132870955</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I275" s="2" t="n">
-        <v>16167</v>
+        <v>26667</v>
       </c>
       <c r="J275" s="3" t="n">
         <v>46153</v>
       </c>
       <c r="K275" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
           <t>1730006061/IF/IAY/6201062 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148526033</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I276" s="2" t="n">
-        <v>17994</v>
+        <v>22194</v>
       </c>
       <c r="J276" s="3" t="n">
         <v>46153</v>
       </c>
       <c r="K276" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
           <t>1730006061/IF/IAY/6202330 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113656146</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I277" s="2" t="n">
-        <v>16167</v>
+        <v>20367</v>
       </c>
       <c r="J277" s="3" t="n">
         <v>46153</v>
       </c>
       <c r="K277" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
           <t>1730006061/IF/IAY/6203383 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147150420</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I278" s="2" t="n">
-        <v>18267</v>
+        <v>22467</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>46167</v>
       </c>
       <c r="K278" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
           <t>1730006061/IF/IAY/6204614 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132877097</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I279" s="2" t="n">
-        <v>14613</v>
+        <v>27213</v>
       </c>
       <c r="J279" s="3" t="n">
         <v>46167</v>
       </c>
-      <c r="K279" s="3"/>
+      <c r="K279" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
           <t>1730006061/IF/IAY/6205927 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106409216</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I280" s="2" t="n">
-        <v>21921</v>
+        <v>26121</v>
       </c>
       <c r="J280" s="3" t="n">
         <v>46135</v>
       </c>
-      <c r="K280" s="3"/>
+      <c r="K280" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
           <t>1730006061/IF/IAY/6206916 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148597428</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I281" s="2" t="n">
-        <v>12786</v>
+        <v>19086</v>
       </c>
       <c r="J281" s="3" t="n">
         <v>46174</v>
       </c>
       <c r="K281" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
           <t>1730006061/IF/IAY/6209426 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113482225</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I282" s="2" t="n">
         <v>6786</v>
       </c>
       <c r="J282" s="3" t="n">
         <v>46177</v>
       </c>
       <c r="K282" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
           <t>1730006061/IF/IAY/6210484 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103129411</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I283" s="2" t="n">
-        <v>19821</v>
+        <v>24021</v>
       </c>
       <c r="J283" s="3" t="n">
         <v>46153</v>
       </c>
       <c r="K283" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
           <t>1730006061/IF/IAY/6213209 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113562362</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I284" s="2" t="n">
-        <v>15135</v>
+        <v>23535</v>
       </c>
       <c r="J284" s="3" t="n">
         <v>46160</v>
       </c>
       <c r="K284" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
           <t>1730006061/IF/IAY/6214635 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147148619</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I285" s="2" t="n">
-        <v>21921</v>
+        <v>24021</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>46135</v>
       </c>
       <c r="K285" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -13848,10901 +13852,10948 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I290" s="2" t="n">
         <v>15344</v>
       </c>
       <c r="J290" s="3" t="n">
         <v>42790</v>
       </c>
       <c r="K290" s="3" t="n">
         <v>43237</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
-          <t>1730006061/IF/IAY/69000 — Construction of IAY House -IAY REG. NO. MP-30-006-061-003/29658566</t>
+          <t>1730006061/IF/IAY/6283163 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106062316</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I291" s="2" t="n">
-        <v>14943</v>
+        <v>0</v>
       </c>
       <c r="J291" s="3" t="n">
-        <v>42631</v>
-[...3 lines deleted...]
-      </c>
+        <v>46158</v>
+      </c>
+      <c r="K291" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
-          <t>1730006061/IF/IAY/70247 — Construction of IAY House -IAY REG. NO. MP-30-006-061-003/27912858</t>
+          <t>1730006061/IF/IAY/69000 — Construction of IAY House -IAY REG. NO. MP-30-006-061-003/29658566</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>14310</v>
       </c>
       <c r="I292" s="2" t="n">
-        <v>12849</v>
+        <v>14943</v>
       </c>
       <c r="J292" s="3" t="n">
         <v>42631</v>
       </c>
       <c r="K292" s="3" t="n">
-        <v>43985</v>
+        <v>44409</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
-          <t>1730006061/IF/IAY/833128 — Construction of IAY House -IAY REG. NO. MP1223147</t>
+          <t>1730006061/IF/IAY/70247 — Construction of IAY House -IAY REG. NO. MP-30-006-061-003/27912858</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
-        <v>15480</v>
+        <v>14310</v>
       </c>
       <c r="I293" s="2" t="n">
-        <v>15480</v>
+        <v>12849</v>
       </c>
       <c r="J293" s="3" t="n">
-        <v>42888</v>
+        <v>42631</v>
       </c>
       <c r="K293" s="3" t="n">
-        <v>43195</v>
+        <v>43985</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
-          <t>1730006061/IF/IAY/867379 — Construction of IAY House -IAY REG. NO. MP1699353</t>
+          <t>1730006061/IF/IAY/833128 — Construction of IAY House -IAY REG. NO. MP1223147</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I294" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J294" s="3" t="n">
-        <v>42855</v>
+        <v>42888</v>
       </c>
       <c r="K294" s="3" t="n">
-        <v>43237</v>
+        <v>43195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
-          <t>1730006061/IF/IAY/912561 — Construction of IAY House -IAY REG. NO. MP2311143</t>
+          <t>1730006061/IF/IAY/867379 — Construction of IAY House -IAY REG. NO. MP1699353</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I295" s="2" t="n">
-        <v>15482</v>
+        <v>15480</v>
       </c>
       <c r="J295" s="3" t="n">
         <v>42855</v>
       </c>
       <c r="K295" s="3" t="n">
         <v>43237</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
-          <t>1730006061/IF/IAY/944828 — Construction of IAY House -IAY REG. NO. MP2912754</t>
+          <t>1730006061/IF/IAY/912561 — Construction of IAY House -IAY REG. NO. MP2311143</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I296" s="2" t="n">
-        <v>12384</v>
+        <v>15482</v>
       </c>
       <c r="J296" s="3" t="n">
         <v>42855</v>
       </c>
       <c r="K296" s="3" t="n">
-        <v>43054</v>
+        <v>43237</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
-          <t>1730006061/IF/IAY/957863 — Construction of IAY House -IAY REG. NO. MP3235181</t>
+          <t>1730006061/IF/IAY/944828 — Construction of IAY House -IAY REG. NO. MP2912754</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I297" s="2" t="n">
-        <v>15488</v>
+        <v>12384</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>42855</v>
       </c>
       <c r="K297" s="3" t="n">
-        <v>43237</v>
+        <v>43054</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
-          <t>1730006061/IF/IAY/980628 — Construction of IAY House -IAY REG. NO. MP3907370</t>
+          <t>1730006061/IF/IAY/957863 — Construction of IAY House -IAY REG. NO. MP3235181</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I298" s="2" t="n">
-        <v>15486</v>
+        <v>15488</v>
       </c>
       <c r="J298" s="3" t="n">
         <v>42855</v>
       </c>
       <c r="K298" s="3" t="n">
         <v>43237</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>1730006061/IF/IAY/982980 — Construction of IAY House -IAY REG. NO. MP4006141</t>
+          <t>1730006061/IF/IAY/980628 — Construction of IAY House -IAY REG. NO. MP3907370</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I299" s="2" t="n">
         <v>15486</v>
       </c>
       <c r="J299" s="3" t="n">
         <v>42855</v>
       </c>
       <c r="K299" s="3" t="n">
         <v>43237</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>1730006061/LD/1411 — भूमिशिल्‍प मेडबंधान आधा‍रसिंह /कालूराम हरिजन सिमरिया कलां</t>
+          <t>1730006061/IF/IAY/982980 — Construction of IAY House -IAY REG. NO. MP4006141</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
-        <v>16000</v>
+        <v>15480</v>
       </c>
       <c r="I300" s="2" t="n">
-        <v>13176</v>
+        <v>15486</v>
       </c>
       <c r="J300" s="3" t="n">
-        <v>40653</v>
+        <v>42855</v>
       </c>
       <c r="K300" s="3" t="n">
-        <v>41577</v>
+        <v>43237</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>1730006061/LD/1412 — भूमिशिल्‍प मेडबंधान सरूपा /नन्‍हेवीर हरिजन सिमरिया कलां</t>
+          <t>1730006061/LD/1411 — भूमिशिल्‍प मेडबंधान आधा‍रसिंह /कालूराम हरिजन सिमरिया कलां</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
-        <v>19000</v>
+        <v>16000</v>
       </c>
       <c r="I301" s="2" t="n">
-        <v>9516</v>
+        <v>13176</v>
       </c>
       <c r="J301" s="3" t="n">
-        <v>40696</v>
+        <v>40653</v>
       </c>
       <c r="K301" s="3" t="n">
         <v>41577</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>1730006061/LD/1413 — भूमिशिल्‍प मेडबंधान मुन्‍नालाल /बुद्धुलाल आदिवासी सिमरिया कलां</t>
+          <t>1730006061/LD/1412 — भूमिशिल्‍प मेडबंधान सरूपा /नन्‍हेवीर हरिजन सिमरिया कलां</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>19000</v>
       </c>
       <c r="I302" s="2" t="n">
-        <v>10980</v>
+        <v>9516</v>
       </c>
       <c r="J302" s="3" t="n">
-        <v>40665</v>
+        <v>40696</v>
       </c>
       <c r="K302" s="3" t="n">
         <v>41577</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>1730006061/LD/1414 — भूमिशिल्‍प मेडबंधान प्रकाश /मुलचंद हरिजन सिमरिया कलां</t>
+          <t>1730006061/LD/1413 — भूमिशिल्‍प मेडबंधान मुन्‍नालाल /बुद्धुलाल आदिवासी सिमरिया कलां</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>19000</v>
       </c>
       <c r="I303" s="2" t="n">
-        <v>16238</v>
+        <v>10980</v>
       </c>
       <c r="J303" s="3" t="n">
-        <v>40648</v>
+        <v>40665</v>
       </c>
       <c r="K303" s="3" t="n">
         <v>41577</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
-          <t>1730006061/LD/1436 — भूमिशिल्‍प मेडबंधान हरिशरण /हल्‍केवीर हरिजन सिमरिया</t>
+          <t>1730006061/LD/1414 — भूमिशिल्‍प मेडबंधान प्रकाश /मुलचंद हरिजन सिमरिया कलां</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
-        <v>15000</v>
+        <v>19000</v>
       </c>
       <c r="I304" s="2" t="n">
-        <v>16116</v>
+        <v>16238</v>
       </c>
       <c r="J304" s="3" t="n">
         <v>40648</v>
       </c>
       <c r="K304" s="3" t="n">
-        <v>41625</v>
+        <v>41577</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
-          <t>1730006061/LD/1437 — क्रीडांगन निर्माण कार्य सिमरिया</t>
+          <t>1730006061/LD/1436 — भूमिशिल्‍प मेडबंधान हरिशरण /हल्‍केवीर हरिजन सिमरिया</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
-        <v>270000</v>
+        <v>15000</v>
       </c>
       <c r="I305" s="2" t="n">
-        <v>138636</v>
+        <v>16116</v>
       </c>
       <c r="J305" s="3" t="n">
-        <v>40904</v>
+        <v>40648</v>
       </c>
       <c r="K305" s="3" t="n">
-        <v>41576</v>
+        <v>41625</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
-          <t>1730006061/LD/1438 — शांतिधाम निर्माण कार्य सिमरिया</t>
+          <t>1730006061/LD/1437 — क्रीडांगन निर्माण कार्य सिमरिया</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
-        <v>158000</v>
+        <v>270000</v>
       </c>
       <c r="I306" s="2" t="n">
-        <v>0</v>
+        <v>138636</v>
       </c>
       <c r="J306" s="3" t="n">
-        <v>40453</v>
-[...1 lines deleted...]
-      <c r="K306" s="3"/>
+        <v>40904</v>
+      </c>
+      <c r="K306" s="3" t="n">
+        <v>41576</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>1730006061/LD/22012034232586 — शांति धाम निर्माण माड़िया</t>
+          <t>1730006061/LD/1438 — शांतिधाम निर्माण कार्य सिमरिया</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
-        <v>322000</v>
+        <v>158000</v>
       </c>
       <c r="I307" s="2" t="n">
-        <v>236595.06</v>
+        <v>0</v>
       </c>
       <c r="J307" s="3" t="n">
-        <v>42293</v>
-[...3 lines deleted...]
-      </c>
+        <v>40453</v>
+      </c>
+      <c r="K307" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>1730006061/LD/22012034260117 — भूमिशिल्‍प मेढबंधान जितेन्‍द्र / जीवनसिंह</t>
+          <t>1730006061/LD/22012034232586 — शांति धाम निर्माण माड़िया</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
-        <v>0</v>
+        <v>322000</v>
       </c>
       <c r="I308" s="2" t="n">
-        <v>0</v>
+        <v>236595.06</v>
       </c>
       <c r="J308" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K308" s="3"/>
+        <v>42293</v>
+      </c>
+      <c r="K308" s="3" t="n">
+        <v>42461</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
-          <t>1730006061/LD/22012034265219 — मेढ़ वंधान निर्माण कार्य  किशना/ हल्के सिमरिया कला</t>
+          <t>1730006061/LD/22012034260117 — भूमिशिल्‍प मेढबंधान जितेन्‍द्र / जीवनसिंह</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I309" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J309" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K309" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>1730006061/LD/22012034265220 — मेढ़ वंधान निर्माण कार्य बसंता /बलकिशन सिमरिया कला</t>
+          <t>1730006061/LD/22012034265219 — मेढ़ वंधान निर्माण कार्य  किशना/ हल्के सिमरिया कला</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I310" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J310" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K310" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
-          <t>1730006061/LD/22012034265221 — मेढ़ वंधान निर्माण कार्य  राम् मोहन/राम दयाल सिमरिया कला</t>
+          <t>1730006061/LD/22012034265220 — मेढ़ वंधान निर्माण कार्य बसंता /बलकिशन सिमरिया कला</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I311" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J311" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K311" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
-          <t>1730006061/LD/22012034265225 — मेढ़ वंधान निर्माण कार्य  जगदीश / मन्मोद सिमरिया कला</t>
+          <t>1730006061/LD/22012034265221 — मेढ़ वंधान निर्माण कार्य  राम् मोहन/राम दयाल सिमरिया कला</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I312" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J312" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K312" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
-          <t>1730006061/LD/22012034265226 — मेढ़ वंधान निर्माण कार्य  कमल / विजय सिमरिया कला</t>
+          <t>1730006061/LD/22012034265225 — मेढ़ वंधान निर्माण कार्य  जगदीश / मन्मोद सिमरिया कला</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I313" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J313" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K313" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
-          <t>1730006061/LD/22012034265227 — मेढ़ वंधान निर्माण कार्य हरभजन / रतिराम सिमरिया कला</t>
+          <t>1730006061/LD/22012034265226 — मेढ़ वंधान निर्माण कार्य  कमल / विजय सिमरिया कला</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I314" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J314" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K314" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
-          <t>1730006061/LD/22012034265228 — भूमि समतलीकरण कार्य जीवन/लक्समन सिमरिया</t>
+          <t>1730006061/LD/22012034265227 — मेढ़ वंधान निर्माण कार्य हरभजन / रतिराम सिमरिया कला</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I315" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J315" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K315" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1730006061/LD/22012034265230 — भूमि समतलीकरण कार्य बाला प्रसाद /नन्हेलाल मडिया</t>
+          <t>1730006061/LD/22012034265228 — भूमि समतलीकरण कार्य जीवन/लक्समन सिमरिया</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I316" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J316" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K316" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1730006061/LD/22012034265231 — भूमि समतलीकरण कार्य गोरेलालगोरेलाल / गबरू मडिया</t>
+          <t>1730006061/LD/22012034265230 — भूमि समतलीकरण कार्य बाला प्रसाद /नन्हेलाल मडिया</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I317" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J317" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K317" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1730006061/LD/22012034265232 — भूमि समतलीकरण कार्य मदन / मँगल मडिया</t>
+          <t>1730006061/LD/22012034265231 — भूमि समतलीकरण कार्य गोरेलालगोरेलाल / गबरू मडिया</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I318" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J318" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K318" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1730006061/LD/22012034265233 — भूमि समतलीकरण कार्य राधेश्यम /दलीप सिमरिया</t>
+          <t>1730006061/LD/22012034265232 — भूमि समतलीकरण कार्य मदन / मँगल मडिया</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I319" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J319" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K319" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1730006061/LD/22012034273286 — भूमिशिल्‍प मेढबंधान जितेन्‍द्र / जीवन सिंह</t>
+          <t>1730006061/LD/22012034265233 — भूमि समतलीकरण कार्य राधेश्यम /दलीप सिमरिया</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
-        <v>32000</v>
+        <v>0</v>
       </c>
       <c r="I320" s="2" t="n">
-        <v>28056</v>
+        <v>0</v>
       </c>
       <c r="J320" s="3" t="n">
-        <v>42524</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1730006061/LD/22012034273287 — भूमिशिल्‍प मेढबंधान जगदीश / मनमोद</t>
+          <t>1730006061/LD/22012034273286 — भूमिशिल्‍प मेढबंधान जितेन्‍द्र / जीवन सिंह</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
-        <v>53000</v>
+        <v>32000</v>
       </c>
       <c r="I321" s="2" t="n">
-        <v>32398</v>
+        <v>28056</v>
       </c>
       <c r="J321" s="3" t="n">
-        <v>42517</v>
+        <v>42524</v>
       </c>
       <c r="K321" s="3" t="n">
         <v>42689</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1730006061/LD/22012034273288 — भूमिशिल्‍प मेढबंधान तरवरसिंह / भैयालाल</t>
+          <t>1730006061/LD/22012034273287 — भूमिशिल्‍प मेढबंधान जगदीश / मनमोद</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
-        <v>21000</v>
+        <v>53000</v>
       </c>
       <c r="I322" s="2" t="n">
-        <v>20040</v>
+        <v>32398</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>42517</v>
       </c>
       <c r="K322" s="3" t="n">
         <v>42689</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1730006061/LD/22012034273997 — भूमिशिल्‍प मेढबंधान संतोष कुमार / नन्‍हेवीर</t>
+          <t>1730006061/LD/22012034273288 — भूमिशिल्‍प मेढबंधान तरवरसिंह / भैयालाल</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
-        <v>37000</v>
+        <v>21000</v>
       </c>
       <c r="I323" s="2" t="n">
-        <v>28390</v>
+        <v>20040</v>
       </c>
       <c r="J323" s="3" t="n">
-        <v>42524</v>
+        <v>42517</v>
       </c>
       <c r="K323" s="3" t="n">
         <v>42689</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1730006061/LD/22012034273998 — भूमिशिल्‍प मेढबंधान राधे / दलीप सिंह</t>
+          <t>1730006061/LD/22012034273997 — भूमिशिल्‍प मेढबंधान संतोष कुमार / नन्‍हेवीर</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
-        <v>54000</v>
+        <v>37000</v>
       </c>
       <c r="I324" s="2" t="n">
-        <v>34068</v>
+        <v>28390</v>
       </c>
       <c r="J324" s="3" t="n">
-        <v>42532</v>
+        <v>42524</v>
       </c>
       <c r="K324" s="3" t="n">
         <v>42689</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1730006061/LD/22012034294169 — शातिधाम निर्माण कार्य सिमरिया कलां</t>
+          <t>1730006061/LD/22012034273998 — भूमिशिल्‍प मेढबंधान राधे / दलीप सिंह</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
-        <v>334000</v>
+        <v>54000</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>243895</v>
+        <v>34068</v>
       </c>
       <c r="J325" s="3" t="n">
-        <v>42721</v>
+        <v>42532</v>
       </c>
       <c r="K325" s="3" t="n">
-        <v>42978</v>
+        <v>42689</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1730006061/LD/22012034525699 — MEDBANDHAN NIRMAN KASHIRAM TULARAM MEHRA SIMARIYA</t>
+          <t>1730006061/LD/22012034294169 — शातिधाम निर्माण कार्य सिमरिया कलां</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
-        <v>41950.36</v>
+        <v>334000</v>
       </c>
       <c r="I326" s="2" t="n">
-        <v>39900</v>
+        <v>243895</v>
       </c>
       <c r="J326" s="3" t="n">
-        <v>44101</v>
+        <v>42721</v>
       </c>
       <c r="K326" s="3" t="n">
-        <v>44168</v>
+        <v>42978</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1730006061/LD/22012034525700 — MEDBANDHAN NIRMAN RAMBABU HARNARAYAN</t>
+          <t>1730006061/LD/22012034525699 — MEDBANDHAN NIRMAN KASHIRAM TULARAM MEHRA SIMARIYA</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
-        <v>42220.02</v>
+        <v>41950.36</v>
       </c>
       <c r="I327" s="2" t="n">
         <v>39900</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>44101</v>
       </c>
       <c r="K327" s="3" t="n">
         <v>44168</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1730006061/LD/22012034525701 — MEDBANDHAN NIRMAN SHARDABAI RAMESHWAR SIMARIYA</t>
+          <t>1730006061/LD/22012034525700 — MEDBANDHAN NIRMAN RAMBABU HARNARAYAN</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
-        <v>42354.85</v>
+        <v>42220.02</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>36480</v>
+        <v>39900</v>
       </c>
       <c r="J328" s="3" t="n">
         <v>44101</v>
       </c>
       <c r="K328" s="3" t="n">
         <v>44168</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1730006061/LD/22012034526684 — med bandhan brajmohan raghuwanshi/govind</t>
+          <t>1730006061/LD/22012034525701 — MEDBANDHAN NIRMAN SHARDABAI RAMESHWAR SIMARIYA</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
-        <v>0</v>
+        <v>42354.85</v>
       </c>
       <c r="I329" s="2" t="n">
-        <v>0</v>
+        <v>36480</v>
       </c>
       <c r="J329" s="3" t="n">
-        <v>43966</v>
-[...1 lines deleted...]
-      <c r="K329" s="3"/>
+        <v>44101</v>
+      </c>
+      <c r="K329" s="3" t="n">
+        <v>44168</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Constr of Pebble peripheral Bund for Community / Construction of Pebble peripheral/farm/field Bund for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1730006061/LD/22012034526685 — med bandhan raghuveer singh/laxminarayan</t>
+          <t>1730006061/LD/22012034526684 — med bandhan brajmohan raghuwanshi/govind</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I330" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>43966</v>
       </c>
       <c r="K330" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Pebble peripheral Bund for Community / Construction of Pebble peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1730006061/LD/22012034526686 — med bandhan imrat singh /natthu</t>
+          <t>1730006061/LD/22012034526685 — med bandhan raghuveer singh/laxminarayan</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I331" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>43966</v>
       </c>
       <c r="K331" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1730006061/LD/22012034530518 — samtilkarin jagdesh / ramdyal</t>
+          <t>1730006061/LD/22012034526686 — med bandhan imrat singh /natthu</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J332" s="3" t="n">
-        <v>43922</v>
+        <v>43966</v>
       </c>
       <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Waterlogged Land for Community / Reclamation of Community Waterlogged Land</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1730006061/LD/22012034530519 — bhumishamtikaran rammohan /ramdayal</t>
+          <t>1730006061/LD/22012034530518 — samtilkarin jagdesh / ramdyal</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
-        <v>47793.9</v>
+        <v>0</v>
       </c>
       <c r="I333" s="2" t="n">
-        <v>35530</v>
+        <v>0</v>
       </c>
       <c r="J333" s="3" t="n">
-        <v>44168</v>
-[...3 lines deleted...]
-      </c>
+        <v>43922</v>
+      </c>
+      <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Waterlogged Land for Community / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1730006061/LD/22012034530520 — bhumishamtikaran jagdeesh manmod</t>
+          <t>1730006061/LD/22012034530519 — bhumishamtikaran rammohan /ramdayal</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>47793.9</v>
       </c>
       <c r="I334" s="2" t="n">
-        <v>36670</v>
+        <v>35530</v>
       </c>
       <c r="J334" s="3" t="n">
         <v>44168</v>
       </c>
       <c r="K334" s="3" t="n">
-        <v>44347</v>
+        <v>44409</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Waterlogged Land for Community / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1730006061/LD/22012034530521 — bhumishamtikaran balbant babulal</t>
+          <t>1730006061/LD/22012034530520 — bhumishamtikaran jagdeesh manmod</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>47793.9</v>
       </c>
       <c r="I335" s="2" t="n">
-        <v>35340</v>
+        <v>36670</v>
       </c>
       <c r="J335" s="3" t="n">
-        <v>44238</v>
+        <v>44168</v>
       </c>
       <c r="K335" s="3" t="n">
         <v>44347</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Waterlogged Land for Community / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1730006061/LD/22012034530522 — bhumishamtikaran  santosh nanheveer</t>
+          <t>1730006061/LD/22012034530521 — bhumishamtikaran balbant babulal</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
-        <v>0</v>
+        <v>47793.9</v>
       </c>
       <c r="I336" s="2" t="n">
-        <v>0</v>
+        <v>35340</v>
       </c>
       <c r="J336" s="3" t="n">
-        <v>43922</v>
-[...1 lines deleted...]
-      <c r="K336" s="3"/>
+        <v>44238</v>
+      </c>
+      <c r="K336" s="3" t="n">
+        <v>44347</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Waterlogged Land for Community / Reclamation of Community Waterlogged Land</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1730006061/LD/22012034530523 — bhumishamtikaran  tarwar bhaiyalal</t>
+          <t>1730006061/LD/22012034530522 — bhumishamtikaran  santosh nanheveer</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I337" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J337" s="3" t="n">
         <v>43922</v>
       </c>
       <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Waterlogged Land for Community / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1730006061/LD/22012034530524 — bhumishamtikaran  ramsharan sitaram</t>
+          <t>1730006061/LD/22012034530523 — bhumishamtikaran  tarwar bhaiyalal</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I338" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J338" s="3" t="n">
         <v>43922</v>
       </c>
       <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Reclamation of Waterlogged Land for Community / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1730006061/LD/22012034544286 — MEDBANDHAN NIRMAN KARYA KAMAL SINGH / VIJAYA SINGH  SIMARIYA</t>
+          <t>1730006061/LD/22012034530524 — bhumishamtikaran  ramsharan sitaram</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
-        <v>47812.87</v>
+        <v>0</v>
       </c>
       <c r="I339" s="2" t="n">
-        <v>16212</v>
+        <v>0</v>
       </c>
       <c r="J339" s="3" t="n">
-        <v>44289</v>
-[...3 lines deleted...]
-      </c>
+        <v>43922</v>
+      </c>
+      <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
           <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1730006061/LD/22012034544287 — MEDBANDHAN KARYA NIRMAN BALMUKUND / DALIP SINGH SIMARIYA</t>
+          <t>1730006061/LD/22012034544286 — MEDBANDHAN NIRMAN KARYA KAMAL SINGH / VIJAYA SINGH  SIMARIYA</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
-        <v>46816.77</v>
+        <v>47812.87</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>31266</v>
+        <v>16212</v>
       </c>
       <c r="J340" s="3" t="n">
-        <v>44291</v>
+        <v>44289</v>
       </c>
       <c r="K340" s="3" t="n">
-        <v>44347</v>
+        <v>44409</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
           <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1730006061/LD/22012034544288 — MEDBANDHAN KARYA NIRMAN BALMUKUND / DALIP SINGH SIMARIYA</t>
+          <t>1730006061/LD/22012034544287 — MEDBANDHAN KARYA NIRMAN BALMUKUND / DALIP SINGH SIMARIYA</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
-        <v>0</v>
+        <v>46816.77</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>0</v>
+        <v>31266</v>
       </c>
       <c r="J341" s="3" t="n">
-        <v>44217</v>
-[...1 lines deleted...]
-      <c r="K341" s="3"/>
+        <v>44291</v>
+      </c>
+      <c r="K341" s="3" t="n">
+        <v>44347</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
           <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1730006061/LD/22012034544289 — MEDBANDHAN KARYA NIRMAN  RADHESKIYAM / DILPI SINGH SIMARIYA</t>
+          <t>1730006061/LD/22012034544288 — MEDBANDHAN KARYA NIRMAN BALMUKUND / DALIP SINGH SIMARIYA</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
-        <v>43828.47</v>
+        <v>0</v>
       </c>
       <c r="I342" s="2" t="n">
-        <v>34740</v>
+        <v>0</v>
       </c>
       <c r="J342" s="3" t="n">
-        <v>44298</v>
-[...3 lines deleted...]
-      </c>
+        <v>44217</v>
+      </c>
+      <c r="K342" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
           <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1730006061/LD/22012034544290 — MEDBANDHAN KARYA NIRMAN  ADHAR SINGH / KALURAM SIMARIYA</t>
+          <t>1730006061/LD/22012034544289 — MEDBANDHAN KARYA NIRMAN  RADHESKIYAM / DILPI SINGH SIMARIYA</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
-        <v>44326.58</v>
+        <v>43828.47</v>
       </c>
       <c r="I343" s="2" t="n">
-        <v>33582</v>
+        <v>34740</v>
       </c>
       <c r="J343" s="3" t="n">
-        <v>44374</v>
+        <v>44298</v>
       </c>
       <c r="K343" s="3" t="n">
         <v>44409</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
           <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1730006061/LD/22012034544291 — MEDBANDHAN KARYA NIRMAN  SHIYAMLAL/  MOHANLAL SIMARIYA</t>
+          <t>1730006061/LD/22012034544290 — MEDBANDHAN KARYA NIRMAN  ADHAR SINGH / KALURAM SIMARIYA</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
-        <v>44824.56</v>
+        <v>44326.58</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>0</v>
+        <v>33582</v>
       </c>
       <c r="J344" s="3" t="n">
-        <v>44217</v>
-[...1 lines deleted...]
-      <c r="K344" s="3"/>
+        <v>44374</v>
+      </c>
+      <c r="K344" s="3" t="n">
+        <v>44409</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
           <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1730006061/LD/22012034544292 — MEDBANDHAN KARYA NIRMAN  SHIYAMLAL/  MOHANLAL SIMARIYA</t>
+          <t>1730006061/LD/22012034544291 — MEDBANDHAN KARYA NIRMAN  SHIYAMLAL/  MOHANLAL SIMARIYA</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
-        <v>0</v>
+        <v>44824.56</v>
       </c>
       <c r="I345" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J345" s="3" t="n">
         <v>44217</v>
       </c>
       <c r="K345" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
           <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1730006061/LD/22012034544293 — MEDBANDHAN KARYA NIRMAN  SHIYAMLAL/  MOHANLAL SIMARIYA</t>
+          <t>1730006061/LD/22012034544292 — MEDBANDHAN KARYA NIRMAN  SHIYAMLAL/  MOHANLAL SIMARIYA</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I346" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J346" s="3" t="n">
         <v>44217</v>
       </c>
       <c r="K346" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
           <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1730006061/LD/22012034544294 — MEDBANDHAN KARYA NIRMAN  SHIYAMLAL/  MOHANLAL SIMARIYA</t>
+          <t>1730006061/LD/22012034544293 — MEDBANDHAN KARYA NIRMAN  SHIYAMLAL/  MOHANLAL SIMARIYA</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I347" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J347" s="3" t="n">
         <v>44217</v>
       </c>
       <c r="K347" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
           <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1730006061/LD/22012034544295 — MEDBANDHAN NIRMAN KARYA  ARVIND / RAMSWAROOP SIMARIYA</t>
+          <t>1730006061/LD/22012034544294 — MEDBANDHAN KARYA NIRMAN  SHIYAMLAL/  MOHANLAL SIMARIYA</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
-        <v>43828.47</v>
+        <v>0</v>
       </c>
       <c r="I348" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J348" s="3" t="n">
         <v>44217</v>
       </c>
       <c r="K348" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1730006061/LD/3799395804 — भूमिशिल्‍प मेडबंधान अरविन्‍द /दलीप रघु सिमरिया कला</t>
+          <t>1730006061/LD/22012034544295 — MEDBANDHAN NIRMAN KARYA  ARVIND / RAMSWAROOP SIMARIYA</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
-        <v>42000</v>
+        <v>43828.47</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>38779</v>
+        <v>0</v>
       </c>
       <c r="J349" s="3" t="n">
-        <v>41439</v>
-[...3 lines deleted...]
-      </c>
+        <v>44217</v>
+      </c>
+      <c r="K349" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1730006061/LD/3799398651 — भूमी शिल्‍प मैड बधांन सिमरिया कला जीवन सिंह/लक्ष्‍मण रघुवंशी</t>
+          <t>1730006061/LD/3799395804 — भूमिशिल्‍प मेडबंधान अरविन्‍द /दलीप रघु सिमरिया कला</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
-        <v>0</v>
+        <v>42000</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>0</v>
+        <v>38779</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>41365</v>
-[...1 lines deleted...]
-      <c r="K350" s="3"/>
+        <v>41439</v>
+      </c>
+      <c r="K350" s="3" t="n">
+        <v>42040</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1730006061/LD/3799398655 — भूमिशिल्‍प मेड वंधान सिमरिया कला विष्‍णुप्रसाद/भैयालाल</t>
+          <t>1730006061/LD/3799398651 — भूमी शिल्‍प मैड बधांन सिमरिया कला जीवन सिंह/लक्ष्‍मण रघुवंशी</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I351" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J351" s="3" t="n">
         <v>41365</v>
       </c>
       <c r="K351" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1730006061/LD/3799398656 — भूमिशिल्‍प मेड वंधान सिमरिया कला मुन्‍नी बाई/गोविंद सिंह रघुवंशी</t>
+          <t>1730006061/LD/3799398655 — भूमिशिल्‍प मेड वंधान सिमरिया कला विष्‍णुप्रसाद/भैयालाल</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I352" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J352" s="3" t="n">
         <v>41365</v>
       </c>
       <c r="K352" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1730006061/LD/3799398657 — भूमिशिल्‍प मेड वंधान सिमरिया कला काशीराम/तुलाराम मेहरा</t>
+          <t>1730006061/LD/3799398656 — भूमिशिल्‍प मेड वंधान सिमरिया कला मुन्‍नी बाई/गोविंद सिंह रघुवंशी</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I353" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J353" s="3" t="n">
         <v>41365</v>
       </c>
       <c r="K353" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1730006061/LD/3799398658 — भूमिशिल्‍प मेड वंधान सिमरिया कला</t>
+          <t>1730006061/LD/3799398657 — भूमिशिल्‍प मेड वंधान सिमरिया कला काशीराम/तुलाराम मेहरा</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I354" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>41365</v>
       </c>
       <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1730006061/LD/3799436136 — मेडबंधान शिवनारायण /गोकलप्रसाद सिमरियाकलां</t>
+          <t>1730006061/LD/3799398658 — भूमिशिल्‍प मेड वंधान सिमरिया कला</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
-        <v>46000</v>
+        <v>0</v>
       </c>
       <c r="I355" s="2" t="n">
-        <v>43817</v>
+        <v>0</v>
       </c>
       <c r="J355" s="3" t="n">
-        <v>41717</v>
-[...3 lines deleted...]
-      </c>
+        <v>41365</v>
+      </c>
+      <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1730006061/LD/3799436137 — मेडबंधान ब़जमोहन /गोविन्‍द रघुवंशी सिमरियाकलां</t>
+          <t>1730006061/LD/3799436136 — मेडबंधान शिवनारायण /गोकलप्रसाद सिमरियाकलां</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>46000</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>43040</v>
+        <v>43817</v>
       </c>
       <c r="J356" s="3" t="n">
         <v>41717</v>
       </c>
       <c r="K356" s="3" t="n">
         <v>42040</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1730006061/LD/3799436138 — मेडबंधान मुन्‍नीबाई /रघुवरसिंह सिमरियाकलां</t>
+          <t>1730006061/LD/3799436137 — मेडबंधान ब़जमोहन /गोविन्‍द रघुवंशी सिमरियाकलां</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
-        <v>47000</v>
+        <v>46000</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>44728</v>
+        <v>43040</v>
       </c>
       <c r="J357" s="3" t="n">
         <v>41717</v>
       </c>
       <c r="K357" s="3" t="n">
         <v>42040</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1730006061/LD/9926706156 — medbandhan mahendra singh korav chandpura</t>
+          <t>1730006061/LD/3799436138 — मेडबंधान मुन्‍नीबाई /रघुवरसिंह सिमरियाकलां</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
-        <v>70000</v>
+        <v>47000</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>44902</v>
+        <v>44728</v>
       </c>
       <c r="J358" s="3" t="n">
-        <v>41804</v>
+        <v>41717</v>
       </c>
       <c r="K358" s="3" t="n">
         <v>42040</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1730006061/LD/9926706157 — medbandhan munna /chidami adivasi</t>
+          <t>1730006061/LD/9926706156 — medbandhan mahendra singh korav chandpura</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
-        <v>20000</v>
+        <v>70000</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>0</v>
+        <v>44902</v>
       </c>
       <c r="J359" s="3" t="n">
-        <v>41792</v>
-[...1 lines deleted...]
-      <c r="K359" s="3"/>
+        <v>41804</v>
+      </c>
+      <c r="K359" s="3" t="n">
+        <v>42040</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
           <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1730006061/LD/9926706160 — bhumi samtaliran munnalal/budhulal</t>
+          <t>1730006061/LD/9926706157 — medbandhan munna /chidami adivasi</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
-        <v>35000</v>
+        <v>20000</v>
       </c>
       <c r="I360" s="2" t="n">
-        <v>29673</v>
+        <v>0</v>
       </c>
       <c r="J360" s="3" t="n">
-        <v>41796</v>
-[...3 lines deleted...]
-      </c>
+        <v>41792</v>
+      </c>
+      <c r="K360" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
           <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1730006061/LD/9926706161 — bhumi samtalikaran prakash /mulchand</t>
+          <t>1730006061/LD/9926706160 — bhumi samtaliran munnalal/budhulal</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
-        <v>40000</v>
+        <v>35000</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>39878</v>
+        <v>29673</v>
       </c>
       <c r="J361" s="3" t="n">
         <v>41796</v>
       </c>
       <c r="K361" s="3" t="n">
         <v>42040</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
           <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1730006061/LD/9926706163 — bhumi samtlikaran halke /nathhu</t>
+          <t>1730006061/LD/9926706161 — bhumi samtalikaran prakash /mulchand</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
-        <v>65000</v>
+        <v>40000</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>41919</v>
+        <v>39878</v>
       </c>
       <c r="J362" s="3" t="n">
-        <v>41804</v>
+        <v>41796</v>
       </c>
       <c r="K362" s="3" t="n">
         <v>42040</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
           <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1730006061/LD/9926706164 — bhumi samtalikaran aadhar/kaluram</t>
+          <t>1730006061/LD/9926706163 — bhumi samtlikaran halke /nathhu</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
-        <v>30000</v>
+        <v>65000</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>29202</v>
+        <v>41919</v>
       </c>
       <c r="J363" s="3" t="n">
-        <v>41796</v>
+        <v>41804</v>
       </c>
       <c r="K363" s="3" t="n">
         <v>42040</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Other Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Infrastructure for NADEP composting / Construction of NADEP Compost structure for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1730006061/OP/9425891168 — नाडेप सामुदायिक नंदकिशोर के घर के पास</t>
+          <t>1730006061/LD/9926706164 — bhumi samtalikaran aadhar/kaluram</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
-        <v>16000</v>
+        <v>30000</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>15405</v>
+        <v>29202</v>
       </c>
       <c r="J364" s="3" t="n">
-        <v>42731</v>
+        <v>41796</v>
       </c>
       <c r="K364" s="3" t="n">
-        <v>43117</v>
+        <v>42040</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Other Works</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
           <t>Infrastructure for NADEP composting / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1730006061/OP/9425891446 — नाडेम निर्माण काय॔ नंदकिशोर के घर के पाश</t>
+          <t>1730006061/OP/9425891168 — नाडेप सामुदायिक नंदकिशोर के घर के पास</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>16000</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>0</v>
+        <v>15405</v>
       </c>
       <c r="J365" s="3" t="n">
-        <v>42645</v>
-[...1 lines deleted...]
-      <c r="K365" s="3"/>
+        <v>42731</v>
+      </c>
+      <c r="K365" s="3" t="n">
+        <v>43117</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Other Works</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
           <t>Infrastructure for NADEP composting / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1730006061/OP/9425892380 — नाडेप सामुदायिक जगदीश के मकान के पास</t>
+          <t>1730006061/OP/9425891446 — नाडेम निर्माण काय॔ नंदकिशोर के घर के पाश</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>16000</v>
       </c>
       <c r="I366" s="2" t="n">
-        <v>15232</v>
+        <v>0</v>
       </c>
       <c r="J366" s="3" t="n">
-        <v>42790</v>
-[...3 lines deleted...]
-      </c>
+        <v>42645</v>
+      </c>
+      <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Other Works</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
           <t>Infrastructure for NADEP composting / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1730006061/OP/9425892381 — नाडेप सामुदायिक मुन्‍नालाल आदि के पास</t>
+          <t>1730006061/OP/9425892380 — नाडेप सामुदायिक जगदीश के मकान के पास</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>16000</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>15292</v>
+        <v>15232</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>42790</v>
       </c>
       <c r="K367" s="3" t="n">
         <v>43117</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Other Works</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
           <t>Infrastructure for NADEP composting / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1730006061/OP/9425892382 — नाडेप सामुदायिक रोकड के घर के पास</t>
+          <t>1730006061/OP/9425892381 — नाडेप सामुदायिक मुन्‍नालाल आदि के पास</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>16000</v>
       </c>
       <c r="I368" s="2" t="n">
         <v>15292</v>
       </c>
       <c r="J368" s="3" t="n">
         <v>42790</v>
       </c>
       <c r="K368" s="3" t="n">
         <v>43117</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>D--RURAL INFRASTUCTURE / Other Works</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Infrastructure for NADEP composting / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1730006061/PG/22012034312986 — खैल मैदान निर्माण कार्य चंदपुरा</t>
+          <t>1730006061/OP/9425892382 — नाडेप सामुदायिक रोकड के घर के पास</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
-        <v>186000</v>
+        <v>16000</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>0</v>
+        <v>15292</v>
       </c>
       <c r="J369" s="3" t="n">
-        <v>42842</v>
-[...1 lines deleted...]
-      <c r="K369" s="3"/>
+        <v>42790</v>
+      </c>
+      <c r="K369" s="3" t="n">
+        <v>43117</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
           <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1730006061/PG/22012034312987 — खैल मैदान निर्माण कार्य मढिया</t>
+          <t>1730006061/PG/22012034312986 — खैल मैदान निर्माण कार्य चंदपुरा</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>186000</v>
       </c>
       <c r="I370" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J370" s="3" t="n">
         <v>42842</v>
       </c>
       <c r="K370" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
           <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1730006061/PG/9425890815 — खेल मैदान निर्माण कार्य प्राथमिक शाला हरिजन टोला सिमरिया कलां</t>
+          <t>1730006061/PG/22012034312987 — खैल मैदान निर्माण कार्य मढिया</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
-        <v>421000</v>
+        <v>186000</v>
       </c>
       <c r="I371" s="2" t="n">
-        <v>182718.07</v>
+        <v>0</v>
       </c>
       <c r="J371" s="3" t="n">
-        <v>42688</v>
-[...3 lines deleted...]
-      </c>
+        <v>42842</v>
+      </c>
+      <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RC/1012 — ग्रेबल मार्ग एवं पुलिया निर्माण चंदपुरा से पिपरिया</t>
+          <t>1730006061/PG/9425890815 — खेल मैदान निर्माण कार्य प्राथमिक शाला हरिजन टोला सिमरिया कलां</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
-        <v>499000</v>
+        <v>421000</v>
       </c>
       <c r="I372" s="2" t="n">
-        <v>384684</v>
+        <v>182718.07</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>40319</v>
+        <v>42688</v>
       </c>
       <c r="K372" s="3" t="n">
-        <v>41608</v>
+        <v>42978</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RC/1220 — ग्रेबल मार्ग एवं पुलिया निर्माण चंदपुरा से मोरनपिपरिया (700 से 1400 मी)</t>
+          <t>1730006061/RC/1012 — ग्रेबल मार्ग एवं पुलिया निर्माण चंदपुरा से पिपरिया</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>499000</v>
       </c>
       <c r="I373" s="2" t="n">
-        <v>316560</v>
+        <v>384684</v>
       </c>
       <c r="J373" s="3" t="n">
-        <v>40335</v>
+        <v>40319</v>
       </c>
       <c r="K373" s="3" t="n">
         <v>41608</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RC/2009 — आंतरिक पथ सीसी रोड हैण्‍ड पम्‍प से मंदिर की ओर सिमरियाकलां</t>
+          <t>1730006061/RC/1220 — ग्रेबल मार्ग एवं पुलिया निर्माण चंदपुरा से मोरनपिपरिया (700 से 1400 मी)</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
-        <v>91000</v>
+        <v>499000</v>
       </c>
       <c r="I374" s="2" t="n">
-        <v>90918</v>
+        <v>316560</v>
       </c>
       <c r="J374" s="3" t="n">
-        <v>41276</v>
+        <v>40335</v>
       </c>
       <c r="K374" s="3" t="n">
-        <v>41576</v>
+        <v>41608</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RC/22012034173624 — आंतरिकपथसीसीरोड हैण्‍डपम्‍प चौराहे से रज्‍जू मेहतर</t>
+          <t>1730006061/RC/2009 — आंतरिक पथ सीसी रोड हैण्‍ड पम्‍प से मंदिर की ओर सिमरियाकलां</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
-        <v>126000</v>
+        <v>91000</v>
       </c>
       <c r="I375" s="2" t="n">
-        <v>104718</v>
+        <v>90918</v>
       </c>
       <c r="J375" s="3" t="n">
-        <v>41616</v>
+        <v>41276</v>
       </c>
       <c r="K375" s="3" t="n">
-        <v>42050</v>
+        <v>41576</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RC/22012034173627 — सी सी रोड निर्माण कार्य सिमरिया कला</t>
+          <t>1730006061/RC/22012034173624 — आंतरिकपथसीसीरोड हैण्‍डपम्‍प चौराहे से रज्‍जू मेहतर</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
-        <v>0</v>
+        <v>126000</v>
       </c>
       <c r="I376" s="2" t="n">
-        <v>0</v>
+        <v>104718</v>
       </c>
       <c r="J376" s="3" t="n">
-        <v>41365</v>
-[...1 lines deleted...]
-      <c r="K376" s="3"/>
+        <v>41616</v>
+      </c>
+      <c r="K376" s="3" t="n">
+        <v>42050</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RC/22012034173628 — सी सी रोड निर्माण कार्य सिमरिया कला</t>
+          <t>1730006061/RC/22012034173627 — सी सी रोड निर्माण कार्य सिमरिया कला</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I377" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J377" s="3" t="n">
         <v>41365</v>
       </c>
       <c r="K377" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RC/22012034173629 — सी सी रोड निर्माण कार्य सिमरिया कला</t>
+          <t>1730006061/RC/22012034173628 — सी सी रोड निर्माण कार्य सिमरिया कला</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I378" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>41365</v>
       </c>
       <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RC/22012034287738 — सी सी रोड सियाराम के घर से मेन रोड एवं अखलेश महराज के घर की ओर</t>
+          <t>1730006061/RC/22012034173629 — सी सी रोड निर्माण कार्य सिमरिया कला</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
-        <v>51000</v>
+        <v>0</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>48399.37</v>
+        <v>0</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>42314</v>
-[...3 lines deleted...]
-      </c>
+        <v>41365</v>
+      </c>
+      <c r="K379" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RC/22012034292084 — खेत सड़क PMGSY रोड से बुध नदी तक 1</t>
+          <t>1730006061/RC/22012034287738 — सी सी रोड सियाराम के घर से मेन रोड एवं अखलेश महराज के घर की ओर</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
-        <v>1333000</v>
+        <v>51000</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>318465.7</v>
+        <v>48399.37</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>42370</v>
+        <v>42314</v>
       </c>
       <c r="K380" s="3" t="n">
         <v>43084</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RC/22012034292088 — खेत सड़क PMGSY रोड से हरी किसान के घर  तक 1</t>
+          <t>1730006061/RC/22012034292084 — खेत सड़क PMGSY रोड से बुध नदी तक 1</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
-        <v>600000</v>
+        <v>1333000</v>
       </c>
       <c r="I381" s="2" t="n">
-        <v>495380</v>
+        <v>318465.7</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>42357</v>
+        <v>42370</v>
       </c>
       <c r="K381" s="3" t="n">
-        <v>42887</v>
+        <v>43084</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RC/22012034307877 — सी सी सड़क निर्माण कार्य मंदिर से साहब रघु के मकान तक</t>
+          <t>1730006061/RC/22012034292088 — खेत सड़क PMGSY रोड से हरी किसान के घर  तक 1</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
-        <v>0</v>
+        <v>600000</v>
       </c>
       <c r="I382" s="2" t="n">
-        <v>0</v>
+        <v>495380</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K382" s="3"/>
+        <v>42357</v>
+      </c>
+      <c r="K382" s="3" t="n">
+        <v>42887</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RC/22012034307882 — सी सी सड़क निर्माण कार्य  दींनदयाल के घर से सियाराम के घर तक</t>
+          <t>1730006061/RC/22012034307877 — सी सी सड़क निर्माण कार्य मंदिर से साहब रघु के मकान तक</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I383" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J383" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K383" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RC/22012034312836 — आतरिक पथ सीसी रोड निर्माण स्‍कूल से रामगोपाल की ओर</t>
+          <t>1730006061/RC/22012034307882 — सी सी सड़क निर्माण कार्य  दींनदयाल के घर से सियाराम के घर तक</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
-        <v>58000</v>
+        <v>0</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>54966</v>
+        <v>0</v>
       </c>
       <c r="J384" s="3" t="n">
-        <v>42510</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K384" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RC/22012034327666 — c c road pmgsy road say harbhagen ke our</t>
+          <t>1730006061/RC/22012034312836 — आतरिक पथ सीसी रोड निर्माण स्‍कूल से रामगोपाल की ओर</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
-        <v>73000</v>
+        <v>58000</v>
       </c>
       <c r="I385" s="2" t="n">
-        <v>50772</v>
+        <v>54966</v>
       </c>
       <c r="J385" s="3" t="n">
-        <v>42790</v>
+        <v>42510</v>
       </c>
       <c r="K385" s="3" t="n">
-        <v>43153</v>
+        <v>43179</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RC/22012034329977 — आतरिक पथ सीसी रोड निर्माण प्रेम झरा के घर की ओर</t>
+          <t>1730006061/RC/22012034327666 — c c road pmgsy road say harbhagen ke our</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
-        <v>62000</v>
+        <v>73000</v>
       </c>
       <c r="I386" s="2" t="n">
-        <v>0</v>
+        <v>50772</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>42801</v>
-[...1 lines deleted...]
-      <c r="K386" s="3"/>
+        <v>42790</v>
+      </c>
+      <c r="K386" s="3" t="n">
+        <v>43153</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RC/22012034334626 — सुदूर सडक निर्माण प्रधानमंत्री सडक से हरिजन टपरो की आेर</t>
+          <t>1730006061/RC/22012034329977 — आतरिक पथ सीसी रोड निर्माण प्रेम झरा के घर की ओर</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
-        <v>1100000</v>
+        <v>62000</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>1081409.14</v>
+        <v>0</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>42846</v>
-[...3 lines deleted...]
-      </c>
+        <v>42801</v>
+      </c>
+      <c r="K387" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RC/22012034339494 — आतरिक पथ सीसी रोड निर्माण प्रहलाद कौरव के मकान से संतोष के मकान</t>
+          <t>1730006061/RC/22012034334626 — सुदूर सडक निर्माण प्रधानमंत्री सडक से हरिजन टपरो की आेर</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
-        <v>58000</v>
+        <v>1100000</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>26832</v>
+        <v>1081409.14</v>
       </c>
       <c r="J388" s="3" t="n">
-        <v>42923</v>
+        <v>42846</v>
       </c>
       <c r="K388" s="3" t="n">
-        <v>43153</v>
+        <v>43712</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RC/22012034353512 — सी सी रोड निर्माण रघुवर के मकान से झरा गुड्डू के घर तक</t>
+          <t>1730006061/RC/22012034339494 — आतरिक पथ सीसी रोड निर्माण प्रहलाद कौरव के मकान से संतोष के मकान</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
-        <v>20000</v>
+        <v>58000</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>8256</v>
+        <v>26832</v>
       </c>
       <c r="J389" s="3" t="n">
-        <v>42993</v>
+        <v>42923</v>
       </c>
       <c r="K389" s="3" t="n">
-        <v>43266</v>
+        <v>43153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RC/22012034378409 — c c road nirman</t>
+          <t>1730006061/RC/22012034353512 — सी सी रोड निर्माण रघुवर के मकान से झरा गुड्डू के घर तक</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
-        <v>0</v>
+        <v>20000</v>
       </c>
       <c r="I390" s="2" t="n">
-        <v>0</v>
+        <v>8256</v>
       </c>
       <c r="J390" s="3" t="n">
-        <v>43040</v>
-[...1 lines deleted...]
-      <c r="K390" s="3"/>
+        <v>42993</v>
+      </c>
+      <c r="K390" s="3" t="n">
+        <v>43266</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RC/22012034386572 — सुदुर ग्राम संपर्क सडक प्रधानमंत्री सडक से हरिजन टपरो की और सिमरियाकलां</t>
+          <t>1730006061/RC/22012034378409 — c c road nirman</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
-        <v>1430000</v>
+        <v>0</v>
       </c>
       <c r="I391" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J391" s="3" t="n">
-        <v>43218</v>
+        <v>43040</v>
       </c>
       <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RC/22012034442522 — sudur sampark sadak</t>
+          <t>1730006061/RC/22012034386572 — सुदुर ग्राम संपर्क सडक प्रधानमंत्री सडक से हरिजन टपरो की और सिमरियाकलां</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
-        <v>0</v>
+        <v>1430000</v>
       </c>
       <c r="I392" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>43491</v>
+        <v>43218</v>
       </c>
       <c r="K392" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RC/22012034448610 — c c road sah nali nirman mukhyamantri sadak se kashiram mehara ki or</t>
+          <t>1730006061/RC/22012034442522 — sudur sampark sadak</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
-        <v>28000</v>
+        <v>0</v>
       </c>
       <c r="I393" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J393" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K393" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RC/22012034470343 — c c road nirman karya puliya se mukhay sadak ki or</t>
+          <t>1730006061/RC/22012034448610 — c c road sah nali nirman mukhyamantri sadak se kashiram mehara ki or</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
-        <v>30000</v>
+        <v>28000</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>22176</v>
+        <v>0</v>
       </c>
       <c r="J394" s="3" t="n">
-        <v>43719</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K394" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RC/22012034470720 — c c road sah nali nirman mukhyamantri sadak se kasiram mehra ke makan tak</t>
+          <t>1730006061/RC/22012034470343 — c c road nirman karya puliya se mukhay sadak ki or</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
-        <v>0</v>
+        <v>30000</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>0</v>
+        <v>22176</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>43638</v>
-[...1 lines deleted...]
-      <c r="K395" s="3"/>
+        <v>43719</v>
+      </c>
+      <c r="K395" s="3" t="n">
+        <v>43951</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RC/22012034470723 — c c road niraman mukhyamantri sadak se kasiram ke makan tak</t>
+          <t>1730006061/RC/22012034470720 — c c road sah nali nirman mukhyamantri sadak se kasiram mehra ke makan tak</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
-        <v>28000</v>
+        <v>0</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>27456</v>
+        <v>0</v>
       </c>
       <c r="J396" s="3" t="n">
-        <v>43683</v>
-[...3 lines deleted...]
-      </c>
+        <v>43638</v>
+      </c>
+      <c r="K396" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RC/22012034470725 — c c road nirman mukhyamantri sadak se ramesh jhara ki or</t>
+          <t>1730006061/RC/22012034470723 — c c road niraman mukhyamantri sadak se kasiram ke makan tak</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
-        <v>19000</v>
+        <v>28000</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>18240</v>
+        <v>27456</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>44158</v>
+        <v>43683</v>
       </c>
       <c r="K397" s="3" t="n">
-        <v>44606</v>
+        <v>43951</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RC/22012034475012 — sudur sadak nirman simariyakala se bhatpura tak</t>
+          <t>1730006061/RC/22012034470725 — c c road nirman mukhyamantri sadak se ramesh jhara ki or</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
-        <v>0</v>
+        <v>19000</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>0</v>
+        <v>18240</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K398" s="3"/>
+        <v>44158</v>
+      </c>
+      <c r="K398" s="3" t="n">
+        <v>44606</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RC/22012034475014 — sudur sadak nirman simariyakala se guddu rajak ke makan tak</t>
+          <t>1730006061/RC/22012034475012 — sudur sadak nirman simariyakala se bhatpura tak</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I399" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J399" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K399" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RC/22012034481941 — Sudur sadak gram chanpura se rashan ki dukan evam panchayat bhavan tak</t>
+          <t>1730006061/RC/22012034475014 — sudur sadak nirman simariyakala se guddu rajak ke makan tak</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
-        <v>1469283.39</v>
+        <v>0</v>
       </c>
       <c r="I400" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J400" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K400" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RC/22012034481942 — Sudur sadak simariyakala se shantidham tak</t>
+          <t>1730006061/RC/22012034481941 — Sudur sadak gram chanpura se rashan ki dukan evam panchayat bhavan tak</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
-        <v>0</v>
+        <v>1469283.39</v>
       </c>
       <c r="I401" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J401" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K401" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RC/22012034529030 — c c road nirman karya mandir se panchayat bhavan ki or</t>
+          <t>1730006061/RC/22012034481942 — Sudur sadak simariyakala se shantidham tak</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
-        <v>72000</v>
+        <v>0</v>
       </c>
       <c r="I402" s="2" t="n">
-        <v>66120</v>
+        <v>0</v>
       </c>
       <c r="J402" s="3" t="n">
-        <v>44025</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RC/22012034561393 — ग्राम पंचायत सिमरियाकलां से भटपुरा की ओर 01.00 किमी ग्रेवल रोड</t>
+          <t>1730006061/RC/22012034529030 — c c road nirman karya mandir se panchayat bhavan ki or</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
-        <v>1498353.56</v>
+        <v>72000</v>
       </c>
       <c r="I403" s="2" t="n">
-        <v>1467564.25</v>
+        <v>66120</v>
       </c>
       <c r="J403" s="3" t="n">
-        <v>44269</v>
+        <v>44025</v>
       </c>
       <c r="K403" s="3" t="n">
-        <v>45051</v>
+        <v>44067</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RC/22012034656984 — सीसी रोड सह नाली निर्माण कार्य जंदेल कौरव के घर से भागवेन्‍द्र के मकान की ओर</t>
+          <t>1730006061/RC/22012034561393 — ग्राम पंचायत सिमरियाकलां से भटपुरा की ओर 01.00 किमी ग्रेवल रोड</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
-        <v>35000</v>
+        <v>1498353.56</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>24089</v>
+        <v>1467564.25</v>
       </c>
       <c r="J404" s="3" t="n">
-        <v>45198</v>
+        <v>44269</v>
       </c>
       <c r="K404" s="3" t="n">
-        <v>45474</v>
+        <v>45051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RC/22012034656985 — सीसी रोड सह नाली निर्माण कार्य कामता प्रसाद के मकान से सुनील केे मकान की और</t>
+          <t>1730006061/RC/22012034656984 — सीसी रोड सह नाली निर्माण कार्य जंदेल कौरव के घर से भागवेन्‍द्र के मकान की ओर</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
-        <v>52000</v>
+        <v>35000</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>50847</v>
+        <v>24089</v>
       </c>
       <c r="J405" s="3" t="n">
         <v>45198</v>
       </c>
       <c r="K405" s="3" t="n">
-        <v>45462</v>
+        <v>45474</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RC/22012034669242 — SEE SEE ROAD SAH NALI NIRMAN KARYA AJAY KE MAKAN SE VISHRAMKE MAKAN KI OR</t>
+          <t>1730006061/RC/22012034656985 — सीसी रोड सह नाली निर्माण कार्य कामता प्रसाद के मकान से सुनील केे मकान की और</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
-        <v>35000</v>
+        <v>52000</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>0</v>
+        <v>50847</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K406" s="3"/>
+        <v>45198</v>
+      </c>
+      <c r="K406" s="3" t="n">
+        <v>45462</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RC/22012034827118 — CC ROAD SAH NALI NIRMAN KARYA AMIT KE MAKAN SE PAPPU KE MAKAN TAK</t>
+          <t>1730006061/RC/22012034669242 — SEE SEE ROAD SAH NALI NIRMAN KARYA AJAY KE MAKAN SE VISHRAMKE MAKAN KI OR</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
-        <v>31000</v>
+        <v>35000</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>16271.01</v>
+        <v>0</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>45573</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K407" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RC/22012034852297 — cc road sah nali nirman karya gora bai ke makan se mukhyamantri sadak ki or</t>
+          <t>1730006061/RC/22012034827118 — CC ROAD SAH NALI NIRMAN KARYA AMIT KE MAKAN SE PAPPU KE MAKAN TAK</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
-        <v>71000</v>
+        <v>31000</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>0</v>
+        <v>16271.01</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>45748</v>
-[...1 lines deleted...]
-      <c r="K408" s="3"/>
+        <v>45573</v>
+      </c>
+      <c r="K408" s="3" t="n">
+        <v>46185</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RC/403 — ग्रेबल मार्ग सिमरिया कलां से पिपरिया तरफ</t>
+          <t>1730006061/RC/22012034852297 — cc road sah nali nirman karya gora bai ke makan se mukhyamantri sadak ki or</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
-        <v>499000</v>
+        <v>71000</v>
       </c>
       <c r="I409" s="2" t="n">
-        <v>599619</v>
+        <v>0</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>39835</v>
-[...3 lines deleted...]
-      </c>
+        <v>45748</v>
+      </c>
+      <c r="K409" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RC/405 — ग्रेबल मार्ग सिमरिया कलां से भटपुरा</t>
+          <t>1730006061/RC/403 — ग्रेबल मार्ग सिमरिया कलां से पिपरिया तरफ</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>499000</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>517430</v>
+        <v>599619</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>39839</v>
+        <v>39835</v>
       </c>
       <c r="K410" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RC/905 — ग्रेबल मार्ग सिमरिया से सहजपुर तक</t>
+          <t>1730006061/RC/405 — ग्रेबल मार्ग सिमरिया कलां से भटपुरा</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
         <v>499000</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>431932.85</v>
+        <v>517430</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>39999</v>
+        <v>39839</v>
       </c>
       <c r="K411" s="3" t="n">
-        <v>41595</v>
+        <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034442983 — Nadep Nirman karya karhaiya ke makan ke pas</t>
+          <t>1730006061/RC/905 — ग्रेबल मार्ग सिमरिया से सहजपुर तक</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>65320.84</v>
+        <v>499000</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>60335.72</v>
+        <v>431932.85</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>43796</v>
+        <v>39999</v>
       </c>
       <c r="K412" s="3" t="n">
-        <v>43966</v>
+        <v>41595</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034443333 — Nadep Nirman karya devisingh mirdha ke ghar ke pas</t>
+          <t>1730006061/RS/22012034442983 — Nadep Nirman karya karhaiya ke makan ke pas</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
-        <v>58634.87</v>
+        <v>65320.84</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>54435.72</v>
+        <v>60335.72</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>43771</v>
+        <v>43796</v>
       </c>
       <c r="K413" s="3" t="n">
         <v>43966</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034443334 — Nadep Nirma karya harkishan ke ghar ke pas</t>
+          <t>1730006061/RS/22012034443333 — Nadep Nirman karya devisingh mirdha ke ghar ke pas</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
-        <v>61795.13</v>
+        <v>58634.87</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>59491.88</v>
+        <v>54435.72</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>43790</v>
+        <v>43771</v>
       </c>
       <c r="K414" s="3" t="n">
         <v>43966</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034443335 — Nadep Nirma karya domal singh ke ghar ke pas</t>
+          <t>1730006061/RS/22012034443334 — Nadep Nirma karya harkishan ke ghar ke pas</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
-        <v>58634.87</v>
+        <v>61795.13</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>54453.72</v>
+        <v>59491.88</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>43714</v>
+        <v>43790</v>
       </c>
       <c r="K415" s="3" t="n">
         <v>43966</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034443336 — Nadep Nirma karya shivmandir ke ghar ke pas</t>
+          <t>1730006061/RS/22012034443335 — Nadep Nirma karya domal singh ke ghar ke pas</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
-        <v>64297.94</v>
+        <v>58634.87</v>
       </c>
       <c r="I416" s="2" t="n">
-        <v>61249.38</v>
+        <v>54453.72</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>43771</v>
+        <v>43714</v>
       </c>
       <c r="K416" s="3" t="n">
         <v>43966</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034443337 — Nadep Nirma karya bhoora harijan ke ghar ke pas</t>
+          <t>1730006061/RS/22012034443336 — Nadep Nirma karya shivmandir ke ghar ke pas</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>64297.94</v>
       </c>
       <c r="I417" s="2" t="n">
-        <v>60032.72</v>
+        <v>61249.38</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>43805</v>
+        <v>43771</v>
       </c>
       <c r="K417" s="3" t="n">
         <v>43966</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034443338 — Nadep Nirma karya harisharan ke ghar ke pas</t>
+          <t>1730006061/RS/22012034443337 — Nadep Nirma karya bhoora harijan ke ghar ke pas</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>64297.94</v>
       </c>
       <c r="I418" s="2" t="n">
-        <v>61015.44</v>
+        <v>60032.72</v>
       </c>
       <c r="J418" s="3" t="n">
         <v>43805</v>
       </c>
       <c r="K418" s="3" t="n">
         <v>43966</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034443339 — Nadep Nirma karya mahendra singh kaurav ke ghar ke pas</t>
+          <t>1730006061/RS/22012034443338 — Nadep Nirma karya harisharan ke ghar ke pas</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>64297.94</v>
       </c>
       <c r="I419" s="2" t="n">
-        <v>58765.44</v>
+        <v>61015.44</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>43797</v>
+        <v>43805</v>
       </c>
       <c r="K419" s="3" t="n">
         <v>43966</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034443340 — Nadep Nirma karya bharat singh korav ke ghar ke pas</t>
+          <t>1730006061/RS/22012034443339 — Nadep Nirma karya mahendra singh kaurav ke ghar ke pas</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
         <v>64297.94</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>59219.72</v>
+        <v>58765.44</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>43805</v>
+        <v>43797</v>
       </c>
       <c r="K420" s="3" t="n">
         <v>43966</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034443341 — Nadep Nirma karya school bhvavan prathmik shala ke ghar ke pas</t>
+          <t>1730006061/RS/22012034443340 — Nadep Nirma karya bharat singh korav ke ghar ke pas</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
-        <v>58634.87</v>
+        <v>64297.94</v>
       </c>
       <c r="I421" s="2" t="n">
-        <v>54612.72</v>
+        <v>59219.72</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>43829</v>
+        <v>43805</v>
       </c>
       <c r="K421" s="3" t="n">
-        <v>44278</v>
+        <v>43966</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034443342 — Nadep Nirma karya bahadur singh  ke ghar ke pas</t>
+          <t>1730006061/RS/22012034443341 — Nadep Nirma karya school bhvavan prathmik shala ke ghar ke pas</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
-        <v>64297.94</v>
+        <v>58634.87</v>
       </c>
       <c r="I422" s="2" t="n">
-        <v>60165.44</v>
+        <v>54612.72</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>43820</v>
+        <v>43829</v>
       </c>
       <c r="K422" s="3" t="n">
-        <v>43966</v>
+        <v>44278</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034443343 — Nadep Nirma karya madho singh  ke ghar ke pas</t>
+          <t>1730006061/RS/22012034443342 — Nadep Nirma karya bahadur singh  ke ghar ke pas</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
-        <v>58634.87</v>
+        <v>64297.94</v>
       </c>
       <c r="I423" s="2" t="n">
-        <v>55539.72</v>
+        <v>60165.44</v>
       </c>
       <c r="J423" s="3" t="n">
         <v>43820</v>
       </c>
       <c r="K423" s="3" t="n">
         <v>43966</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034443344 — Nadep Nirma karya vijay singh harijan ke ghar ke pas</t>
+          <t>1730006061/RS/22012034443343 — Nadep Nirma karya madho singh  ke ghar ke pas</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
-        <v>64297.94</v>
+        <v>58634.87</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>55064.72</v>
+        <v>55539.72</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>43796</v>
+        <v>43820</v>
       </c>
       <c r="K424" s="3" t="n">
-        <v>44306</v>
+        <v>43966</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034443345 — Nadep Nirma karya imrat singh harijan ke ghar ke pas</t>
+          <t>1730006061/RS/22012034443344 — Nadep Nirma karya vijay singh harijan ke ghar ke pas</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
-        <v>58634.87</v>
+        <v>64297.94</v>
       </c>
       <c r="I425" s="2" t="n">
-        <v>55500.72</v>
+        <v>55064.72</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>43714</v>
+        <v>43796</v>
       </c>
       <c r="K425" s="3" t="n">
-        <v>43966</v>
+        <v>44306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034479701 — samudayak nadep nirman karya bade mandir ke pass</t>
+          <t>1730006061/RS/22012034443345 — Nadep Nirma karya imrat singh harijan ke ghar ke pas</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
-        <v>64297.89</v>
+        <v>58634.87</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>60756.25</v>
+        <v>55500.72</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>43878</v>
+        <v>43714</v>
       </c>
       <c r="K426" s="3" t="n">
-        <v>44306</v>
+        <v>43966</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034479702 — samudayak nadep nirman karya ramakrishn ke ghar ke pass</t>
+          <t>1730006061/RS/22012034479701 — samudayak nadep nirman karya bade mandir ke pass</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
         <v>64297.89</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>60834</v>
+        <v>60756.25</v>
       </c>
       <c r="J427" s="3" t="n">
         <v>43878</v>
       </c>
       <c r="K427" s="3" t="n">
         <v>44306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034479703 — samudayak nadep nirman karya ramanugrah ke ghar kle pass</t>
+          <t>1730006061/RS/22012034479702 — samudayak nadep nirman karya ramakrishn ke ghar ke pass</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
-        <v>64797.89</v>
+        <v>64297.89</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>0</v>
+        <v>60834</v>
       </c>
       <c r="J428" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K428" s="3"/>
+        <v>43878</v>
+      </c>
+      <c r="K428" s="3" t="n">
+        <v>44306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034479704 — samudayak nadep nirman karya shailendra ke ghar ke pass</t>
+          <t>1730006061/RS/22012034479703 — samudayak nadep nirman karya ramanugrah ke ghar kle pass</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
         <v>64797.89</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>55750</v>
+        <v>0</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>44002</v>
-[...3 lines deleted...]
-      </c>
+        <v>43856</v>
+      </c>
+      <c r="K429" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034479705 — samudayak nadep nirman karya veerendra gour ke ghar ke pass</t>
+          <t>1730006061/RS/22012034479704 — samudayak nadep nirman karya shailendra ke ghar ke pass</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>0</v>
+        <v>64797.89</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>0</v>
+        <v>55750</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K430" s="3"/>
+        <v>44002</v>
+      </c>
+      <c r="K430" s="3" t="n">
+        <v>44306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034479706 — samudayak nadep nirman karya raghvar ke ghar ke pass</t>
+          <t>1730006061/RS/22012034479705 — samudayak nadep nirman karya veerendra gour ke ghar ke pass</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I431" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J431" s="3" t="n">
         <v>43856</v>
       </c>
       <c r="K431" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034484232 — sokhta gadda nirman karya bade mandir ke nal ke pass</t>
+          <t>1730006061/RS/22012034479706 — samudayak nadep nirman karya raghvar ke ghar ke pass</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
-        <v>14283.77</v>
+        <v>0</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>6840</v>
+        <v>0</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>44031</v>
-[...3 lines deleted...]
-      </c>
+        <v>43856</v>
+      </c>
+      <c r="K432" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034484233 — sokhta gadda nirman karya imrat kke ghar ke nal ke pass</t>
+          <t>1730006061/RS/22012034484232 — sokhta gadda nirman karya bade mandir ke nal ke pass</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
         <v>14283.77</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>0</v>
+        <v>6840</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K433" s="3"/>
+        <v>44031</v>
+      </c>
+      <c r="K433" s="3" t="n">
+        <v>44440</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034484234 — sokhta gadda nirman karya kaloni ke nal ke pass</t>
+          <t>1730006061/RS/22012034484233 — sokhta gadda nirman karya imrat kke ghar ke nal ke pass</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
         <v>14283.77</v>
       </c>
       <c r="I434" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J434" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034484235 — sokhta gadda nirman karya thakur dass ke nal ke [pass</t>
+          <t>1730006061/RS/22012034484234 — sokhta gadda nirman karya kaloni ke nal ke pass</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>14283.77</v>
       </c>
       <c r="I435" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J435" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K435" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034484236 — sokhta gadda nirman karya sawrup singh ke nal ke pass</t>
+          <t>1730006061/RS/22012034484235 — sokhta gadda nirman karya thakur dass ke nal ke [pass</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
         <v>14283.77</v>
       </c>
       <c r="I436" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J436" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034484237 — sokhta gadda nirman karya p.s. school ke pass</t>
+          <t>1730006061/RS/22012034484236 — sokhta gadda nirman karya sawrup singh ke nal ke pass</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>14283.77</v>
       </c>
       <c r="I437" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J437" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K437" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034484238 — sokhta gadda nirman karya jagdeesh</t>
+          <t>1730006061/RS/22012034484237 — sokhta gadda nirman karya p.s. school ke pass</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
         <v>14283.77</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>5700</v>
+        <v>0</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>44031</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K438" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
-          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034493367 — nadep nirman karya rambabu ke ghar ke pass</t>
+          <t>1730006061/RS/22012034484238 — sokhta gadda nirman karya jagdeesh</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
-        <v>0</v>
+        <v>14283.77</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>0</v>
+        <v>5700</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K439" s="3"/>
+        <v>44031</v>
+      </c>
+      <c r="K439" s="3" t="n">
+        <v>44440</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034493368 — nadep nirman karya rambabu ke ghar ke pass</t>
+          <t>1730006061/RS/22012034493367 — nadep nirman karya rambabu ke ghar ke pass</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
-        <v>64318.81</v>
+        <v>0</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>58048.44</v>
+        <v>0</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>44102</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K440" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034493369 — nadep nirman karya munna raghu ke ghar ke pass</t>
+          <t>1730006061/RS/22012034493368 — nadep nirman karya rambabu ke ghar ke pass</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
         <v>64318.81</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>60897.44</v>
+        <v>58048.44</v>
       </c>
       <c r="J441" s="3" t="n">
         <v>44102</v>
       </c>
       <c r="K441" s="3" t="n">
         <v>44440</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034493370 — nadep nirman karya mahesh singh ke ghar ke pass</t>
+          <t>1730006061/RS/22012034493369 — nadep nirman karya munna raghu ke ghar ke pass</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>64318.81</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>60472</v>
+        <v>60897.44</v>
       </c>
       <c r="J442" s="3" t="n">
         <v>44102</v>
       </c>
       <c r="K442" s="3" t="n">
         <v>44440</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034493371 — nadep nirman karya sunil harijan ke ghar ke pass</t>
+          <t>1730006061/RS/22012034493370 — nadep nirman karya mahesh singh ke ghar ke pass</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>64535.21</v>
+        <v>64318.81</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>59609.65</v>
+        <v>60472</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>44203</v>
+        <v>44102</v>
       </c>
       <c r="K443" s="3" t="n">
-        <v>45299</v>
+        <v>44440</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034493372 — nadep nirman karya lakhan harijan ke ghar ke pass</t>
+          <t>1730006061/RS/22012034493371 — nadep nirman karya sunil harijan ke ghar ke pass</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>64535.21</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>60630.44</v>
+        <v>59609.65</v>
       </c>
       <c r="J444" s="3" t="n">
         <v>44203</v>
       </c>
       <c r="K444" s="3" t="n">
-        <v>45601</v>
+        <v>45299</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034493373 — nadep nirman karya raghvar mehra ke ghar ke pass</t>
+          <t>1730006061/RS/22012034493372 — nadep nirman karya lakhan harijan ke ghar ke pass</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
         <v>64535.21</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>46257.89</v>
+        <v>60630.44</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>44945</v>
+        <v>44203</v>
       </c>
       <c r="K445" s="3" t="n">
         <v>45601</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034493374 — nadep nirman karya ramkumar  ke ghar ke pass</t>
+          <t>1730006061/RS/22012034493373 — nadep nirman karya raghvar mehra ke ghar ke pass</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
-        <v>0</v>
+        <v>64535.21</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>0</v>
+        <v>46257.89</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K446" s="3"/>
+        <v>44945</v>
+      </c>
+      <c r="K446" s="3" t="n">
+        <v>45601</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034493375 — nadep nirman karya ramkumar  ke ghar ke pass</t>
+          <t>1730006061/RS/22012034493374 — nadep nirman karya ramkumar  ke ghar ke pass</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I447" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J447" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K447" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034497967 — swachhta parisar nirman karya hanuman mandir colonypura simariyakala</t>
+          <t>1730006061/RS/22012034493375 — nadep nirman karya ramkumar  ke ghar ke pass</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
-        <v>44000</v>
+        <v>0</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>42180</v>
+        <v>0</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>44101</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K448" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034545595 — nadep nirman karya rahman kr ghar ke pass</t>
+          <t>1730006061/RS/22012034497967 — swachhta parisar nirman karya hanuman mandir colonypura simariyakala</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>58277.34</v>
+        <v>44000</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>56449</v>
+        <v>42180</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>44466</v>
+        <v>44101</v>
       </c>
       <c r="K449" s="3" t="n">
-        <v>44680</v>
+        <v>44289</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034545599 — nadep nirman karya nilesh ke ghar ke paas</t>
+          <t>1730006061/RS/22012034545595 — nadep nirman karya rahman kr ghar ke pass</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
         <v>58277.34</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>56259</v>
+        <v>56449</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>44445</v>
+        <v>44466</v>
       </c>
       <c r="K450" s="3" t="n">
         <v>44680</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034545602 — nadep nirman karya rameshwar ke ghar ke paas</t>
+          <t>1730006061/RS/22012034545599 — nadep nirman karya nilesh ke ghar ke paas</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>58277.34</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>57019</v>
+        <v>56259</v>
       </c>
       <c r="J451" s="3" t="n">
         <v>44445</v>
       </c>
       <c r="K451" s="3" t="n">
         <v>44680</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034545604 — nadep nirman karya thakur das kr ghar ke pass</t>
+          <t>1730006061/RS/22012034545602 — nadep nirman karya rameshwar ke ghar ke paas</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
         <v>58277.34</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>54941</v>
+        <v>57019</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>44466</v>
+        <v>44445</v>
       </c>
       <c r="K452" s="3" t="n">
         <v>44680</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034646854 — NADEP NIRMAN KARYA SWACHTA PARISAR KE PASS SIMARIYA KALA</t>
+          <t>1730006061/RS/22012034545604 — nadep nirman karya thakur das kr ghar ke pass</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
-        <v>0</v>
+        <v>58277.34</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>0</v>
+        <v>54941</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>44301</v>
-[...1 lines deleted...]
-      <c r="K453" s="3"/>
+        <v>44466</v>
+      </c>
+      <c r="K453" s="3" t="n">
+        <v>44680</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034646855 — NADEP NIRMAN KARYA ADITYA RAGHU KE GHAR KE PASS SIMARIYA KAL</t>
+          <t>1730006061/RS/22012034646854 — NADEP NIRMAN KARYA SWACHTA PARISAR KE PASS SIMARIYA KALA</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I454" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J454" s="3" t="n">
         <v>44301</v>
       </c>
       <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034646856 — NADEP NIRMAN KARYA BALRAM KE GHAR KE PASS</t>
+          <t>1730006061/RS/22012034646855 — NADEP NIRMAN KARYA ADITYA RAGHU KE GHAR KE PASS SIMARIYA KAL</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I455" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J455" s="3" t="n">
         <v>44301</v>
       </c>
       <c r="K455" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
-          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034653380 — Samudayik swachchhta parisar ke pass</t>
+          <t>1730006061/RS/22012034646856 — NADEP NIRMAN KARYA BALRAM KE GHAR KE PASS</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I456" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>44652</v>
+        <v>44301</v>
       </c>
       <c r="K456" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034653381 — SAMUDAIK NADEP NIRMAN KARYA SWACHTA PARISAR KE PASS SIMARIYA KALA</t>
+          <t>1730006061/RS/22012034653380 — Samudayik swachchhta parisar ke pass</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
-        <v>58215.89</v>
+        <v>0</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>48577.69</v>
+        <v>0</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>44701</v>
-[...3 lines deleted...]
-      </c>
+        <v>44652</v>
+      </c>
+      <c r="K457" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034653382 — SAMUDAIK NADEP NIRMAN KARYA SWACHTA PARISAR KE PASS SIMARIYA KALA</t>
+          <t>1730006061/RS/22012034653381 — SAMUDAIK NADEP NIRMAN KARYA SWACHTA PARISAR KE PASS SIMARIYA KALA</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
-        <v>0</v>
+        <v>58215.89</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>0</v>
+        <v>48577.69</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>44652</v>
-[...1 lines deleted...]
-      <c r="K458" s="3"/>
+        <v>44701</v>
+      </c>
+      <c r="K458" s="3" t="n">
+        <v>45302</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034653383 — SAMUDAIK NADEP NIRMAN KARYA SUDHIR KE GHAR KE PASS SIMARIYA KALA</t>
+          <t>1730006061/RS/22012034653382 — SAMUDAIK NADEP NIRMAN KARYA SWACHTA PARISAR KE PASS SIMARIYA KALA</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>58215.89</v>
+        <v>0</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>47353.69</v>
+        <v>0</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>44701</v>
-[...3 lines deleted...]
-      </c>
+        <v>44652</v>
+      </c>
+      <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034653384 — SAMUDAIK NADEP NIRMAN KARYA SUDHIR KE GHAR KE PASS SIMARIYA KALA</t>
+          <t>1730006061/RS/22012034653383 — SAMUDAIK NADEP NIRMAN KARYA SUDHIR KE GHAR KE PASS SIMARIYA KALA</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
-        <v>0</v>
+        <v>58215.89</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>0</v>
+        <v>47353.69</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>44652</v>
-[...1 lines deleted...]
-      <c r="K460" s="3"/>
+        <v>44701</v>
+      </c>
+      <c r="K460" s="3" t="n">
+        <v>45302</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034653385 — SAMUDAIK NADEP NIRMAN KARYA SCHOOL KE PASS SIMARIYA KALA</t>
+          <t>1730006061/RS/22012034653384 — SAMUDAIK NADEP NIRMAN KARYA SUDHIR KE GHAR KE PASS SIMARIYA KALA</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>58215.89</v>
+        <v>0</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>47353.69</v>
+        <v>0</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>44708</v>
-[...3 lines deleted...]
-      </c>
+        <v>44652</v>
+      </c>
+      <c r="K461" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034653387 — SAMUDAIK NADEP NIRMAN KARYA ADITYA KE GHAR KE PASS SIMARIYA KALA</t>
+          <t>1730006061/RS/22012034653385 — SAMUDAIK NADEP NIRMAN KARYA SCHOOL KE PASS SIMARIYA KALA</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>0</v>
+        <v>58215.89</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>0</v>
+        <v>47353.69</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>44652</v>
-[...1 lines deleted...]
-      <c r="K462" s="3"/>
+        <v>44708</v>
+      </c>
+      <c r="K462" s="3" t="n">
+        <v>45307</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034653388 — SAMUDAIK NADEP NIRMAN KARYA ADITYA KE GHAR KE PASS SIMARIYA KALA</t>
+          <t>1730006061/RS/22012034653387 — SAMUDAIK NADEP NIRMAN KARYA ADITYA KE GHAR KE PASS SIMARIYA KALA</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>58215.89</v>
+        <v>0</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>48577.69</v>
+        <v>0</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>44708</v>
-[...3 lines deleted...]
-      </c>
+        <v>44652</v>
+      </c>
+      <c r="K463" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034657493 — LEACH PIT NIRMAN KARYA SHIV MANDIR KE PASS SIMARIYA KALA</t>
+          <t>1730006061/RS/22012034653388 — SAMUDAIK NADEP NIRMAN KARYA ADITYA KE GHAR KE PASS SIMARIYA KALA</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>0</v>
+        <v>58215.89</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>0</v>
+        <v>48577.69</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>44652</v>
-[...1 lines deleted...]
-      <c r="K464" s="3"/>
+        <v>44708</v>
+      </c>
+      <c r="K464" s="3" t="n">
+        <v>45307</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034657494 — LEACH PIT NIRMAN KARYA SCHOOL KE NAL KE PASS SIMARIYA KALA</t>
+          <t>1730006061/RS/22012034657493 — LEACH PIT NIRMAN KARYA SHIV MANDIR KE PASS SIMARIYA KALA</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I465" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J465" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K465" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034657495 — LEACH PIT NIRMAN KARYA KICHIN SHED KE PASS SIMARIYA KALA</t>
+          <t>1730006061/RS/22012034657494 — LEACH PIT NIRMAN KARYA SCHOOL KE NAL KE PASS SIMARIYA KALA</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I466" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J466" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K466" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034657496 — LEACH PIT NIRMAN KARYA HARIJAN TOLA ME SCHOOL KE NAL KE PASS SIMARIA KALA</t>
+          <t>1730006061/RS/22012034657495 — LEACH PIT NIRMAN KARYA KICHIN SHED KE PASS SIMARIYA KALA</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I467" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J467" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K467" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034657497 — LEACH PIT NIRMAN KARYA PARSU KE GHAR KE PASS SIMARIYA KALA</t>
+          <t>1730006061/RS/22012034657496 — LEACH PIT NIRMAN KARYA HARIJAN TOLA ME SCHOOL KE NAL KE PASS SIMARIA KALA</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I468" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J468" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K468" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034657498 — LEACH PIT NIRMAN KARYA KARAN SINGH KE GHAR KE PASS SIMARIYA KALA</t>
+          <t>1730006061/RS/22012034657497 — LEACH PIT NIRMAN KARYA PARSU KE GHAR KE PASS SIMARIYA KALA</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I469" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J469" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K469" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034657499 — SOKPIT NIRMAN KARYA PANCHSYST BHSWAN KE PASS SIMARIYA KALA</t>
+          <t>1730006061/RS/22012034657498 — LEACH PIT NIRMAN KARYA KARAN SINGH KE GHAR KE PASS SIMARIYA KALA</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I470" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J470" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K470" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034657500 — SOKPIT NIRMAN KARYA SCHOOL KE PASS SIMARIYA KALA</t>
+          <t>1730006061/RS/22012034657499 — SOKPIT NIRMAN KARYA PANCHSYST BHSWAN KE PASS SIMARIYA KALA</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I471" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J471" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K471" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034657501 — SOKPIT NIRMAN KARYA SWACHTA PARISAR KE PASS SIMARIYA KALA</t>
+          <t>1730006061/RS/22012034657500 — SOKPIT NIRMAN KARYA SCHOOL KE PASS SIMARIYA KALA</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I472" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J472" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K472" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034657502 — SOKPIT NIRMAN KARYA HARISHARAN KE GHAR KE PASS SIMARIYA KALA</t>
+          <t>1730006061/RS/22012034657501 — SOKPIT NIRMAN KARYA SWACHTA PARISAR KE PASS SIMARIYA KALA</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I473" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J473" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K473" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034657503 — SOKPIT NIRMAN KARYA BADE SCHOOL KE PASS SIMARIYA KALA</t>
+          <t>1730006061/RS/22012034657502 — SOKPIT NIRMAN KARYA HARISHARAN KE GHAR KE PASS SIMARIYA KALA</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I474" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J474" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K474" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034673208 — samudaik nadep nirman karya jeevan mehtar ke ghar ke pass simariya kala</t>
+          <t>1730006061/RS/22012034657503 — SOKPIT NIRMAN KARYA BADE SCHOOL KE PASS SIMARIYA KALA</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I475" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>44853</v>
+        <v>44652</v>
       </c>
       <c r="K475" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034673209 — samudaik nadep nirman karya sunil ke ghar ke pass simariya kala</t>
+          <t>1730006061/RS/22012034673208 — samudaik nadep nirman karya jeevan mehtar ke ghar ke pass simariya kala</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
-        <v>58215.89</v>
+        <v>0</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>43933.06</v>
+        <v>0</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>44908</v>
-[...3 lines deleted...]
-      </c>
+        <v>44853</v>
+      </c>
+      <c r="K476" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034673210 — samudaik nadep nirman karya murli ke ghar ke pass simariya kala</t>
+          <t>1730006061/RS/22012034673209 — samudaik nadep nirman karya sunil ke ghar ke pass simariya kala</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
         <v>58215.89</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>49664.53</v>
+        <v>43933.06</v>
       </c>
       <c r="J477" s="3" t="n">
         <v>44908</v>
       </c>
       <c r="K477" s="3" t="n">
-        <v>45302</v>
+        <v>45623</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034673211 — samudaik nadep nirman karya munna ke ghar ke pass madhiya</t>
+          <t>1730006061/RS/22012034673210 — samudaik nadep nirman karya murli ke ghar ke pass simariya kala</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
         <v>58215.89</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>43340.53</v>
+        <v>49664.53</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>44945</v>
+        <v>44908</v>
       </c>
       <c r="K478" s="3" t="n">
-        <v>45601</v>
+        <v>45302</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034673212 — samudaik nadep nirman karya anand ke ghar ke pass madhiya</t>
+          <t>1730006061/RS/22012034673211 — samudaik nadep nirman karya munna ke ghar ke pass madhiya</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
-        <v>0</v>
+        <v>58215.89</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>0</v>
+        <v>43340.53</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>44670</v>
-[...1 lines deleted...]
-      <c r="K479" s="3"/>
+        <v>44945</v>
+      </c>
+      <c r="K479" s="3" t="n">
+        <v>45601</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034673213 — samudaik nadep nirman karya madan ke ghar ke pass madhiya</t>
+          <t>1730006061/RS/22012034673212 — samudaik nadep nirman karya anand ke ghar ke pass madhiya</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I480" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J480" s="3" t="n">
         <v>44670</v>
       </c>
       <c r="K480" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034673214 — samudaik nadep nirman karya daryav singh ke ghar ke pass pagara</t>
+          <t>1730006061/RS/22012034673213 — samudaik nadep nirman karya madan ke ghar ke pass madhiya</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I481" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J481" s="3" t="n">
         <v>44670</v>
       </c>
       <c r="K481" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034673215 — samudaik nadep nirman karya bhagwan singh ke ghar ke pass pagara</t>
+          <t>1730006061/RS/22012034673214 — samudaik nadep nirman karya daryav singh ke ghar ke pass pagara</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I482" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J482" s="3" t="n">
         <v>44670</v>
       </c>
       <c r="K482" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034704150 — नाड़ेप निर्माण कार्य अंकित के घर के पास सिमरिया</t>
+          <t>1730006061/RS/22012034673215 — samudaik nadep nirman karya bhagwan singh ke ghar ke pass pagara</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
-        <v>60649.6</v>
+        <v>0</v>
       </c>
       <c r="I483" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>45153</v>
+        <v>44670</v>
       </c>
       <c r="K483" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034704152 — नाड़ेप निर्माण कार्य वीरेन्द्र गौर के घर के पास पगारा</t>
+          <t>1730006061/RS/22012034704150 — नाड़ेप निर्माण कार्य अंकित के घर के पास सिमरिया</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
         <v>60649.6</v>
       </c>
       <c r="I484" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J484" s="3" t="n">
         <v>45153</v>
       </c>
       <c r="K484" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034704153 — नाड़ेप निर्माण कार्य  मंगल  के घर के पास सिमरिया कलां</t>
+          <t>1730006061/RS/22012034704152 — नाड़ेप निर्माण कार्य वीरेन्द्र गौर के घर के पास पगारा</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
         <v>60649.6</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>52368.36</v>
+        <v>0</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>45328</v>
-[...3 lines deleted...]
-      </c>
+        <v>45153</v>
+      </c>
+      <c r="K485" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034704154 — नाड़ेप निर्माण कार्य  lलीला बाई   के घर के पास सिमरिया कलां</t>
+          <t>1730006061/RS/22012034704153 — नाड़ेप निर्माण कार्य  मंगल  के घर के पास सिमरिया कलां</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
         <v>60649.6</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>0</v>
+        <v>52368.36</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>45153</v>
-[...1 lines deleted...]
-      <c r="K486" s="3"/>
+        <v>45328</v>
+      </c>
+      <c r="K486" s="3" t="n">
+        <v>46196</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034704155 — नाड़ेप निर्माण कार्य  सुमित के घर के पास सिमरिया</t>
+          <t>1730006061/RS/22012034704154 — नाड़ेप निर्माण कार्य  lलीला बाई   के घर के पास सिमरिया कलां</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
         <v>60649.6</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>52368.36</v>
+        <v>0</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>45321</v>
-[...3 lines deleted...]
-      </c>
+        <v>45153</v>
+      </c>
+      <c r="K487" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034704156 — नाड़ेप निर्माण कार्य ब्रजेश गौर  के घर के पास पगारा</t>
+          <t>1730006061/RS/22012034704155 — नाड़ेप निर्माण कार्य  सुमित के घर के पास सिमरिया</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
         <v>60649.6</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>53548.36</v>
+        <v>52368.36</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>45335</v>
-[...1 lines deleted...]
-      <c r="K488" s="3"/>
+        <v>45321</v>
+      </c>
+      <c r="K488" s="3" t="n">
+        <v>46196</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034704157 — नाड़ेप निर्माण कार्य दायराम गौर   के घर के पास मढ़िया</t>
+          <t>1730006061/RS/22012034704156 — नाड़ेप निर्माण कार्य ब्रजेश गौर  के घर के पास पगारा</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
         <v>60649.6</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>0</v>
+        <v>53548.36</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>45153</v>
+        <v>45335</v>
       </c>
       <c r="K489" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034704158 — नाड़ेप निर्माण कार्य बाबू गौर   के घर के पास मढ़िया</t>
+          <t>1730006061/RS/22012034704157 — नाड़ेप निर्माण कार्य दायराम गौर   के घर के पास मढ़िया</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
         <v>60649.6</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>48611.36</v>
+        <v>0</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>45321</v>
-[...3 lines deleted...]
-      </c>
+        <v>45153</v>
+      </c>
+      <c r="K490" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034704200 — समुदायक सोकता गड्डा निर्माण धन्नू महाराज के घर के पास सिमरिया</t>
+          <t>1730006061/RS/22012034704158 — नाड़ेप निर्माण कार्य बाबू गौर   के घर के पास मढ़िया</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
-        <v>0</v>
+        <v>60649.6</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>0</v>
+        <v>48611.36</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>45153</v>
-[...1 lines deleted...]
-      <c r="K491" s="3"/>
+        <v>45321</v>
+      </c>
+      <c r="K491" s="3" t="n">
+        <v>46196</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034704202 — सोकता गड्डा निर्माण राधेश्याम  के घर के पास सिमरिया</t>
+          <t>1730006061/RS/22012034704200 — समुदायक सोकता गड्डा निर्माण धन्नू महाराज के घर के पास सिमरिया</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I492" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J492" s="3" t="n">
         <v>45153</v>
       </c>
       <c r="K492" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034704203 — सोकता गड्डा निर्माण बलीराम  के घर के पास सिमरिया</t>
+          <t>1730006061/RS/22012034704202 — सोकता गड्डा निर्माण राधेश्याम  के घर के पास सिमरिया</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I493" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J493" s="3" t="n">
         <v>45153</v>
       </c>
       <c r="K493" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034704204 — सोकता गड्डा निर्माण नन्द किशोर   के घर के पास सिमरिया</t>
+          <t>1730006061/RS/22012034704203 — सोकता गड्डा निर्माण बलीराम  के घर के पास सिमरिया</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I494" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J494" s="3" t="n">
         <v>45153</v>
       </c>
       <c r="K494" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034704205 — सोकता गड्डा निर्माण बहादुर   के घर के पास मढ़िया</t>
+          <t>1730006061/RS/22012034704204 — सोकता गड्डा निर्माण नन्द किशोर   के घर के पास सिमरिया</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I495" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J495" s="3" t="n">
         <v>45153</v>
       </c>
       <c r="K495" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034704206 — सोकता गड्डा निर्माण शंकर गौर    के घर के पास मढ़िया</t>
+          <t>1730006061/RS/22012034704205 — सोकता गड्डा निर्माण बहादुर   के घर के पास मढ़िया</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I496" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J496" s="3" t="n">
         <v>45153</v>
       </c>
       <c r="K496" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034704207 — सोकता गड्डा निर्माण कौशल गौर के घर के पास मढ़िया</t>
+          <t>1730006061/RS/22012034704206 — सोकता गड्डा निर्माण शंकर गौर    के घर के पास मढ़िया</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I497" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J497" s="3" t="n">
         <v>45153</v>
       </c>
       <c r="K497" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012034704208 — सोकता गड्डा निर्माण माधो सिंह  के घर के पास मढ़िया</t>
+          <t>1730006061/RS/22012034704207 — सोकता गड्डा निर्माण कौशल गौर के घर के पास मढ़िया</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I498" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J498" s="3" t="n">
         <v>45153</v>
       </c>
       <c r="K498" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012035119576 — RCC NALI NIRMAN KARYA BRAJENDRA KE MAKAN SE NALE KI OR</t>
+          <t>1730006061/RS/22012034704208 — सोकता गड्डा निर्माण माधो सिंह  के घर के पास मढ़िया</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
-        <v>23000</v>
+        <v>0</v>
       </c>
       <c r="I499" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>45030</v>
+        <v>45153</v>
       </c>
       <c r="K499" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1730006061/RS/22012035138340 — तरल अपशिष्‍ट प्रबंधन हेतु ड्रेनेज निर्माण कार्य रामेश्‍वर के मकान से पुलिया की ओर</t>
+          <t>1730006061/RS/22012035119576 — RCC NALI NIRMAN KARYA BRAJENDRA KE MAKAN SE NALE KI OR</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
-        <v>34000</v>
+        <v>23000</v>
       </c>
       <c r="I500" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>45748</v>
+        <v>45030</v>
       </c>
       <c r="K500" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Upgradation/extension of panchayat Bhawan / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Community infrastructure</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1730006061/SK/2238 — Bharat Nirman Rajeev Gandhi Sewa Kendra,SIMARIYA</t>
+          <t>1730006061/RS/22012035138340 — तरल अपशिष्‍ट प्रबंधन हेतु ड्रेनेज निर्माण कार्य रामेश्‍वर के मकान से पुलिया की ओर</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
-        <v>1285000</v>
+        <v>34000</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>1237139.3</v>
+        <v>0</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>41692</v>
-[...3 lines deleted...]
-      </c>
+        <v>45748</v>
+      </c>
+      <c r="K501" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Upgradation/extension of panchayat Bhawan / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Repair &amp; Maint of Community infrastructure</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1730006061/WC/22012034446796 — स्‍टापडेम निर्माण कार्य कुकुरसुत्‍ता नाले पर सिमरियाकलां</t>
+          <t>1730006061/SK/2238 — Bharat Nirman Rajeev Gandhi Sewa Kendra,SIMARIYA</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
-        <v>1371000</v>
+        <v>1285000</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>1295202.6</v>
+        <v>1237139.3</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>43613</v>
+        <v>41692</v>
       </c>
       <c r="K502" s="3" t="n">
-        <v>43966</v>
+        <v>45474</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1730006061/WC/22012034527072 — भू संकर्ण निर्माण कार्य नया नगर सिमरिया</t>
+          <t>1730006061/WC/22012034446796 — स्‍टापडेम निर्माण कार्य कुकुरसुत्‍ता नाले पर सिमरियाकलां</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
-        <v>0</v>
+        <v>1371000</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>0</v>
+        <v>1295202.6</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K503" s="3"/>
+        <v>43613</v>
+      </c>
+      <c r="K503" s="3" t="n">
+        <v>43966</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1730006061/WC/22012034596224 — nalapathoopchar tipubara nala</t>
+          <t>1730006061/WC/22012034527072 — भू संकर्ण निर्माण कार्य नया नगर सिमरिया</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
-        <v>342878.22</v>
+        <v>0</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>188622</v>
+        <v>0</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>44170</v>
-[...3 lines deleted...]
-      </c>
+        <v>43856</v>
+      </c>
+      <c r="K504" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1730006061/WC/22012034596225 — nalapathoopchar gram ke paas simariya</t>
+          <t>1730006061/WC/22012034596224 — nalapathoopchar tipubara nala</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
-        <v>342970.58</v>
+        <v>342878.22</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>251337</v>
+        <v>188622</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>44518</v>
+        <v>44170</v>
       </c>
       <c r="K505" s="3" t="n">
-        <v>44809</v>
+        <v>44347</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1730006061/WC/22012034633489 — TALAB MARAMMAT KARYA HARIJAN TOLA KE PASS SIMARIYAKALA</t>
+          <t>1730006061/WC/22012034596225 — nalapathoopchar gram ke paas simariya</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
-        <v>0</v>
+        <v>342970.58</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>0</v>
+        <v>251337</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>44222</v>
-[...1 lines deleted...]
-      <c r="K506" s="3"/>
+        <v>44518</v>
+      </c>
+      <c r="K506" s="3" t="n">
+        <v>44809</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1730006061/WC/22012034697413 — Rai Water Harvesting Panchyat Bhavan Simariya</t>
+          <t>1730006061/WC/22012034633489 — TALAB MARAMMAT KARYA HARIJAN TOLA KE PASS SIMARIYAKALA</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I507" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>44289</v>
+        <v>44222</v>
       </c>
       <c r="K507" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1730006061/WC/22012034699360 — Roof water harvesting panchayat bhavan simariyakala</t>
+          <t>1730006061/WC/22012034697413 — Rai Water Harvesting Panchyat Bhavan Simariya</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
-        <v>47888.25</v>
+        <v>0</v>
       </c>
       <c r="I508" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>44301</v>
+        <v>44289</v>
       </c>
       <c r="K508" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1730006061/WC/22012035282977 — JGSA 25 Dugwell Recharge Pit nirman karya KOOP KE PASS SIMARIYA</t>
+          <t>1730006061/WC/22012034699360 — Roof water harvesting panchayat bhavan simariyakala</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
-        <v>25899.46</v>
+        <v>47888.25</v>
       </c>
       <c r="I509" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>45748</v>
+        <v>44301</v>
       </c>
       <c r="K509" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1730006061/WC/22012035282983 — JGSA 25 Dugwell Recharge Pit nirman karya KOOP KE PASS MADIYA</t>
+          <t>1730006061/WC/22012035282977 — JGSA 25 Dugwell Recharge Pit nirman karya KOOP KE PASS SIMARIYA</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>15660</v>
+        <v>0</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>45786</v>
-[...3 lines deleted...]
-      </c>
+        <v>45748</v>
+      </c>
+      <c r="K510" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1730006061/WC/22012035282990 — JGSA 25 Dugwell Recharge Pit nirman karya Purane KOOP KE PASS simariyakala 2</t>
+          <t>1730006061/WC/22012035282983 — JGSA 25 Dugwell Recharge Pit nirman karya KOOP KE PASS MADIYA</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>24560</v>
+        <v>15660</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>45783</v>
+        <v>45786</v>
       </c>
       <c r="K511" s="3" t="n">
-        <v>46142</v>
+        <v>46170</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1730006061/WC/22012035282994 — JGSA 25 Dugwell Recharge Pit nirman karya Purane KOOP KE PASS simariyakala 3</t>
+          <t>1730006061/WC/22012035282990 — JGSA 25 Dugwell Recharge Pit nirman karya Purane KOOP KE PASS simariyakala 2</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I512" s="2" t="n">
-        <v>24038</v>
+        <v>24560</v>
       </c>
       <c r="J512" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K512" s="3" t="n">
         <v>46142</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1730006061/WC/22012035283002 — JGSA 25 Dugwell Recharge Pit nirman karya Purane KOOP KE PASS simariyakala 4</t>
+          <t>1730006061/WC/22012035282994 — JGSA 25 Dugwell Recharge Pit nirman karya Purane KOOP KE PASS simariyakala 3</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>24721</v>
+        <v>24038</v>
       </c>
       <c r="J513" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K513" s="3" t="n">
         <v>46142</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1730006061/WC/404 — कूप निर्माण हरि‍जन मोहल्‍ला सिमरिया कलां</t>
+          <t>1730006061/WC/22012035283002 — JGSA 25 Dugwell Recharge Pit nirman karya Purane KOOP KE PASS simariyakala 4</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
-        <v>136000</v>
+        <v>25899.46</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>100874.1</v>
+        <v>24721</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>39845</v>
+        <v>45783</v>
       </c>
       <c r="K514" s="3" t="n">
-        <v>41608</v>
+        <v>46142</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1730006061/WH/22012034446696 — तालाब मरम्‍मत कार्य हरिजन टोला के पास</t>
+          <t>1730006061/WC/404 — कूप निर्माण हरि‍जन मोहल्‍ला सिमरिया कलां</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
-        <v>252310.76</v>
+        <v>136000</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>179372</v>
+        <v>100874.1</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>44289</v>
+        <v>39845</v>
       </c>
       <c r="K515" s="3" t="n">
-        <v>45629</v>
+        <v>41608</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>SILWANI</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C516" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D516" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E516" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F516" s="1" t="inlineStr">
+        <is>
+          <t>1730006061/WH/22012034446696 — तालाब मरम्‍मत कार्य हरिजन टोला के पास</t>
+        </is>
+      </c>
+      <c r="G516" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H516" s="2" t="n">
+        <v>252310.76</v>
+      </c>
+      <c r="I516" s="2" t="n">
+        <v>179372</v>
+      </c>
+      <c r="J516" s="3" t="n">
+        <v>44289</v>
+      </c>
+      <c r="K516" s="3" t="n">
+        <v>45629</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
+      <c r="A517" s="1" t="inlineStr">
+        <is>
+          <t>SILWANI</t>
+        </is>
+      </c>
+      <c r="B517" s="1" t="inlineStr">
+        <is>
           <t>2010-2011</t>
         </is>
       </c>
-      <c r="C516" s="1" t="inlineStr">
+      <c r="C517" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
-      <c r="D516" s="1" t="inlineStr">
+      <c r="D517" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
-      <c r="E516" s="1" t="inlineStr">
+      <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
-      <c r="F516" s="1" t="inlineStr">
+      <c r="F517" s="1" t="inlineStr">
         <is>
           <t>1730/LD/3799380218 — Graval Road (Madhiya To Pagara Forest)</t>
         </is>
       </c>
-      <c r="G516" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H516" s="2" t="n">
+      <c r="G517" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H517" s="2" t="n">
         <v>486000</v>
       </c>
-      <c r="I516" s="2" t="n">
+      <c r="I517" s="2" t="n">
         <v>450600</v>
       </c>
-      <c r="J516" s="3" t="n">
+      <c r="J517" s="3" t="n">
         <v>40304</v>
       </c>
-      <c r="K516" s="3" t="n">
+      <c r="K517" s="3" t="n">
         <v>42461</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>