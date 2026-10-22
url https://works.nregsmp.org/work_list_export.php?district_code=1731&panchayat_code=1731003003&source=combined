--- v0 (2026-09-03)
+++ v1 (2026-10-22)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K681"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-03 17:39:50</t>
+          <t>Exported on: 2026-10-22 10:45:01</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: BETUL</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -712,51 +712,51 @@
       <c r="J20" s="3" t="n">
         <v>39791</v>
       </c>
       <c r="K20" s="3" t="n">
         <v>39730</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>ATHNER</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Boundary Line Plantation of Shelter Belt Trees for Community</t>
+          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Along the coast Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1731003003/DP/22012034535272 — Plantation Ma Ki Bagiya Mani</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>8837.49</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>1224</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>44808</v>
@@ -4749,380 +4749,380 @@
       <c r="J103" s="3" t="n">
         <v>45629</v>
       </c>
       <c r="K103" s="3" t="n">
         <v>46200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>ATHNER</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
           <t>1731003003/FR/22012034322126 — Community Pond Ojhilal  k khet k pass</t>
         </is>
       </c>
       <c r="G104" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H104" s="2" t="n">
         <v>969575.31</v>
       </c>
       <c r="I104" s="2" t="n">
         <v>470263.94</v>
       </c>
       <c r="J104" s="3" t="n">
         <v>45632</v>
       </c>
       <c r="K104" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>ATHNER</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
           <t>1731003003/FR/22012034322127 — Community Pond Umesh k khet k pass</t>
         </is>
       </c>
       <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H105" s="2" t="n">
         <v>969575.31</v>
       </c>
       <c r="I105" s="2" t="n">
-        <v>803874.61</v>
+        <v>817029.29</v>
       </c>
       <c r="J105" s="3" t="n">
         <v>45654</v>
       </c>
       <c r="K105" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>ATHNER</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F106" s="1" t="inlineStr">
         <is>
           <t>1731003003/FR/22012034322128 — Community Pond Dondu Milan k khet k pass</t>
         </is>
       </c>
       <c r="G106" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H106" s="2" t="n">
         <v>969575.31</v>
       </c>
       <c r="I106" s="2" t="n">
         <v>309593.22</v>
       </c>
       <c r="J106" s="3" t="n">
         <v>45632</v>
       </c>
       <c r="K106" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>ATHNER</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F107" s="1" t="inlineStr">
         <is>
           <t>1731003003/FR/22012034324395 — Community Pond Sunderlal k khet k pass Nada</t>
         </is>
       </c>
       <c r="G107" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H107" s="2" t="n">
         <v>1496946.83</v>
       </c>
       <c r="I107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J107" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K107" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>ATHNER</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
           <t>1731003003/FR/22012034324396 — Percolation Tank Richa k Khet k Pass Dharul</t>
         </is>
       </c>
       <c r="G108" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J108" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K108" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>ATHNER</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F109" s="1" t="inlineStr">
         <is>
           <t>1731003003/FR/22012034324397 — Community Pond Ramesh k khet k pass Maani</t>
         </is>
       </c>
       <c r="G109" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H109" s="2" t="n">
         <v>1496946.83</v>
       </c>
       <c r="I109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J109" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K109" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>ATHNER</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E110" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F110" s="1" t="inlineStr">
         <is>
           <t>1731003003/FR/22012034324398 — Community Pond Kirsna k khet k pass Maani</t>
         </is>
       </c>
       <c r="G110" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H110" s="2" t="n">
         <v>1496946.83</v>
       </c>
       <c r="I110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J110" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K110" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>ATHNER</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
           <t>1731003003/FR/22012034324399 — Community Pond Richa  k khet k pass Maani</t>
         </is>
       </c>
       <c r="G111" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H111" s="2" t="n">
         <v>1496946.83</v>
       </c>
       <c r="I111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J111" s="3" t="n">
         <v>45683</v>
@@ -6816,100 +6816,100 @@
       <c r="J146" s="3" t="n">
         <v>45773</v>
       </c>
       <c r="K146" s="3" t="n">
         <v>46154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>ATHNER</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F147" s="1" t="inlineStr">
         <is>
           <t>1731003003/IF/22012035399757 — JGSA Dug Well Recharge Structure Kapildhara Goverdhan/Moya</t>
         </is>
       </c>
       <c r="G147" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H147" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I147" s="2" t="n">
         <v>16584.46</v>
       </c>
       <c r="J147" s="3" t="n">
         <v>45773</v>
       </c>
       <c r="K147" s="3" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>ATHNER</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
           <t>1731003003/IF/22012035399800 — JGSA Dug Well Recharge Structure Kapildhara Hiray/Kalu</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J148" s="3" t="n">
         <v>45761</v>
@@ -16800,51 +16800,51 @@
       <c r="J350" s="3" t="n">
         <v>42444</v>
       </c>
       <c r="K350" s="3" t="n">
         <v>43186</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>ATHNER</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
           <t>1731003003/IF/IAY/35249 — Construction of IAY House -IAY REG. NO. MP-31-003-003-004/220</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I351" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J351" s="3" t="n">
         <v>42262</v>
@@ -17776,145 +17776,145 @@
       <c r="J370" s="3" t="n">
         <v>44782</v>
       </c>
       <c r="K370" s="3" t="n">
         <v>45548</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>ATHNER</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
           <t>1731003003/IF/IAY/4686667 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105807706</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I371" s="2" t="n">
         <v>11664</v>
       </c>
       <c r="J371" s="3" t="n">
         <v>45574</v>
       </c>
       <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>ATHNER</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
           <t>1731003003/IF/IAY/4697384 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117896958</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I372" s="2" t="n">
         <v>21078</v>
       </c>
       <c r="J372" s="3" t="n">
         <v>45574</v>
       </c>
       <c r="K372" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>ATHNER</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
           <t>1731003003/IF/IAY/4723133 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142885780</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I373" s="2" t="n">
         <v>20898</v>
       </c>
       <c r="J373" s="3" t="n">
         <v>45644</v>
@@ -17966,51 +17966,51 @@
       <c r="J374" s="3" t="n">
         <v>42878</v>
       </c>
       <c r="K374" s="3" t="n">
         <v>43245</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>ATHNER</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
           <t>1731003003/IF/IAY/4864767 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117896853</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I375" s="2" t="n">
         <v>22293</v>
       </c>
       <c r="J375" s="3" t="n">
         <v>45679</v>
@@ -18062,98 +18062,98 @@
       <c r="J376" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K376" s="3" t="n">
         <v>46152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>ATHNER</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
           <t>1731003003/IF/IAY/5197746 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116354206</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I377" s="2" t="n">
         <v>12006</v>
       </c>
       <c r="J377" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K377" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>ATHNER</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
           <t>1731003003/IF/IAY/5203619 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105807562</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I378" s="2" t="n">
         <v>22536</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>45762</v>
@@ -18254,98 +18254,98 @@
       <c r="J380" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K380" s="3" t="n">
         <v>46166</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>ATHNER</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
           <t>1731003003/IF/IAY/5655234 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106715140</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I381" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J381" s="3" t="n">
         <v>45768</v>
       </c>
       <c r="K381" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>ATHNER</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
           <t>1731003003/IF/IAY/57324 — Construction of IAY House -IAY REG. NO. MP-31-003-003-001/173</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I382" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J382" s="3" t="n">
         <v>42307</v>
@@ -22665,51 +22665,51 @@
         <v>0</v>
       </c>
       <c r="J471" s="3" t="n">
         <v>45031</v>
       </c>
       <c r="K471" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>ATHNER</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
           <t>1731003003/RC/22012034840416 — Sudur Sadak Nirmaan Dharul Se Ammamai Pahuch Marg</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
         <v>2000000</v>
       </c>
       <c r="I472" s="2" t="n">
         <v>1599244.05</v>
       </c>
       <c r="J472" s="3" t="n">
         <v>45755</v>
@@ -23966,145 +23966,145 @@
       <c r="J498" s="3" t="n">
         <v>44808</v>
       </c>
       <c r="K498" s="3" t="n">
         <v>45589</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>ATHNER</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
           <t>1731003003/RS/22012034694475 — KICHAN GRADAN NIRMAN KARY MANI 10 NOS</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
         <v>60270.49</v>
       </c>
       <c r="I499" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J499" s="3" t="n">
         <v>45167</v>
       </c>
       <c r="K499" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>ATHNER</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
           <t>1731003003/RS/22012034694477 — KICHAN GRADAN NIRAMAN KARY NADHA 10 NOS</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>60270.49</v>
       </c>
       <c r="I500" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J500" s="3" t="n">
         <v>45167</v>
       </c>
       <c r="K500" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>ATHNER</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
           <t>1731003003/RS/22012035132547 — BHU nadep nirmad grup 1 nada</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
         <v>82628.19</v>
       </c>
       <c r="I501" s="2" t="n">
         <v>486</v>
       </c>
       <c r="J501" s="3" t="n">
         <v>45629</v>
@@ -32558,98 +32558,98 @@
       <c r="J676" s="3" t="n">
         <v>44659</v>
       </c>
       <c r="K676" s="3" t="n">
         <v>45121</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>ATHNER</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
           <t>1731003003/WH/22012034943983 — Earthen Check Dam Jinodhar Saiyyad Baba K Pass Nada</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
         <v>47000</v>
       </c>
       <c r="I677" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J677" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K677" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>ATHNER</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
           <t>1731003003/WH/22012034943996 — Earthen Checkdam Jinodhar Saiyyad Baba K Pass</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
         <v>47000</v>
       </c>
       <c r="I678" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J678" s="3" t="n">
         <v>45748</v>