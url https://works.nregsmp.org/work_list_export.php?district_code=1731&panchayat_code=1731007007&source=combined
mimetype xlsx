--- v0 (2026-09-02)
+++ v1 (2026-10-19)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K715"/>
+  <dimension ref="A1:K716"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 13:44:57</t>
+          <t>Exported on: 2026-10-19 04:12:56</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: BETUL</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -982,51 +982,51 @@
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>44472</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP for community / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of GP for community / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1731007007/AV/22012034623852 — shegrigationsed nirman Dhumka Raiyat</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>30000</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>19006</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45093</v>
@@ -1791,145 +1791,145 @@
       <c r="J43" s="3" t="n">
         <v>40269</v>
       </c>
       <c r="K43" s="3" t="n">
         <v>40632</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1731007007/FR/22012034322351 — khet talab sumret/mangal</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>422356.09</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fish Drying Yards for Community / Construction of Fish Drying Yards for Community</t>
+          <t>Construction of Fish Drying Yards for Community / Construction of Fish Drying Yard for Community</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Construction of Fish Drying Infrastructure</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1731007007/FR/22012034322359 — khet talab shuklal/mangal</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1731007007/FR/22012034324126 — LAGHU TALAB NIRman kary mungiya/jhabuu ke khet nale per chirotiya gp dhumkha raiyet</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>866479.15</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>45567</v>
@@ -2759,51 +2759,51 @@
         <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>42826</v>
       </c>
       <c r="K63" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1731007007/IF/22012034313894 — Kapil Dhara Kup Bhagvati /  Ramesh (hiteshi kup )</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I64" s="2" t="n">
         <v>57257</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>42762</v>
@@ -2853,51 +2853,51 @@
         <v>0</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>42762</v>
       </c>
       <c r="K65" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Well / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>1731007007/IF/22012034313964 — Kapil Dhara Kup Bhaggo / Buklal (Hiteshi Kup)</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H66" s="2" t="n">
         <v>230000</v>
       </c>
       <c r="I66" s="2" t="n">
         <v>52500</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>43174</v>
@@ -5322,51 +5322,51 @@
         <v>0</v>
       </c>
       <c r="J116" s="3" t="n">
         <v>43444</v>
       </c>
       <c r="K116" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
           <t>1731007007/IF/22012034437194 — Hiteshi Kapil Dhara Kup Laxmi Chand / Ravishankar</t>
         </is>
       </c>
       <c r="G117" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H117" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I117" s="2" t="n">
         <v>79522</v>
       </c>
       <c r="J117" s="3" t="n">
         <v>43455</v>
@@ -5798,192 +5798,192 @@
         <v>0</v>
       </c>
       <c r="J126" s="3" t="n">
         <v>43242</v>
       </c>
       <c r="K126" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
+          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Check Dam for Individual</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
           <t>1731007007/IF/22012034450631 — khet talab kisenlal/budram</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
         <v>288000</v>
       </c>
       <c r="I127" s="2" t="n">
         <v>64490</v>
       </c>
       <c r="J127" s="3" t="n">
         <v>43490</v>
       </c>
       <c r="K127" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
+          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Check Dam for Individual</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
           <t>1731007007/IF/22012034451596 — khet talab batuulal/premsing</t>
         </is>
       </c>
       <c r="G128" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H128" s="2" t="n">
         <v>91000</v>
       </c>
       <c r="I128" s="2" t="n">
         <v>1800</v>
       </c>
       <c r="J128" s="3" t="n">
         <v>43484</v>
       </c>
       <c r="K128" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
           <t>1731007007/IF/22012034631673 — Hiteshi Kapil Dhara Kup Nirman Sohan / Devkaran</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
         <v>246126.86</v>
       </c>
       <c r="I129" s="2" t="n">
         <v>104248</v>
       </c>
       <c r="J129" s="3" t="n">
         <v>44253</v>
       </c>
       <c r="K129" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
-          <t>Construction of Goat Shelter for Individuals / Construction of Goat Shelter for Individuals</t>
+          <t>Construction of Goat Shelter for Individuals / Construction of Goat Shelter for Individual</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Goat Shelter</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
           <t>1731007007/IF/22012034823740 — Pashu Set Nirman karya Sadan / Tenu</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
         <v>102645.51</v>
       </c>
       <c r="I130" s="2" t="n">
         <v>13896</v>
       </c>
       <c r="J130" s="3" t="n">
         <v>44435</v>
@@ -6270,51 +6270,51 @@
         <v>0</v>
       </c>
       <c r="J136" s="3" t="n">
         <v>44525</v>
       </c>
       <c r="K136" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
           <t>1731007007/IF/22012034938706 — Construction of IAY House-IAY REG.NO.MP1164190</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
         <v>15300</v>
       </c>
       <c r="I137" s="2" t="n">
         <v>12352</v>
       </c>
       <c r="J137" s="3" t="n">
         <v>44592</v>
@@ -6464,51 +6464,51 @@
       <c r="J140" s="3" t="n">
         <v>44941</v>
       </c>
       <c r="K140" s="3" t="n">
         <v>46142</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
           <t>1731007007/IF/22012035055358 — khet talabshivrati/Ratan</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
         <v>360201.76</v>
       </c>
       <c r="I141" s="2" t="n">
         <v>102689</v>
       </c>
       <c r="J141" s="3" t="n">
         <v>44967</v>
@@ -6656,51 +6656,51 @@
         <v>0</v>
       </c>
       <c r="J144" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K144" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
           <t>1731007007/IF/22012035265261 — Khet Talab Nirmaan Karya Sukhlal Mangal Gram Panchayat Dhumka Ryt</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J145" s="3" t="n">
         <v>45451</v>
@@ -6844,98 +6844,98 @@
         <v>0</v>
       </c>
       <c r="J148" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K148" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
           <t>1731007007/IF/22012035300373 — KHET TALAB nirman kary deviram/suretlal ke khet me chirotiya gp dhumkharaiyet</t>
         </is>
       </c>
       <c r="G149" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H149" s="2" t="n">
         <v>439252.99</v>
       </c>
       <c r="I149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J149" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K149" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
           <t>1731007007/IF/22012035316459 — khet talab nirman kary santram ke khet me dhumkharaiyet</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I150" s="2" t="n">
         <v>77639.51</v>
       </c>
       <c r="J150" s="3" t="n">
         <v>45766</v>
@@ -7183,51 +7183,51 @@
       <c r="J155" s="3" t="n">
         <v>45769</v>
       </c>
       <c r="K155" s="3" t="n">
         <v>46141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
           <t>1731007007/IF/22012035364212 — jgsa dugwell recharge pit lakmu/kisnu dhumkha</t>
         </is>
       </c>
       <c r="G156" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J156" s="3" t="n">
         <v>45762</v>
@@ -7377,51 +7377,51 @@
       <c r="J159" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K159" s="3" t="n">
         <v>46104</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
           <t>1731007007/IF/22012035364416 — jgsa dugwell recharge pit ramoti/lala dhukha</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I160" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J160" s="3" t="n">
         <v>45762</v>
@@ -9323,98 +9323,98 @@
       <c r="J199" s="3" t="n">
         <v>42461</v>
       </c>
       <c r="K199" s="3" t="n">
         <v>43709</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
           <t>1731007007/IF/9993719129 — KAPIL DHARA KUP SUNDARLAL / MATRU</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
         <v>210000</v>
       </c>
       <c r="I200" s="2" t="n">
         <v>51372</v>
       </c>
       <c r="J200" s="3" t="n">
         <v>42461</v>
       </c>
       <c r="K200" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
           <t>1731007007/IF/9993719133 — KAPIL DHARA KUP KISHANLAL / GATSINGH</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
         <v>243000</v>
       </c>
       <c r="I201" s="2" t="n">
         <v>177540.35</v>
       </c>
       <c r="J201" s="3" t="n">
         <v>42475</v>
@@ -11567,51 +11567,51 @@
       <c r="J245" s="3" t="n">
         <v>43665</v>
       </c>
       <c r="K245" s="3" t="n">
         <v>43815</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
           <t>1731007007/IF/IAY/2103667 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4212002</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I246" s="2" t="n">
         <v>5900</v>
       </c>
       <c r="J246" s="3" t="n">
         <v>44006</v>
@@ -14015,51 +14015,51 @@
       <c r="J295" s="3" t="n">
         <v>43983</v>
       </c>
       <c r="K295" s="3" t="n">
         <v>45591</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
           <t>1731007007/IF/IAY/2422013 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4791605</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I296" s="2" t="n">
         <v>4234</v>
       </c>
       <c r="J296" s="3" t="n">
         <v>43983</v>
@@ -14111,51 +14111,51 @@
       <c r="J297" s="3" t="n">
         <v>43983</v>
       </c>
       <c r="K297" s="3" t="n">
         <v>44084</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
           <t>1731007007/IF/IAY/2429439 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5127716</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I298" s="2" t="n">
         <v>7490</v>
       </c>
       <c r="J298" s="3" t="n">
         <v>44006</v>
@@ -14207,51 +14207,51 @@
       <c r="J299" s="3" t="n">
         <v>44005</v>
       </c>
       <c r="K299" s="3" t="n">
         <v>45533</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
           <t>1731007007/IF/IAY/2430520 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5178894</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I300" s="2" t="n">
         <v>15200</v>
       </c>
       <c r="J300" s="3" t="n">
         <v>44005</v>
@@ -15038,73 +15038,73 @@
       <c r="J316" s="3" t="n">
         <v>44351</v>
       </c>
       <c r="K316" s="3" t="n">
         <v>44656</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
           <t>1731007007/IF/IAY/2671936 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4801520</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I317" s="2" t="n">
-        <v>13959</v>
+        <v>17559</v>
       </c>
       <c r="J317" s="3" t="n">
         <v>44337</v>
       </c>
       <c r="K317" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -15379,51 +15379,51 @@
       <c r="J323" s="3" t="n">
         <v>44344</v>
       </c>
       <c r="K323" s="3" t="n">
         <v>45540</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
           <t>1731007007/IF/IAY/2673005 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4845508</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I324" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J324" s="3" t="n">
         <v>44344</v>
@@ -16014,51 +16014,51 @@
       <c r="J336" s="3" t="n">
         <v>44344</v>
       </c>
       <c r="K336" s="3" t="n">
         <v>44637</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
           <t>1731007007/IF/IAY/2692036 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4865698</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I337" s="2" t="n">
         <v>1380</v>
       </c>
       <c r="J337" s="3" t="n">
         <v>45525</v>
@@ -16894,51 +16894,51 @@
       <c r="J354" s="3" t="n">
         <v>44330</v>
       </c>
       <c r="K354" s="3" t="n">
         <v>45618</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
           <t>1731007007/IF/IAY/2713210 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5588416</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I355" s="2" t="n">
         <v>14152</v>
       </c>
       <c r="J355" s="3" t="n">
         <v>44330</v>
@@ -17186,51 +17186,51 @@
       <c r="J360" s="3" t="n">
         <v>44337</v>
       </c>
       <c r="K360" s="3" t="n">
         <v>45547</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
           <t>1731007007/IF/IAY/2845612 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5136993</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I361" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J361" s="3" t="n">
         <v>44171</v>
@@ -17331,51 +17331,51 @@
       <c r="J363" s="3" t="n">
         <v>44344</v>
       </c>
       <c r="K363" s="3" t="n">
         <v>45555</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
           <t>1731007007/IF/IAY/2870567 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5175333</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I364" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J364" s="3" t="n">
         <v>44864</v>
@@ -17476,51 +17476,51 @@
       <c r="J366" s="3" t="n">
         <v>44330</v>
       </c>
       <c r="K366" s="3" t="n">
         <v>44777</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
           <t>1731007007/IF/IAY/3223748 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4186119</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I367" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>44396</v>
@@ -19034,145 +19034,145 @@
       <c r="J398" s="3" t="n">
         <v>43035</v>
       </c>
       <c r="K398" s="3" t="n">
         <v>44031</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
           <t>1731007007/IF/IAY/4773555 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122530748</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I399" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J399" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K399" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
           <t>1731007007/IF/IAY/4776556 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126283341</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>11484</v>
+        <v>22884</v>
       </c>
       <c r="J400" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K400" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
           <t>1731007007/IF/IAY/4778172 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126428207</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I401" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J401" s="3" t="n">
         <v>45780</v>
@@ -19324,196 +19324,198 @@
       <c r="J404" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K404" s="3" t="n">
         <v>46201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
           <t>1731007007/IF/IAY/5214588 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126474552</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>3000</v>
+        <v>10200</v>
       </c>
       <c r="J405" s="3" t="n">
         <v>45713</v>
       </c>
       <c r="K405" s="3" t="n">
         <v>46257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
           <t>1731007007/IF/IAY/5250932 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126454017</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I406" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J406" s="3" t="n">
         <v>45713</v>
       </c>
-      <c r="K406" s="3"/>
+      <c r="K406" s="3" t="n">
+        <v>46271</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
           <t>1731007007/IF/IAY/5273448 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126442894</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>7308</v>
+        <v>10908</v>
       </c>
       <c r="J407" s="3" t="n">
         <v>45978</v>
       </c>
       <c r="K407" s="3" t="n">
         <v>46257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
           <t>1731007007/IF/IAY/5274394 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105709027</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I408" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J408" s="3" t="n">
         <v>45780</v>
@@ -19565,239 +19567,241 @@
       <c r="J409" s="3" t="n">
         <v>45713</v>
       </c>
       <c r="K409" s="3" t="n">
         <v>46194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
           <t>1731007007/IF/IAY/5292202 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126430413</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I410" s="2" t="n">
         <v>15138</v>
       </c>
       <c r="J410" s="3" t="n">
         <v>45911</v>
       </c>
       <c r="K410" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
           <t>1731007007/IF/IAY/5295344 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126470857</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I411" s="2" t="n">
         <v>6525</v>
       </c>
       <c r="J411" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K411" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
           <t>1731007007/IF/IAY/5315407 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126429172</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>1800</v>
+        <v>5400</v>
       </c>
       <c r="J412" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
           <t>1731007007/IF/IAY/5319916 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126602335</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I413" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J413" s="3" t="n">
         <v>45713</v>
       </c>
-      <c r="K413" s="3"/>
+      <c r="K413" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
           <t>1731007007/IF/IAY/5330254 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126443493</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J414" s="3" t="n">
         <v>45713</v>
@@ -19849,51 +19853,51 @@
       <c r="J415" s="3" t="n">
         <v>42930</v>
       </c>
       <c r="K415" s="3" t="n">
         <v>43444</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
           <t>1731007007/IF/IAY/6118045 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126258227</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J416" s="3" t="n">
         <v>45796</v>
@@ -19994,14338 +19998,14387 @@
       <c r="J418" s="3" t="n">
         <v>45954</v>
       </c>
       <c r="K418" s="3" t="n">
         <v>46187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
           <t>1731007007/IF/IAY/6120172 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126257180</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I419" s="2" t="n">
-        <v>0</v>
+        <v>3600</v>
       </c>
       <c r="J419" s="3" t="n">
         <v>45954</v>
       </c>
-      <c r="K419" s="3"/>
+      <c r="K419" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1731007007/IF/IAY/640665 — Construction of IAY House -IAY REG. NO. MP1019611</t>
+          <t>1731007007/IF/IAY/6323937 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118496309</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>14620</v>
+        <v>0</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>42993</v>
-[...3 lines deleted...]
-      </c>
+        <v>45551</v>
+      </c>
+      <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/22012034222670 — MD Babulal/Visnu</t>
+          <t>1731007007/IF/IAY/640665 — Construction of IAY House -IAY REG. NO. MP1019611</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
-        <v>0</v>
+        <v>15030</v>
       </c>
       <c r="I421" s="2" t="n">
-        <v>0</v>
+        <v>14620</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>42095</v>
-[...1 lines deleted...]
-      <c r="K421" s="3"/>
+        <v>42993</v>
+      </c>
+      <c r="K421" s="3" t="n">
+        <v>43181</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/22012034224781 — md/surti/mohni</t>
+          <t>1731007007/LD/22012034222670 — MD Babulal/Visnu</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J422" s="3" t="n">
         <v>42095</v>
       </c>
       <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/22012034224784 — md/babulal/bisen</t>
+          <t>1731007007/LD/22012034224781 — md/surti/mohni</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J423" s="3" t="n">
         <v>42095</v>
       </c>
       <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/22012034224788 — md/puna/sahablal</t>
+          <t>1731007007/LD/22012034224784 — md/babulal/bisen</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I424" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J424" s="3" t="n">
         <v>42095</v>
       </c>
       <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/22012034224789 — md/puna/sahablal</t>
+          <t>1731007007/LD/22012034224788 — md/puna/sahablal</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I425" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J425" s="3" t="n">
         <v>42095</v>
       </c>
       <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/22012034224790 — md/sobaram/govind</t>
+          <t>1731007007/LD/22012034224789 — md/puna/sahablal</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I426" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J426" s="3" t="n">
         <v>42095</v>
       </c>
       <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/22012034224791 — md/shiv/doma</t>
+          <t>1731007007/LD/22012034224790 — md/sobaram/govind</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I427" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J427" s="3" t="n">
         <v>42095</v>
       </c>
       <c r="K427" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/22012034234681 — md,suret/sukali</t>
+          <t>1731007007/LD/22012034224791 — md/shiv/doma</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
-        <v>57000</v>
+        <v>0</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>35616</v>
+        <v>0</v>
       </c>
       <c r="J428" s="3" t="n">
-        <v>42322</v>
-[...3 lines deleted...]
-      </c>
+        <v>42095</v>
+      </c>
+      <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/22012034234686 — md,serwan/sabu</t>
+          <t>1731007007/LD/22012034234681 — md,suret/sukali</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
-        <v>75000</v>
+        <v>57000</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>10494</v>
+        <v>35616</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>42356</v>
+        <v>42322</v>
       </c>
       <c r="K429" s="3" t="n">
-        <v>42576</v>
+        <v>42572</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/22012034234688 — md,santram/puren</t>
+          <t>1731007007/LD/22012034234686 — md,serwan/sabu</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>0</v>
+        <v>75000</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>0</v>
+        <v>10494</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>42238</v>
-[...1 lines deleted...]
-      <c r="K430" s="3"/>
+        <v>42356</v>
+      </c>
+      <c r="K430" s="3" t="n">
+        <v>42576</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/22012034235760 — md,santram/puren</t>
+          <t>1731007007/LD/22012034234688 — md,santram/puren</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
-        <v>75000</v>
+        <v>0</v>
       </c>
       <c r="I431" s="2" t="n">
-        <v>74161</v>
+        <v>0</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>42322</v>
-[...3 lines deleted...]
-      </c>
+        <v>42238</v>
+      </c>
+      <c r="K431" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/22012034242523 — md,kunden /suklal</t>
+          <t>1731007007/LD/22012034235760 — md,santram/puren</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
-        <v>57000</v>
+        <v>75000</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>17172</v>
+        <v>74161</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>42356</v>
+        <v>42322</v>
       </c>
       <c r="K432" s="3" t="n">
-        <v>42607</v>
+        <v>42486</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/22012034242526 — md,bisiya/ojha</t>
+          <t>1731007007/LD/22012034242523 — md,kunden /suklal</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
-        <v>75000</v>
+        <v>57000</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>63056</v>
+        <v>17172</v>
       </c>
       <c r="J433" s="3" t="n">
         <v>42356</v>
       </c>
       <c r="K433" s="3" t="n">
-        <v>42576</v>
+        <v>42607</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/22012034242530 — md,sumret/mangal</t>
+          <t>1731007007/LD/22012034242526 — md,bisiya/ojha</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
         <v>75000</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>67431</v>
+        <v>63056</v>
       </c>
       <c r="J434" s="3" t="n">
         <v>42356</v>
       </c>
       <c r="K434" s="3" t="n">
         <v>42576</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/22012034242532 — md,samuu/somji</t>
+          <t>1731007007/LD/22012034242530 — md,sumret/mangal</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>75000</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>23055</v>
+        <v>67431</v>
       </c>
       <c r="J435" s="3" t="n">
         <v>42356</v>
       </c>
       <c r="K435" s="3" t="n">
-        <v>42515</v>
+        <v>42576</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/22012034242535 — md,samuulal/bhuresing</t>
+          <t>1731007007/LD/22012034242532 — md,samuu/somji</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
         <v>75000</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>53265</v>
+        <v>23055</v>
       </c>
       <c r="J436" s="3" t="n">
         <v>42356</v>
       </c>
       <c r="K436" s="3" t="n">
-        <v>42571</v>
+        <v>42515</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/22012034242538 — md,chika/jiluu</t>
+          <t>1731007007/LD/22012034242535 — md,samuulal/bhuresing</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
-        <v>0</v>
+        <v>75000</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>0</v>
+        <v>53265</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>42269</v>
-[...1 lines deleted...]
-      <c r="K437" s="3"/>
+        <v>42356</v>
+      </c>
+      <c r="K437" s="3" t="n">
+        <v>42571</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/22012034247761 — med bandhan shanti / jagan</t>
+          <t>1731007007/LD/22012034242538 — md,chika/jiluu</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
-        <v>75753</v>
+        <v>0</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>51458</v>
+        <v>0</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>42377</v>
-[...3 lines deleted...]
-      </c>
+        <v>42269</v>
+      </c>
+      <c r="K438" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/22012034248359 — MED BADHAN  FAGNA  / LALSHA</t>
+          <t>1731007007/LD/22012034247761 — med bandhan shanti / jagan</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
-        <v>0</v>
+        <v>75753</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>0</v>
+        <v>51458</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>42366</v>
-[...1 lines deleted...]
-      <c r="K439" s="3"/>
+        <v>42377</v>
+      </c>
+      <c r="K439" s="3" t="n">
+        <v>42676</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/22012034248360 — MED BADHAN FAGNA / LALSHA</t>
+          <t>1731007007/LD/22012034248359 — MED BADHAN  FAGNA  / LALSHA</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
-        <v>75753</v>
+        <v>0</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>17649</v>
+        <v>0</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>42384</v>
-[...3 lines deleted...]
-      </c>
+        <v>42366</v>
+      </c>
+      <c r="K440" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/22012034248364 — MED BADHAN  FAGU / MOHBAT</t>
+          <t>1731007007/LD/22012034248360 — MED BADHAN FAGNA / LALSHA</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
-        <v>0</v>
+        <v>75753</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>0</v>
+        <v>17649</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>42366</v>
-[...1 lines deleted...]
-      <c r="K441" s="3"/>
+        <v>42384</v>
+      </c>
+      <c r="K441" s="3" t="n">
+        <v>42536</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/22012034248366 — MED BADHAN FAGU / MOHBATH</t>
+          <t>1731007007/LD/22012034248364 — MED BADHAN  FAGU / MOHBAT</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
-        <v>7354602207</v>
+        <v>0</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>58028</v>
+        <v>0</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>42418</v>
-[...3 lines deleted...]
-      </c>
+        <v>42366</v>
+      </c>
+      <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/22012034251206 — MEDBADHAN  DEVIDIN / RAGHU</t>
+          <t>1731007007/LD/22012034248366 — MED BADHAN FAGU / MOHBATH</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>57244</v>
+        <v>7354602207</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>0</v>
+        <v>58028</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>42366</v>
-[...1 lines deleted...]
-      <c r="K443" s="3"/>
+        <v>42418</v>
+      </c>
+      <c r="K443" s="3" t="n">
+        <v>42576</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/22012034251209 — MED BADHAN PHAGU / MOHBAT</t>
+          <t>1731007007/LD/22012034251206 — MEDBADHAN  DEVIDIN / RAGHU</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
-        <v>75766.6</v>
+        <v>57244</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>9018</v>
+        <v>0</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>42503</v>
-[...3 lines deleted...]
-      </c>
+        <v>42366</v>
+      </c>
+      <c r="K444" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/22012034251211 — MED BADHAN RAMADHAR / RONAYA</t>
+          <t>1731007007/LD/22012034251209 — MED BADHAN PHAGU / MOHBAT</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
-        <v>57347</v>
+        <v>75766.6</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>0</v>
+        <v>9018</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>42366</v>
-[...1 lines deleted...]
-      <c r="K445" s="3"/>
+        <v>42503</v>
+      </c>
+      <c r="K445" s="3" t="n">
+        <v>42576</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/22012034251213 — MEDBADHAN SUKHDAYAL / JAGNA</t>
+          <t>1731007007/LD/22012034251211 — MED BADHAN RAMADHAR / RONAYA</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
-        <v>75752</v>
+        <v>57347</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>62792</v>
+        <v>0</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>42515</v>
-[...3 lines deleted...]
-      </c>
+        <v>42366</v>
+      </c>
+      <c r="K446" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/22012034251217 — MED BADHAN BABU / PODDE</t>
+          <t>1731007007/LD/22012034251213 — MEDBADHAN SUKHDAYAL / JAGNA</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
-        <v>0</v>
+        <v>75752</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>0</v>
+        <v>62792</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>42366</v>
-[...1 lines deleted...]
-      <c r="K447" s="3"/>
+        <v>42515</v>
+      </c>
+      <c r="K447" s="3" t="n">
+        <v>42653</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/22012034251218 — MED BADHAN BABU / PODDE</t>
+          <t>1731007007/LD/22012034251217 — MED BADHAN BABU / PODDE</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
-        <v>75752</v>
+        <v>0</v>
       </c>
       <c r="I448" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J448" s="3" t="n">
         <v>42366</v>
       </c>
       <c r="K448" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/22012034251223 — med badhan babu/ podde</t>
+          <t>1731007007/LD/22012034251218 — MED BADHAN BABU / PODDE</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>0</v>
+        <v>75752</v>
       </c>
       <c r="I449" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J449" s="3" t="n">
         <v>42366</v>
       </c>
       <c r="K449" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/22012034251369 — med badhan babu podde</t>
+          <t>1731007007/LD/22012034251223 — med badhan babu/ podde</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I450" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J450" s="3" t="n">
         <v>42366</v>
       </c>
       <c r="K450" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/22012034251370 — med badhan babu podde</t>
+          <t>1731007007/LD/22012034251369 — med badhan babu podde</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I451" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J451" s="3" t="n">
         <v>42366</v>
       </c>
       <c r="K451" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/22012034251765 — MD RAMUU/LAKHAN</t>
+          <t>1731007007/LD/22012034251370 — med badhan babu podde</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I452" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>42461</v>
+        <v>42366</v>
       </c>
       <c r="K452" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/22012034253004 — med badhan babu / podde</t>
+          <t>1731007007/LD/22012034251765 — MD RAMUU/LAKHAN</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I453" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>42366</v>
+        <v>42461</v>
       </c>
       <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/22012034259659 — pasu shed,mantu/ratan</t>
+          <t>1731007007/LD/22012034253004 — med badhan babu / podde</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I454" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>42461</v>
+        <v>42366</v>
       </c>
       <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/22012034259661 — pasu shed,jairam/balaram</t>
+          <t>1731007007/LD/22012034259659 — pasu shed,mantu/ratan</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I455" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J455" s="3" t="n">
         <v>42461</v>
       </c>
       <c r="K455" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/22012034259664 — pasu shed serju/musru</t>
+          <t>1731007007/LD/22012034259661 — pasu shed,jairam/balaram</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I456" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J456" s="3" t="n">
         <v>42461</v>
       </c>
       <c r="K456" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/22012034259666 — pasu shed parsu /musru</t>
+          <t>1731007007/LD/22012034259664 — pasu shed serju/musru</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I457" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J457" s="3" t="n">
         <v>42461</v>
       </c>
       <c r="K457" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/22012034538908 — Med Bandhan Sumrat / Sobu</t>
+          <t>1731007007/LD/22012034259666 — pasu shed parsu /musru</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
-        <v>93894.39</v>
+        <v>0</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>54739</v>
+        <v>0</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>44256</v>
-[...3 lines deleted...]
-      </c>
+        <v>42461</v>
+      </c>
+      <c r="K458" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/22012034593716 — Vasudha Vandan Amrat Vatika Gram Panchayat Dumkaraiyat</t>
+          <t>1731007007/LD/22012034538908 — Med Bandhan Sumrat / Sobu</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>0</v>
+        <v>93894.39</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>0</v>
+        <v>54739</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K459" s="3"/>
+        <v>44256</v>
+      </c>
+      <c r="K459" s="3" t="n">
+        <v>46178</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/3799392034 — मेड बंधान कार्य सरजु/ मुसरू</t>
+          <t>1731007007/LD/22012034593716 — Vasudha Vandan Amrat Vatika Gram Panchayat Dumkaraiyat</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
-        <v>32612</v>
+        <v>0</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>32294</v>
+        <v>0</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>41425</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K460" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/3799396966 — मेड बंधान सुक्‍को/डोमा</t>
+          <t>1731007007/LD/3799392034 — मेड बंधान कार्य सरजु/ मुसरू</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
         <v>32612</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>1666</v>
+        <v>32294</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>41460</v>
+        <v>41425</v>
       </c>
       <c r="K461" s="3" t="n">
-        <v>41933</v>
+        <v>41924</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/3799396967 — मेड बंधान धर्मदास/गंगाराम</t>
+          <t>1731007007/LD/3799396966 — मेड बंधान सुक्‍को/डोमा</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
         <v>32612</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>14086</v>
+        <v>1666</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>41446</v>
+        <v>41460</v>
       </c>
       <c r="K462" s="3" t="n">
         <v>41933</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/3799396969 — मेड बंधान ओझा/ श्‍यामलाल</t>
+          <t>1731007007/LD/3799396967 — मेड बंधान धर्मदास/गंगाराम</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
         <v>32612</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>20741</v>
+        <v>14086</v>
       </c>
       <c r="J463" s="3" t="n">
         <v>41446</v>
       </c>
       <c r="K463" s="3" t="n">
         <v>41933</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/3799403068 — Med Bandhan Bundi/Ramu</t>
+          <t>1731007007/LD/3799396969 — मेड बंधान ओझा/ श्‍यामलाल</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
         <v>32612</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>16453</v>
+        <v>20741</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>41523</v>
+        <v>41446</v>
       </c>
       <c r="K464" s="3" t="n">
         <v>41933</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/3799406485 — MED BANDHAN GOLMAN / LUNNGA</t>
+          <t>1731007007/LD/3799403068 — Med Bandhan Bundi/Ramu</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>38972</v>
+        <v>32612</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>34115</v>
+        <v>16453</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>41544</v>
+        <v>41523</v>
       </c>
       <c r="K465" s="3" t="n">
-        <v>41924</v>
+        <v>41933</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/3799406490 — MED BANDHAN MANGU / KUNJI</t>
+          <t>1731007007/LD/3799406485 — MED BANDHAN GOLMAN / LUNNGA</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
-        <v>46000</v>
+        <v>38972</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>9277</v>
+        <v>34115</v>
       </c>
       <c r="J466" s="3" t="n">
         <v>41544</v>
       </c>
       <c r="K466" s="3" t="n">
-        <v>41933</v>
+        <v>41924</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/3799406492 — MED BANDHAN KARU / KUNJI</t>
+          <t>1731007007/LD/3799406490 — MED BANDHAN MANGU / KUNJI</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
-        <v>45325</v>
+        <v>46000</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>40144</v>
+        <v>9277</v>
       </c>
       <c r="J467" s="3" t="n">
         <v>41544</v>
       </c>
       <c r="K467" s="3" t="n">
-        <v>41922</v>
+        <v>41933</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/3799406499 — MED BANDHAN PARASRAM /MUSHRU</t>
+          <t>1731007007/LD/3799406492 — MED BANDHAN KARU / KUNJI</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
-        <v>32612</v>
+        <v>45325</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>27669</v>
+        <v>40144</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>41551</v>
+        <v>41544</v>
       </c>
       <c r="K468" s="3" t="n">
-        <v>41933</v>
+        <v>41922</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/3799406647 — MED BANDHAN RAMPIYARI / MUNSHI</t>
+          <t>1731007007/LD/3799406499 — MED BANDHAN PARASRAM /MUSHRU</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
         <v>32612</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>18613</v>
+        <v>27669</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>41544</v>
+        <v>41551</v>
       </c>
       <c r="K469" s="3" t="n">
         <v>41933</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/3799406650 — MED BANDHAN RAMBAI / DOMA</t>
+          <t>1731007007/LD/3799406647 — MED BANDHAN RAMPIYARI / MUNSHI</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
         <v>32612</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>4237</v>
+        <v>18613</v>
       </c>
       <c r="J470" s="3" t="n">
         <v>41544</v>
       </c>
       <c r="K470" s="3" t="n">
         <v>41933</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/3799406811 — MED BANDHAN BALIRAM / MOHAN</t>
+          <t>1731007007/LD/3799406650 — MED BANDHAN RAMBAI / DOMA</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
         <v>32612</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>0</v>
+        <v>4237</v>
       </c>
       <c r="J471" s="3" t="n">
         <v>41544</v>
       </c>
-      <c r="K471" s="3"/>
+      <c r="K471" s="3" t="n">
+        <v>41933</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/3799406813 — MED BANDHAN  SURAT/ MOHNI</t>
+          <t>1731007007/LD/3799406811 — MED BANDHAN BALIRAM / MOHAN</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
         <v>32612</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>26026</v>
+        <v>0</v>
       </c>
       <c r="J472" s="3" t="n">
         <v>41544</v>
       </c>
-      <c r="K472" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K472" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/3799406815 — MED BANDHAN JIVAN / DOMA</t>
+          <t>1731007007/LD/3799406813 — MED BANDHAN  SURAT/ MOHNI</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
-        <v>32618</v>
+        <v>32612</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>7736</v>
+        <v>26026</v>
       </c>
       <c r="J473" s="3" t="n">
         <v>41544</v>
       </c>
       <c r="K473" s="3" t="n">
-        <v>41933</v>
+        <v>42122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/3799406817 — Medhabandhan Karya Batto /Shundar</t>
+          <t>1731007007/LD/3799406815 — MED BANDHAN JIVAN / DOMA</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
-        <v>32612</v>
+        <v>32618</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>17073</v>
+        <v>7736</v>
       </c>
       <c r="J474" s="3" t="n">
         <v>41544</v>
       </c>
       <c r="K474" s="3" t="n">
         <v>41933</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/3799406820 — MED BHANDAN PHUSHU / MANNU</t>
+          <t>1731007007/LD/3799406817 — Medhabandhan Karya Batto /Shundar</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
-        <v>32962</v>
+        <v>32612</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>30066.1</v>
+        <v>17073</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>41551</v>
+        <v>41544</v>
       </c>
       <c r="K475" s="3" t="n">
         <v>41933</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/3799406823 — MED BHANDAN BUNDHI / RAMU</t>
+          <t>1731007007/LD/3799406820 — MED BHANDAN PHUSHU / MANNU</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
-        <v>32612</v>
+        <v>32962</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>31212</v>
+        <v>30066.1</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>41544</v>
+        <v>41551</v>
       </c>
       <c r="K476" s="3" t="n">
-        <v>41749</v>
+        <v>41933</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/3799406827 — Medbandhan Karya Ramjilal /Gondu</t>
+          <t>1731007007/LD/3799406823 — MED BHANDAN BUNDHI / RAMU</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
         <v>32612</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>28641.25</v>
+        <v>31212</v>
       </c>
       <c r="J477" s="3" t="n">
         <v>41544</v>
       </c>
       <c r="K477" s="3" t="n">
-        <v>42123</v>
+        <v>41749</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/3799406830 — Medbandhan Karya Surat /Mangal</t>
+          <t>1731007007/LD/3799406827 — Medbandhan Karya Ramjilal /Gondu</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
         <v>32612</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>32534</v>
+        <v>28641.25</v>
       </c>
       <c r="J478" s="3" t="n">
         <v>41544</v>
       </c>
       <c r="K478" s="3" t="n">
-        <v>41933</v>
+        <v>42123</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/3799406834 — Medbandhan Karya Fulvati /Phatesing</t>
+          <t>1731007007/LD/3799406830 — Medbandhan Karya Surat /Mangal</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
         <v>32612</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>30231</v>
+        <v>32534</v>
       </c>
       <c r="J479" s="3" t="n">
         <v>41544</v>
       </c>
       <c r="K479" s="3" t="n">
         <v>41933</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/3799408545 — MED BANDHAN SAMRSINGH / PHUSU</t>
+          <t>1731007007/LD/3799406834 — Medbandhan Karya Fulvati /Phatesing</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
         <v>32612</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>0</v>
+        <v>30231</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>41543</v>
-[...1 lines deleted...]
-      <c r="K480" s="3"/>
+        <v>41544</v>
+      </c>
+      <c r="K480" s="3" t="n">
+        <v>41933</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/3799408548 — MED BANDHAN RIKHIRAM / RAMMU</t>
+          <t>1731007007/LD/3799408545 — MED BANDHAN SAMRSINGH / PHUSU</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
         <v>32612</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>27156</v>
+        <v>0</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>41635</v>
-[...3 lines deleted...]
-      </c>
+        <v>41543</v>
+      </c>
+      <c r="K481" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/3799408550 — MED BANDHAN JANKI / PATIRAM</t>
+          <t>1731007007/LD/3799408548 — MED BANDHAN RIKHIRAM / RAMMU</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
         <v>32612</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>0</v>
+        <v>27156</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>41565</v>
-[...1 lines deleted...]
-      <c r="K482" s="3"/>
+        <v>41635</v>
+      </c>
+      <c r="K482" s="3" t="n">
+        <v>41933</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/3799408553 — MED BANDHAN SEETARAM / BIRAJ</t>
+          <t>1731007007/LD/3799408550 — MED BANDHAN JANKI / PATIRAM</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
         <v>32612</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>19640</v>
+        <v>0</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>41635</v>
-[...3 lines deleted...]
-      </c>
+        <v>41565</v>
+      </c>
+      <c r="K483" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/3799408556 — MED BANDHAN SABULAL/ SAMMU</t>
+          <t>1731007007/LD/3799408553 — MED BANDHAN SEETARAM / BIRAJ</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
         <v>32612</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>0</v>
+        <v>19640</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>41565</v>
-[...1 lines deleted...]
-      <c r="K484" s="3"/>
+        <v>41635</v>
+      </c>
+      <c r="K484" s="3" t="n">
+        <v>41933</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/3799408558 — MED BANDHAN GORELAL / RONYA</t>
+          <t>1731007007/LD/3799408556 — MED BANDHAN SABULAL/ SAMMU</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
         <v>32612</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>4380</v>
+        <v>0</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>41621</v>
-[...3 lines deleted...]
-      </c>
+        <v>41565</v>
+      </c>
+      <c r="K485" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/3799408559 — MED BANDHAN BATTULAL / PREMSINGH</t>
+          <t>1731007007/LD/3799408558 — MED BANDHAN GORELAL / RONYA</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
         <v>32612</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>25262</v>
+        <v>4380</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>41572</v>
+        <v>41621</v>
       </c>
       <c r="K486" s="3" t="n">
-        <v>41933</v>
+        <v>41934</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/3799408561 — MED BANDHAN SOBU / JANGU</t>
+          <t>1731007007/LD/3799408559 — MED BANDHAN BATTULAL / PREMSINGH</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
-        <v>32962</v>
+        <v>32612</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>24362</v>
+        <v>25262</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>41551</v>
+        <v>41572</v>
       </c>
       <c r="K487" s="3" t="n">
         <v>41933</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/3799408562 — MED BANDHAN TENU / JILLU</t>
+          <t>1731007007/LD/3799408561 — MED BANDHAN SOBU / JANGU</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
         <v>32962</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>32092</v>
+        <v>24362</v>
       </c>
       <c r="J488" s="3" t="n">
         <v>41551</v>
       </c>
       <c r="K488" s="3" t="n">
         <v>41933</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/3799408563 — MED BANDHAN GULAB / GODHU</t>
+          <t>1731007007/LD/3799408562 — MED BANDHAN TENU / JILLU</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
-        <v>32612</v>
+        <v>32962</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>10737</v>
+        <v>32092</v>
       </c>
       <c r="J489" s="3" t="n">
         <v>41551</v>
       </c>
       <c r="K489" s="3" t="n">
         <v>41933</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/3799408565 — MED BANDHAN RAMKISHAN / MANSU</t>
+          <t>1731007007/LD/3799408563 — MED BANDHAN GULAB / GODHU</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
-        <v>41555</v>
+        <v>32612</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>41895</v>
+        <v>10737</v>
       </c>
       <c r="J490" s="3" t="n">
         <v>41551</v>
       </c>
       <c r="K490" s="3" t="n">
         <v>41933</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/3799408567 — MED BANDHAN RAMDAYAL / GONDHU</t>
+          <t>1731007007/LD/3799408565 — MED BANDHAN RAMKISHAN / MANSU</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
-        <v>32612</v>
+        <v>41555</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>2571</v>
+        <v>41895</v>
       </c>
       <c r="J491" s="3" t="n">
         <v>41551</v>
       </c>
       <c r="K491" s="3" t="n">
         <v>41933</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/3799436925 — MED BANDHAN PARSU / PURAN</t>
+          <t>1731007007/LD/3799408567 — MED BANDHAN RAMDAYAL / GONDHU</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
-        <v>50534</v>
+        <v>32612</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>37703</v>
+        <v>2571</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>41761</v>
+        <v>41551</v>
       </c>
       <c r="K492" s="3" t="n">
-        <v>42175</v>
+        <v>41933</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/3799436926 — MED BANDHAN DHUKLAL / GATSINGH</t>
+          <t>1731007007/LD/3799436925 — MED BANDHAN PARSU / PURAN</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
-        <v>33823</v>
+        <v>50534</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>0</v>
+        <v>37703</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>41701</v>
-[...1 lines deleted...]
-      <c r="K493" s="3"/>
+        <v>41761</v>
+      </c>
+      <c r="K493" s="3" t="n">
+        <v>42175</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/3799436927 — MED BANDHAN MANHORI / RAMU</t>
+          <t>1731007007/LD/3799436926 — MED BANDHAN DHUKLAL / GATSINGH</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>67545</v>
+        <v>33823</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>28740</v>
+        <v>0</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>41733</v>
-[...3 lines deleted...]
-      </c>
+        <v>41701</v>
+      </c>
+      <c r="K494" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/3799436928 — MED BANDHAN SUMARTI / BIHARI</t>
+          <t>1731007007/LD/3799436927 — MED BANDHAN MANHORI / RAMU</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
-        <v>32618</v>
+        <v>67545</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>16796</v>
+        <v>28740</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>41740</v>
+        <v>41733</v>
       </c>
       <c r="K495" s="3" t="n">
-        <v>42122</v>
+        <v>41933</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/3799436929 — MED BANDHAN RAMDAYAL / PURAN</t>
+          <t>1731007007/LD/3799436928 — MED BANDHAN SUMARTI / BIHARI</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
-        <v>67400</v>
+        <v>32618</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>37743</v>
+        <v>16796</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>41873</v>
+        <v>41740</v>
       </c>
       <c r="K496" s="3" t="n">
         <v>42122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/3799436930 — MED BANDHAN KISHANLAL / GATSINGH</t>
+          <t>1731007007/LD/3799436929 — MED BANDHAN RAMDAYAL / PURAN</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
-        <v>33823</v>
+        <v>67400</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>0</v>
+        <v>37743</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>41701</v>
-[...1 lines deleted...]
-      <c r="K497" s="3"/>
+        <v>41873</v>
+      </c>
+      <c r="K497" s="3" t="n">
+        <v>42122</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1731007007/LD/3799436931 — MED BANDHAN BABULAL / TUKARAM</t>
+          <t>1731007007/LD/3799436930 — MED BANDHAN KISHANLAL / GATSINGH</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
-        <v>98000</v>
+        <v>33823</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>37555</v>
+        <v>0</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>41733</v>
-[...3 lines deleted...]
-      </c>
+        <v>41701</v>
+      </c>
+      <c r="K498" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1731007007/PG/22012034304821 — KHEL MEDAN NIRMAN (KHAPRAWADI )</t>
+          <t>1731007007/LD/3799436931 — MED BANDHAN BABULAL / TUKARAM</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
-        <v>186000</v>
+        <v>98000</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>15528</v>
+        <v>37555</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>43035</v>
+        <v>41733</v>
       </c>
       <c r="K499" s="3" t="n">
-        <v>43444</v>
+        <v>41933</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1731007007/RC/12/3 — अर्थवर्ग रोड निर्माण माठिगढ ढुमका रै</t>
+          <t>1731007007/PG/22012034304821 — KHEL MEDAN NIRMAN (KHAPRAWADI )</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
-        <v>498000</v>
+        <v>186000</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>397236</v>
+        <v>15528</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>39085</v>
+        <v>43035</v>
       </c>
       <c r="K500" s="3" t="n">
-        <v>39891</v>
+        <v>43444</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1731007007/RC/12/6 — अर्थवर्क वर्ग रोकडंक कौक्‍डिया (झुझुर  ढुमका रै</t>
+          <t>1731007007/RC/12/3 — अर्थवर्ग रोड निर्माण माठिगढ ढुमका रै</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
-        <v>258000</v>
+        <v>498000</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>143737</v>
+        <v>397236</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>39089</v>
-[...1 lines deleted...]
-      <c r="K501" s="3"/>
+        <v>39085</v>
+      </c>
+      <c r="K501" s="3" t="n">
+        <v>39891</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1731007007/RC/22012034194561 — C.C Rod 63mt Mulchand Ke Ghar Se Battulal Ke Ghar</t>
+          <t>1731007007/RC/12/6 — अर्थवर्क वर्ग रोकडंक कौक्‍डिया (झुझुर  ढुमका रै</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
-        <v>71100</v>
+        <v>258000</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>12667.2</v>
+        <v>143737</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>41649</v>
-[...3 lines deleted...]
-      </c>
+        <v>39089</v>
+      </c>
+      <c r="K502" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1731007007/RC/22012034194564 — C.C. Rod 121mt Choupal Se Ramkaran Ke Ghar Tak</t>
+          <t>1731007007/RC/22012034194561 — C.C Rod 63mt Mulchand Ke Ghar Se Battulal Ke Ghar</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
-        <v>0</v>
+        <v>71100</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>0</v>
+        <v>12667.2</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>41438</v>
-[...1 lines deleted...]
-      <c r="K503" s="3"/>
+        <v>41649</v>
+      </c>
+      <c r="K503" s="3" t="n">
+        <v>42541</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1731007007/RC/22012034194671 — C.C.ROAD 63 M. MULCHAND KE GHAR SE BATTULAL KE GHA</t>
+          <t>1731007007/RC/22012034194564 — C.C. Rod 121mt Choupal Se Ramkaran Ke Ghar Tak</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I504" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>41369</v>
+        <v>41438</v>
       </c>
       <c r="K504" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1731007007/RC/22012034194791 — c.c.road 121 mt Ramkaran ke Ghar se Chaupal tak dh</t>
+          <t>1731007007/RC/22012034194671 — C.C.ROAD 63 M. MULCHAND KE GHAR SE BATTULAL KE GHA</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
-        <v>432000</v>
+        <v>0</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>91609.46</v>
+        <v>0</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>41628</v>
-[...3 lines deleted...]
-      </c>
+        <v>41369</v>
+      </c>
+      <c r="K505" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1731007007/RC/22012034216141 — GRAVEL ROAD HARNYA CHICHOLI JOD TO DASHI KE KHET TAK</t>
+          <t>1731007007/RC/22012034194791 — c.c.road 121 mt Ramkaran ke Ghar se Chaupal tak dh</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
-        <v>1056000</v>
+        <v>432000</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>0</v>
+        <v>91609.46</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>41740</v>
-[...1 lines deleted...]
-      <c r="K506" s="3"/>
+        <v>41628</v>
+      </c>
+      <c r="K506" s="3" t="n">
+        <v>42527</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1731007007/RC/22012034216142 — GRAVEL ROAD BAJRANG MANDIR CC ROAD CHIROTIYA  TO PIPAL BARRA</t>
+          <t>1731007007/RC/22012034216141 — GRAVEL ROAD HARNYA CHICHOLI JOD TO DASHI KE KHET TAK</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
-        <v>1010000</v>
+        <v>1056000</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>285574.99</v>
+        <v>0</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>41761</v>
-[...3 lines deleted...]
-      </c>
+        <v>41740</v>
+      </c>
+      <c r="K507" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1731007007/RC/22012034265443 — cc road ramsing ke ghar se angenwadi tek</t>
+          <t>1731007007/RC/22012034216142 — GRAVEL ROAD BAJRANG MANDIR CC ROAD CHIROTIYA  TO PIPAL BARRA</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
-        <v>0</v>
+        <v>1010000</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>0</v>
+        <v>285574.99</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>42080</v>
-[...1 lines deleted...]
-      <c r="K508" s="3"/>
+        <v>41761</v>
+      </c>
+      <c r="K508" s="3" t="n">
+        <v>42696</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1731007007/RC/22012034303450 — cc road kisori ke ghar se sarkari kuo</t>
+          <t>1731007007/RC/22012034265443 — cc road ramsing ke ghar se angenwadi tek</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I509" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>42461</v>
+        <v>42080</v>
       </c>
       <c r="K509" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1731007007/RC/22012034303454 — cc road sumret</t>
+          <t>1731007007/RC/22012034303450 — cc road kisori ke ghar se sarkari kuo</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I510" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J510" s="3" t="n">
         <v>42461</v>
       </c>
       <c r="K510" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1731007007/RC/22012034319660 — C.C.ROAD 300 MT- E.G.S.SCHOOL SE BAKKU KE GHAR TAK</t>
+          <t>1731007007/RC/22012034303454 — cc road sumret</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
-        <v>210000</v>
+        <v>0</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>133551.4</v>
+        <v>0</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>42839</v>
-[...3 lines deleted...]
-      </c>
+        <v>42461</v>
+      </c>
+      <c r="K511" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1731007007/RC/22012034353245 — C.C.ROAD 100MT.BATTULAL KE GHAR SE SHABLAL KE GHAR TAK</t>
+          <t>1731007007/RC/22012034319660 — C.C.ROAD 300 MT- E.G.S.SCHOOL SE BAKKU KE GHAR TAK</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
-        <v>44250</v>
+        <v>210000</v>
       </c>
       <c r="I512" s="2" t="n">
-        <v>0</v>
+        <v>133551.4</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>42726</v>
-[...1 lines deleted...]
-      <c r="K512" s="3"/>
+        <v>42839</v>
+      </c>
+      <c r="K512" s="3" t="n">
+        <v>45534</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1731007007/RC/22012034353246 — C.C.ROAD 500 MT. PANCHYAT BHAVAN SE MOTI KE GHAR TAK</t>
+          <t>1731007007/RC/22012034353245 — C.C.ROAD 100MT.BATTULAL KE GHAR SE SHABLAL KE GHAR TAK</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
-        <v>221250</v>
+        <v>44250</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>231231</v>
+        <v>0</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>42993</v>
-[...3 lines deleted...]
-      </c>
+        <v>42726</v>
+      </c>
+      <c r="K513" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1731007007/RC/22012034396601 — cc.road main road se aganwadi tk chirotiya 100m.</t>
+          <t>1731007007/RC/22012034353246 — C.C.ROAD 500 MT. PANCHYAT BHAVAN SE MOTI KE GHAR TAK</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
-        <v>38250</v>
+        <v>221250</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>0</v>
+        <v>231231</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>43242</v>
-[...1 lines deleted...]
-      <c r="K514" s="3"/>
+        <v>42993</v>
+      </c>
+      <c r="K514" s="3" t="n">
+        <v>43691</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
           <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1731007007/RC/22012034396607 — cc. road main road se aganwadi tk 100m.</t>
+          <t>1731007007/RC/22012034396601 — cc.road main road se aganwadi tk chirotiya 100m.</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
-        <v>46500</v>
+        <v>38250</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>29110</v>
+        <v>0</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>43399</v>
-[...3 lines deleted...]
-      </c>
+        <v>43242</v>
+      </c>
+      <c r="K515" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
           <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1731007007/RC/22012034396611 — cc.road 100m.choupal se debu ke ghar tk 100m</t>
+          <t>1731007007/RC/22012034396607 — cc. road main road se aganwadi tk 100m.</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
         <v>46500</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>54278</v>
+        <v>29110</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>43381</v>
+        <v>43399</v>
       </c>
       <c r="K516" s="3" t="n">
-        <v>43480</v>
+        <v>45534</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
           <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1731007007/RC/22012034398435 — cc.road debu ke ghar se punu ke ghar tk 100</t>
+          <t>1731007007/RC/22012034396611 — cc.road 100m.choupal se debu ke ghar tk 100m</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
         <v>46500</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>45250</v>
+        <v>54278</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>43484</v>
+        <v>43381</v>
       </c>
       <c r="K517" s="3" t="n">
-        <v>43734</v>
+        <v>43480</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1731007007/RC/22012034508448 — C.C.ROAD NIRMAN 200 MT. MAN ROAD SE KAMLESH KE GHAR TAK JHUNJRU</t>
+          <t>1731007007/RC/22012034398435 — cc.road debu ke ghar se punu ke ghar tk 100</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
-        <v>76500</v>
+        <v>46500</v>
       </c>
       <c r="I518" s="2" t="n">
-        <v>72970</v>
+        <v>45250</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>44183</v>
+        <v>43484</v>
       </c>
       <c r="K518" s="3" t="n">
-        <v>44239</v>
+        <v>43734</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1731007007/RC/22012034508449 — C.C.ROAD 200 MT MANIRAM KE GHAR SE HIRAMAN KE GHAR TAK DHUMKA</t>
+          <t>1731007007/RC/22012034508448 — C.C.ROAD NIRMAN 200 MT. MAN ROAD SE KAMLESH KE GHAR TAK JHUNJRU</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
         <v>76500</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>74260</v>
+        <v>72970</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>44134</v>
+        <v>44183</v>
       </c>
       <c r="K519" s="3" t="n">
-        <v>44185</v>
+        <v>44239</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1731007007/RC/22012034508454 — C.C.ROAD NIRMAN 100 MT. MEN ROAD SE SUKHDEV KE GHAR TAK BEHDAGAD</t>
+          <t>1731007007/RC/22012034508449 — C.C.ROAD 200 MT MANIRAM KE GHAR SE HIRAMAN KE GHAR TAK DHUMKA</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
-        <v>38250</v>
+        <v>76500</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>33830</v>
+        <v>74260</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>44165</v>
+        <v>44134</v>
       </c>
       <c r="K520" s="3" t="n">
-        <v>44251</v>
+        <v>44185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1731007007/RC/22012034554890 — C.C.ROAD NIRMAN KARYA 200MT. MEN ROAD SE KAMLESH KE GHAR TAK (CHIRROTIYA)</t>
+          <t>1731007007/RC/22012034508454 — C.C.ROAD NIRMAN 100 MT. MEN ROAD SE SUKHDEV KE GHAR TAK BEHDAGAD</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
-        <v>77000</v>
+        <v>38250</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>72010</v>
+        <v>33830</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>44232</v>
+        <v>44165</v>
       </c>
       <c r="K521" s="3" t="n">
-        <v>44286</v>
+        <v>44251</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1731007007/RC/22012034561126 — C.C.ROAD NIRMAN KARYA 200 MT. RAMA KE GHAR SE AGANWADI BHAVAN KE PASS KODIYA</t>
+          <t>1731007007/RC/22012034554890 — C.C.ROAD NIRMAN KARYA 200MT. MEN ROAD SE KAMLESH KE GHAR TAK (CHIRROTIYA)</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
-        <v>0</v>
+        <v>77000</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>0</v>
+        <v>72010</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>44227</v>
-[...1 lines deleted...]
-      <c r="K522" s="3"/>
+        <v>44232</v>
+      </c>
+      <c r="K522" s="3" t="n">
+        <v>44286</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1731007007/RC/22012034561128 — C.C.ROAD NIRMAN KARYA 200 MT. RAMA KE GHAR SE AGANWADI BHAVAN KE PASS KODIYA</t>
+          <t>1731007007/RC/22012034561126 — C.C.ROAD NIRMAN KARYA 200 MT. RAMA KE GHAR SE AGANWADI BHAVAN KE PASS KODIYA</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
-        <v>77000</v>
+        <v>0</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>28950</v>
+        <v>0</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>44274</v>
+        <v>44227</v>
       </c>
       <c r="K523" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1731007007/RC/22012034562220 — C.C.ROAD NIRMAN KARYA 150 MT STOPDEM RAPTA SE RAMPAL KE GHAR TAK</t>
+          <t>1731007007/RC/22012034561128 — C.C.ROAD NIRMAN KARYA 200 MT. RAMA KE GHAR SE AGANWADI BHAVAN KE PASS KODIYA</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
-        <v>57000</v>
+        <v>77000</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>64920</v>
+        <v>28950</v>
       </c>
       <c r="J524" s="3" t="n">
         <v>44274</v>
       </c>
-      <c r="K524" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K524" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1731007007/RC/22012034587535 — C.C.ROAD NIRMAN KARYA 200 MT.PHULCHAND KE GHAR SE SHERSINGH KE GHAR TAK</t>
+          <t>1731007007/RC/22012034562220 — C.C.ROAD NIRMAN KARYA 150 MT STOPDEM RAPTA SE RAMPAL KE GHAR TAK</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
-        <v>77000</v>
+        <v>57000</v>
       </c>
       <c r="I525" s="2" t="n">
-        <v>47367</v>
+        <v>64920</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>44492</v>
+        <v>44274</v>
       </c>
       <c r="K525" s="3" t="n">
-        <v>45568</v>
+        <v>44520</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1731007007/RC/45865 — ग्रेवल मार्ग संतराू के घर से रामु</t>
+          <t>1731007007/RC/22012034587535 — C.C.ROAD NIRMAN KARYA 200 MT.PHULCHAND KE GHAR SE SHERSINGH KE GHAR TAK</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
-        <v>200000</v>
+        <v>77000</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>304438</v>
+        <v>47367</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>39895</v>
+        <v>44492</v>
       </c>
       <c r="K526" s="3" t="n">
-        <v>41153</v>
+        <v>45568</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1731007007/RC/45866 — ग्रेवल निर्माण कौडिया से रामुढाना</t>
+          <t>1731007007/RC/45865 — ग्रेवल मार्ग संतराू के घर से रामु</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I527" s="2" t="n">
-        <v>132781</v>
+        <v>304438</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>39881</v>
-[...1 lines deleted...]
-      <c r="K527" s="3"/>
+        <v>39895</v>
+      </c>
+      <c r="K527" s="3" t="n">
+        <v>41153</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Metal Second coat / Construction of WBM Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1731007007/RC/54684 — जी एस बी रोड गौलानढाना से दादुगुरवा मार्ग</t>
+          <t>1731007007/RC/45866 — ग्रेवल निर्माण कौडिया से रामुढाना</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
-        <v>0</v>
+        <v>200000</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>425332</v>
+        <v>132781</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>40529</v>
-[...3 lines deleted...]
-      </c>
+        <v>39881</v>
+      </c>
+      <c r="K528" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Metal Second coat / Construction of WBM Roads for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1731007007/RC/54694 — जी एस बी रोड शेरसिंग के घर से खपराबाडी मार्ग</t>
+          <t>1731007007/RC/54684 — जी एस बी रोड गौलानढाना से दादुगुरवा मार्ग</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>603480</v>
+        <v>425332</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>40545</v>
+        <v>40529</v>
       </c>
       <c r="K529" s="3" t="n">
         <v>41153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1731007007/RC/54804 — सी.सी.रोड सह नाली निर्माण 90मी. बटटूलाल के घर से च</t>
+          <t>1731007007/RC/54694 — जी एस बी रोड शेरसिंग के घर से खपराबाडी मार्ग</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
-        <v>120000</v>
+        <v>0</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>87877.89</v>
+        <v>603480</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>41354</v>
+        <v>40545</v>
       </c>
       <c r="K530" s="3" t="n">
-        <v>41933</v>
+        <v>41153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1731007007/RC/7802 — thumka se chikhali raiyat marg</t>
+          <t>1731007007/RC/54804 — सी.सी.रोड सह नाली निर्माण 90मी. बटटूलाल के घर से च</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
-        <v>0</v>
+        <v>120000</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>163949</v>
+        <v>87877.89</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>39539</v>
+        <v>41354</v>
       </c>
       <c r="K531" s="3" t="n">
-        <v>39436</v>
+        <v>41933</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1731007007/RC/7803 — kodiya se ramudhana marg</t>
+          <t>1731007007/RC/7802 — thumka se chikhali raiyat marg</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>11178</v>
+        <v>163949</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>39569</v>
+        <v>39539</v>
       </c>
       <c r="K532" s="3" t="n">
-        <v>39891</v>
+        <v>39436</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1731007007/RC/7809 — अर्थ वर्ग रोड चिरोटिया से चिखली</t>
+          <t>1731007007/RC/7803 — kodiya se ramudhana marg</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
-        <v>199200</v>
+        <v>0</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>507492.94</v>
+        <v>11178</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>38858</v>
+        <v>39569</v>
       </c>
       <c r="K533" s="3" t="n">
-        <v>45104</v>
+        <v>39891</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1731007007/RC/7817 — ग्रेवल रोड ढुमका से दादुगुस्‍बा</t>
+          <t>1731007007/RC/7809 — अर्थ वर्ग रोड चिरोटिया से चिखली</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
-        <v>500000</v>
+        <v>199200</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>40710</v>
+        <v>507492.94</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>39578</v>
+        <v>38858</v>
       </c>
       <c r="K534" s="3" t="n">
-        <v>41153</v>
+        <v>45104</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1731007007/RC/7818 — जी एस बी रोड पुनू के घर के पास  मार्ग कैडिया</t>
+          <t>1731007007/RC/7817 — ग्रेवल रोड ढुमका से दादुगुस्‍बा</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>565699</v>
+        <v>40710</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>39753</v>
+        <v>39578</v>
       </c>
       <c r="K535" s="3" t="n">
         <v>41153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1731007007/RC/Earth/Chikhli/DumkaRayat/1 — Earth Work Road Chikhli DumkaRyat</t>
+          <t>1731007007/RC/7818 — जी एस बी रोड पुनू के घर के पास  मार्ग कैडिया</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
-        <v>399900</v>
+        <v>500000</v>
       </c>
       <c r="I536" s="2" t="n">
-        <v>179326</v>
+        <v>565699</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>38830</v>
-[...1 lines deleted...]
-      <c r="K536" s="3"/>
+        <v>39753</v>
+      </c>
+      <c r="K536" s="3" t="n">
+        <v>41153</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1731007007/RC/Earth/Chirotiya/DumkaRayt/2 — Earth Work Road Chirotiya DumkaRayt</t>
+          <t>1731007007/RC/Earth/Chikhli/DumkaRayat/1 — Earth Work Road Chikhli DumkaRyat</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
-        <v>216936</v>
+        <v>399900</v>
       </c>
       <c r="I537" s="2" t="n">
-        <v>0</v>
+        <v>179326</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>38858</v>
+        <v>38830</v>
       </c>
       <c r="K537" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1731007007/RC/Earth/Junjhru/Dumkaryat/1 — Earth Work Road Junjhru Dumkarong</t>
+          <t>1731007007/RC/Earth/Chirotiya/DumkaRayt/2 — Earth Work Road Chirotiya DumkaRayt</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
-        <v>404238</v>
+        <v>216936</v>
       </c>
       <c r="I538" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>39891</v>
+        <v>38858</v>
       </c>
       <c r="K538" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1731007007/RC/EW/Biraj/Dumkaryat/4 — Earth Work Road Biraj Dumkaryat</t>
+          <t>1731007007/RC/Earth/Junjhru/Dumkaryat/1 — Earth Work Road Junjhru Dumkarong</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
-        <v>206793</v>
+        <v>404238</v>
       </c>
       <c r="I539" s="2" t="n">
-        <v>263800</v>
+        <v>0</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>39058</v>
+        <v>39891</v>
       </c>
       <c r="K539" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1731007007/RC/EW/Chirotiya/Dumkaryat/2 — Earth Work Road Chirotiya Dumkaryat</t>
+          <t>1731007007/RC/EW/Biraj/Dumkaryat/4 — Earth Work Road Biraj Dumkaryat</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
-        <v>290007</v>
+        <v>206793</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>283900</v>
+        <v>263800</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>38887</v>
+        <v>39058</v>
       </c>
       <c r="K540" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1731007007/RC/EW/Khaprawadi/Dumkaryat/3 — Earth Work Road Khaprawadi Dumkaryat</t>
+          <t>1731007007/RC/EW/Chirotiya/Dumkaryat/2 — Earth Work Road Chirotiya Dumkaryat</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
-        <v>202722</v>
+        <v>290007</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>119000</v>
+        <v>283900</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>38875</v>
+        <v>38887</v>
       </c>
       <c r="K541" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1731007007/RC/ढुमका/6/143 — ग्रेवल मार्ग ढुमका से चिखली 1k.m.</t>
+          <t>1731007007/RC/EW/Khaprawadi/Dumkaryat/3 — Earth Work Road Khaprawadi Dumkaryat</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
-        <v>500000</v>
+        <v>202722</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>444656</v>
+        <v>119000</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>39146</v>
-[...3 lines deleted...]
-      </c>
+        <v>38875</v>
+      </c>
+      <c r="K542" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1731007007/RC/ढुमका रै/13/300 — ग्रेवल रोड निर्माण ढुमका रै</t>
+          <t>1731007007/RC/ढुमका/6/143 — ग्रेवल मार्ग ढुमका से चिखली 1k.m.</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
-        <v>200000</v>
+        <v>500000</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>256269</v>
+        <v>444656</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>39420</v>
+        <v>39146</v>
       </c>
       <c r="K543" s="3" t="n">
-        <v>41153</v>
+        <v>39891</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1731007007/RS/22012034225210 — MARYADA YOJNA SOCHALAY  30  (BHAG 1)</t>
+          <t>1731007007/RC/ढुमका रै/13/300 — ग्रेवल रोड निर्माण ढुमका रै</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
-        <v>0</v>
+        <v>200000</v>
       </c>
       <c r="I544" s="2" t="n">
-        <v>0</v>
+        <v>256269</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>41702</v>
-[...1 lines deleted...]
-      <c r="K544" s="3"/>
+        <v>39420</v>
+      </c>
+      <c r="K544" s="3" t="n">
+        <v>41153</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1731007007/RS/22012034225391 — MARYADA YOJNA SOCHALAY  30 (BHAG 1 ) DHUMKA RAYAT</t>
+          <t>1731007007/RS/22012034225210 — MARYADA YOJNA SOCHALAY  30  (BHAG 1)</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
-        <v>259200</v>
+        <v>0</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>43354.68</v>
+        <v>0</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>41747</v>
-[...3 lines deleted...]
-      </c>
+        <v>41702</v>
+      </c>
+      <c r="K545" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Anganwadi Toilets / Construction of Anganwadi Multi Unit Toilets for Community</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1731007007/RS/22012034243516 — MARYADA YOJNA SOCHALAYA -BHAG -2 DHUMKA RAIYAT</t>
+          <t>1731007007/RS/22012034225391 — MARYADA YOJNA SOCHALAY  30 (BHAG 1 ) DHUMKA RAYAT</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
-        <v>0</v>
+        <v>259200</v>
       </c>
       <c r="I546" s="2" t="n">
-        <v>0</v>
+        <v>43354.68</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>41764</v>
-[...1 lines deleted...]
-      <c r="K546" s="3"/>
+        <v>41747</v>
+      </c>
+      <c r="K546" s="3" t="n">
+        <v>42612</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
           <t>Anganwadi Toilets / Construction of Anganwadi Multi Unit Toilets for Community</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1731007007/RS/22012034243526 — MARYADA YOJNA SHOCHALAYA BHAG 2 DHUMKA RAIYAT</t>
+          <t>1731007007/RS/22012034243516 — MARYADA YOJNA SOCHALAYA -BHAG -2 DHUMKA RAIYAT</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I547" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J547" s="3" t="n">
         <v>41764</v>
       </c>
       <c r="K547" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
           <t>Anganwadi Toilets / Construction of Anganwadi Multi Unit Toilets for Community</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1731007007/RS/22012034243530 — MARYADA YOJNA SHOCHALAYA BHAG 2 DHUMKA RAIYAT</t>
+          <t>1731007007/RS/22012034243526 — MARYADA YOJNA SHOCHALAYA BHAG 2 DHUMKA RAIYAT</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I548" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J548" s="3" t="n">
         <v>41764</v>
       </c>
       <c r="K548" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Anganwadi Toilets / Construction of Anganwadi Multi Unit Toilets for Community</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1731007007/RS/22012034243536 — MARYADA SOCHALAY  10  ( BHAG 2 )</t>
+          <t>1731007007/RS/22012034243530 — MARYADA YOJNA SHOCHALAYA BHAG 2 DHUMKA RAIYAT</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
-        <v>54000</v>
+        <v>0</v>
       </c>
       <c r="I549" s="2" t="n">
-        <v>12717</v>
+        <v>0</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>41810</v>
-[...3 lines deleted...]
-      </c>
+        <v>41764</v>
+      </c>
+      <c r="K549" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
-          <t>Anganwadi Toilets / Construction of Anganwadi Multi Unit Toilets for Community</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1731007007/RS/22012034247830 — MARYADA YOJNA SAUCHALAY  20 (BHAG 3 DHUMKA)</t>
+          <t>1731007007/RS/22012034243536 — MARYADA SOCHALAY  10  ( BHAG 2 )</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
-        <v>0</v>
+        <v>54000</v>
       </c>
       <c r="I550" s="2" t="n">
-        <v>0</v>
+        <v>12717</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>41764</v>
-[...1 lines deleted...]
-      <c r="K550" s="3"/>
+        <v>41810</v>
+      </c>
+      <c r="K550" s="3" t="n">
+        <v>42696</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Anganwadi Toilets / Construction of Anganwadi Multi Unit Toilets for Community</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1731007007/RS/22012034249598 — MARYADA YOJNA SOCHALAY 10 ( BHAG 3 A )</t>
+          <t>1731007007/RS/22012034247830 — MARYADA YOJNA SAUCHALAY  20 (BHAG 3 DHUMKA)</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
-        <v>54000</v>
+        <v>0</v>
       </c>
       <c r="I551" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>41831</v>
+        <v>41764</v>
       </c>
       <c r="K551" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1731007007/RS/22012034322452 — Sochalay Niraman Chirotiya (Bhag 01)</t>
+          <t>1731007007/RS/22012034249598 — MARYADA YOJNA SOCHALAY 10 ( BHAG 3 A )</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
-        <v>84000</v>
+        <v>54000</v>
       </c>
       <c r="I552" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>43035</v>
+        <v>41831</v>
       </c>
       <c r="K552" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1731007007/RS/22012034322462 — Sochalay Nirman Dhumka Raiyat (Bhag 01 )</t>
+          <t>1731007007/RS/22012034322452 — Sochalay Niraman Chirotiya (Bhag 01)</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
-        <v>72000</v>
+        <v>84000</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>7221</v>
+        <v>0</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>42769</v>
-[...3 lines deleted...]
-      </c>
+        <v>43035</v>
+      </c>
+      <c r="K553" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1731007007/RS/22012034343093 — SOCHALAY NIRMAN BHAG 03 ( HITESHI 08 KODIYA )</t>
+          <t>1731007007/RS/22012034322462 — Sochalay Nirman Dhumka Raiyat (Bhag 01 )</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
-        <v>92000</v>
+        <v>72000</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>88560</v>
+        <v>7221</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>42888</v>
+        <v>42769</v>
       </c>
       <c r="K554" s="3" t="n">
-        <v>43181</v>
+        <v>43990</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1731007007/RS/22012034350391 — Sochalay Nirman Suresh / Dharamdas</t>
+          <t>1731007007/RS/22012034343093 — SOCHALAY NIRMAN BHAG 03 ( HITESHI 08 KODIYA )</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
-        <v>11500</v>
+        <v>92000</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>11500</v>
+        <v>88560</v>
       </c>
       <c r="J555" s="3" t="n">
         <v>42888</v>
       </c>
       <c r="K555" s="3" t="n">
-        <v>43091</v>
+        <v>43181</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1731007007/RS/22012034350393 — Sochalay Nirman Shivkishore / Dharamdas</t>
+          <t>1731007007/RS/22012034350391 — Sochalay Nirman Suresh / Dharamdas</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I556" s="2" t="n">
-        <v>2590</v>
+        <v>11500</v>
       </c>
       <c r="J556" s="3" t="n">
         <v>42888</v>
       </c>
       <c r="K556" s="3" t="n">
-        <v>43444</v>
+        <v>43091</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1731007007/RS/22012034350395 — Sochalay Nirman Jhabbu / Ramprasad</t>
+          <t>1731007007/RS/22012034350393 — Sochalay Nirman Shivkishore / Dharamdas</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I557" s="2" t="n">
-        <v>0</v>
+        <v>2590</v>
       </c>
       <c r="J557" s="3" t="n">
         <v>42888</v>
       </c>
-      <c r="K557" s="3"/>
+      <c r="K557" s="3" t="n">
+        <v>43444</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1731007007/RS/22012034350397 — Sochalay Niraman Laxman / Ramprasad</t>
+          <t>1731007007/RS/22012034350395 — Sochalay Nirman Jhabbu / Ramprasad</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I558" s="2" t="n">
-        <v>11500</v>
+        <v>0</v>
       </c>
       <c r="J558" s="3" t="n">
         <v>42888</v>
       </c>
-      <c r="K558" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K558" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1731007007/RS/22012034350399 — Sochalay Nirman Chaensingh / Kuwarlal</t>
+          <t>1731007007/RS/22012034350397 — Sochalay Niraman Laxman / Ramprasad</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I559" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="J559" s="3" t="n">
         <v>42888</v>
       </c>
       <c r="K559" s="3" t="n">
         <v>43091</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1731007007/RS/22012034350400 — Sochalay Nirman Kuwarlal / Ojhi</t>
+          <t>1731007007/RS/22012034350399 — Sochalay Nirman Chaensingh / Kuwarlal</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I560" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="J560" s="3" t="n">
         <v>42888</v>
       </c>
       <c r="K560" s="3" t="n">
         <v>43091</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1731007007/RS/22012034350402 — Sochalay Nirman Herderam / Ojhi</t>
+          <t>1731007007/RS/22012034350400 — Sochalay Nirman Kuwarlal / Ojhi</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I561" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="J561" s="3" t="n">
         <v>42888</v>
       </c>
       <c r="K561" s="3" t="n">
         <v>43091</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1731007007/RS/22012034350404 — Sochalay Nirman Shamsher / Saddulal</t>
+          <t>1731007007/RS/22012034350402 — Sochalay Nirman Herderam / Ojhi</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I562" s="2" t="n">
-        <v>1720</v>
+        <v>11500</v>
       </c>
       <c r="J562" s="3" t="n">
         <v>42888</v>
       </c>
       <c r="K562" s="3" t="n">
-        <v>43444</v>
+        <v>43091</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1731007007/RS/22012034350405 — Sochalay Niraman Dheeraj / Ramkishan</t>
+          <t>1731007007/RS/22012034350404 — Sochalay Nirman Shamsher / Saddulal</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I563" s="2" t="n">
-        <v>11500</v>
+        <v>1720</v>
       </c>
       <c r="J563" s="3" t="n">
         <v>42888</v>
       </c>
       <c r="K563" s="3" t="n">
-        <v>43372</v>
+        <v>43444</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1731007007/RS/22012034350406 — Sochalay Nirman Rajesh / Chetram</t>
+          <t>1731007007/RS/22012034350405 — Sochalay Niraman Dheeraj / Ramkishan</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I564" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="J564" s="3" t="n">
         <v>42888</v>
       </c>
       <c r="K564" s="3" t="n">
-        <v>43091</v>
+        <v>43372</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1731007007/RS/22012034420770 — sochaly nana/bonde</t>
+          <t>1731007007/RS/22012034350406 — Sochalay Nirman Rajesh / Chetram</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
-        <v>12000</v>
+        <v>11500</v>
       </c>
       <c r="I565" s="2" t="n">
-        <v>0</v>
+        <v>11500</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>43282</v>
-[...1 lines deleted...]
-      <c r="K565" s="3"/>
+        <v>42888</v>
+      </c>
+      <c r="K565" s="3" t="n">
+        <v>43091</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Multi Unit Toilets for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1731007007/RS/22012034591981 — Samudayik Suwachta Parisar Aganwadi Ke Pass Dhumka Raiyat</t>
+          <t>1731007007/RS/22012034420770 — sochaly nana/bonde</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
-        <v>44000</v>
+        <v>12000</v>
       </c>
       <c r="I566" s="2" t="n">
-        <v>36738</v>
+        <v>0</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>44491</v>
-[...3 lines deleted...]
-      </c>
+        <v>43282</v>
+      </c>
+      <c r="K566" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Multi Unit Toilets for Community</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1731007007/RS/22012035132063 — Bhumigat Nadep Nirmaan  06 Unit Sukkan Jagdeesh Nanusohmat Jugram Indar Bisna mantu at GP Dumkarayat</t>
+          <t>1731007007/RS/22012034591981 — Samudayik Suwachta Parisar Aganwadi Ke Pass Dhumka Raiyat</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
-        <v>53707.46</v>
+        <v>44000</v>
       </c>
       <c r="I567" s="2" t="n">
-        <v>0</v>
+        <v>36738</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>45520</v>
-[...1 lines deleted...]
-      <c r="K567" s="3"/>
+        <v>44491</v>
+      </c>
+      <c r="K567" s="3" t="n">
+        <v>45947</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1731007007/RS/22012035133179 — Bhmigat Nadep Nirmaan karya 6 Unit Dama Motiram Rajendra indal Gulab Bisna At Gp Dhumka Ryt</t>
+          <t>1731007007/RS/22012035132063 — Bhumigat Nadep Nirmaan  06 Unit Sukkan Jagdeesh Nanusohmat Jugram Indar Bisna mantu at GP Dumkarayat</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
-        <v>0</v>
+        <v>53707.46</v>
       </c>
       <c r="I568" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J568" s="3" t="n">
-        <v>45451</v>
+        <v>45520</v>
       </c>
       <c r="K568" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1731007007/RS/22012035133180 — Bhumigat Nadep Nirmaan 6 unit Sukkan Jagdeesh Santram Natthu Bsanti Raggu GP Dhumka ryt</t>
+          <t>1731007007/RS/22012035133179 — Bhmigat Nadep Nirmaan karya 6 Unit Dama Motiram Rajendra indal Gulab Bisna At Gp Dhumka Ryt</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
-        <v>52526.59</v>
+        <v>0</v>
       </c>
       <c r="I569" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J569" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K569" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/01/125 — कपिल धारा कुप निर्माण कार्य किशोरी/बिरजु टेमरा</t>
+          <t>1731007007/RS/22012035133180 — Bhumigat Nadep Nirmaan 6 unit Sukkan Jagdeesh Santram Natthu Bsanti Raggu GP Dhumka ryt</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
-        <v>85000</v>
+        <v>52526.59</v>
       </c>
       <c r="I570" s="2" t="n">
-        <v>10201</v>
+        <v>0</v>
       </c>
       <c r="J570" s="3" t="n">
-        <v>39546</v>
+        <v>45451</v>
       </c>
       <c r="K570" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/100356 — निर्मल नीर ढोढारामउ</t>
+          <t>1731007007/WC/01/125 — कपिल धारा कुप निर्माण कार्य किशोरी/बिरजु टेमरा</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
-        <v>0</v>
+        <v>85000</v>
       </c>
       <c r="I571" s="2" t="n">
-        <v>0</v>
+        <v>10201</v>
       </c>
       <c r="J571" s="3" t="n">
-        <v>39904</v>
+        <v>39546</v>
       </c>
       <c r="K571" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/100520 — तालाब निर्माण् कार्य कारूकुन्‍जी के खेत के पास</t>
+          <t>1731007007/WC/100356 — निर्मल नीर ढोढारामउ</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
-        <v>486000</v>
+        <v>0</v>
       </c>
       <c r="I572" s="2" t="n">
-        <v>408658</v>
+        <v>0</v>
       </c>
       <c r="J572" s="3" t="n">
-        <v>40881</v>
-[...3 lines deleted...]
-      </c>
+        <v>39904</v>
+      </c>
+      <c r="K572" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
-          <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/10321 — तालाब निर्माण कार्य गुडडी बर्रा</t>
+          <t>1731007007/WC/100520 — तालाब निर्माण् कार्य कारूकुन्‍जी के खेत के पास</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
-        <v>260000</v>
+        <v>486000</v>
       </c>
       <c r="I573" s="2" t="n">
-        <v>239454</v>
+        <v>408658</v>
       </c>
       <c r="J573" s="3" t="n">
-        <v>40962</v>
+        <v>40881</v>
       </c>
       <c r="K573" s="3" t="n">
-        <v>41613</v>
+        <v>41499</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/10631 — निर्मल नीर कूप ढुमका रैयत</t>
+          <t>1731007007/WC/10321 — तालाब निर्माण कार्य गुडडी बर्रा</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
-        <v>175000</v>
+        <v>260000</v>
       </c>
       <c r="I574" s="2" t="n">
-        <v>182225</v>
+        <v>239454</v>
       </c>
       <c r="J574" s="3" t="n">
-        <v>40958</v>
+        <v>40962</v>
       </c>
       <c r="K574" s="3" t="n">
-        <v>41358</v>
+        <v>41613</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/12265 — कपिल धारा कुप निर्माण साबूलाल सम्‍मु</t>
+          <t>1731007007/WC/10631 — निर्मल नीर कूप ढुमका रैयत</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
-        <v>233000</v>
+        <v>175000</v>
       </c>
       <c r="I575" s="2" t="n">
-        <v>102777</v>
+        <v>182225</v>
       </c>
       <c r="J575" s="3" t="n">
-        <v>40250</v>
+        <v>40958</v>
       </c>
       <c r="K575" s="3" t="n">
-        <v>41557</v>
+        <v>41358</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/1231 — कपिल धारा कुप निर्माण हिरदेराम ओझी</t>
+          <t>1731007007/WC/12265 — कपिल धारा कुप निर्माण साबूलाल सम्‍मु</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
-        <v>123000</v>
+        <v>233000</v>
       </c>
       <c r="I576" s="2" t="n">
-        <v>137205</v>
+        <v>102777</v>
       </c>
       <c r="J576" s="3" t="n">
         <v>40250</v>
       </c>
       <c r="K576" s="3" t="n">
-        <v>41358</v>
+        <v>41557</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/1414 — परकोलेशन बारीक के खेत के पास तालाब निर्माण</t>
+          <t>1731007007/WC/1231 — कपिल धारा कुप निर्माण हिरदेराम ओझी</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
-        <v>378000</v>
+        <v>123000</v>
       </c>
       <c r="I577" s="2" t="n">
-        <v>101760</v>
+        <v>137205</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>40304</v>
+        <v>40250</v>
       </c>
       <c r="K577" s="3" t="n">
-        <v>40643</v>
+        <v>41358</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/1554 — चेक डेम रामकिशन के खेत के पास</t>
+          <t>1731007007/WC/1414 — परकोलेशन बारीक के खेत के पास तालाब निर्माण</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
-        <v>0</v>
+        <v>378000</v>
       </c>
       <c r="I578" s="2" t="n">
-        <v>56310</v>
+        <v>101760</v>
       </c>
       <c r="J578" s="3" t="n">
-        <v>40118</v>
+        <v>40304</v>
       </c>
       <c r="K578" s="3" t="n">
-        <v>40867</v>
+        <v>40643</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/ 20/15 — कपिलधारा कूप निर्माण बिहारी रम्‍मू</t>
+          <t>1731007007/WC/1554 — चेक डेम रामकिशन के खेत के पास</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
-        <v>93000</v>
+        <v>0</v>
       </c>
       <c r="I579" s="2" t="n">
-        <v>11178</v>
+        <v>56310</v>
       </c>
       <c r="J579" s="3" t="n">
-        <v>39493</v>
+        <v>40118</v>
       </c>
       <c r="K579" s="3" t="n">
-        <v>41358</v>
+        <v>40867</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/22012034313528 — Khet Talab Nirman Hiraman / Manshu</t>
+          <t>1731007007/WC/ 20/15 — कपिलधारा कूप निर्माण बिहारी रम्‍मू</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
-        <v>164000</v>
+        <v>93000</v>
       </c>
       <c r="I580" s="2" t="n">
-        <v>92562.5</v>
+        <v>11178</v>
       </c>
       <c r="J580" s="3" t="n">
-        <v>42699</v>
+        <v>39493</v>
       </c>
       <c r="K580" s="3" t="n">
-        <v>45565</v>
+        <v>41358</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/22012034313530 — Khet Talab Nirman Jeera / Ratan</t>
+          <t>1731007007/WC/22012034313528 — Khet Talab Nirman Hiraman / Manshu</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
         <v>164000</v>
       </c>
       <c r="I581" s="2" t="n">
-        <v>30067</v>
+        <v>92562.5</v>
       </c>
       <c r="J581" s="3" t="n">
         <v>42699</v>
       </c>
       <c r="K581" s="3" t="n">
-        <v>44114</v>
+        <v>45565</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/22012034313531 — Khet Talab Nirman Munshi / Chunni</t>
+          <t>1731007007/WC/22012034313530 — Khet Talab Nirman Jeera / Ratan</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
         <v>164000</v>
       </c>
       <c r="I582" s="2" t="n">
-        <v>0</v>
+        <v>30067</v>
       </c>
       <c r="J582" s="3" t="n">
         <v>42699</v>
       </c>
-      <c r="K582" s="3"/>
+      <c r="K582" s="3" t="n">
+        <v>44114</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/22012034313740 — khet talab dewla/sahablal</t>
+          <t>1731007007/WC/22012034313531 — Khet Talab Nirman Munshi / Chunni</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
-        <v>165000</v>
+        <v>164000</v>
       </c>
       <c r="I583" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J583" s="3" t="n">
-        <v>42706</v>
+        <v>42699</v>
       </c>
       <c r="K583" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/22012034313743 — khet talab bhojulal/bhoya</t>
+          <t>1731007007/WC/22012034313740 — khet talab dewla/sahablal</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
-        <v>164000</v>
+        <v>165000</v>
       </c>
       <c r="I584" s="2" t="n">
-        <v>86438</v>
+        <v>0</v>
       </c>
       <c r="J584" s="3" t="n">
         <v>42706</v>
       </c>
-      <c r="K584" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K584" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/22012034313746 — Khet Talab Nirman Gurubhag / Manni</t>
+          <t>1731007007/WC/22012034313743 — khet talab bhojulal/bhoya</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
         <v>164000</v>
       </c>
       <c r="I585" s="2" t="n">
-        <v>153695</v>
+        <v>86438</v>
       </c>
       <c r="J585" s="3" t="n">
         <v>42706</v>
       </c>
       <c r="K585" s="3" t="n">
-        <v>43610</v>
+        <v>44114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/22012034318888 — Khet Talab Nirman Ramlal / Kodu</t>
+          <t>1731007007/WC/22012034313746 — Khet Talab Nirman Gurubhag / Manni</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
         <v>164000</v>
       </c>
       <c r="I586" s="2" t="n">
-        <v>14448</v>
+        <v>153695</v>
       </c>
       <c r="J586" s="3" t="n">
-        <v>42769</v>
+        <v>42706</v>
       </c>
       <c r="K586" s="3" t="n">
-        <v>45334</v>
+        <v>43610</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/22012034322475 — KHET TALAB NIRMAN MADAN / AJOB</t>
+          <t>1731007007/WC/22012034318888 — Khet Talab Nirman Ramlal / Kodu</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
         <v>164000</v>
       </c>
       <c r="I587" s="2" t="n">
-        <v>0</v>
+        <v>14448</v>
       </c>
       <c r="J587" s="3" t="n">
-        <v>42846</v>
-[...1 lines deleted...]
-      <c r="K587" s="3"/>
+        <v>42769</v>
+      </c>
+      <c r="K587" s="3" t="n">
+        <v>45334</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/22012034326331 — talab karu kunji ke khet ke pass</t>
+          <t>1731007007/WC/22012034322475 — KHET TALAB NIRMAN MADAN / AJOB</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
-        <v>0</v>
+        <v>164000</v>
       </c>
       <c r="I588" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J588" s="3" t="n">
-        <v>42847</v>
+        <v>42846</v>
       </c>
       <c r="K588" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
           <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/22012034326333 — talab karu /kunji ke khet ke pass</t>
+          <t>1731007007/WC/22012034326331 — talab karu kunji ke khet ke pass</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
-        <v>209000</v>
+        <v>0</v>
       </c>
       <c r="I589" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J589" s="3" t="n">
-        <v>42877</v>
+        <v>42847</v>
       </c>
       <c r="K589" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
           <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/22012034326335 — talab</t>
+          <t>1731007007/WC/22012034326333 — talab karu /kunji ke khet ke pass</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
-        <v>986000</v>
+        <v>209000</v>
       </c>
       <c r="I590" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J590" s="3" t="n">
-        <v>42868</v>
+        <v>42877</v>
       </c>
       <c r="K590" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
           <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/22012034327365 — TALAB JEEDWAR MATIGHER</t>
+          <t>1731007007/WC/22012034326335 — talab</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
-        <v>59000</v>
+        <v>986000</v>
       </c>
       <c r="I591" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J591" s="3" t="n">
-        <v>42867</v>
+        <v>42868</v>
       </c>
       <c r="K591" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
           <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/22012034327367 — TALAB JEEDWAR BED NALA</t>
+          <t>1731007007/WC/22012034327365 — TALAB JEEDWAR MATIGHER</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
-        <v>116000</v>
+        <v>59000</v>
       </c>
       <c r="I592" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J592" s="3" t="n">
         <v>42867</v>
       </c>
       <c r="K592" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/22012034430385 — sock pit dhumkha raiyet</t>
+          <t>1731007007/WC/22012034327367 — TALAB JEEDWAR BED NALA</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
-        <v>80000</v>
+        <v>116000</v>
       </c>
       <c r="I593" s="2" t="n">
-        <v>40807.4</v>
+        <v>0</v>
       </c>
       <c r="J593" s="3" t="n">
-        <v>43476</v>
-[...3 lines deleted...]
-      </c>
+        <v>42867</v>
+      </c>
+      <c r="K593" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/22012034433869 — Talab Renovation Mastram ke Khet ke Pass</t>
+          <t>1731007007/WC/22012034430385 — sock pit dhumkha raiyet</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
-        <v>0</v>
+        <v>80000</v>
       </c>
       <c r="I594" s="2" t="n">
-        <v>0</v>
+        <v>40807.4</v>
       </c>
       <c r="J594" s="3" t="n">
-        <v>43556</v>
-[...1 lines deleted...]
-      <c r="K594" s="3"/>
+        <v>43476</v>
+      </c>
+      <c r="K594" s="3" t="n">
+        <v>44114</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/22012034804918 — Boulder Check Dam Sobu/Jugu Ke Khet Ke Pas Nale Par 5 Nos. Dhumka (CTR)</t>
+          <t>1731007007/WC/22012034433869 — Talab Renovation Mastram ke Khet ke Pass</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
-        <v>66210.47</v>
+        <v>0</v>
       </c>
       <c r="I595" s="2" t="n">
-        <v>42074</v>
+        <v>0</v>
       </c>
       <c r="J595" s="3" t="n">
-        <v>44568</v>
-[...3 lines deleted...]
-      </c>
+        <v>43556</v>
+      </c>
+      <c r="K595" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/22012034816235 — Boldar chach dem sashkey nala Amarilal ke ket ke  nale par (C.P.T) 10 pas</t>
+          <t>1731007007/WC/22012034804918 — Boulder Check Dam Sobu/Jugu Ke Khet Ke Pas Nale Par 5 Nos. Dhumka (CTR)</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
-        <v>129065.01</v>
+        <v>66210.47</v>
       </c>
       <c r="I596" s="2" t="n">
-        <v>124529.09</v>
+        <v>42074</v>
       </c>
       <c r="J596" s="3" t="n">
-        <v>44491</v>
+        <v>44568</v>
       </c>
       <c r="K596" s="3" t="n">
-        <v>44942</v>
+        <v>45568</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/22012034816732 — BOLADAR CHACHK DEM SASHKIY NALA  MUNALAL KE KET KE PASS(cpt)10</t>
+          <t>1731007007/WC/22012034816235 — Boldar chach dem sashkey nala Amarilal ke ket ke  nale par (C.P.T) 10 pas</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
-        <v>226931.63</v>
+        <v>129065.01</v>
       </c>
       <c r="I597" s="2" t="n">
-        <v>153682.52</v>
+        <v>124529.09</v>
       </c>
       <c r="J597" s="3" t="n">
-        <v>44456</v>
+        <v>44491</v>
       </c>
       <c r="K597" s="3" t="n">
-        <v>45568</v>
+        <v>44942</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/22012034816743 — BOLADAR CHACHK DEM KANUU KE KET  NALE PAR(cpt)10</t>
+          <t>1731007007/WC/22012034816732 — BOLADAR CHACHK DEM SASHKIY NALA  MUNALAL KE KET KE PASS(cpt)10</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
         <v>226931.63</v>
       </c>
       <c r="I598" s="2" t="n">
-        <v>128105.08</v>
+        <v>153682.52</v>
       </c>
       <c r="J598" s="3" t="n">
         <v>44456</v>
       </c>
       <c r="K598" s="3" t="n">
         <v>45568</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/22012034816750 — boladar chachk dem  fushu /manuu ke ket ke pass sasakey nala par(CPT)</t>
+          <t>1731007007/WC/22012034816743 — BOLADAR CHACHK DEM KANUU KE KET  NALE PAR(cpt)10</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
-        <v>25000.37</v>
+        <v>226931.63</v>
       </c>
       <c r="I599" s="2" t="n">
-        <v>12365.43</v>
+        <v>128105.08</v>
       </c>
       <c r="J599" s="3" t="n">
-        <v>44449</v>
+        <v>44456</v>
       </c>
       <c r="K599" s="3" t="n">
         <v>45568</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/22012034819256 — P/S  watar Harweting  dumka rayat</t>
+          <t>1731007007/WC/22012034816750 — boladar chachk dem  fushu /manuu ke ket ke pass sasakey nala par(CPT)</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
-        <v>22229.14</v>
+        <v>25000.37</v>
       </c>
       <c r="I600" s="2" t="n">
-        <v>2316</v>
+        <v>12365.43</v>
       </c>
       <c r="J600" s="3" t="n">
-        <v>44463</v>
+        <v>44449</v>
       </c>
       <c r="K600" s="3" t="n">
-        <v>46120</v>
+        <v>45568</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/22012034819258 — M/S Watar Harweting dumaka rayat</t>
+          <t>1731007007/WC/22012034819256 — P/S  watar Harweting  dumka rayat</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
         <v>22229.14</v>
       </c>
       <c r="I601" s="2" t="n">
         <v>2316</v>
       </c>
       <c r="J601" s="3" t="n">
         <v>44463</v>
       </c>
       <c r="K601" s="3" t="n">
         <v>46120</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/22012034819261 — P /S Watar Harweting chirotiya</t>
+          <t>1731007007/WC/22012034819258 — M/S Watar Harweting dumaka rayat</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
         <v>22229.14</v>
       </c>
       <c r="I602" s="2" t="n">
-        <v>4632</v>
+        <v>2316</v>
       </c>
       <c r="J602" s="3" t="n">
-        <v>44736</v>
+        <v>44463</v>
       </c>
       <c r="K602" s="3" t="n">
         <v>46120</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/22012034819618 — Boladar Chek dem shiremati phinai /ramesh ke ket ke nale pass (CPT)10</t>
+          <t>1731007007/WC/22012034819261 — P /S Watar Harweting chirotiya</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
-        <v>0</v>
+        <v>22229.14</v>
       </c>
       <c r="I603" s="2" t="n">
-        <v>0</v>
+        <v>4632</v>
       </c>
       <c r="J603" s="3" t="n">
-        <v>44433</v>
-[...1 lines deleted...]
-      <c r="K603" s="3"/>
+        <v>44736</v>
+      </c>
+      <c r="K603" s="3" t="n">
+        <v>46120</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/22012034819631 — BOLDER CHACK DAM SASKIY NALA madan/ramdayal KE KHET PASS NALE PAR(CPTR) 10</t>
+          <t>1731007007/WC/22012034819618 — Boladar Chek dem shiremati phinai /ramesh ke ket ke nale pass (CPT)10</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I604" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J604" s="3" t="n">
-        <v>44426</v>
+        <v>44433</v>
       </c>
       <c r="K604" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/22012034830238 — Boulder Check Dam Melaram/Ojha Ke Khet Ke Pas Nale Par 5 Nos. Khaprawadi (C.T.R.)</t>
+          <t>1731007007/WC/22012034819631 — BOLDER CHACK DAM SASKIY NALA madan/ramdayal KE KHET PASS NALE PAR(CPTR) 10</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
-        <v>66210.47</v>
+        <v>0</v>
       </c>
       <c r="I605" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J605" s="3" t="n">
-        <v>44424</v>
+        <v>44426</v>
       </c>
       <c r="K605" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/22012034830239 — Boulder Check Dam Melaram/Ojha Ke Khet Ke Pas Nale Par 5 Nos. Khaprawadi (C.T.R.)</t>
+          <t>1731007007/WC/22012034830238 — Boulder Check Dam Melaram/Ojha Ke Khet Ke Pas Nale Par 5 Nos. Khaprawadi (C.T.R.)</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
-        <v>0</v>
+        <v>66210.47</v>
       </c>
       <c r="I606" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J606" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K606" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/22012034830260 — Boulder Check Dam Sabulal/Ojhu Ke Khet Ke Pas Nale Par 6 Nos. Koudiya (C.T.R.)</t>
+          <t>1731007007/WC/22012034830239 — Boulder Check Dam Melaram/Ojha Ke Khet Ke Pas Nale Par 5 Nos. Khaprawadi (C.T.R.)</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
-        <v>78781.38</v>
+        <v>0</v>
       </c>
       <c r="I607" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J607" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K607" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/22012034830284 — Boulder Check Dam Pinai/Ramesh Ke Khet Ke Pas Nale Par 10 Nos. Chirotiya (C.T.R.)</t>
+          <t>1731007007/WC/22012034830260 — Boulder Check Dam Sabulal/Ojhu Ke Khet Ke Pas Nale Par 6 Nos. Koudiya (C.T.R.)</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
-        <v>0</v>
+        <v>78781.38</v>
       </c>
       <c r="I608" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J608" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K608" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/22012034830288 — Boulder Check Dam Madan/Ramdayal Ke Khet Ke Pas Nale Par 10 Nos. Chirotiya (C.T.R.)</t>
+          <t>1731007007/WC/22012034830284 — Boulder Check Dam Pinai/Ramesh Ke Khet Ke Pas Nale Par 10 Nos. Chirotiya (C.T.R.)</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
-        <v>129065.01</v>
+        <v>0</v>
       </c>
       <c r="I609" s="2" t="n">
-        <v>100157.09</v>
+        <v>0</v>
       </c>
       <c r="J609" s="3" t="n">
-        <v>44540</v>
-[...3 lines deleted...]
-      </c>
+        <v>44424</v>
+      </c>
+      <c r="K609" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/22012034830293 — Boulder Check Dam Amri/Ramu Ke Khet Ke Pas Nale Par 10 Nos. Matigarh (C.T.R.)</t>
+          <t>1731007007/WC/22012034830288 — Boulder Check Dam Madan/Ramdayal Ke Khet Ke Pas Nale Par 10 Nos. Chirotiya (C.T.R.)</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
-        <v>0</v>
+        <v>129065.01</v>
       </c>
       <c r="I610" s="2" t="n">
-        <v>0</v>
+        <v>100157.09</v>
       </c>
       <c r="J610" s="3" t="n">
-        <v>44424</v>
-[...1 lines deleted...]
-      <c r="K610" s="3"/>
+        <v>44540</v>
+      </c>
+      <c r="K610" s="3" t="n">
+        <v>44942</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/22012034835086 — Shok phit niraman karay Tulshiya/devjee</t>
+          <t>1731007007/WC/22012034830293 — Boulder Check Dam Amri/Ramu Ke Khet Ke Pas Nale Par 10 Nos. Matigarh (C.T.R.)</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I611" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J611" s="3" t="n">
-        <v>44395</v>
+        <v>44424</v>
       </c>
       <c r="K611" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/22012034835094 — Shok phit niraman karay rajulal/raguu</t>
+          <t>1731007007/WC/22012034835086 — Shok phit niraman karay Tulshiya/devjee</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
-        <v>21068.14</v>
+        <v>0</v>
       </c>
       <c r="I612" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J612" s="3" t="n">
-        <v>44426</v>
+        <v>44395</v>
       </c>
       <c r="K612" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/22012034835102 — Shok phit niraman karay bagwanti</t>
+          <t>1731007007/WC/22012034835094 — Shok phit niraman karay rajulal/raguu</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
-        <v>0</v>
+        <v>21068.14</v>
       </c>
       <c r="I613" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J613" s="3" t="n">
-        <v>44423</v>
+        <v>44426</v>
       </c>
       <c r="K613" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/22012034835108 — Shok phit niraman karay dawapal/manorir</t>
+          <t>1731007007/WC/22012034835102 — Shok phit niraman karay bagwanti</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I614" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J614" s="3" t="n">
-        <v>44426</v>
+        <v>44423</v>
       </c>
       <c r="K614" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/22012034870108 — boldar chek dem fushu/manu ket ke pas nale par (CPR) 09</t>
+          <t>1731007007/WC/22012034835108 — Shok phit niraman karay dawapal/manorir</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I615" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J615" s="3" t="n">
-        <v>44423</v>
+        <v>44426</v>
       </c>
       <c r="K615" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/22012034870117 — boldar chek dem kaluu/manuu ket ke pas nale par (CPR) 10</t>
+          <t>1731007007/WC/22012034870108 — boldar chek dem fushu/manu ket ke pas nale par (CPR) 09</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
-        <v>129065.01</v>
+        <v>0</v>
       </c>
       <c r="I616" s="2" t="n">
-        <v>103223.09</v>
+        <v>0</v>
       </c>
       <c r="J616" s="3" t="n">
-        <v>44526</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K616" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/22012034870119 — boldar chek dem kaluu/manuu ket ke pas nale par (CPR) 10</t>
+          <t>1731007007/WC/22012034870117 — boldar chek dem kaluu/manuu ket ke pas nale par (CPR) 10</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
-        <v>0</v>
+        <v>129065.01</v>
       </c>
       <c r="I617" s="2" t="n">
-        <v>0</v>
+        <v>103223.09</v>
       </c>
       <c r="J617" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K617" s="3"/>
+        <v>44526</v>
+      </c>
+      <c r="K617" s="3" t="n">
+        <v>44942</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/22012034870121 — boldar chek dem kaluu/manuu ket ke pas nale par (CPR) 10</t>
+          <t>1731007007/WC/22012034870119 — boldar chek dem kaluu/manuu ket ke pas nale par (CPR) 10</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I618" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J618" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K618" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/22012034870575 — boldar chek dem julab/jangu ket ke nale par (CPT) 10</t>
+          <t>1731007007/WC/22012034870121 — boldar chek dem kaluu/manuu ket ke pas nale par (CPR) 10</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
-        <v>129065.01</v>
+        <v>0</v>
       </c>
       <c r="I619" s="2" t="n">
-        <v>87000</v>
+        <v>0</v>
       </c>
       <c r="J619" s="3" t="n">
-        <v>44526</v>
+        <v>44423</v>
       </c>
       <c r="K619" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/22012034885629 — Talab Jernoudy karuu /kunje ket ke pass</t>
+          <t>1731007007/WC/22012034870575 — boldar chek dem julab/jangu ket ke nale par (CPT) 10</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
-        <v>0</v>
+        <v>129065.01</v>
       </c>
       <c r="I620" s="2" t="n">
-        <v>0</v>
+        <v>87000</v>
       </c>
       <c r="J620" s="3" t="n">
-        <v>44423</v>
+        <v>44526</v>
       </c>
       <c r="K620" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
           <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/22012034885632 — Talab Jernoudy karuu /kunje ket ke pass</t>
+          <t>1731007007/WC/22012034885629 — Talab Jernoudy karuu /kunje ket ke pass</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I621" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J621" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K621" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/22012035000926 — Construction of Staggered Trench For Community At Kol Tekri Part-1 Village Dhumka Ryt</t>
+          <t>1731007007/WC/22012034885632 — Talab Jernoudy karuu /kunje ket ke pass</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I622" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J622" s="3" t="n">
-        <v>44789</v>
+        <v>44423</v>
       </c>
       <c r="K622" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/22012035000945 — Construction of Staggered Trench For Community At Khedapati Pahadi Part-1 Village Koudiya</t>
+          <t>1731007007/WC/22012035000926 — Construction of Staggered Trench For Community At Kol Tekri Part-1 Village Dhumka Ryt</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I623" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J623" s="3" t="n">
-        <v>44791</v>
+        <v>44789</v>
       </c>
       <c r="K623" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/22012035031423 — Ardan Chak Deam Sukhram/Endal khet pass</t>
+          <t>1731007007/WC/22012035000945 — Construction of Staggered Trench For Community At Khedapati Pahadi Part-1 Village Koudiya</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
-        <v>779998.43</v>
+        <v>0</v>
       </c>
       <c r="I624" s="2" t="n">
-        <v>334825</v>
+        <v>0</v>
       </c>
       <c r="J624" s="3" t="n">
-        <v>44968</v>
-[...3 lines deleted...]
-      </c>
+        <v>44791</v>
+      </c>
+      <c r="K624" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/22012035097385 — Vasudha vandhan amrit Vatika dhumka</t>
+          <t>1731007007/WC/22012035031423 — Ardan Chak Deam Sukhram/Endal khet pass</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
-        <v>55847.4</v>
+        <v>779998.43</v>
       </c>
       <c r="I625" s="2" t="n">
-        <v>0</v>
+        <v>334825</v>
       </c>
       <c r="J625" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K625" s="3"/>
+        <v>44968</v>
+      </c>
+      <c r="K625" s="3" t="n">
+        <v>46120</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
-          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Farm Forestry Trees for Community</t>
+          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/22012035145546 — Vasundha Vandhan Amrit Vatika Dhumka Raiyat</t>
+          <t>1731007007/WC/22012035097385 — Vasudha vandhan amrit Vatika dhumka</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
-        <v>0</v>
+        <v>55847.4</v>
       </c>
       <c r="I626" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J626" s="3" t="n">
-        <v>45132</v>
+        <v>45030</v>
       </c>
       <c r="K626" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Farm Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/4521 — कपिल धरा इन्‍दल मटरू</t>
+          <t>1731007007/WC/22012035145546 — Vasundha Vandhan Amrit Vatika Dhumka Raiyat</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
-        <v>70800</v>
+        <v>0</v>
       </c>
       <c r="I627" s="2" t="n">
-        <v>59649.5</v>
+        <v>0</v>
       </c>
       <c r="J627" s="3" t="n">
-        <v>39873</v>
-[...3 lines deleted...]
-      </c>
+        <v>45132</v>
+      </c>
+      <c r="K627" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/454654 — कपिल धारा कुप निर्माण होरीलाल गोविन्‍द</t>
+          <t>1731007007/WC/4521 — कपिल धरा इन्‍दल मटरू</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
-        <v>123000</v>
+        <v>70800</v>
       </c>
       <c r="I628" s="2" t="n">
-        <v>132772.87</v>
+        <v>59649.5</v>
       </c>
       <c r="J628" s="3" t="n">
-        <v>40250</v>
+        <v>39873</v>
       </c>
       <c r="K628" s="3" t="n">
-        <v>41358</v>
+        <v>40639</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
-          <t>Loose Boulder Structure / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/48787 — कपिल धारा कुप निर्माण रिकीराम हजारी</t>
+          <t>1731007007/WC/454654 — कपिल धारा कुप निर्माण होरीलाल गोविन्‍द</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
         <v>123000</v>
       </c>
       <c r="I629" s="2" t="n">
-        <v>132645</v>
+        <v>132772.87</v>
       </c>
       <c r="J629" s="3" t="n">
-        <v>40269</v>
+        <v>40250</v>
       </c>
       <c r="K629" s="3" t="n">
-        <v>41557</v>
+        <v>41358</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Loose Boulder Structure / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/5454 — निर्मल नीर दादुगुला</t>
+          <t>1731007007/WC/48787 — कपिल धारा कुप निर्माण रिकीराम हजारी</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
-        <v>0</v>
+        <v>123000</v>
       </c>
       <c r="I630" s="2" t="n">
-        <v>144977</v>
+        <v>132645</v>
       </c>
       <c r="J630" s="3" t="n">
-        <v>40283</v>
+        <v>40269</v>
       </c>
       <c r="K630" s="3" t="n">
-        <v>41358</v>
+        <v>41557</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/5465 — कपिल धारा कुप निर्माण निर्भय सुन्‍दरलाल</t>
+          <t>1731007007/WC/5454 — निर्मल नीर दादुगुला</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
-        <v>123000</v>
+        <v>0</v>
       </c>
       <c r="I631" s="2" t="n">
-        <v>125739</v>
+        <v>144977</v>
       </c>
       <c r="J631" s="3" t="n">
-        <v>40269</v>
+        <v>40283</v>
       </c>
       <c r="K631" s="3" t="n">
         <v>41358</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/5665 — कपिल धारा कुप निर्माण महेश सुखदेव</t>
+          <t>1731007007/WC/5465 — कपिल धारा कुप निर्माण निर्भय सुन्‍दरलाल</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
         <v>123000</v>
       </c>
       <c r="I632" s="2" t="n">
-        <v>130718</v>
+        <v>125739</v>
       </c>
       <c r="J632" s="3" t="n">
-        <v>40259</v>
+        <v>40269</v>
       </c>
       <c r="K632" s="3" t="n">
         <v>41358</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/7478 — कपिल धारा कुप निर्माण नेकराम बालाराम</t>
+          <t>1731007007/WC/5665 — कपिल धारा कुप निर्माण महेश सुखदेव</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
         <v>123000</v>
       </c>
       <c r="I633" s="2" t="n">
-        <v>154407.4</v>
+        <v>130718</v>
       </c>
       <c r="J633" s="3" t="n">
-        <v>40282</v>
+        <v>40259</v>
       </c>
       <c r="K633" s="3" t="n">
-        <v>40643</v>
+        <v>41358</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/78/s1 — स्‍टापडेम ाह रपटा रैयत</t>
+          <t>1731007007/WC/7478 — कपिल धारा कुप निर्माण नेकराम बालाराम</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
-        <v>0</v>
+        <v>123000</v>
       </c>
       <c r="I634" s="2" t="n">
-        <v>78957</v>
+        <v>154407.4</v>
       </c>
       <c r="J634" s="3" t="n">
-        <v>39532</v>
+        <v>40282</v>
       </c>
       <c r="K634" s="3" t="n">
-        <v>40093</v>
+        <v>40643</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/78/s2 — स्‍टापडेम ाह रपटा रैयत</t>
+          <t>1731007007/WC/78/s1 — स्‍टापडेम ाह रपटा रैयत</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
-        <v>82400</v>
+        <v>0</v>
       </c>
       <c r="I635" s="2" t="n">
-        <v>104696</v>
+        <v>78957</v>
       </c>
       <c r="J635" s="3" t="n">
-        <v>39138</v>
+        <v>39532</v>
       </c>
       <c r="K635" s="3" t="n">
-        <v>40867</v>
+        <v>40093</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/78/s3 — स्‍टापडेम ाह रपटा रैयत</t>
+          <t>1731007007/WC/78/s2 — स्‍टापडेम ाह रपटा रैयत</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
-        <v>498700</v>
+        <v>82400</v>
       </c>
       <c r="I636" s="2" t="n">
-        <v>419964</v>
+        <v>104696</v>
       </c>
       <c r="J636" s="3" t="n">
-        <v>39546</v>
-[...1 lines deleted...]
-      <c r="K636" s="3"/>
+        <v>39138</v>
+      </c>
+      <c r="K636" s="3" t="n">
+        <v>40867</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/878784 — कपिल धारा कुप निर्माण जगदीश रामदयाल</t>
+          <t>1731007007/WC/78/s3 — स्‍टापडेम ाह रपटा रैयत</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
-        <v>123000</v>
+        <v>498700</v>
       </c>
       <c r="I637" s="2" t="n">
-        <v>123020</v>
+        <v>419964</v>
       </c>
       <c r="J637" s="3" t="n">
-        <v>40269</v>
-[...3 lines deleted...]
-      </c>
+        <v>39546</v>
+      </c>
+      <c r="K637" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/9564 — कपिल धारा कुप निर्माण मंगू कुन्‍बी</t>
+          <t>1731007007/WC/878784 — कपिल धारा कुप निर्माण जगदीश रामदयाल</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
         <v>123000</v>
       </c>
       <c r="I638" s="2" t="n">
-        <v>106771</v>
+        <v>123020</v>
       </c>
       <c r="J638" s="3" t="n">
-        <v>40260</v>
+        <v>40269</v>
       </c>
       <c r="K638" s="3" t="n">
         <v>40643</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/97787 — कपिल धारा कुप निर्माण नारू सोहमत</t>
+          <t>1731007007/WC/9564 — कपिल धारा कुप निर्माण मंगू कुन्‍बी</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
         <v>123000</v>
       </c>
       <c r="I639" s="2" t="n">
-        <v>161305</v>
+        <v>106771</v>
       </c>
       <c r="J639" s="3" t="n">
-        <v>40257</v>
+        <v>40260</v>
       </c>
       <c r="K639" s="3" t="n">
-        <v>41358</v>
+        <v>40643</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/99169 — kapil dhara kup dhumka raiyat</t>
+          <t>1731007007/WC/97787 — कपिल धारा कुप निर्माण नारू सोहमत</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
-        <v>0</v>
+        <v>123000</v>
       </c>
       <c r="I640" s="2" t="n">
-        <v>41814</v>
+        <v>161305</v>
       </c>
       <c r="J640" s="3" t="n">
-        <v>39493</v>
+        <v>40257</v>
       </c>
       <c r="K640" s="3" t="n">
-        <v>40639</v>
+        <v>41358</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/99180 — कपिल धारा कूप निर्माण देबीदीन</t>
+          <t>1731007007/WC/99169 — kapil dhara kup dhumka raiyat</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
-        <v>3296000</v>
+        <v>0</v>
       </c>
       <c r="I641" s="2" t="n">
-        <v>67787</v>
+        <v>41814</v>
       </c>
       <c r="J641" s="3" t="n">
-        <v>39455</v>
+        <v>39493</v>
       </c>
       <c r="K641" s="3" t="n">
-        <v>40867</v>
+        <v>40639</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/99181 — कपिल धारा कूप निर्माण कोंदू</t>
+          <t>1731007007/WC/99180 — कपिल धारा कूप निर्माण देबीदीन</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
-        <v>0</v>
+        <v>3296000</v>
       </c>
       <c r="I642" s="2" t="n">
-        <v>0</v>
+        <v>67787</v>
       </c>
       <c r="J642" s="3" t="n">
-        <v>39173</v>
-[...1 lines deleted...]
-      <c r="K642" s="3"/>
+        <v>39455</v>
+      </c>
+      <c r="K642" s="3" t="n">
+        <v>40867</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/99182 — कपिल धारा कूप निर्माण साहबलाल / रतन</t>
+          <t>1731007007/WC/99181 — कपिल धारा कूप निर्माण कोंदू</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
-        <v>36000</v>
+        <v>0</v>
       </c>
       <c r="I643" s="2" t="n">
-        <v>64131</v>
+        <v>0</v>
       </c>
       <c r="J643" s="3" t="n">
-        <v>39203</v>
-[...3 lines deleted...]
-      </c>
+        <v>39173</v>
+      </c>
+      <c r="K643" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/99183 — कपिल धारा कूप निर्माण रामू श्‍यामू</t>
+          <t>1731007007/WC/99182 — कपिल धारा कूप निर्माण साहबलाल / रतन</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
-        <v>3296000</v>
+        <v>36000</v>
       </c>
       <c r="I644" s="2" t="n">
-        <v>219920</v>
+        <v>64131</v>
       </c>
       <c r="J644" s="3" t="n">
-        <v>39476</v>
+        <v>39203</v>
       </c>
       <c r="K644" s="3" t="n">
-        <v>39921</v>
+        <v>40867</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/99184 — कपिल धारा कूप निर्माण गुलाब /गोंधू</t>
+          <t>1731007007/WC/99183 — कपिल धारा कूप निर्माण रामू श्‍यामू</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
-        <v>90000</v>
+        <v>3296000</v>
       </c>
       <c r="I645" s="2" t="n">
-        <v>61147</v>
+        <v>219920</v>
       </c>
       <c r="J645" s="3" t="n">
-        <v>39203</v>
+        <v>39476</v>
       </c>
       <c r="K645" s="3" t="n">
-        <v>40268</v>
+        <v>39921</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/99185 — कपिल धारा कूप निर्माण कालू डोमा</t>
+          <t>1731007007/WC/99184 — कपिल धारा कूप निर्माण गुलाब /गोंधू</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
-        <v>8240000</v>
+        <v>90000</v>
       </c>
       <c r="I646" s="2" t="n">
-        <v>141825</v>
+        <v>61147</v>
       </c>
       <c r="J646" s="3" t="n">
-        <v>39493</v>
+        <v>39203</v>
       </c>
       <c r="K646" s="3" t="n">
-        <v>39448</v>
+        <v>40268</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/99189 — mulchand / mouju</t>
+          <t>1731007007/WC/99185 — कपिल धारा कूप निर्माण कालू डोमा</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
-        <v>0</v>
+        <v>8240000</v>
       </c>
       <c r="I647" s="2" t="n">
-        <v>56087</v>
+        <v>141825</v>
       </c>
       <c r="J647" s="3" t="n">
-        <v>39443</v>
+        <v>39493</v>
       </c>
       <c r="K647" s="3" t="n">
-        <v>40268</v>
+        <v>39448</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/99191 — कपिल धारा कूप निर्माण (शिवराम / माली )</t>
+          <t>1731007007/WC/99189 — mulchand / mouju</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
-        <v>8240000</v>
+        <v>0</v>
       </c>
       <c r="I648" s="2" t="n">
-        <v>116999</v>
+        <v>56087</v>
       </c>
       <c r="J648" s="3" t="n">
-        <v>39453</v>
+        <v>39443</v>
       </c>
       <c r="K648" s="3" t="n">
-        <v>39949</v>
+        <v>40268</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/99643 — कपिल धारा रामबाई डोमा</t>
+          <t>1731007007/WC/99191 — कपिल धारा कूप निर्माण (शिवराम / माली )</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
-        <v>70800</v>
+        <v>8240000</v>
       </c>
       <c r="I649" s="2" t="n">
-        <v>43176</v>
+        <v>116999</v>
       </c>
       <c r="J649" s="3" t="n">
-        <v>39873</v>
+        <v>39453</v>
       </c>
       <c r="K649" s="3" t="n">
-        <v>40269</v>
+        <v>39949</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/99647 — कपिल धारा इन्‍दल मटरू</t>
+          <t>1731007007/WC/99643 — कपिल धारा रामबाई डोमा</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
-        <v>0</v>
+        <v>70800</v>
       </c>
       <c r="I650" s="2" t="n">
-        <v>0</v>
+        <v>43176</v>
       </c>
       <c r="J650" s="3" t="n">
-        <v>39296</v>
-[...1 lines deleted...]
-      <c r="K650" s="3"/>
+        <v>39873</v>
+      </c>
+      <c r="K650" s="3" t="n">
+        <v>40269</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/99650 — कपिल धारा कूप समल / किसनु</t>
+          <t>1731007007/WC/99647 — कपिल धारा इन्‍दल मटरू</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
-        <v>52400</v>
+        <v>0</v>
       </c>
       <c r="I651" s="2" t="n">
-        <v>61487</v>
+        <v>0</v>
       </c>
       <c r="J651" s="3" t="n">
-        <v>39876</v>
-[...3 lines deleted...]
-      </c>
+        <v>39296</v>
+      </c>
+      <c r="K651" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/99651 — कपिल धारा कुप परसराम /रतन</t>
+          <t>1731007007/WC/99650 — कपिल धारा कूप समल / किसनु</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
         <v>52400</v>
       </c>
       <c r="I652" s="2" t="n">
-        <v>23205</v>
+        <v>61487</v>
       </c>
       <c r="J652" s="3" t="n">
-        <v>39873</v>
+        <v>39876</v>
       </c>
       <c r="K652" s="3" t="n">
-        <v>40269</v>
+        <v>41358</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/99652 — कपिल धारा कूप रामप्‍यारी / मुन्‍यी</t>
+          <t>1731007007/WC/99651 — कपिल धारा कुप परसराम /रतन</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
         <v>52400</v>
       </c>
       <c r="I653" s="2" t="n">
-        <v>58772</v>
+        <v>23205</v>
       </c>
       <c r="J653" s="3" t="n">
-        <v>39875</v>
+        <v>39873</v>
       </c>
       <c r="K653" s="3" t="n">
-        <v>41358</v>
+        <v>40269</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/99654 — कपिल धारा कुप प्रहलाद / चरण</t>
+          <t>1731007007/WC/99652 — कपिल धारा कूप रामप्‍यारी / मुन्‍यी</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
         <v>52400</v>
       </c>
       <c r="I654" s="2" t="n">
-        <v>79485</v>
+        <v>58772</v>
       </c>
       <c r="J654" s="3" t="n">
-        <v>39873</v>
+        <v>39875</v>
       </c>
       <c r="K654" s="3" t="n">
-        <v>40867</v>
+        <v>41358</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/99655 — कपिल धारा सुरतसिगं / मौजी</t>
+          <t>1731007007/WC/99654 — कपिल धारा कुप प्रहलाद / चरण</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
         <v>52400</v>
       </c>
       <c r="I655" s="2" t="n">
-        <v>73128</v>
+        <v>79485</v>
       </c>
       <c r="J655" s="3" t="n">
-        <v>39885</v>
+        <v>39873</v>
       </c>
       <c r="K655" s="3" t="n">
-        <v>40641</v>
+        <v>40867</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/99772 — कपिल धारा  रामदीन /सुकडु</t>
+          <t>1731007007/WC/99655 — कपिल धारा सुरतसिगं / मौजी</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
-        <v>0</v>
+        <v>52400</v>
       </c>
       <c r="I656" s="2" t="n">
-        <v>55162</v>
+        <v>73128</v>
       </c>
       <c r="J656" s="3" t="n">
-        <v>39892</v>
+        <v>39885</v>
       </c>
       <c r="K656" s="3" t="n">
-        <v>40867</v>
+        <v>40641</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/99773 — कपलि धारा कुप निर्माण सीताराम/रामदीन</t>
+          <t>1731007007/WC/99772 — कपिल धारा  रामदीन /सुकडु</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
-        <v>71000</v>
+        <v>0</v>
       </c>
       <c r="I657" s="2" t="n">
-        <v>117821</v>
+        <v>55162</v>
       </c>
       <c r="J657" s="3" t="n">
-        <v>39871</v>
+        <v>39892</v>
       </c>
       <c r="K657" s="3" t="n">
-        <v>40643</v>
+        <v>40867</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/99775 — कपलि धारा कुप निर्माण गुडडु /रिन्‍दु</t>
+          <t>1731007007/WC/99773 — कपलि धारा कुप निर्माण सीताराम/रामदीन</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
-        <v>48000</v>
+        <v>71000</v>
       </c>
       <c r="I658" s="2" t="n">
-        <v>142367</v>
+        <v>117821</v>
       </c>
       <c r="J658" s="3" t="n">
         <v>39871</v>
       </c>
       <c r="K658" s="3" t="n">
-        <v>41358</v>
+        <v>40643</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/99776 — कपिल धारा कूप निर्ताण गुडपु/रिन्‍दु</t>
+          <t>1731007007/WC/99775 — कपलि धारा कुप निर्माण गुडडु /रिन्‍दु</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
-        <v>73800</v>
+        <v>48000</v>
       </c>
       <c r="I659" s="2" t="n">
-        <v>93817</v>
+        <v>142367</v>
       </c>
       <c r="J659" s="3" t="n">
-        <v>39906</v>
+        <v>39871</v>
       </c>
       <c r="K659" s="3" t="n">
         <v>41358</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/99777 — कपिल धारा कुप निर्माण सुकरू / चुन्‍नी</t>
+          <t>1731007007/WC/99776 — कपिल धारा कूप निर्ताण गुडपु/रिन्‍दु</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
         <v>73800</v>
       </c>
       <c r="I660" s="2" t="n">
-        <v>62467</v>
+        <v>93817</v>
       </c>
       <c r="J660" s="3" t="n">
-        <v>39893</v>
+        <v>39906</v>
       </c>
       <c r="K660" s="3" t="n">
-        <v>40867</v>
+        <v>41358</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/99778 — कपिल धारा कुप निर्माण परसराम / रतन</t>
+          <t>1731007007/WC/99777 — कपिल धारा कुप निर्माण सुकरू / चुन्‍नी</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
         <v>73800</v>
       </c>
       <c r="I661" s="2" t="n">
-        <v>84047</v>
+        <v>62467</v>
       </c>
       <c r="J661" s="3" t="n">
-        <v>39906</v>
+        <v>39893</v>
       </c>
       <c r="K661" s="3" t="n">
         <v>40867</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/99779 — कपिल धारा कुप निर्माण रामबाई / डोमा</t>
+          <t>1731007007/WC/99778 — कपिल धारा कुप निर्माण परसराम / रतन</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
         <v>73800</v>
       </c>
       <c r="I662" s="2" t="n">
-        <v>127366</v>
+        <v>84047</v>
       </c>
       <c r="J662" s="3" t="n">
         <v>39906</v>
       </c>
       <c r="K662" s="3" t="n">
-        <v>41153</v>
+        <v>40867</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/99873 — कपिलधारा रामप्‍यारी मुन्‍शी</t>
+          <t>1731007007/WC/99779 — कपिल धारा कुप निर्माण रामबाई / डोमा</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
-        <v>133000</v>
+        <v>73800</v>
       </c>
       <c r="I663" s="2" t="n">
-        <v>0</v>
+        <v>127366</v>
       </c>
       <c r="J663" s="3" t="n">
-        <v>39539</v>
-[...1 lines deleted...]
-      <c r="K663" s="3"/>
+        <v>39906</v>
+      </c>
+      <c r="K663" s="3" t="n">
+        <v>41153</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/99874 — कपिलधारा सुरतसिंग मौजी</t>
+          <t>1731007007/WC/99873 — कपिलधारा रामप्‍यारी मुन्‍शी</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
         <v>133000</v>
       </c>
       <c r="I664" s="2" t="n">
-        <v>4000</v>
+        <v>0</v>
       </c>
       <c r="J664" s="3" t="n">
-        <v>40292</v>
+        <v>39539</v>
       </c>
       <c r="K664" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/99875 — कपिलधारा परसराम रतन</t>
+          <t>1731007007/WC/99874 — कपिलधारा सुरतसिंग मौजी</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
         <v>133000</v>
       </c>
       <c r="I665" s="2" t="n">
-        <v>0</v>
+        <v>4000</v>
       </c>
       <c r="J665" s="3" t="n">
-        <v>39539</v>
+        <v>40292</v>
       </c>
       <c r="K665" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/99876 — कपिलधारा रामबाई डोमा</t>
+          <t>1731007007/WC/99875 — कपिलधारा परसराम रतन</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
         <v>133000</v>
       </c>
       <c r="I666" s="2" t="n">
-        <v>438</v>
+        <v>0</v>
       </c>
       <c r="J666" s="3" t="n">
-        <v>39930</v>
-[...3 lines deleted...]
-      </c>
+        <v>39539</v>
+      </c>
+      <c r="K666" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/9993632095 — तालाब निर्माण कार्य बमेटी नाला</t>
+          <t>1731007007/WC/99876 — कपिलधारा रामबाई डोमा</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
-        <v>397000</v>
+        <v>133000</v>
       </c>
       <c r="I667" s="2" t="n">
-        <v>214081.42</v>
+        <v>438</v>
       </c>
       <c r="J667" s="3" t="n">
-        <v>41418</v>
+        <v>39930</v>
       </c>
       <c r="K667" s="3" t="n">
-        <v>42122</v>
+        <v>40269</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/9993632097 — तालाब निर्माण कार्य बडनाला चिरोटिया</t>
+          <t>1731007007/WC/9993632095 — तालाब निर्माण कार्य बमेटी नाला</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
-        <v>474000</v>
+        <v>397000</v>
       </c>
       <c r="I668" s="2" t="n">
-        <v>257657.32</v>
+        <v>214081.42</v>
       </c>
       <c r="J668" s="3" t="n">
         <v>41418</v>
       </c>
       <c r="K668" s="3" t="n">
-        <v>41933</v>
+        <v>42122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
           <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/99967 — परकोलेशन तालाब माटीगढ</t>
+          <t>1731007007/WC/9993632097 — तालाब निर्माण कार्य बडनाला चिरोटिया</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
-        <v>275000</v>
+        <v>474000</v>
       </c>
       <c r="I669" s="2" t="n">
-        <v>230868</v>
+        <v>257657.32</v>
       </c>
       <c r="J669" s="3" t="n">
-        <v>39846</v>
+        <v>41418</v>
       </c>
       <c r="K669" s="3" t="n">
-        <v>41677</v>
+        <v>41933</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/kd//456 — चेक डेम निमाड स्म्म्लु / किसानु</t>
+          <t>1731007007/WC/99967 — परकोलेशन तालाब माटीगढ</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
-        <v>0</v>
+        <v>275000</v>
       </c>
       <c r="I670" s="2" t="n">
-        <v>17472</v>
+        <v>230868</v>
       </c>
       <c r="J670" s="3" t="n">
-        <v>40165</v>
+        <v>39846</v>
       </c>
       <c r="K670" s="3" t="n">
-        <v>40104</v>
+        <v>41677</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/kt/dumda ryat/doma3 — khet talab</t>
+          <t>1731007007/WC/kd//456 — चेक डेम निमाड स्म्म्लु / किसानु</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I671" s="2" t="n">
-        <v>0</v>
+        <v>17472</v>
       </c>
       <c r="J671" s="3" t="n">
-        <v>39826</v>
-[...1 lines deleted...]
-      <c r="K671" s="3"/>
+        <v>40165</v>
+      </c>
+      <c r="K671" s="3" t="n">
+        <v>40104</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/kt/dumka ryat/bishan5 — khet talab</t>
+          <t>1731007007/WC/kt/dumda ryat/doma3 — khet talab</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I672" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J672" s="3" t="n">
-        <v>38890</v>
+        <v>39826</v>
       </c>
       <c r="K672" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/kt/dumka ryat/gulabya4 — khet talab</t>
+          <t>1731007007/WC/kt/dumka ryat/bishan5 — khet talab</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I673" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J673" s="3" t="n">
-        <v>39538</v>
+        <v>38890</v>
       </c>
       <c r="K673" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/kt/dumka ryat/indal 2 — khet talab</t>
+          <t>1731007007/WC/kt/dumka ryat/gulabya4 — khet talab</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I674" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J674" s="3" t="n">
-        <v>38821</v>
+        <v>39538</v>
       </c>
       <c r="K674" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/kt/dumka ryat/kishanlal8 — khet talab</t>
+          <t>1731007007/WC/kt/dumka ryat/indal 2 — khet talab</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I675" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J675" s="3" t="n">
-        <v>39538</v>
+        <v>38821</v>
       </c>
       <c r="K675" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/kt/dumka ryat/mahaku7 — khet talab</t>
+          <t>1731007007/WC/kt/dumka ryat/kishanlal8 — khet talab</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I676" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J676" s="3" t="n">
-        <v>38821</v>
+        <v>39538</v>
       </c>
       <c r="K676" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/kt/dumka ryat/ramvati -1 — khet talab</t>
+          <t>1731007007/WC/kt/dumka ryat/mahaku7 — khet talab</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I677" s="2" t="n">
-        <v>45816</v>
+        <v>0</v>
       </c>
       <c r="J677" s="3" t="n">
-        <v>39614</v>
-[...3 lines deleted...]
-      </c>
+        <v>38821</v>
+      </c>
+      <c r="K677" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/kt/dumka ryat/ramvati 1 — khet talab</t>
+          <t>1731007007/WC/kt/dumka ryat/ramvati -1 — khet talab</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I678" s="2" t="n">
-        <v>0</v>
+        <v>45816</v>
       </c>
       <c r="J678" s="3" t="n">
-        <v>38851</v>
-[...1 lines deleted...]
-      <c r="K678" s="3"/>
+        <v>39614</v>
+      </c>
+      <c r="K678" s="3" t="n">
+        <v>40639</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/kt/dumka ryat/somlal6 — khet talab</t>
+          <t>1731007007/WC/kt/dumka ryat/ramvati 1 — khet talab</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I679" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J679" s="3" t="n">
-        <v>38890</v>
+        <v>38851</v>
       </c>
       <c r="K679" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/lakhamu1524v — kapil dara kup lakhamu</t>
+          <t>1731007007/WC/kt/dumka ryat/somlal6 — khet talab</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
-        <v>8430000</v>
+        <v>0</v>
       </c>
       <c r="I680" s="2" t="n">
-        <v>120708</v>
+        <v>0</v>
       </c>
       <c r="J680" s="3" t="n">
-        <v>39203</v>
-[...3 lines deleted...]
-      </c>
+        <v>38890</v>
+      </c>
+      <c r="K680" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/rameya1425v — kapil dara kup rameya</t>
+          <t>1731007007/WC/lakhamu1524v — kapil dara kup lakhamu</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
-        <v>8230000</v>
+        <v>8430000</v>
       </c>
       <c r="I681" s="2" t="n">
-        <v>63060</v>
+        <v>120708</v>
       </c>
       <c r="J681" s="3" t="n">
-        <v>39469</v>
+        <v>39203</v>
       </c>
       <c r="K681" s="3" t="n">
-        <v>39826</v>
+        <v>39766</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/santram142v — kapil dara kup santram</t>
+          <t>1731007007/WC/rameya1425v — kapil dara kup rameya</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
         <v>8230000</v>
       </c>
       <c r="I682" s="2" t="n">
-        <v>187466</v>
+        <v>63060</v>
       </c>
       <c r="J682" s="3" t="n">
-        <v>39203</v>
+        <v>39469</v>
       </c>
       <c r="K682" s="3" t="n">
         <v>39826</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/ठुमका रे 23/112 — कपिल धारा देवीदीन रघू</t>
+          <t>1731007007/WC/santram142v — kapil dara kup santram</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
-        <v>52736</v>
+        <v>8230000</v>
       </c>
       <c r="I683" s="2" t="n">
-        <v>1000</v>
+        <v>187466</v>
       </c>
       <c r="J683" s="3" t="n">
-        <v>39530</v>
-[...1 lines deleted...]
-      <c r="K683" s="3"/>
+        <v>39203</v>
+      </c>
+      <c r="K683" s="3" t="n">
+        <v>39826</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/ठुमका रे 23/113 — कपिल धारा नंदराम ब्रम्‍ही</t>
+          <t>1731007007/WC/ठुमका रे 23/112 — कपिल धारा देवीदीन रघू</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
         <v>52736</v>
       </c>
       <c r="I684" s="2" t="n">
-        <v>133419</v>
+        <v>1000</v>
       </c>
       <c r="J684" s="3" t="n">
-        <v>39450</v>
-[...3 lines deleted...]
-      </c>
+        <v>39530</v>
+      </c>
+      <c r="K684" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/ठुमका रै 456/400 — कपिल धारा कुप निर्माण सब्‍बूलाल/नत्‍थू</t>
+          <t>1731007007/WC/ठुमका रे 23/113 — कपिल धारा नंदराम ब्रम्‍ही</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
-        <v>82390</v>
+        <v>52736</v>
       </c>
       <c r="I685" s="2" t="n">
-        <v>157385</v>
+        <v>133419</v>
       </c>
       <c r="J685" s="3" t="n">
-        <v>39455</v>
+        <v>39450</v>
       </c>
       <c r="K685" s="3" t="n">
-        <v>40867</v>
+        <v>39826</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/ठुमका रै 456/420 — कपिल धारा कुप निर्माण सुखलाल/घुटियाल</t>
+          <t>1731007007/WC/ठुमका रै 456/400 — कपिल धारा कुप निर्माण सब्‍बूलाल/नत्‍थू</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
         <v>82390</v>
       </c>
       <c r="I686" s="2" t="n">
-        <v>55616</v>
+        <v>157385</v>
       </c>
       <c r="J686" s="3" t="n">
-        <v>39474</v>
+        <v>39455</v>
       </c>
       <c r="K686" s="3" t="n">
-        <v>39921</v>
+        <v>40867</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/ठुमका रै 456/430 — कपिल धारा कुप निर्माण रामदास/मनोहरी</t>
+          <t>1731007007/WC/ठुमका रै 456/420 — कपिल धारा कुप निर्माण सुखलाल/घुटियाल</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
         <v>82390</v>
       </c>
       <c r="I687" s="2" t="n">
-        <v>49867</v>
+        <v>55616</v>
       </c>
       <c r="J687" s="3" t="n">
         <v>39474</v>
       </c>
       <c r="K687" s="3" t="n">
-        <v>39970</v>
+        <v>39921</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/ठुमका रै 456/440 — कपिल धारा कुप निर्माण इमरत/पिरतू</t>
+          <t>1731007007/WC/ठुमका रै 456/430 — कपिल धारा कुप निर्माण रामदास/मनोहरी</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
         <v>82390</v>
       </c>
       <c r="I688" s="2" t="n">
-        <v>69510</v>
+        <v>49867</v>
       </c>
       <c r="J688" s="3" t="n">
-        <v>39479</v>
+        <v>39474</v>
       </c>
       <c r="K688" s="3" t="n">
-        <v>39826</v>
+        <v>39970</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/ठुमका रै 456/450 — कपिल धारा कुप निर्माण धरमदास/गोविंद</t>
+          <t>1731007007/WC/ठुमका रै 456/440 — कपिल धारा कुप निर्माण इमरत/पिरतू</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
         <v>82390</v>
       </c>
       <c r="I689" s="2" t="n">
-        <v>72042</v>
+        <v>69510</v>
       </c>
       <c r="J689" s="3" t="n">
-        <v>39449</v>
+        <v>39479</v>
       </c>
       <c r="K689" s="3" t="n">
-        <v>39970</v>
+        <v>39826</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/ढुमका 10/33 — खेत तालाब सुरज / मुसरन</t>
+          <t>1731007007/WC/ठुमका रै 456/450 — कपिल धारा कुप निर्माण धरमदास/गोविंद</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
-        <v>73000</v>
+        <v>82390</v>
       </c>
       <c r="I690" s="2" t="n">
-        <v>62732</v>
+        <v>72042</v>
       </c>
       <c r="J690" s="3" t="n">
-        <v>39203</v>
+        <v>39449</v>
       </c>
       <c r="K690" s="3" t="n">
-        <v>39826</v>
+        <v>39970</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/ढुमका 11/135 — खेत तालाब सोमलाल / जोहरी</t>
+          <t>1731007007/WC/ढुमका 10/33 — खेत तालाब सुरज / मुसरन</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
-        <v>32500</v>
+        <v>73000</v>
       </c>
       <c r="I691" s="2" t="n">
-        <v>0</v>
+        <v>62732</v>
       </c>
       <c r="J691" s="3" t="n">
-        <v>38910</v>
-[...1 lines deleted...]
-      <c r="K691" s="3"/>
+        <v>39203</v>
+      </c>
+      <c r="K691" s="3" t="n">
+        <v>39826</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/ढुमका 15/20 — कपिलधारा कूप निर्माण धीरज/रामकिशन</t>
+          <t>1731007007/WC/ढुमका 11/135 — खेत तालाब सोमलाल / जोहरी</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
-        <v>93000</v>
+        <v>32500</v>
       </c>
       <c r="I692" s="2" t="n">
-        <v>59589</v>
+        <v>0</v>
       </c>
       <c r="J692" s="3" t="n">
-        <v>39449</v>
-[...3 lines deleted...]
-      </c>
+        <v>38910</v>
+      </c>
+      <c r="K692" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/ढुमका/3/53 — चेकडेम निर्माण बाबुलाल यादव</t>
+          <t>1731007007/WC/ढुमका 15/20 — कपिलधारा कूप निर्माण धीरज/रामकिशन</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
-        <v>60000</v>
+        <v>93000</v>
       </c>
       <c r="I693" s="2" t="n">
-        <v>37100</v>
+        <v>59589</v>
       </c>
       <c r="J693" s="3" t="n">
-        <v>39447</v>
-[...1 lines deleted...]
-      <c r="K693" s="3"/>
+        <v>39449</v>
+      </c>
+      <c r="K693" s="3" t="n">
+        <v>40867</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/ढुमका 7/135 — खेत तालाब गुलाबीया / हजारी</t>
+          <t>1731007007/WC/ढुमका/3/53 — चेकडेम निर्माण बाबुलाल यादव</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
-        <v>23500</v>
+        <v>60000</v>
       </c>
       <c r="I694" s="2" t="n">
-        <v>0</v>
+        <v>37100</v>
       </c>
       <c r="J694" s="3" t="n">
-        <v>38925</v>
+        <v>39447</v>
       </c>
       <c r="K694" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/ढुमका 8/135 — खेत तालाब संतराम / सखाराम</t>
+          <t>1731007007/WC/ढुमका 7/135 — खेत तालाब गुलाबीया / हजारी</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
-        <v>32000</v>
+        <v>23500</v>
       </c>
       <c r="I695" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J695" s="3" t="n">
-        <v>38908</v>
+        <v>38925</v>
       </c>
       <c r="K695" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/ढुमका/चिरोटिया 135/15 — कपिल धारा कूप निर्माण /रामजी/लोटन गोड</t>
+          <t>1731007007/WC/ढुमका 8/135 — खेत तालाब संतराम / सखाराम</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
-        <v>1153600</v>
+        <v>32000</v>
       </c>
       <c r="I696" s="2" t="n">
-        <v>40399</v>
+        <v>0</v>
       </c>
       <c r="J696" s="3" t="n">
-        <v>39443</v>
+        <v>38908</v>
       </c>
       <c r="K696" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/ढुमका रै/12/135/17 — कपिलधारा कूप निर्माण/सुखवंती/सुखचंद</t>
+          <t>1731007007/WC/ढुमका/चिरोटिया 135/15 — कपिल धारा कूप निर्माण /रामजी/लोटन गोड</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
-        <v>11536000</v>
+        <v>1153600</v>
       </c>
       <c r="I697" s="2" t="n">
-        <v>75874</v>
+        <v>40399</v>
       </c>
       <c r="J697" s="3" t="n">
-        <v>39442</v>
-[...3 lines deleted...]
-      </c>
+        <v>39443</v>
+      </c>
+      <c r="K697" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D698" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E698" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F698" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/ढुमका रै 135/12 — कपिल धारा कूप निर्माण /मन्‍तू/जगरू</t>
+          <t>1731007007/WC/ढुमका रै/12/135/17 — कपिलधारा कूप निर्माण/सुखवंती/सुखचंद</t>
         </is>
       </c>
       <c r="G698" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H698" s="2" t="n">
-        <v>115350</v>
+        <v>11536000</v>
       </c>
       <c r="I698" s="2" t="n">
-        <v>83845</v>
+        <v>75874</v>
       </c>
       <c r="J698" s="3" t="n">
-        <v>39469</v>
+        <v>39442</v>
       </c>
       <c r="K698" s="3" t="n">
-        <v>39921</v>
+        <v>39826</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D699" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E699" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F699" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/ढुमका रै 135/14 — कपिल धारा कूप निमाण रमोती/लाला गोड</t>
+          <t>1731007007/WC/ढुमका रै 135/12 — कपिल धारा कूप निर्माण /मन्‍तू/जगरू</t>
         </is>
       </c>
       <c r="G699" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H699" s="2" t="n">
         <v>115350</v>
       </c>
       <c r="I699" s="2" t="n">
-        <v>118190</v>
+        <v>83845</v>
       </c>
       <c r="J699" s="3" t="n">
-        <v>39442</v>
+        <v>39469</v>
       </c>
       <c r="K699" s="3" t="n">
-        <v>40054</v>
+        <v>39921</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D700" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E700" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F700" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/ढुमकारै/4114 — कपिल धारा सोबू जग्‍गू</t>
+          <t>1731007007/WC/ढुमका रै 135/14 — कपिल धारा कूप निमाण रमोती/लाला गोड</t>
         </is>
       </c>
       <c r="G700" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H700" s="2" t="n">
-        <v>53000</v>
+        <v>115350</v>
       </c>
       <c r="I700" s="2" t="n">
-        <v>157951</v>
+        <v>118190</v>
       </c>
       <c r="J700" s="3" t="n">
-        <v>39469</v>
+        <v>39442</v>
       </c>
       <c r="K700" s="3" t="n">
-        <v>39970</v>
+        <v>40054</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D701" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E701" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F701" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/ढुमका रै/कौडिया/12/135/18 — कपिलधारा कूप निर्माण/अमरलाल/सुरतू</t>
+          <t>1731007007/WC/ढुमकारै/4114 — कपिल धारा सोबू जग्‍गू</t>
         </is>
       </c>
       <c r="G701" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H701" s="2" t="n">
-        <v>11536000</v>
+        <v>53000</v>
       </c>
       <c r="I701" s="2" t="n">
-        <v>66457</v>
+        <v>157951</v>
       </c>
       <c r="J701" s="3" t="n">
-        <v>39463</v>
+        <v>39469</v>
       </c>
       <c r="K701" s="3" t="n">
-        <v>39826</v>
+        <v>39970</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C702" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D702" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E702" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F702" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/ढुमका रै खपरावाडी 135/13 — कपिल धारा कूप निर्माण जारू/रामू गोड</t>
+          <t>1731007007/WC/ढुमका रै/कौडिया/12/135/18 — कपिलधारा कूप निर्माण/अमरलाल/सुरतू</t>
         </is>
       </c>
       <c r="G702" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H702" s="2" t="n">
-        <v>115350</v>
+        <v>11536000</v>
       </c>
       <c r="I702" s="2" t="n">
-        <v>28686</v>
+        <v>66457</v>
       </c>
       <c r="J702" s="3" t="n">
-        <v>39474</v>
-[...1 lines deleted...]
-      <c r="K702" s="3"/>
+        <v>39463</v>
+      </c>
+      <c r="K702" s="3" t="n">
+        <v>39826</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/ढुमका रै/चिरोटिया/12/135/19 — परलोकेशन तालाब निर्माण/चिरोटिया</t>
+          <t>1731007007/WC/ढुमका रै खपरावाडी 135/13 — कपिल धारा कूप निर्माण जारू/रामू गोड</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
-        <v>672000</v>
+        <v>115350</v>
       </c>
       <c r="I703" s="2" t="n">
-        <v>651333</v>
+        <v>28686</v>
       </c>
       <c r="J703" s="3" t="n">
-        <v>39448</v>
-[...3 lines deleted...]
-      </c>
+        <v>39474</v>
+      </c>
+      <c r="K703" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C704" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D704" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E704" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F704" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/ढुमका रै/माटीगढ/12/135/16 — कपिलधारा कूप निर्माण/मून्‍नालाल/मन्‍नू</t>
+          <t>1731007007/WC/ढुमका रै/चिरोटिया/12/135/19 — परलोकेशन तालाब निर्माण/चिरोटिया</t>
         </is>
       </c>
       <c r="G704" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H704" s="2" t="n">
-        <v>11536000</v>
+        <v>672000</v>
       </c>
       <c r="I704" s="2" t="n">
-        <v>46257</v>
+        <v>651333</v>
       </c>
       <c r="J704" s="3" t="n">
-        <v>39469</v>
+        <v>39448</v>
       </c>
       <c r="K704" s="3" t="n">
-        <v>39921</v>
+        <v>41153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D705" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E705" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F705" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/ढुमका रैयत 04/20 — कपिलधारा कूप निर्माण्‍ा टेनू/जिल्‍लू</t>
+          <t>1731007007/WC/ढुमका रै/माटीगढ/12/135/16 — कपिलधारा कूप निर्माण/मून्‍नालाल/मन्‍नू</t>
         </is>
       </c>
       <c r="G705" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H705" s="2" t="n">
-        <v>93000</v>
+        <v>11536000</v>
       </c>
       <c r="I705" s="2" t="n">
-        <v>122386</v>
+        <v>46257</v>
       </c>
       <c r="J705" s="3" t="n">
-        <v>39493</v>
+        <v>39469</v>
       </c>
       <c r="K705" s="3" t="n">
-        <v>40867</v>
+        <v>39921</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C706" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D706" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E706" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F706" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WC/ढूमका/3/62 — चेकडेम निर्माण /जयराम/धरमदास</t>
+          <t>1731007007/WC/ढुमका रैयत 04/20 — कपिलधारा कूप निर्माण्‍ा टेनू/जिल्‍लू</t>
         </is>
       </c>
       <c r="G706" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H706" s="2" t="n">
-        <v>60000</v>
+        <v>93000</v>
       </c>
       <c r="I706" s="2" t="n">
-        <v>42661</v>
+        <v>122386</v>
       </c>
       <c r="J706" s="3" t="n">
-        <v>39335</v>
-[...1 lines deleted...]
-      <c r="K706" s="3"/>
+        <v>39493</v>
+      </c>
+      <c r="K706" s="3" t="n">
+        <v>40867</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C707" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D707" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E707" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F707" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WH/19962493 — TALAB JEERNO DUWAR KARU KUNJI KE KHETKE PASS</t>
+          <t>1731007007/WC/ढूमका/3/62 — चेकडेम निर्माण /जयराम/धरमदास</t>
         </is>
       </c>
       <c r="G707" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H707" s="2" t="n">
-        <v>209000</v>
+        <v>60000</v>
       </c>
       <c r="I707" s="2" t="n">
-        <v>0</v>
+        <v>42661</v>
       </c>
       <c r="J707" s="3" t="n">
-        <v>42867</v>
+        <v>39335</v>
       </c>
       <c r="K707" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C708" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D708" s="1" t="inlineStr">
         <is>
           <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E708" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F708" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WH/19962495 — TALAB JEERNO DUWAR BADA TALAB KHAPRAWADI MEN ROAD KE KINARE</t>
+          <t>1731007007/WH/19962493 — TALAB JEERNO DUWAR KARU KUNJI KE KHETKE PASS</t>
         </is>
       </c>
       <c r="G708" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H708" s="2" t="n">
-        <v>986000</v>
+        <v>209000</v>
       </c>
       <c r="I708" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J708" s="3" t="n">
         <v>42867</v>
       </c>
       <c r="K708" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C709" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D709" s="1" t="inlineStr">
         <is>
           <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E709" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F709" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WH/19962497 — TALAB JEERNO DUWAR BAD NALA CHIROTIYA</t>
+          <t>1731007007/WH/19962495 — TALAB JEERNO DUWAR BADA TALAB KHAPRAWADI MEN ROAD KE KINARE</t>
         </is>
       </c>
       <c r="G709" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H709" s="2" t="n">
-        <v>358000</v>
+        <v>986000</v>
       </c>
       <c r="I709" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J709" s="3" t="n">
         <v>42867</v>
       </c>
       <c r="K709" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C710" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D710" s="1" t="inlineStr">
         <is>
           <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E710" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F710" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WH/19962498 — TALAB JEERNO DUWAR PAHADI KE PASS</t>
+          <t>1731007007/WH/19962497 — TALAB JEERNO DUWAR BAD NALA CHIROTIYA</t>
         </is>
       </c>
       <c r="G710" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H710" s="2" t="n">
-        <v>116000</v>
+        <v>358000</v>
       </c>
       <c r="I710" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J710" s="3" t="n">
         <v>42867</v>
       </c>
       <c r="K710" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C711" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D711" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E711" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F711" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WH/209 — रपट डेम बेहडागढ</t>
+          <t>1731007007/WH/19962498 — TALAB JEERNO DUWAR PAHADI KE PASS</t>
         </is>
       </c>
       <c r="G711" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H711" s="2" t="n">
-        <v>498000</v>
+        <v>116000</v>
       </c>
       <c r="I711" s="2" t="n">
-        <v>318207</v>
+        <v>0</v>
       </c>
       <c r="J711" s="3" t="n">
-        <v>39173</v>
-[...3 lines deleted...]
-      </c>
+        <v>42867</v>
+      </c>
+      <c r="K711" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C712" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D712" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E712" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F712" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WH/22012034389395 — talab jirnodwaar karu kunji ke khet ke pass</t>
+          <t>1731007007/WH/209 — रपट डेम बेहडागढ</t>
         </is>
       </c>
       <c r="G712" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H712" s="2" t="n">
-        <v>209900</v>
+        <v>498000</v>
       </c>
       <c r="I712" s="2" t="n">
-        <v>0</v>
+        <v>318207</v>
       </c>
       <c r="J712" s="3" t="n">
-        <v>43242</v>
-[...1 lines deleted...]
-      <c r="K712" s="3"/>
+        <v>39173</v>
+      </c>
+      <c r="K712" s="3" t="n">
+        <v>41153</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C713" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D713" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E713" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F713" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WH/22012034389818 — talab jirnodwaar gudii braa</t>
+          <t>1731007007/WH/22012034389395 — talab jirnodwaar karu kunji ke khet ke pass</t>
         </is>
       </c>
       <c r="G713" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H713" s="2" t="n">
-        <v>0</v>
+        <v>209900</v>
       </c>
       <c r="I713" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J713" s="3" t="n">
-        <v>43466</v>
+        <v>43242</v>
       </c>
       <c r="K713" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C714" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D714" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E714" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F714" s="1" t="inlineStr">
         <is>
-          <t>1731007007/WH/22012034389821 — talab gudii braa</t>
+          <t>1731007007/WH/22012034389818 — talab jirnodwaar gudii braa</t>
         </is>
       </c>
       <c r="G714" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H714" s="2" t="n">
-        <v>115000</v>
+        <v>0</v>
       </c>
       <c r="I714" s="2" t="n">
-        <v>56850</v>
+        <v>0</v>
       </c>
       <c r="J714" s="3" t="n">
-        <v>43497</v>
-[...3 lines deleted...]
-      </c>
+        <v>43466</v>
+      </c>
+      <c r="K714" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C715" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D715" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E715" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F715" s="1" t="inlineStr">
+        <is>
+          <t>1731007007/WH/22012034389821 — talab gudii braa</t>
+        </is>
+      </c>
+      <c r="G715" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H715" s="2" t="n">
+        <v>115000</v>
+      </c>
+      <c r="I715" s="2" t="n">
+        <v>56850</v>
+      </c>
+      <c r="J715" s="3" t="n">
+        <v>43497</v>
+      </c>
+      <c r="K715" s="3" t="n">
+        <v>44124</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
+      <c r="A716" s="1" t="inlineStr">
+        <is>
+          <t>SHAHPUR</t>
+        </is>
+      </c>
+      <c r="B716" s="1" t="inlineStr">
+        <is>
           <t>2019-2020</t>
         </is>
       </c>
-      <c r="C715" s="1" t="inlineStr">
+      <c r="C716" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D715" s="1" t="inlineStr">
+      <c r="D716" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
-      <c r="E715" s="1" t="inlineStr">
+      <c r="E716" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
-      <c r="F715" s="1" t="inlineStr">
+      <c r="F716" s="1" t="inlineStr">
         <is>
           <t>1731/WC/22012034525487 — निस्तार तालाब निर्माण (शिवराम के खेत के पास) चिरोटिया</t>
         </is>
       </c>
-      <c r="G715" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H715" s="2" t="n">
+      <c r="G716" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H716" s="2" t="n">
         <v>4997000</v>
       </c>
-      <c r="I715" s="2" t="n">
+      <c r="I716" s="2" t="n">
         <v>4986189.5</v>
       </c>
-      <c r="J715" s="3" t="n">
+      <c r="J716" s="3" t="n">
         <v>43883</v>
       </c>
-      <c r="K715" s="3" t="n">
+      <c r="K716" s="3" t="n">
         <v>45110</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>