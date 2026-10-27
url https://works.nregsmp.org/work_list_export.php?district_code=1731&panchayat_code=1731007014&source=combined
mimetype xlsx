--- v0 (2026-09-08)
+++ v1 (2026-10-27)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K772"/>
+  <dimension ref="A1:K773"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 01:01:55</t>
+          <t>Exported on: 2026-10-27 00:54:34</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: BETUL</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -3571,51 +3571,51 @@
       <c r="J79" s="3" t="n">
         <v>39753</v>
       </c>
       <c r="K79" s="3" t="n">
         <v>42826</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
           <t>1731007014/FR/22012034322757 — khet talab warru/nanda ke khet me</t>
         </is>
       </c>
       <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H80" s="2" t="n">
         <v>420123.57</v>
       </c>
       <c r="I80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="n">
         <v>45567</v>
@@ -5456,51 +5456,51 @@
       <c r="J118" s="3" t="n">
         <v>43332</v>
       </c>
       <c r="K118" s="3" t="n">
         <v>45838</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
-          <t>Bondry Block - Coastal Shelter Belt-Individuals / Boundary Block Plantation of Coastal Shelter Belt Trees for Individuals</t>
+          <t>Bondry Block - Coastal Shelter Belt-Individuals / Block Plantation of Forestry Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
           <t>Other Works</t>
         </is>
       </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
           <t>1731007014/IF/22012034418092 — wraksha bhagwati/munaa</t>
         </is>
       </c>
       <c r="G119" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H119" s="2" t="n">
         <v>94000</v>
       </c>
       <c r="I119" s="2" t="n">
         <v>35791</v>
       </c>
       <c r="J119" s="3" t="n">
         <v>43472</v>
@@ -7190,51 +7190,51 @@
       <c r="J154" s="3" t="n">
         <v>43962</v>
       </c>
       <c r="K154" s="3" t="n">
         <v>44141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
           <t>1731007014/IF/22012034555372 — KHET TALAB NIRMAN KARY NAROJI / GANNU</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
         <v>298940.99</v>
       </c>
       <c r="I155" s="2" t="n">
         <v>3040</v>
       </c>
       <c r="J155" s="3" t="n">
         <v>43976</v>
@@ -8011,51 +8011,51 @@
       <c r="J171" s="3" t="n">
         <v>45341</v>
       </c>
       <c r="K171" s="3" t="n">
         <v>45859</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost structure for Individual</t>
+          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost pit for Individual</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
           <t>1731007014/IF/22012035268810 — Bhu Nadep 1Amarlal / Chetu 2 Basant/ Nathu 3 Nandlal / Jounde 4 Nandu / Damdiya 5 Manu / Damdiya</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
         <v>43548.59</v>
       </c>
       <c r="I172" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J172" s="3" t="n">
         <v>45567</v>
@@ -8107,51 +8107,51 @@
       <c r="J173" s="3" t="n">
         <v>45645</v>
       </c>
       <c r="K173" s="3" t="n">
         <v>45859</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
           <t>1731007014/IF/22012035287172 — KHET TALAB NIRMAN IMRAT/CHANNU KE KHET ME GHISIBAGLA</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I174" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J174" s="3" t="n">
         <v>45567</v>
@@ -8203,51 +8203,51 @@
       <c r="J175" s="3" t="n">
         <v>45667</v>
       </c>
       <c r="K175" s="3" t="n">
         <v>45859</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
           <t>1731007014/IF/22012035289901 — KHET TALAB nirman kary kamlesh/misri ke khet me ghisi bagla</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I176" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J176" s="3" t="n">
         <v>45567</v>
@@ -8299,239 +8299,239 @@
       <c r="J177" s="3" t="n">
         <v>45675</v>
       </c>
       <c r="K177" s="3" t="n">
         <v>46088</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
           <t>1731007014/IF/22012035290130 — KHET TALAB mannu/gannu ke khet me ghisibagla</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
         <v>423519.28</v>
       </c>
       <c r="I178" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J178" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K178" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
           <t>1731007014/IF/22012035301668 — KHET TALAB radhe/mangak ke khet me kanegaw</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
         <v>440367.95</v>
       </c>
       <c r="I179" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J179" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K179" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
           <t>1731007014/IF/22012035316408 — khet talab nirman kary radhe/mangal ke khet me kanegaw</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I180" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J180" s="3" t="n">
         <v>45724</v>
       </c>
       <c r="K180" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
           <t>1731007014/IF/22012035316414 — khet talab nirman kary radhe/mangal ke khet me kanegaw</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I181" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J181" s="3" t="n">
         <v>45769</v>
       </c>
       <c r="K181" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
           <t>1731007014/IF/22012035316420 — khet talab nirman kary bhuta/khudi ke khet me ghisibagla kanegaw</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I182" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>45573</v>
@@ -8583,98 +8583,98 @@
       <c r="J183" s="3" t="n">
         <v>45769</v>
       </c>
       <c r="K183" s="3" t="n">
         <v>46122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
           <t>1731007014/IF/22012035350074 — jgsa reacharg pit gajuu/manglu</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I184" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J184" s="3" t="n">
         <v>45755</v>
       </c>
       <c r="K184" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
           <t>1731007014/IF/22012035350105 — jgsa reacharg pit kunden/birju</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I185" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J185" s="3" t="n">
         <v>45755</v>
@@ -8775,145 +8775,145 @@
       <c r="J187" s="3" t="n">
         <v>45768</v>
       </c>
       <c r="K187" s="3" t="n">
         <v>46104</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
           <t>1731007014/IF/22012035350207 — jgsa reacharg pit holiram/shayama</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I188" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J188" s="3" t="n">
         <v>45755</v>
       </c>
       <c r="K188" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
           <t>1731007014/IF/22012035350225 — jgsa reacharg pit holiram/shayama</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I189" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J189" s="3" t="n">
         <v>45755</v>
       </c>
       <c r="K189" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
           <t>1731007014/IF/22012035350254 — jgsa reacharg pit holiram/shayama</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I190" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J190" s="3" t="n">
         <v>45755</v>
@@ -9063,51 +9063,51 @@
       <c r="J193" s="3" t="n">
         <v>45768</v>
       </c>
       <c r="K193" s="3" t="n">
         <v>46064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
           <t>1731007014/IF/22012035362378 — jgsa dugwell recharge pit sandeep/kaluu</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I194" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J194" s="3" t="n">
         <v>45762</v>
@@ -9257,51 +9257,51 @@
       <c r="J197" s="3" t="n">
         <v>45790</v>
       </c>
       <c r="K197" s="3" t="n">
         <v>46104</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
           <t>1731007014/IF/22012035507771 — JGSA2025 Dugwell Recharge structure Funddelal/Gendu</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I198" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J198" s="3" t="n">
         <v>45761</v>
@@ -13209,51 +13209,51 @@
       <c r="J279" s="3" t="n">
         <v>43038</v>
       </c>
       <c r="K279" s="3" t="n">
         <v>43994</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
           <t>1731007014/IF/IAY/121524 — Construction of IAY House -IAY REG. NO. MP-31-007-014-002/2478</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I280" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J280" s="3" t="n">
         <v>42307</v>
@@ -13305,51 +13305,51 @@
       <c r="J281" s="3" t="n">
         <v>43283</v>
       </c>
       <c r="K281" s="3" t="n">
         <v>43416</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
           <t>1731007014/IF/IAY/201397 — Construction of IAY House -IAY REG. NO. MP-31-007-014-002/2484</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I282" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J282" s="3" t="n">
         <v>42338</v>
@@ -16335,51 +16335,51 @@
       <c r="J343" s="3" t="n">
         <v>43641</v>
       </c>
       <c r="K343" s="3" t="n">
         <v>45617</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
           <t>1731007014/IF/IAY/2638042 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4038032</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I344" s="2" t="n">
         <v>16420</v>
       </c>
       <c r="J344" s="3" t="n">
         <v>44440</v>
@@ -16431,51 +16431,51 @@
       <c r="J345" s="3" t="n">
         <v>44442</v>
       </c>
       <c r="K345" s="3" t="n">
         <v>44817</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
           <t>1731007014/IF/IAY/2662454 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4067947</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I346" s="2" t="n">
         <v>5150</v>
       </c>
       <c r="J346" s="3" t="n">
         <v>44442</v>
@@ -17554,51 +17554,51 @@
       <c r="J368" s="3" t="n">
         <v>42702</v>
       </c>
       <c r="K368" s="3" t="n">
         <v>43327</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
           <t>1731007014/IF/IAY/39729 — Construction of IAY House -IAY REG. NO. MP-31-007-014-001/2348</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I369" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J369" s="3" t="n">
         <v>42262</v>
@@ -17748,51 +17748,51 @@
       <c r="J372" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K372" s="3" t="n">
         <v>46043</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
           <t>1731007014/IF/IAY/49746 — Construction of IAY House -IAY REG. NO. MP-31-007-014-002/2480</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I373" s="2" t="n">
         <v>579</v>
       </c>
       <c r="J373" s="3" t="n">
         <v>44459</v>
@@ -17844,98 +17844,98 @@
       <c r="J374" s="3" t="n">
         <v>42884</v>
       </c>
       <c r="K374" s="3" t="n">
         <v>43327</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
           <t>1731007014/IF/IAY/49755 — Construction of IAY House -IAY REG. NO. MP-31-007-014-001/2344</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I375" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J375" s="3" t="n">
         <v>42277</v>
       </c>
       <c r="K375" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
           <t>1731007014/IF/IAY/49756 — Construction of IAY House -IAY REG. NO. MP-31-007-014-002/2471</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I376" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J376" s="3" t="n">
         <v>42277</v>
@@ -17987,145 +17987,147 @@
       <c r="J377" s="3" t="n">
         <v>42415</v>
       </c>
       <c r="K377" s="3" t="n">
         <v>43327</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
           <t>1731007014/IF/IAY/5237412 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124789936</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I378" s="2" t="n">
-        <v>0</v>
+        <v>17400</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>45713</v>
       </c>
       <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
           <t>1731007014/IF/IAY/5239590 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148309362</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I379" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J379" s="3" t="n">
         <v>46026</v>
       </c>
-      <c r="K379" s="3"/>
+      <c r="K379" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
           <t>1731007014/IF/IAY/5259980 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147952293</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I380" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J380" s="3" t="n">
         <v>45713</v>
@@ -18226,51 +18228,51 @@
       <c r="J382" s="3" t="n">
         <v>45840</v>
       </c>
       <c r="K382" s="3" t="n">
         <v>46015</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
           <t>1731007014/IF/IAY/5338478 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124503714</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I383" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J383" s="3" t="n">
         <v>45713</v>
@@ -18371,73 +18373,73 @@
       <c r="J385" s="3" t="n">
         <v>45890</v>
       </c>
       <c r="K385" s="3" t="n">
         <v>46037</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
           <t>1731007014/IF/IAY/5878007 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148702622</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I386" s="2" t="n">
-        <v>0</v>
+        <v>14400</v>
       </c>
       <c r="J386" s="3" t="n">
         <v>45713</v>
       </c>
       <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -19045,18004 +19047,18051 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I399" s="2" t="n">
         <v>15176</v>
       </c>
       <c r="J399" s="3" t="n">
         <v>43038</v>
       </c>
       <c r="K399" s="3" t="n">
         <v>43377</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Constr of Boulder Check Dam for Individuals / Construction of Boulder Check Dam for Individual</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/22012034222735 — md govind / nandlal</t>
+          <t>1731007014/IF/VB/YD/22012035665007 — Constr of Boulder Check Dam for 2s</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I400" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>42095</v>
+        <v>46198</v>
       </c>
       <c r="K400" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/22012034224521 — md/nnhesing/sonu</t>
+          <t>1731007014/LD/22012034222735 — md govind / nandlal</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I401" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>42074</v>
+        <v>42095</v>
       </c>
       <c r="K401" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/22012034224522 — md/bhaialal/bihari</t>
+          <t>1731007014/LD/22012034224521 — md/nnhesing/sonu</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I402" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J402" s="3" t="n">
         <v>42074</v>
       </c>
       <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/22012034224523 — MD/KANHU/SOBU</t>
+          <t>1731007014/LD/22012034224522 — md/bhaialal/bihari</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J403" s="3" t="n">
         <v>42074</v>
       </c>
       <c r="K403" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/22012034224524 — MD/MUNNA/BHUTA</t>
+          <t>1731007014/LD/22012034224523 — MD/KANHU/SOBU</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I404" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J404" s="3" t="n">
         <v>42074</v>
       </c>
       <c r="K404" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/22012034224525 — MD/SEHANGI/BIHARI</t>
+          <t>1731007014/LD/22012034224524 — MD/MUNNA/BHUTA</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I405" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J405" s="3" t="n">
         <v>42074</v>
       </c>
       <c r="K405" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/22012034224526 — MD/MATRU/DELAN</t>
+          <t>1731007014/LD/22012034224525 — MD/SEHANGI/BIHARI</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I406" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J406" s="3" t="n">
         <v>42074</v>
       </c>
       <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/22012034224527 — MD/KALIYA/KOVA</t>
+          <t>1731007014/LD/22012034224526 — MD/MATRU/DELAN</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I407" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J407" s="3" t="n">
         <v>42074</v>
       </c>
       <c r="K407" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/22012034224528 — MD/SHIDIN/SAYAMLAL</t>
+          <t>1731007014/LD/22012034224527 — MD/KALIYA/KOVA</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I408" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J408" s="3" t="n">
         <v>42074</v>
       </c>
       <c r="K408" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/22012034224529 — MD/FUNDLAL/GENDU</t>
+          <t>1731007014/LD/22012034224528 — MD/SHIDIN/SAYAMLAL</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I409" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J409" s="3" t="n">
         <v>42074</v>
       </c>
       <c r="K409" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/22012034224530 — MD/SUKKAN/LITI</t>
+          <t>1731007014/LD/22012034224529 — MD/FUNDLAL/GENDU</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I410" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J410" s="3" t="n">
         <v>42074</v>
       </c>
       <c r="K410" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/22012034224531 — MD/RAMRATAN/DASSU</t>
+          <t>1731007014/LD/22012034224530 — MD/SUKKAN/LITI</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I411" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J411" s="3" t="n">
         <v>42074</v>
       </c>
       <c r="K411" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/22012034224532 — MD/FULESING/DARAMDAS</t>
+          <t>1731007014/LD/22012034224531 — MD/RAMRATAN/DASSU</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I412" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J412" s="3" t="n">
         <v>42074</v>
       </c>
       <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/22012034224533 — MD/GANJAN/RAMCHAND</t>
+          <t>1731007014/LD/22012034224532 — MD/FULESING/DARAMDAS</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I413" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J413" s="3" t="n">
         <v>42074</v>
       </c>
       <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/22012034224534 — MD/SANKAR/KALLU</t>
+          <t>1731007014/LD/22012034224533 — MD/GANJAN/RAMCHAND</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J414" s="3" t="n">
         <v>42074</v>
       </c>
       <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/22012034224535 — MD/DAMU/BUDSING</t>
+          <t>1731007014/LD/22012034224534 — MD/SANKAR/KALLU</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J415" s="3" t="n">
         <v>42074</v>
       </c>
       <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/22012034224536 — MD/MAKAL/AMRU</t>
+          <t>1731007014/LD/22012034224535 — MD/DAMU/BUDSING</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>42095</v>
+        <v>42074</v>
       </c>
       <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/22012034224537 — MD/RUKIYA/AMARLAL</t>
+          <t>1731007014/LD/22012034224536 — MD/MAKAL/AMRU</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J417" s="3" t="n">
         <v>42095</v>
       </c>
       <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/22012034224538 — MD/KUNDAN/SAMMU</t>
+          <t>1731007014/LD/22012034224537 — MD/RUKIYA/AMARLAL</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J418" s="3" t="n">
         <v>42095</v>
       </c>
       <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/22012034224539 — MD/AMARLAL/JAGAN</t>
+          <t>1731007014/LD/22012034224538 — MD/KUNDAN/SAMMU</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J419" s="3" t="n">
         <v>42095</v>
       </c>
       <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/22012034224540 — MD/NATTU/FAGU</t>
+          <t>1731007014/LD/22012034224539 — MD/AMARLAL/JAGAN</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I420" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J420" s="3" t="n">
         <v>42095</v>
       </c>
       <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/22012034224541 — MD. SOMA/SAYAMU</t>
+          <t>1731007014/LD/22012034224540 — MD/NATTU/FAGU</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J421" s="3" t="n">
         <v>42095</v>
       </c>
       <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/22012034224542 — MD PAYERE/RATAN</t>
+          <t>1731007014/LD/22012034224541 — MD. SOMA/SAYAMU</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J422" s="3" t="n">
         <v>42095</v>
       </c>
       <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/22012034224543 — MD HAJARI/SONU</t>
+          <t>1731007014/LD/22012034224542 — MD PAYERE/RATAN</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J423" s="3" t="n">
         <v>42095</v>
       </c>
       <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/22012034224544 — MD SHIVDIN/MADU</t>
+          <t>1731007014/LD/22012034224543 — MD HAJARI/SONU</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I424" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J424" s="3" t="n">
         <v>42095</v>
       </c>
       <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/22012034224545 — MD SURENDRA/GANJAN</t>
+          <t>1731007014/LD/22012034224544 — MD SHIVDIN/MADU</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I425" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J425" s="3" t="n">
         <v>42095</v>
       </c>
       <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/22012034224546 — MD MANU/DAMADYA</t>
+          <t>1731007014/LD/22012034224545 — MD SURENDRA/GANJAN</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I426" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J426" s="3" t="n">
         <v>42095</v>
       </c>
       <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/22012034224547 — MD NANHESING/SONU</t>
+          <t>1731007014/LD/22012034224546 — MD MANU/DAMADYA</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I427" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J427" s="3" t="n">
         <v>42095</v>
       </c>
       <c r="K427" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/22012034224548 — MD BHADU.PIRTU</t>
+          <t>1731007014/LD/22012034224547 — MD NANHESING/SONU</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I428" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J428" s="3" t="n">
         <v>42095</v>
       </c>
       <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/22012034224550 — MD BISONDA/SURAJLAL</t>
+          <t>1731007014/LD/22012034224548 — MD BHADU.PIRTU</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I429" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J429" s="3" t="n">
         <v>42095</v>
       </c>
       <c r="K429" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/22012034224551 — MD JINDU/LAKHU</t>
+          <t>1731007014/LD/22012034224550 — MD BISONDA/SURAJLAL</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I430" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J430" s="3" t="n">
         <v>42095</v>
       </c>
       <c r="K430" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/22012034224552 — MD JIVNU/SUKA</t>
+          <t>1731007014/LD/22012034224551 — MD JINDU/LAKHU</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I431" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J431" s="3" t="n">
         <v>42095</v>
       </c>
       <c r="K431" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/22012034233690 — md,manju/dhasra</t>
+          <t>1731007014/LD/22012034224552 — MD JIVNU/SUKA</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
-        <v>57000</v>
+        <v>0</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>28620</v>
+        <v>0</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>42296</v>
-[...3 lines deleted...]
-      </c>
+        <v>42095</v>
+      </c>
+      <c r="K432" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/22012034233692 — md,suku/mangal</t>
+          <t>1731007014/LD/22012034233690 — md,manju/dhasra</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
         <v>57000</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>24645</v>
+        <v>28620</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>42303</v>
+        <v>42296</v>
       </c>
       <c r="K433" s="3" t="n">
         <v>42576</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/22012034233693 — md,nangu/dhsuu</t>
+          <t>1731007014/LD/22012034233692 — md,suku/mangal</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
         <v>57000</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>35457</v>
+        <v>24645</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>42296</v>
+        <v>42303</v>
       </c>
       <c r="K434" s="3" t="n">
         <v>42576</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/22012034233694 — md,ramji/dhasu</t>
+          <t>1731007014/LD/22012034233693 — md,nangu/dhsuu</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>57000</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>39503.5</v>
+        <v>35457</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>42303</v>
+        <v>42296</v>
       </c>
       <c r="K435" s="3" t="n">
         <v>42576</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/22012034247746 — med bandhan kamla / nathu</t>
+          <t>1731007014/LD/22012034233694 — md,ramji/dhasu</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
-        <v>75753</v>
+        <v>57000</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>61507.2</v>
+        <v>39503.5</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>42373</v>
+        <v>42303</v>
       </c>
       <c r="K436" s="3" t="n">
-        <v>42405</v>
+        <v>42576</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/22012034247748 — med bnadhan somji / dhadsa</t>
+          <t>1731007014/LD/22012034247746 — med bandhan kamla / nathu</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>75753</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>40545</v>
+        <v>61507.2</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>42366</v>
+        <v>42373</v>
       </c>
       <c r="K437" s="3" t="n">
-        <v>42571</v>
+        <v>42405</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/22012034250388 — MED BANDHAN JIRATI / MOHABAT</t>
+          <t>1731007014/LD/22012034247748 — med bnadhan somji / dhadsa</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
-        <v>57244</v>
+        <v>75753</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>14310</v>
+        <v>40545</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>42408</v>
+        <v>42366</v>
       </c>
       <c r="K438" s="3" t="n">
-        <v>42515</v>
+        <v>42571</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/22012034250390 — MED BANDHAN SUKHRAM / CHUBBI</t>
+          <t>1731007014/LD/22012034250388 — MED BANDHAN JIRATI / MOHABAT</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
         <v>57244</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>0</v>
+        <v>14310</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>42366</v>
-[...1 lines deleted...]
-      <c r="K439" s="3"/>
+        <v>42408</v>
+      </c>
+      <c r="K439" s="3" t="n">
+        <v>42515</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/22012034250393 — MED BANDHAN HEERA / CHANDU</t>
+          <t>1731007014/LD/22012034250390 — MED BANDHAN SUKHRAM / CHUBBI</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
-        <v>75762</v>
+        <v>57244</v>
       </c>
       <c r="I440" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J440" s="3" t="n">
         <v>42366</v>
       </c>
       <c r="K440" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/22012034250424 — med bandhan ramdin / ramu</t>
+          <t>1731007014/LD/22012034250393 — MED BANDHAN HEERA / CHANDU</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
-        <v>0</v>
+        <v>75762</v>
       </c>
       <c r="I441" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J441" s="3" t="n">
         <v>42366</v>
       </c>
       <c r="K441" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/22012034250428 — med bandhan ramdin / ramu</t>
+          <t>1731007014/LD/22012034250424 — med bandhan ramdin / ramu</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
-        <v>75762</v>
+        <v>0</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>55332</v>
+        <v>0</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>42394</v>
-[...3 lines deleted...]
-      </c>
+        <v>42366</v>
+      </c>
+      <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/22012034250432 — med bnadhan reli / jagan</t>
+          <t>1731007014/LD/22012034250428 — med bandhan ramdin / ramu</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>39285</v>
+        <v>75762</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>0</v>
+        <v>55332</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>42366</v>
-[...1 lines deleted...]
-      <c r="K443" s="3"/>
+        <v>42394</v>
+      </c>
+      <c r="K443" s="3" t="n">
+        <v>42571</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/22012034250446 — MED BANDHAN NANHESINGH / OJHI</t>
+          <t>1731007014/LD/22012034250432 — med bnadhan reli / jagan</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
-        <v>75762</v>
+        <v>39285</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>40704</v>
+        <v>0</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>42380</v>
-[...3 lines deleted...]
-      </c>
+        <v>42366</v>
+      </c>
+      <c r="K444" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/22012034250464 — MED BANDHAN LINGA / BIRJA</t>
+          <t>1731007014/LD/22012034250446 — MED BANDHAN NANHESINGH / OJHI</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
         <v>75762</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>0</v>
+        <v>40704</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>42366</v>
-[...1 lines deleted...]
-      <c r="K445" s="3"/>
+        <v>42380</v>
+      </c>
+      <c r="K445" s="3" t="n">
+        <v>42576</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/22012034252075 — MD DASIYA/MANJU</t>
+          <t>1731007014/LD/22012034250464 — MED BANDHAN LINGA / BIRJA</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
-        <v>0</v>
+        <v>75762</v>
       </c>
       <c r="I446" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>42461</v>
+        <v>42366</v>
       </c>
       <c r="K446" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/22012034252077 — MD GANGU/RATAN</t>
+          <t>1731007014/LD/22012034252075 — MD DASIYA/MANJU</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I447" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J447" s="3" t="n">
         <v>42461</v>
       </c>
       <c r="K447" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/22012034255582 — med bandhan rajesh imrat</t>
+          <t>1731007014/LD/22012034252077 — MD GANGU/RATAN</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I448" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>42422</v>
+        <v>42461</v>
       </c>
       <c r="K448" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/22012034255583 — ed bandhan ojhe shivdin</t>
+          <t>1731007014/LD/22012034255582 — med bandhan rajesh imrat</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I449" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J449" s="3" t="n">
         <v>42422</v>
       </c>
       <c r="K449" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/22012034255584 — med bandhan ojhe shivdin</t>
+          <t>1731007014/LD/22012034255583 — ed bandhan ojhe shivdin</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I450" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J450" s="3" t="n">
         <v>42422</v>
       </c>
       <c r="K450" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/22012034255585 — med bandhan jirati domu</t>
+          <t>1731007014/LD/22012034255584 — med bandhan ojhe shivdin</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I451" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J451" s="3" t="n">
         <v>42422</v>
       </c>
       <c r="K451" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/22012034255587 — ed bandhan jirati domu</t>
+          <t>1731007014/LD/22012034255585 — med bandhan jirati domu</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I452" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J452" s="3" t="n">
         <v>42422</v>
       </c>
       <c r="K452" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/22012034255588 — med bandhan dasiya manju</t>
+          <t>1731007014/LD/22012034255587 — ed bandhan jirati domu</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I453" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J453" s="3" t="n">
         <v>42422</v>
       </c>
       <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/22012034255589 — med bandhan bhailal bihari</t>
+          <t>1731007014/LD/22012034255588 — med bandhan dasiya manju</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I454" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J454" s="3" t="n">
         <v>42422</v>
       </c>
       <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/22012034270942 — mb,dharemdas/shiyamu</t>
+          <t>1731007014/LD/22012034255589 — med bandhan bhailal bihari</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
-        <v>79000</v>
+        <v>0</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>32231</v>
+        <v>0</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>42485</v>
-[...3 lines deleted...]
-      </c>
+        <v>42422</v>
+      </c>
+      <c r="K455" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/22012034509274 — Med Bandhan Karya Kishan / Makdu</t>
+          <t>1731007014/LD/22012034270942 — mb,dharemdas/shiyamu</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
-        <v>96451.29</v>
+        <v>79000</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>59427.93</v>
+        <v>32231</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>43962</v>
+        <v>42485</v>
       </c>
       <c r="K456" s="3" t="n">
-        <v>44141</v>
+        <v>42610</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/22012034512973 — Med Bandhan Girdhari / shyamu</t>
+          <t>1731007014/LD/22012034509274 — Med Bandhan Karya Kishan / Makdu</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
-        <v>94629.54</v>
+        <v>96451.29</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>74627.93</v>
+        <v>59427.93</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>43990</v>
+        <v>43962</v>
       </c>
       <c r="K457" s="3" t="n">
         <v>44141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/22012034512974 — Med Bandhan Nirman Kalya / Kova</t>
+          <t>1731007014/LD/22012034512973 — Med Bandhan Girdhari / shyamu</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
         <v>94629.54</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>77819</v>
+        <v>74627.93</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>44123</v>
+        <v>43990</v>
       </c>
       <c r="K458" s="3" t="n">
-        <v>44440</v>
+        <v>44141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/22012034512975 — Med Bandhan Nirman Soni / Shyamu</t>
+          <t>1731007014/LD/22012034512974 — Med Bandhan Nirman Kalya / Kova</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
         <v>94629.54</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>58857.93</v>
+        <v>77819</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>44011</v>
+        <v>44123</v>
       </c>
       <c r="K459" s="3" t="n">
-        <v>44141</v>
+        <v>44440</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/22012034521772 — Med Bandhan Nirman Shankar / Kallu</t>
+          <t>1731007014/LD/22012034512975 — Med Bandhan Nirman Soni / Shyamu</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
-        <v>85845.51</v>
+        <v>94629.54</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>53917.93</v>
+        <v>58857.93</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>44043</v>
+        <v>44011</v>
       </c>
       <c r="K460" s="3" t="n">
         <v>44141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/22012034522128 — Med Bandhan Kolu / Chikku</t>
+          <t>1731007014/LD/22012034521772 — Med Bandhan Nirman Shankar / Kallu</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>105559.29</v>
+        <v>85845.51</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>84697.93</v>
+        <v>53917.93</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>44053</v>
+        <v>44043</v>
       </c>
       <c r="K461" s="3" t="n">
         <v>44141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/22012034527487 — Med Bandhan Nirman Kanhaiya / Ramji</t>
+          <t>1731007014/LD/22012034522128 — Med Bandhan Kolu / Chikku</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>70945.5</v>
+        <v>105559.29</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>60900</v>
+        <v>84697.93</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>44277</v>
+        <v>44053</v>
       </c>
       <c r="K462" s="3" t="n">
-        <v>44409</v>
+        <v>44141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/22012034576925 — Maa ki Bagiya M S Ghisibagla</t>
+          <t>1731007014/LD/22012034527487 — Med Bandhan Nirman Kanhaiya / Ramji</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>31397.19</v>
+        <v>70945.5</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>8028</v>
+        <v>60900</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>44643</v>
+        <v>44277</v>
       </c>
       <c r="K463" s="3" t="n">
-        <v>45334</v>
+        <v>44409</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/3799407171 — MED BANDHAN BHAIYALAL / SOMI</t>
+          <t>1731007014/LD/22012034576925 — Maa ki Bagiya M S Ghisibagla</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>32612</v>
+        <v>31397.19</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>23504</v>
+        <v>8028</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>41554</v>
+        <v>44643</v>
       </c>
       <c r="K464" s="3" t="n">
-        <v>41815</v>
+        <v>45334</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/3799407179 — MED BANDHAN RAISINGH / SADDHU</t>
+          <t>1731007014/LD/3799407171 — MED BANDHAN BHAIYALAL / SOMI</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>32962</v>
+        <v>32612</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>30955</v>
+        <v>23504</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>41568</v>
+        <v>41554</v>
       </c>
       <c r="K465" s="3" t="n">
         <v>41815</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/3799407214 — MED BANDHAN MONOHAR / NANDLAL</t>
+          <t>1731007014/LD/3799407179 — MED BANDHAN RAISINGH / SADDHU</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
-        <v>32612</v>
+        <v>32962</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>11240</v>
+        <v>30955</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>41575</v>
+        <v>41568</v>
       </c>
       <c r="K466" s="3" t="n">
-        <v>41958</v>
+        <v>41815</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/3799407222 — MED BANDHAN JAMSHET / NATHU</t>
+          <t>1731007014/LD/3799407214 — MED BANDHAN MONOHAR / NANDLAL</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
         <v>32612</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>0</v>
+        <v>11240</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>41530</v>
-[...1 lines deleted...]
-      <c r="K467" s="3"/>
+        <v>41575</v>
+      </c>
+      <c r="K467" s="3" t="n">
+        <v>41958</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/3799407225 — MED BANDHAN BHUTA / JHAMU</t>
+          <t>1731007014/LD/3799407222 — MED BANDHAN JAMSHET / NATHU</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
         <v>32612</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>14790</v>
+        <v>0</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>41624</v>
-[...3 lines deleted...]
-      </c>
+        <v>41530</v>
+      </c>
+      <c r="K468" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/3799407228 — MED BANDHAN CHIKKO / JUGAN</t>
+          <t>1731007014/LD/3799407225 — MED BANDHAN BHUTA / JHAMU</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
-        <v>32962</v>
+        <v>32612</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>13267</v>
+        <v>14790</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>41568</v>
+        <v>41624</v>
       </c>
       <c r="K469" s="3" t="n">
         <v>41958</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/3799407232 — MED BANDHAN JIRATI / SADDU</t>
+          <t>1731007014/LD/3799407228 — MED BANDHAN CHIKKO / JUGAN</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
-        <v>32612</v>
+        <v>32962</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>20255.54</v>
+        <v>13267</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>41610</v>
+        <v>41568</v>
       </c>
       <c r="K470" s="3" t="n">
         <v>41958</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/3799407235 — MED BANDHAN MANJU / KHUDDI</t>
+          <t>1731007014/LD/3799407232 — MED BANDHAN JIRATI / SADDU</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
         <v>32612</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>26554</v>
+        <v>20255.54</v>
       </c>
       <c r="J471" s="3" t="n">
         <v>41610</v>
       </c>
       <c r="K471" s="3" t="n">
-        <v>41815</v>
+        <v>41958</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/3799407237 — MED BANDHAN TUKDU / DASHAN</t>
+          <t>1731007014/LD/3799407235 — MED BANDHAN MANJU / KHUDDI</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
         <v>32612</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>0</v>
+        <v>26554</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>41530</v>
-[...1 lines deleted...]
-      <c r="K472" s="3"/>
+        <v>41610</v>
+      </c>
+      <c r="K472" s="3" t="n">
+        <v>41815</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/3799407241 — MED BANDHAN SUKAAN/ CHANNU</t>
+          <t>1731007014/LD/3799407237 — MED BANDHAN TUKDU / DASHAN</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
-        <v>32962</v>
+        <v>32612</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>31506</v>
+        <v>0</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>41554</v>
-[...3 lines deleted...]
-      </c>
+        <v>41530</v>
+      </c>
+      <c r="K473" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/3799407246 — MED BANDHAN CHOTE / HIRDU</t>
+          <t>1731007014/LD/3799407241 — MED BANDHAN SUKAAN/ CHANNU</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
-        <v>32612</v>
+        <v>32962</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>28920</v>
+        <v>31506</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>41617</v>
+        <v>41554</v>
       </c>
       <c r="K474" s="3" t="n">
         <v>41815</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/3799407249 — MED BANDHAN MULLAJI / CHANNU</t>
+          <t>1731007014/LD/3799407246 — MED BANDHAN CHOTE / HIRDU</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
         <v>32612</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>34470</v>
+        <v>28920</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>41715</v>
+        <v>41617</v>
       </c>
       <c r="K475" s="3" t="n">
-        <v>42146</v>
+        <v>41815</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/3799407433 — MED BANDHAN BILANTI / RAMESH</t>
+          <t>1731007014/LD/3799407249 — MED BANDHAN MULLAJI / CHANNU</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
         <v>32612</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>18532</v>
+        <v>34470</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>41554</v>
+        <v>41715</v>
       </c>
       <c r="K476" s="3" t="n">
-        <v>41958</v>
+        <v>42146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/3799407444 — MED BANDHAN KANHAIYA / SHIVDAYAL</t>
+          <t>1731007014/LD/3799407433 — MED BANDHAN BILANTI / RAMESH</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
         <v>32612</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>20440</v>
+        <v>18532</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>41624</v>
+        <v>41554</v>
       </c>
       <c r="K477" s="3" t="n">
         <v>41958</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/3799410925 — MED BANDHAN BHAJJU / DASHRA</t>
+          <t>1731007014/LD/3799407444 — MED BANDHAN KANHAIYA / SHIVDAYAL</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
         <v>32612</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>27880</v>
+        <v>20440</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>41575</v>
+        <v>41624</v>
       </c>
       <c r="K478" s="3" t="n">
-        <v>41815</v>
+        <v>41958</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/3799410926 — MED BANDHAN MUNNI / BHADA</t>
+          <t>1731007014/LD/3799410925 — MED BANDHAN BHAJJU / DASHRA</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
         <v>32612</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>14460</v>
+        <v>27880</v>
       </c>
       <c r="J479" s="3" t="n">
         <v>41575</v>
       </c>
       <c r="K479" s="3" t="n">
-        <v>41958</v>
+        <v>41815</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/3799410927 — MED BANDHAN RADHE / DEVJI</t>
+          <t>1731007014/LD/3799410926 — MED BANDHAN MUNNI / BHADA</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
         <v>32612</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>26810</v>
+        <v>14460</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>41589</v>
+        <v>41575</v>
       </c>
       <c r="K480" s="3" t="n">
-        <v>41815</v>
+        <v>41958</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/3799410928 — MED BANDHAN CHATAN / SUKU</t>
+          <t>1731007014/LD/3799410927 — MED BANDHAN RADHE / DEVJI</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
         <v>32612</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>41280.5</v>
+        <v>26810</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>41596</v>
+        <v>41589</v>
       </c>
       <c r="K481" s="3" t="n">
         <v>41815</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/3799410929 — MED BANDHAN KAAMDIN / BHADA</t>
+          <t>1731007014/LD/3799410928 — MED BANDHAN CHATAN / SUKU</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
         <v>32612</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>29338</v>
+        <v>41280.5</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>41610</v>
+        <v>41596</v>
       </c>
       <c r="K482" s="3" t="n">
         <v>41815</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/3799410930 — MED BANDHAN BHUTA / KHUDDI</t>
+          <t>1731007014/LD/3799410929 — MED BANDHAN KAAMDIN / BHADA</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
         <v>32612</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>0</v>
+        <v>29338</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>41550</v>
-[...1 lines deleted...]
-      <c r="K483" s="3"/>
+        <v>41610</v>
+      </c>
+      <c r="K483" s="3" t="n">
+        <v>41815</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/3799410937 — MED BANDHAN MESHO / NATHU</t>
+          <t>1731007014/LD/3799410930 — MED BANDHAN BHUTA / KHUDDI</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
         <v>32612</v>
       </c>
       <c r="I484" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J484" s="3" t="n">
         <v>41550</v>
       </c>
       <c r="K484" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/3799411044 — MED BANDHAN MALKU / DHADSA</t>
+          <t>1731007014/LD/3799410937 — MED BANDHAN MESHO / NATHU</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
         <v>32612</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>26574</v>
+        <v>0</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>41624</v>
-[...3 lines deleted...]
-      </c>
+        <v>41550</v>
+      </c>
+      <c r="K485" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/3799411045 — MED BANDHAN NANDLAL / PANCHAM</t>
+          <t>1731007014/LD/3799411044 — MED BANDHAN MALKU / DHADSA</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
         <v>32612</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>0</v>
+        <v>26574</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>41550</v>
-[...1 lines deleted...]
-      <c r="K486" s="3"/>
+        <v>41624</v>
+      </c>
+      <c r="K486" s="3" t="n">
+        <v>41815</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/3799411047 — MED BANDHAN JANKI / SUKKA</t>
+          <t>1731007014/LD/3799411045 — MED BANDHAN NANDLAL / PANCHAM</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
         <v>32612</v>
       </c>
       <c r="I487" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J487" s="3" t="n">
         <v>41550</v>
       </c>
       <c r="K487" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/3799411049 — MED BANDHAN GAMMA / UMANSINGH</t>
+          <t>1731007014/LD/3799411047 — MED BANDHAN JANKI / SUKKA</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
         <v>32612</v>
       </c>
       <c r="I488" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J488" s="3" t="n">
         <v>41550</v>
       </c>
       <c r="K488" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/3799411051 — MED BANDHAN SAMIYA</t>
+          <t>1731007014/LD/3799411049 — MED BANDHAN GAMMA / UMANSINGH</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
         <v>32612</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>28046</v>
+        <v>0</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>41610</v>
-[...3 lines deleted...]
-      </c>
+        <v>41550</v>
+      </c>
+      <c r="K489" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/3799411052 — MED BANDHAN KAMEDI / KISHAN</t>
+          <t>1731007014/LD/3799411051 — MED BANDHAN SAMIYA</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
         <v>32612</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>25404</v>
+        <v>28046</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>41631</v>
+        <v>41610</v>
       </c>
       <c r="K490" s="3" t="n">
-        <v>41815</v>
+        <v>41980</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/3799411053 — MED BANDHAN GENDLAL / NANHU</t>
+          <t>1731007014/LD/3799411052 — MED BANDHAN KAMEDI / KISHAN</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
         <v>32612</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>0</v>
+        <v>25404</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>41550</v>
-[...1 lines deleted...]
-      <c r="K491" s="3"/>
+        <v>41631</v>
+      </c>
+      <c r="K491" s="3" t="n">
+        <v>41815</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/3799411054 — MED BANDHAN GIRDHARI / PHATRU</t>
+          <t>1731007014/LD/3799411053 — MED BANDHAN GENDLAL / NANHU</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
         <v>32612</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>17520</v>
+        <v>0</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>41631</v>
-[...3 lines deleted...]
-      </c>
+        <v>41550</v>
+      </c>
+      <c r="K492" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/3799411055 — MED BANDHAN PREMLAL / NATHU</t>
+          <t>1731007014/LD/3799411054 — MED BANDHAN GIRDHARI / PHATRU</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
         <v>32612</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>0</v>
+        <v>17520</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>41550</v>
-[...1 lines deleted...]
-      <c r="K493" s="3"/>
+        <v>41631</v>
+      </c>
+      <c r="K493" s="3" t="n">
+        <v>41958</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/3799411056 — MED BANDHAN DURGSA / MADAN</t>
+          <t>1731007014/LD/3799411055 — MED BANDHAN PREMLAL / NATHU</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
         <v>32612</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>19865</v>
+        <v>0</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>41624</v>
-[...3 lines deleted...]
-      </c>
+        <v>41550</v>
+      </c>
+      <c r="K494" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/3799411057 — MED BANDHAN AMARLAL / CHANU</t>
+          <t>1731007014/LD/3799411056 — MED BANDHAN DURGSA / MADAN</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
         <v>32612</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>0</v>
+        <v>19865</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>41550</v>
-[...1 lines deleted...]
-      <c r="K495" s="3"/>
+        <v>41624</v>
+      </c>
+      <c r="K495" s="3" t="n">
+        <v>41958</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/3799411058 — MED BANDHAN GENDRAM / RANGE</t>
+          <t>1731007014/LD/3799411057 — MED BANDHAN AMARLAL / CHANU</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
         <v>32612</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>34616</v>
+        <v>0</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>41631</v>
-[...3 lines deleted...]
-      </c>
+        <v>41550</v>
+      </c>
+      <c r="K496" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/3799429016 — MED BANDHAN RANGLAL GANNU</t>
+          <t>1731007014/LD/3799411058 — MED BANDHAN GENDRAM / RANGE</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
         <v>32612</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>33213.1</v>
+        <v>34616</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>41694</v>
+        <v>41631</v>
       </c>
       <c r="K497" s="3" t="n">
-        <v>41958</v>
+        <v>41815</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/3799429022 — MED BANDHAN RANGLAL/GANNU</t>
+          <t>1731007014/LD/3799429016 — MED BANDHAN RANGLAL GANNU</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
-        <v>0</v>
+        <v>32612</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>0</v>
+        <v>33213.1</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>41656</v>
-[...1 lines deleted...]
-      <c r="K498" s="3"/>
+        <v>41694</v>
+      </c>
+      <c r="K498" s="3" t="n">
+        <v>41958</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/3799429059 — MED BANDHAN GANNU / PHATRU</t>
+          <t>1731007014/LD/3799429022 — MED BANDHAN RANGLAL/GANNU</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
-        <v>65300</v>
+        <v>0</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>37138</v>
+        <v>0</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>41694</v>
-[...3 lines deleted...]
-      </c>
+        <v>41656</v>
+      </c>
+      <c r="K499" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/3799429821 — MED BANDHAN GUMANI / SHYAMU</t>
+          <t>1731007014/LD/3799429059 — MED BANDHAN GANNU / PHATRU</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
-        <v>32612</v>
+        <v>65300</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>28400.6</v>
+        <v>37138</v>
       </c>
       <c r="J500" s="3" t="n">
         <v>41694</v>
       </c>
       <c r="K500" s="3" t="n">
-        <v>41958</v>
+        <v>41812</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/3799429824 — MED BANDHAN RAMESH / DEVJI</t>
+          <t>1731007014/LD/3799429821 — MED BANDHAN GUMANI / SHYAMU</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
         <v>32612</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>22968.67</v>
+        <v>28400.6</v>
       </c>
       <c r="J501" s="3" t="n">
         <v>41694</v>
       </c>
       <c r="K501" s="3" t="n">
         <v>41958</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/3799434832 — MED BANDHAN BISONDA/RANGLAL</t>
+          <t>1731007014/LD/3799429824 — MED BANDHAN RAMESH / DEVJI</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
-        <v>40773</v>
+        <v>32612</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>25693</v>
+        <v>22968.67</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>41708</v>
+        <v>41694</v>
       </c>
       <c r="K502" s="3" t="n">
-        <v>41812</v>
+        <v>41958</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/3799434848 — MED BANDHAN RAJU/GOPI</t>
+          <t>1731007014/LD/3799434832 — MED BANDHAN BISONDA/RANGLAL</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
-        <v>40838</v>
+        <v>40773</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>31020.6</v>
+        <v>25693</v>
       </c>
       <c r="J503" s="3" t="n">
         <v>41708</v>
       </c>
       <c r="K503" s="3" t="n">
-        <v>41958</v>
+        <v>41812</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/3799434852 — MED BANDHAN SUGREE/GODARI</t>
+          <t>1731007014/LD/3799434848 — MED BANDHAN RAJU/GOPI</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
-        <v>32612</v>
+        <v>40838</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>24960.6</v>
+        <v>31020.6</v>
       </c>
       <c r="J504" s="3" t="n">
         <v>41708</v>
       </c>
       <c r="K504" s="3" t="n">
         <v>41958</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/7912 — केचुआ खाद कार्य कन्‍हेगांव</t>
+          <t>1731007014/LD/3799434852 — MED BANDHAN SUGREE/GODARI</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
-        <v>0</v>
+        <v>32612</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>0</v>
+        <v>24960.6</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>40662</v>
-[...1 lines deleted...]
-      <c r="K505" s="3"/>
+        <v>41708</v>
+      </c>
+      <c r="K505" s="3" t="n">
+        <v>41958</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/7913 — केचुआ खाद कार्य कन्‍हेगांव</t>
+          <t>1731007014/LD/7912 — केचुआ खाद कार्य कन्‍हेगांव</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
-        <v>137000</v>
+        <v>0</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>91607</v>
+        <v>0</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>40667</v>
-[...3 lines deleted...]
-      </c>
+        <v>40662</v>
+      </c>
+      <c r="K506" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/8015 — मेड बंधान कार्य कान्‍हेगांव प्रदान संस्‍था</t>
+          <t>1731007014/LD/7913 — केचुआ खाद कार्य कन्‍हेगांव</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
-        <v>95000</v>
+        <v>137000</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>624464</v>
+        <v>91607</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>40656</v>
+        <v>40667</v>
       </c>
       <c r="K507" s="3" t="n">
         <v>41812</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/8099 — मेड बंधान कार्य रामकि़शन/सुरतू</t>
+          <t>1731007014/LD/8015 — मेड बंधान कार्य कान्‍हेगांव प्रदान संस्‍था</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
-        <v>32962</v>
+        <v>95000</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>0</v>
+        <v>624464</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>40836</v>
-[...1 lines deleted...]
-      <c r="K508" s="3"/>
+        <v>40656</v>
+      </c>
+      <c r="K508" s="3" t="n">
+        <v>41812</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/8100 — मेड बंधान कार्य गोलन/धन्‍नू</t>
+          <t>1731007014/LD/8099 — मेड बंधान कार्य रामकि़शन/सुरतू</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
-        <v>33962</v>
+        <v>32962</v>
       </c>
       <c r="I509" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>40804</v>
+        <v>40836</v>
       </c>
       <c r="K509" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/8101 — मेड बंधान कार्य कालू/तेजी</t>
+          <t>1731007014/LD/8100 — मेड बंधान कार्य गोलन/धन्‍नू</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>33962</v>
       </c>
       <c r="I510" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J510" s="3" t="n">
         <v>40804</v>
       </c>
       <c r="K510" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1731007014/LD/8176 — मेड बंधान कार्य जीवन/सुका</t>
+          <t>1731007014/LD/8101 — मेड बंधान कार्य कालू/तेजी</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
-        <v>31000</v>
+        <v>33962</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>8448</v>
+        <v>0</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>41091</v>
-[...3 lines deleted...]
-      </c>
+        <v>40804</v>
+      </c>
+      <c r="K511" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1731007014/RC/22012034186007 — C.C.ROAD 146 M. PRAHLAD KE GHAR SE SURJU KE GHAR T</t>
+          <t>1731007014/LD/8176 — मेड बंधान कार्य जीवन/सुका</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
-        <v>164800</v>
+        <v>31000</v>
       </c>
       <c r="I512" s="2" t="n">
-        <v>84844.69</v>
+        <v>8448</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>41547</v>
+        <v>41091</v>
       </c>
       <c r="K512" s="3" t="n">
-        <v>41958</v>
+        <v>41086</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1731007014/RC/22012034186011 — C.C.ROAD 122 M. JELLU KE GHAR SE MANDAI MARG TAK P</t>
+          <t>1731007014/RC/22012034186007 — C.C.ROAD 146 M. PRAHLAD KE GHAR SE SURJU KE GHAR T</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
-        <v>117700</v>
+        <v>164800</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>88669.43</v>
+        <v>84844.69</v>
       </c>
       <c r="J513" s="3" t="n">
         <v>41547</v>
       </c>
       <c r="K513" s="3" t="n">
         <v>41958</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1731007014/RC/22012034207953 — C.C.ROAD 55 M. BAJAR CHOK SE PHULCHAND KE GHAR TAK</t>
+          <t>1731007014/RC/22012034186011 — C.C.ROAD 122 M. JELLU KE GHAR SE MANDAI MARG TAK P</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
-        <v>53000</v>
+        <v>117700</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>43636.59</v>
+        <v>88669.43</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>41694</v>
+        <v>41547</v>
       </c>
       <c r="K514" s="3" t="n">
-        <v>42243</v>
+        <v>41958</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1731007014/RC/22012034265314 — C.C.ROAD 200MT. AGANVADI SE CHAKKI TAK</t>
+          <t>1731007014/RC/22012034207953 — C.C.ROAD 55 M. BAJAR CHOK SE PHULCHAND KE GHAR TAK</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
-        <v>0</v>
+        <v>53000</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>0</v>
+        <v>43636.59</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>42095</v>
-[...1 lines deleted...]
-      <c r="K515" s="3"/>
+        <v>41694</v>
+      </c>
+      <c r="K515" s="3" t="n">
+        <v>42243</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1731007014/RC/22012034265315 — C.CROAD 200MT.SHEKU KE GHAR SE CHIPPA KE GHAR TAK RAMADHANA</t>
+          <t>1731007014/RC/22012034265314 — C.C.ROAD 200MT. AGANVADI SE CHAKKI TAK</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I516" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J516" s="3" t="n">
         <v>42095</v>
       </c>
       <c r="K516" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1731007014/RC/22012034294693 — C.C.ROAD 200 MT. ANGANWADI BHAWAN SE RAMA PATEL KE GHAR TAK</t>
+          <t>1731007014/RC/22012034265315 — C.CROAD 200MT.SHEKU KE GHAR SE CHIPPA KE GHAR TAK RAMADHANA</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
-        <v>209000</v>
+        <v>0</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>110668.3</v>
+        <v>0</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>42373</v>
-[...3 lines deleted...]
-      </c>
+        <v>42095</v>
+      </c>
+      <c r="K517" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1731007014/RC/22012034318694 — Sudur Garm Sampark Sadak Ghishi Baghla Se Bondri 1 KM.</t>
+          <t>1731007014/RC/22012034294693 — C.C.ROAD 200 MT. ANGANWADI BHAWAN SE RAMA PATEL KE GHAR TAK</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
-        <v>1359000</v>
+        <v>209000</v>
       </c>
       <c r="I518" s="2" t="n">
-        <v>129425</v>
+        <v>110668.3</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>42744</v>
+        <v>42373</v>
       </c>
       <c r="K518" s="3" t="n">
-        <v>43242</v>
+        <v>42877</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1731007014/RC/22012034327835 — c.c. road patwari dana kanegaw</t>
+          <t>1731007014/RC/22012034318694 — Sudur Garm Sampark Sadak Ghishi Baghla Se Bondri 1 KM.</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
-        <v>88500</v>
+        <v>1359000</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>71476.8</v>
+        <v>129425</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>42793</v>
+        <v>42744</v>
       </c>
       <c r="K519" s="3" t="n">
-        <v>43427</v>
+        <v>43242</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1731007014/RC/22012034335102 — C.C.ROAD 200MT.FHULCHAND KE GHAR SE SHIVCHARAN KE GHAR TAK</t>
+          <t>1731007014/RC/22012034327835 — c.c. road patwari dana kanegaw</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
         <v>88500</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>111452.35</v>
+        <v>71476.8</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>42842</v>
+        <v>42793</v>
       </c>
       <c r="K520" s="3" t="n">
         <v>43427</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1731007014/RC/22012034363099 — C.C.ROAD 300 MT. SHIVDIN KE GHAR SE HEND PAMP TAK</t>
+          <t>1731007014/RC/22012034335102 — C.C.ROAD 200MT.FHULCHAND KE GHAR SE SHIVCHARAN KE GHAR TAK</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
-        <v>77180</v>
+        <v>88500</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>71200.62</v>
+        <v>111452.35</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>43017</v>
+        <v>42842</v>
       </c>
       <c r="K521" s="3" t="n">
-        <v>43893</v>
+        <v>43427</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1731007014/RC/22012034363101 — C.C.ROAD 25 MT. MANGU KE GHAR SE SUKHDEV KE GHAR TAK</t>
+          <t>1731007014/RC/22012034363099 — C.C.ROAD 300 MT. SHIVDIN KE GHAR SE HEND PAMP TAK</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
-        <v>11100</v>
+        <v>77180</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>9000</v>
+        <v>71200.62</v>
       </c>
       <c r="J522" s="3" t="n">
         <v>43017</v>
       </c>
       <c r="K522" s="3" t="n">
-        <v>43560</v>
+        <v>43893</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1731007014/RC/22012034363102 — C.C.ROAD 100MT. SCHOOL SE CHENSINGH KE GHAR TAK (DAMADHANA)</t>
+          <t>1731007014/RC/22012034363101 — C.C.ROAD 25 MT. MANGU KE GHAR SE SUKHDEV KE GHAR TAK</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
-        <v>44250</v>
+        <v>11100</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>0</v>
+        <v>9000</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>43038</v>
-[...1 lines deleted...]
-      <c r="K523" s="3"/>
+        <v>43017</v>
+      </c>
+      <c r="K523" s="3" t="n">
+        <v>43560</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1731007014/RC/22012034383036 — C. C. Road Ramdhana se hospital tak 500 mt</t>
+          <t>1731007014/RC/22012034363102 — C.C.ROAD 100MT. SCHOOL SE CHENSINGH KE GHAR TAK (DAMADHANA)</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
-        <v>0</v>
+        <v>44250</v>
       </c>
       <c r="I524" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>42761</v>
+        <v>43038</v>
       </c>
       <c r="K524" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1731007014/RC/22012034383274 — C. C. Road 500mt.Ramadhana se Hospital tak</t>
+          <t>1731007014/RC/22012034383036 — C. C. Road Ramdhana se hospital tak 500 mt</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
-        <v>265500</v>
+        <v>0</v>
       </c>
       <c r="I525" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>42755</v>
+        <v>42761</v>
       </c>
       <c r="K525" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1731007014/RC/22012034383277 — C. C. Road 200mt School se phulesing ke ghar tak</t>
+          <t>1731007014/RC/22012034383274 — C. C. Road 500mt.Ramadhana se Hospital tak</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
-        <v>106200</v>
+        <v>265500</v>
       </c>
       <c r="I526" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J526" s="3" t="n">
         <v>42755</v>
       </c>
       <c r="K526" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1731007014/RC/22012034388265 — CC Road Nirman Rapta Se Rama ke Ghar tak 500m</t>
+          <t>1731007014/RC/22012034383277 — C. C. Road 200mt School se phulesing ke ghar tak</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
-        <v>233000</v>
+        <v>106200</v>
       </c>
       <c r="I527" s="2" t="n">
-        <v>162073</v>
+        <v>0</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>43216</v>
-[...3 lines deleted...]
-      </c>
+        <v>42755</v>
+      </c>
+      <c r="K527" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1731007014/RC/22012034388266 — CC Road Nirman Kulesing Ke Ghar Se Bagla Jod 200m</t>
+          <t>1731007014/RC/22012034388265 — CC Road Nirman Rapta Se Rama ke Ghar tak 500m</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
-        <v>93000</v>
+        <v>233000</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>85872</v>
+        <v>162073</v>
       </c>
       <c r="J528" s="3" t="n">
         <v>43216</v>
       </c>
       <c r="K528" s="3" t="n">
-        <v>43656</v>
+        <v>43893</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1731007014/RC/22012034389053 — C.C.ROAD 30 MT. BAGLA SCHOOL SE CMENT ROAD JOD TAK</t>
+          <t>1731007014/RC/22012034388266 — CC Road Nirman Kulesing Ke Ghar Se Bagla Jod 200m</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
-        <v>13900</v>
+        <v>93000</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>0</v>
+        <v>85872</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>43191</v>
-[...1 lines deleted...]
-      <c r="K529" s="3"/>
+        <v>43216</v>
+      </c>
+      <c r="K529" s="3" t="n">
+        <v>43656</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1731007014/RC/22012034389054 — C.C.ROAD 30MT.JAMSET KE GHAR SE RAMESH KE GHAR TAK</t>
+          <t>1731007014/RC/22012034389053 — C.C.ROAD 30 MT. BAGLA SCHOOL SE CMENT ROAD JOD TAK</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
         <v>13900</v>
       </c>
       <c r="I530" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J530" s="3" t="n">
         <v>43191</v>
       </c>
       <c r="K530" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1731007014/RC/22012034395686 — cc.road serpanch ke ghar se munaa ke ghar tk 200m</t>
+          <t>1731007014/RC/22012034389054 — C.C.ROAD 30MT.JAMSET KE GHAR SE RAMESH KE GHAR TAK</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
-        <v>93000</v>
+        <v>13900</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>92104</v>
+        <v>0</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>43376</v>
-[...3 lines deleted...]
-      </c>
+        <v>43191</v>
+      </c>
+      <c r="K531" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
           <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1731007014/RC/22012034398433 — cc.road jod se shahu ke ghar tk 200m</t>
+          <t>1731007014/RC/22012034395686 — cc.road serpanch ke ghar se munaa ke ghar tk 200m</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
         <v>93000</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>0</v>
+        <v>92104</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>43242</v>
-[...1 lines deleted...]
-      <c r="K532" s="3"/>
+        <v>43376</v>
+      </c>
+      <c r="K532" s="3" t="n">
+        <v>43656</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1731007014/RC/22012034432705 — C.C. Road Nirman 400mt. Moti Ke Ghar Se RamkishanKe ghar tak</t>
+          <t>1731007014/RC/22012034398433 — cc.road jod se shahu ke ghar tk 200m</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
-        <v>0</v>
+        <v>93000</v>
       </c>
       <c r="I533" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>43556</v>
+        <v>43242</v>
       </c>
       <c r="K533" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1731007014/RC/22012034437710 — C.C.ROAD 400MT.MOTI KE GHAR SE RAMKISHAN KE KUAA TAK</t>
+          <t>1731007014/RC/22012034432705 — C.C. Road Nirman 400mt. Moti Ke Ghar Se RamkishanKe ghar tak</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I534" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J534" s="3" t="n">
         <v>43556</v>
       </c>
       <c r="K534" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1731007014/RC/22012034445688 — C.C.ROAD 500MT. GUDDE/ LEEPU KE GHAR SE NATHU /PHAGU KE GHAR TAK</t>
+          <t>1731007014/RC/22012034437710 — C.C.ROAD 400MT.MOTI KE GHAR SE RAMKISHAN KE KUAA TAK</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
-        <v>224550</v>
+        <v>0</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>222026</v>
+        <v>0</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>43521</v>
-[...3 lines deleted...]
-      </c>
+        <v>43556</v>
+      </c>
+      <c r="K535" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1731007014/RC/22012034477858 — cc.roadsah nali kary school se chainsing ke ghar tak tamadhana 100m</t>
+          <t>1731007014/RC/22012034445688 — C.C.ROAD 500MT. GUDDE/ LEEPU KE GHAR SE NATHU /PHAGU KE GHAR TAK</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
-        <v>46500</v>
+        <v>224550</v>
       </c>
       <c r="I536" s="2" t="n">
-        <v>46287</v>
+        <v>222026</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>43745</v>
+        <v>43521</v>
       </c>
       <c r="K536" s="3" t="n">
-        <v>43961</v>
+        <v>43990</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1731007014/RC/22012034507941 — C.C.ROAD 185 MT. DHIMU KE GHAR SE SUNDAR KE GHAR TAK</t>
+          <t>1731007014/RC/22012034477858 — cc.roadsah nali kary school se chainsing ke ghar tak tamadhana 100m</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
-        <v>70800</v>
+        <v>46500</v>
       </c>
       <c r="I537" s="2" t="n">
-        <v>69138</v>
+        <v>46287</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>43822</v>
+        <v>43745</v>
       </c>
       <c r="K537" s="3" t="n">
-        <v>43990</v>
+        <v>43961</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1731007014/RC/22012034507942 — C.C.ROAD 300 MT. GAAJU MANGLU KE GHAR SE NANDA SOHMAT KE GHAR TAK</t>
+          <t>1731007014/RC/22012034507941 — C.C.ROAD 185 MT. DHIMU KE GHAR SE SUNDAR KE GHAR TAK</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
-        <v>114750</v>
+        <v>70800</v>
       </c>
       <c r="I538" s="2" t="n">
-        <v>105950</v>
+        <v>69138</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>43897</v>
+        <v>43822</v>
       </c>
       <c r="K538" s="3" t="n">
-        <v>44215</v>
+        <v>43990</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1731007014/RC/22012034541502 — c c road nirman kary nandkoshor ke  ghar se vidhayak nidhi road tak 35 meetar</t>
+          <t>1731007014/RC/22012034507942 — C.C.ROAD 300 MT. GAAJU MANGLU KE GHAR SE NANDA SOHMAT KE GHAR TAK</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
-        <v>0</v>
+        <v>114750</v>
       </c>
       <c r="I539" s="2" t="n">
-        <v>0</v>
+        <v>105950</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>44058</v>
-[...1 lines deleted...]
-      <c r="K539" s="3"/>
+        <v>43897</v>
+      </c>
+      <c r="K539" s="3" t="n">
+        <v>44215</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1731007014/RC/22012034542418 — C.C.ROAD NIRMAN 35MT.NAND KISHORE KE GHAR SE VIDHAYAK NIDHI ROAD TAK</t>
+          <t>1731007014/RC/22012034541502 — c c road nirman kary nandkoshor ke  ghar se vidhayak nidhi road tak 35 meetar</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
-        <v>13500</v>
+        <v>0</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>11400</v>
+        <v>0</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>44157</v>
-[...3 lines deleted...]
-      </c>
+        <v>44058</v>
+      </c>
+      <c r="K540" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1731007014/RC/22012034550253 — C.C.ROAD NIRMAN 200 MT. PULIYA SE SUKHDEV KE GHAR TAK GHISHI BAGLA</t>
+          <t>1731007014/RC/22012034542418 — C.C.ROAD NIRMAN 35MT.NAND KISHORE KE GHAR SE VIDHAYAK NIDHI ROAD TAK</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
-        <v>77000</v>
+        <v>13500</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>46738</v>
+        <v>11400</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>44172</v>
+        <v>44157</v>
       </c>
       <c r="K541" s="3" t="n">
-        <v>45334</v>
+        <v>44848</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1731007014/RC/22012034840420 — Sudoor Sadak Nirman Karya Bagla se Tara ki or 1100 m</t>
+          <t>1731007014/RC/22012034550253 — C.C.ROAD NIRMAN 200 MT. PULIYA SE SUKHDEV KE GHAR TAK GHISHI BAGLA</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
-        <v>0</v>
+        <v>77000</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>0</v>
+        <v>46738</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>45684</v>
-[...1 lines deleted...]
-      <c r="K542" s="3"/>
+        <v>44172</v>
+      </c>
+      <c r="K542" s="3" t="n">
+        <v>45334</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1731007014/RC/22012034841070 — sudur sadak nirman bagla se tara ki our 960m  khasra522rakba04330</t>
+          <t>1731007014/RC/22012034840420 — Sudoor Sadak Nirman Karya Bagla se Tara ki or 1100 m</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
-        <v>1997000</v>
+        <v>0</v>
       </c>
       <c r="I543" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>45681</v>
+        <v>45684</v>
       </c>
       <c r="K543" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1731007014/RC/22012034851229 — CC ROAD NIRMAN KARYA BABLU KE GHAR SE MANDAI KI OUR</t>
+          <t>1731007014/RC/22012034841070 — sudur sadak nirman bagla se tara ki our 960m  khasra522rakba04330</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
-        <v>138000</v>
+        <v>1997000</v>
       </c>
       <c r="I544" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>45776</v>
+        <v>45681</v>
       </c>
       <c r="K544" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1731007014/RC/45879 — GSB निर्माण कान्‍हेगाव से बोन्‍दरी ळााग 1</t>
+          <t>1731007014/RC/22012034851229 — CC ROAD NIRMAN KARYA BABLU KE GHAR SE MANDAI KI OUR</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
-        <v>488400</v>
+        <v>138000</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>572758</v>
+        <v>0</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>39869</v>
-[...3 lines deleted...]
-      </c>
+        <v>45776</v>
+      </c>
+      <c r="K545" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
+          <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1731007014/RC/4856 — g s b रोड घिसी से आवरिया</t>
+          <t>1731007014/RC/45879 — GSB निर्माण कान्‍हेगाव से बोन्‍दरी ळााग 1</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
-        <v>498000</v>
+        <v>488400</v>
       </c>
       <c r="I546" s="2" t="n">
-        <v>93830</v>
+        <v>572758</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>39859</v>
+        <v>39869</v>
       </c>
       <c r="K546" s="3" t="n">
         <v>41154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1731007014/RC/54658 — gsb र्माग घिसी से तारा</t>
+          <t>1731007014/RC/4856 — g s b रोड घिसी से आवरिया</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
-        <v>0</v>
+        <v>498000</v>
       </c>
       <c r="I547" s="2" t="n">
-        <v>533837</v>
+        <v>93830</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>40290</v>
+        <v>39859</v>
       </c>
       <c r="K547" s="3" t="n">
-        <v>41358</v>
+        <v>41154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1731007014/RC/54676 — g s b मार्ग कान्‍हेगाव से बोन्‍दरी मार्ग भाग 2</t>
+          <t>1731007014/RC/54658 — gsb र्माग घिसी से तारा</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>269400</v>
+        <v>533837</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>40295</v>
+        <v>40290</v>
       </c>
       <c r="K548" s="3" t="n">
-        <v>41154</v>
+        <v>41358</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
           <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1731007014/RC/54682 — ग्रेवल मार्ग निर्माण घीसी से तारा भाग 2</t>
+          <t>1731007014/RC/54676 — g s b मार्ग कान्‍हेगाव से बोन्‍दरी मार्ग भाग 2</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I549" s="2" t="n">
-        <v>625607</v>
+        <v>269400</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>40532</v>
+        <v>40295</v>
       </c>
       <c r="K549" s="3" t="n">
-        <v>41358</v>
+        <v>41154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1731007014/RC/54758 — सी. सी. रोड सह नाली निर्माण 110मी. बाजार से आगे भो</t>
+          <t>1731007014/RC/54682 — ग्रेवल मार्ग निर्माण घीसी से तारा भाग 2</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
-        <v>117600</v>
+        <v>0</v>
       </c>
       <c r="I550" s="2" t="n">
-        <v>99125</v>
+        <v>625607</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>41090</v>
+        <v>40532</v>
       </c>
       <c r="K550" s="3" t="n">
-        <v>41958</v>
+        <v>41358</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1731007014/RC/54793 — सी.सी. रोड सह नाली निर्माण 205मी. घिसी जोड से आगे</t>
+          <t>1731007014/RC/54758 — सी. सी. रोड सह नाली निर्माण 110मी. बाजार से आगे भो</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
-        <v>175200</v>
+        <v>117600</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>121181</v>
+        <v>99125</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>41333</v>
+        <v>41090</v>
       </c>
       <c r="K551" s="3" t="n">
         <v>41958</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1731007014/RC/EW/Ghisibagla/ 2 — Earth Work Road  Bondri Ghisibagla Kanehgov</t>
+          <t>1731007014/RC/54793 — सी.सी. रोड सह नाली निर्माण 205मी. घिसी जोड से आगे</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
-        <v>392325</v>
+        <v>175200</v>
       </c>
       <c r="I552" s="2" t="n">
-        <v>261515</v>
+        <v>121181</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>38861</v>
-[...1 lines deleted...]
-      <c r="K552" s="3"/>
+        <v>41333</v>
+      </c>
+      <c r="K552" s="3" t="n">
+        <v>41958</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1731007014/RC/EW/Ghisibagla 2/ 3 — आर डी रोड श्री भ्‍ौयालाल /बिहारी</t>
+          <t>1731007014/RC/EW/Ghisibagla/ 2 — Earth Work Road  Bondri Ghisibagla Kanehgov</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
-        <v>32000</v>
+        <v>392325</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>150225</v>
+        <v>261515</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>38893</v>
+        <v>38861</v>
       </c>
       <c r="K553" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1731007014/RC/EW/Kanhegov/ 1 — Earth Work Road Kanhegov</t>
+          <t>1731007014/RC/EW/Ghisibagla 2/ 3 — आर डी रोड श्री भ्‍ौयालाल /बिहारी</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
-        <v>370250</v>
+        <v>32000</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>0</v>
+        <v>150225</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>38816</v>
+        <v>38893</v>
       </c>
       <c r="K554" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
-          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1731007014/RC/ कान्‍‍हेगांव — ग्रेवल रोउ केसिया जोउ कान्‍‍हेगांव से घीस‍ी जोउ</t>
+          <t>1731007014/RC/EW/Kanhegov/ 1 — Earth Work Road Kanhegov</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
-        <v>65000</v>
+        <v>370250</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>44980</v>
+        <v>0</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>40890</v>
-[...3 lines deleted...]
-      </c>
+        <v>38816</v>
+      </c>
+      <c r="K555" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1731007014/RC/कान्‍हेगांव/0/039 — अर्थ वर्क रोड निर्माण कार्य कान्‍हेगांव</t>
+          <t>1731007014/RC/ कान्‍‍हेगांव — ग्रेवल रोउ केसिया जोउ कान्‍‍हेगांव से घीस‍ी जोउ</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
-        <v>697200</v>
+        <v>65000</v>
       </c>
       <c r="I556" s="2" t="n">
-        <v>194853</v>
+        <v>44980</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>38816</v>
+        <v>40890</v>
       </c>
       <c r="K556" s="3" t="n">
-        <v>40788</v>
+        <v>40423</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1731007014/RC/ कान्‍हेगाव 10/80 — ग्रेवल रोड निर्माण बागला से जोगीमंड तक 1 km</t>
+          <t>1731007014/RC/कान्‍हेगांव/0/039 — अर्थ वर्क रोड निर्माण कार्य कान्‍हेगांव</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
-        <v>500000</v>
+        <v>697200</v>
       </c>
       <c r="I557" s="2" t="n">
-        <v>314225</v>
+        <v>194853</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>39430</v>
-[...1 lines deleted...]
-      <c r="K557" s="3"/>
+        <v>38816</v>
+      </c>
+      <c r="K557" s="3" t="n">
+        <v>40788</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1731007014/RC/ कान्‍हेगाव 20/50 — गे्वल रोड निमार्ण बायला से तारा 1km</t>
+          <t>1731007014/RC/ कान्‍हेगाव 10/80 — ग्रेवल रोड निर्माण बागला से जोगीमंड तक 1 km</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="I558" s="2" t="n">
-        <v>366859</v>
+        <v>314225</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>39438</v>
-[...3 lines deleted...]
-      </c>
+        <v>39430</v>
+      </c>
+      <c r="K558" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
-          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1731007014/RC/ कान्‍‍हेगांव 33/04 — ग्रेवल रोउ केसिया जोउ कान्‍‍हेगांव से घीस‍ी जोउ</t>
+          <t>1731007014/RC/ कान्‍हेगाव 20/50 — गे्वल रोड निमार्ण बायला से तारा 1km</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="I559" s="2" t="n">
-        <v>243250</v>
+        <v>366859</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>39253</v>
+        <v>39438</v>
       </c>
       <c r="K559" s="3" t="n">
-        <v>39829</v>
+        <v>39832</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1731007014/RS/22012034232297 — MARYADA YOJNA SOCHALAY (BHAG 1)</t>
+          <t>1731007014/RC/ कान्‍‍हेगांव 33/04 — ग्रेवल रोउ केसिया जोउ कान्‍‍हेगांव से घीस‍ी जोउ</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
-        <v>54000</v>
+        <v>500000</v>
       </c>
       <c r="I560" s="2" t="n">
-        <v>21878</v>
+        <v>243250</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>41778</v>
+        <v>39253</v>
       </c>
       <c r="K560" s="3" t="n">
-        <v>41904</v>
+        <v>39829</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1731007014/RS/22012034246925 — MARYADA SOCHLAY YOJNA 10 (BHAG 2 )</t>
+          <t>1731007014/RS/22012034232297 — MARYADA YOJNA SOCHALAY (BHAG 1)</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
         <v>54000</v>
       </c>
       <c r="I561" s="2" t="n">
-        <v>28490.12</v>
+        <v>21878</v>
       </c>
       <c r="J561" s="3" t="n">
-        <v>41820</v>
+        <v>41778</v>
       </c>
       <c r="K561" s="3" t="n">
-        <v>41934</v>
+        <v>41904</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1731007014/RS/22012034246931 — MARYADA SOCHALAY YOJNA 10 (BHAG 3)</t>
+          <t>1731007014/RS/22012034246925 — MARYADA SOCHLAY YOJNA 10 (BHAG 2 )</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
         <v>54000</v>
       </c>
       <c r="I562" s="2" t="n">
-        <v>3318</v>
+        <v>28490.12</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>41827</v>
+        <v>41820</v>
       </c>
       <c r="K562" s="3" t="n">
-        <v>41904</v>
+        <v>41934</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Multi Unit Toilets for Community</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1731007014/RS/22012034590802 — Samudayik Suwachta Parisar P.S.Ke Pass Ghishiwagla</t>
+          <t>1731007014/RS/22012034246931 — MARYADA SOCHALAY YOJNA 10 (BHAG 3)</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
-        <v>44000</v>
+        <v>54000</v>
       </c>
       <c r="I563" s="2" t="n">
-        <v>36749</v>
+        <v>3318</v>
       </c>
       <c r="J563" s="3" t="n">
-        <v>44522</v>
+        <v>41827</v>
       </c>
       <c r="K563" s="3" t="n">
-        <v>45505</v>
+        <v>41904</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Multi Unit Toilets for Community</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/100000 — बोरी बंधान चुटका नदी</t>
+          <t>1731007014/RS/22012034590802 — Samudayik Suwachta Parisar P.S.Ke Pass Ghishiwagla</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
-        <v>14400</v>
+        <v>44000</v>
       </c>
       <c r="I564" s="2" t="n">
-        <v>2184</v>
+        <v>36749</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>40114</v>
+        <v>44522</v>
       </c>
       <c r="K564" s="3" t="n">
-        <v>41146</v>
+        <v>45505</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/100054 — निर्मल नीर पनघट नदी कन्‍हेगांव</t>
+          <t>1731007014/WC/100000 — बोरी बंधान चुटका नदी</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
-        <v>168000</v>
+        <v>14400</v>
       </c>
       <c r="I565" s="2" t="n">
-        <v>9118</v>
+        <v>2184</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>40712</v>
+        <v>40114</v>
       </c>
       <c r="K565" s="3" t="n">
-        <v>41958</v>
+        <v>41146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/100065 — स्‍टाप डेम कार्य कन्‍हेगाव</t>
+          <t>1731007014/WC/100054 — निर्मल नीर पनघट नदी कन्‍हेगांव</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
-        <v>396000</v>
+        <v>168000</v>
       </c>
       <c r="I566" s="2" t="n">
-        <v>266399</v>
+        <v>9118</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>40702</v>
+        <v>40712</v>
       </c>
       <c r="K566" s="3" t="n">
-        <v>40736</v>
+        <v>41958</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/1001254 — तालाब गहरीकरण कार्य मन्‍नु के खेत के पास कान्‍हेगांव</t>
+          <t>1731007014/WC/100065 — स्‍टाप डेम कार्य कन्‍हेगाव</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
-        <v>100000</v>
+        <v>396000</v>
       </c>
       <c r="I567" s="2" t="n">
-        <v>63440</v>
+        <v>266399</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>41071</v>
+        <v>40702</v>
       </c>
       <c r="K567" s="3" t="n">
-        <v>41022</v>
+        <v>40736</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/10110 — स्‍टापडेम निर्माण कान्‍हेगांव प्रदान संस्‍था</t>
+          <t>1731007014/WC/1001254 — तालाब गहरीकरण कार्य मन्‍नु के खेत के पास कान्‍हेगांव</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
-        <v>396000</v>
+        <v>100000</v>
       </c>
       <c r="I568" s="2" t="n">
-        <v>7412</v>
+        <v>63440</v>
       </c>
       <c r="J568" s="3" t="n">
-        <v>40751</v>
+        <v>41071</v>
       </c>
       <c r="K568" s="3" t="n">
-        <v>40771</v>
+        <v>41022</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/1012 — बोल्‍डर चेक कार्य प्रदान संस्‍था</t>
+          <t>1731007014/WC/10110 — स्‍टापडेम निर्माण कान्‍हेगांव प्रदान संस्‍था</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
-        <v>149000</v>
+        <v>396000</v>
       </c>
       <c r="I569" s="2" t="n">
-        <v>84180</v>
+        <v>7412</v>
       </c>
       <c r="J569" s="3" t="n">
-        <v>40825</v>
+        <v>40751</v>
       </c>
       <c r="K569" s="3" t="n">
-        <v>40893</v>
+        <v>40771</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/11/31 — कपिल धारा कुप निर्माण गोंदी मंगु</t>
+          <t>1731007014/WC/1012 — बोल्‍डर चेक कार्य प्रदान संस्‍था</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
-        <v>82400</v>
+        <v>149000</v>
       </c>
       <c r="I570" s="2" t="n">
-        <v>146540</v>
+        <v>84180</v>
       </c>
       <c r="J570" s="3" t="n">
-        <v>39428</v>
+        <v>40825</v>
       </c>
       <c r="K570" s="3" t="n">
-        <v>39901</v>
+        <v>40893</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/2020 — कपिल धारा बसन्ति छोटे</t>
+          <t>1731007014/WC/11/31 — कपिल धारा कुप निर्माण गोंदी मंगु</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
-        <v>182000</v>
+        <v>82400</v>
       </c>
       <c r="I571" s="2" t="n">
-        <v>57683.5</v>
+        <v>146540</v>
       </c>
       <c r="J571" s="3" t="n">
-        <v>40152</v>
+        <v>39428</v>
       </c>
       <c r="K571" s="3" t="n">
-        <v>41009</v>
+        <v>39901</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/22012034314440 — KHET TALAB NIRMAN VISHONDIBAI / BISNOV</t>
+          <t>1731007014/WC/2020 — कपिल धारा बसन्ति छोटे</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
-        <v>164000</v>
+        <v>182000</v>
       </c>
       <c r="I572" s="2" t="n">
-        <v>133501</v>
+        <v>57683.5</v>
       </c>
       <c r="J572" s="3" t="n">
-        <v>42723</v>
+        <v>40152</v>
       </c>
       <c r="K572" s="3" t="n">
-        <v>43556</v>
+        <v>41009</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/22012034326823 — talab mangu ke khet ke pass</t>
+          <t>1731007014/WC/22012034314440 — KHET TALAB NIRMAN VISHONDIBAI / BISNOV</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
-        <v>283000</v>
+        <v>164000</v>
       </c>
       <c r="I573" s="2" t="n">
-        <v>0</v>
+        <v>133501</v>
       </c>
       <c r="J573" s="3" t="n">
-        <v>42867</v>
-[...1 lines deleted...]
-      <c r="K573" s="3"/>
+        <v>42723</v>
+      </c>
+      <c r="K573" s="3" t="n">
+        <v>43556</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
           <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/22012034326836 — talab doma ke khet ke pass</t>
+          <t>1731007014/WC/22012034326823 — talab mangu ke khet ke pass</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
-        <v>116000</v>
+        <v>283000</v>
       </c>
       <c r="I574" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J574" s="3" t="n">
-        <v>42847</v>
+        <v>42867</v>
       </c>
       <c r="K574" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/22012034429380 — khet talab indal / ramdeen</t>
+          <t>1731007014/WC/22012034326836 — talab doma ke khet ke pass</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
-        <v>288000</v>
+        <v>116000</v>
       </c>
       <c r="I575" s="2" t="n">
-        <v>274314</v>
+        <v>0</v>
       </c>
       <c r="J575" s="3" t="n">
-        <v>43479</v>
-[...3 lines deleted...]
-      </c>
+        <v>42847</v>
+      </c>
+      <c r="K575" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/22012034429383 — khet talab radha/sukken</t>
+          <t>1731007014/WC/22012034429380 — khet talab indal / ramdeen</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
         <v>288000</v>
       </c>
       <c r="I576" s="2" t="n">
-        <v>0</v>
+        <v>274314</v>
       </c>
       <c r="J576" s="3" t="n">
-        <v>43242</v>
-[...1 lines deleted...]
-      <c r="K576" s="3"/>
+        <v>43479</v>
+      </c>
+      <c r="K576" s="3" t="n">
+        <v>44035</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/22012034430381 — sock pit kanehgaw</t>
+          <t>1731007014/WC/22012034429383 — khet talab radha/sukken</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
-        <v>100000</v>
+        <v>288000</v>
       </c>
       <c r="I577" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J577" s="3" t="n">
         <v>43242</v>
       </c>
       <c r="K577" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/22012034433487 — Shok Pit Niraman Kanhegon + Ghishibaghla</t>
+          <t>1731007014/WC/22012034430381 — sock pit kanehgaw</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
         <v>100000</v>
       </c>
       <c r="I578" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J578" s="3" t="n">
-        <v>43456</v>
+        <v>43242</v>
       </c>
       <c r="K578" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/22012034495262 — khet talab sanje/kamlesh</t>
+          <t>1731007014/WC/22012034433487 — Shok Pit Niraman Kanhegon + Ghishibaghla</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
-        <v>0</v>
+        <v>100000</v>
       </c>
       <c r="I579" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J579" s="3" t="n">
-        <v>43692</v>
+        <v>43456</v>
       </c>
       <c r="K579" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/22012034505315 — Dolder Chek Dem Nirman Kundum Nadi par</t>
+          <t>1731007014/WC/22012034495262 — khet talab sanje/kamlesh</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I580" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J580" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K580" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/22012034581803 — Bolder Chek Dem Nirman Girdhari / Shayamu</t>
+          <t>1731007014/WC/22012034505315 — Dolder Chek Dem Nirman Kundum Nadi par</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
-        <v>45410.35</v>
+        <v>0</v>
       </c>
       <c r="I581" s="2" t="n">
-        <v>43029.5</v>
+        <v>0</v>
       </c>
       <c r="J581" s="3" t="n">
-        <v>44089</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K581" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/22012034581804 — Bolder Chek DEm Nirman Manohar / Jhigru</t>
+          <t>1731007014/WC/22012034581803 — Bolder Chek Dem Nirman Girdhari / Shayamu</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
-        <v>46617.03</v>
+        <v>45410.35</v>
       </c>
       <c r="I582" s="2" t="n">
-        <v>44543.75</v>
+        <v>43029.5</v>
       </c>
       <c r="J582" s="3" t="n">
-        <v>44095</v>
+        <v>44089</v>
       </c>
       <c r="K582" s="3" t="n">
-        <v>44443</v>
+        <v>44407</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/22012034584347 — Bolder Chek Dem Nirman kalya  / Kova</t>
+          <t>1731007014/WC/22012034581804 — Bolder Chek DEm Nirman Manohar / Jhigru</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
-        <v>58350.53</v>
+        <v>46617.03</v>
       </c>
       <c r="I583" s="2" t="n">
-        <v>52894.25</v>
+        <v>44543.75</v>
       </c>
       <c r="J583" s="3" t="n">
-        <v>44102</v>
+        <v>44095</v>
       </c>
       <c r="K583" s="3" t="n">
         <v>44443</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/22012034584349 — Bolder Chek Dem Nirman Saamu / Ramji</t>
+          <t>1731007014/WC/22012034584347 — Bolder Chek Dem Nirman kalya  / Kova</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
-        <v>65229.88</v>
+        <v>58350.53</v>
       </c>
       <c r="I584" s="2" t="n">
-        <v>55954</v>
+        <v>52894.25</v>
       </c>
       <c r="J584" s="3" t="n">
-        <v>44110</v>
+        <v>44102</v>
       </c>
       <c r="K584" s="3" t="n">
         <v>44443</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/22012034584350 — Bolder Chek Dem Nirman Sakke/ Murat</t>
+          <t>1731007014/WC/22012034584349 — Bolder Chek Dem Nirman Saamu / Ramji</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
-        <v>99626.65</v>
+        <v>65229.88</v>
       </c>
       <c r="I585" s="2" t="n">
-        <v>81893.75</v>
+        <v>55954</v>
       </c>
       <c r="J585" s="3" t="n">
-        <v>44102</v>
+        <v>44110</v>
       </c>
       <c r="K585" s="3" t="n">
         <v>44443</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/22012034589602 — Bolder Chek Dem Nirman Chanu / Jonda</t>
+          <t>1731007014/WC/22012034584350 — Bolder Chek Dem Nirman Sakke/ Murat</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
-        <v>55094.04</v>
+        <v>99626.65</v>
       </c>
       <c r="I586" s="2" t="n">
-        <v>48393</v>
+        <v>81893.75</v>
       </c>
       <c r="J586" s="3" t="n">
-        <v>44137</v>
+        <v>44102</v>
       </c>
       <c r="K586" s="3" t="n">
-        <v>44440</v>
+        <v>44443</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/22012034589603 — Bolder Chek Dem Nirman Rajesh / Emrat</t>
+          <t>1731007014/WC/22012034589602 — Bolder Chek Dem Nirman Chanu / Jonda</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
-        <v>30434.39</v>
+        <v>55094.04</v>
       </c>
       <c r="I587" s="2" t="n">
-        <v>33820</v>
+        <v>48393</v>
       </c>
       <c r="J587" s="3" t="n">
         <v>44137</v>
       </c>
       <c r="K587" s="3" t="n">
-        <v>44159</v>
+        <v>44440</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/22012034757806 — Chek Dem Nirman Karya  (10) Bad Nala  (CTR)</t>
+          <t>1731007014/WC/22012034589603 — Bolder Chek Dem Nirman Rajesh / Emrat</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
-        <v>221129.28</v>
+        <v>30434.39</v>
       </c>
       <c r="I588" s="2" t="n">
-        <v>159577.53</v>
+        <v>33820</v>
       </c>
       <c r="J588" s="3" t="n">
-        <v>44396</v>
+        <v>44137</v>
       </c>
       <c r="K588" s="3" t="n">
-        <v>44912</v>
+        <v>44159</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/22012034809939 — Water Harwesting Nirman Karya Aganwadi Kandra 01 Kanhegon</t>
+          <t>1731007014/WC/22012034757806 — Chek Dem Nirman Karya  (10) Bad Nala  (CTR)</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
-        <v>159184.19</v>
+        <v>221129.28</v>
       </c>
       <c r="I589" s="2" t="n">
-        <v>16182.6</v>
+        <v>159577.53</v>
       </c>
       <c r="J589" s="3" t="n">
-        <v>44466</v>
+        <v>44396</v>
       </c>
       <c r="K589" s="3" t="n">
-        <v>46173</v>
+        <v>44912</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/22012034809942 — Water Harwesting Nirman Karya P.S.Bhavan  Kanhegon</t>
+          <t>1731007014/WC/22012034809939 — Water Harwesting Nirman Karya Aganwadi Kandra 01 Kanhegon</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
         <v>159184.19</v>
       </c>
       <c r="I590" s="2" t="n">
-        <v>18425.97</v>
+        <v>16182.6</v>
       </c>
       <c r="J590" s="3" t="n">
-        <v>44438</v>
+        <v>44466</v>
       </c>
       <c r="K590" s="3" t="n">
-        <v>46172</v>
+        <v>46173</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/22012034817113 — Bolder Chek Dem Nirman (10) Mantu Nala (CTR)</t>
+          <t>1731007014/WC/22012034809942 — Water Harwesting Nirman Karya P.S.Bhavan  Kanhegon</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
-        <v>0</v>
+        <v>159184.19</v>
       </c>
       <c r="I591" s="2" t="n">
-        <v>0</v>
+        <v>18425.97</v>
       </c>
       <c r="J591" s="3" t="n">
-        <v>44424</v>
-[...1 lines deleted...]
-      <c r="K591" s="3"/>
+        <v>44438</v>
+      </c>
+      <c r="K591" s="3" t="n">
+        <v>46172</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/22012034817114 — Bolder Chek Dem Nirman (10) Mantu Nala (CTR)</t>
+          <t>1731007014/WC/22012034817113 — Bolder Chek Dem Nirman (10) Mantu Nala (CTR)</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
-        <v>223222.54</v>
+        <v>0</v>
       </c>
       <c r="I592" s="2" t="n">
-        <v>162255.5</v>
+        <v>0</v>
       </c>
       <c r="J592" s="3" t="n">
-        <v>44445</v>
-[...3 lines deleted...]
-      </c>
+        <v>44424</v>
+      </c>
+      <c r="K592" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/22012034817336 — bolder chek dam nirman karya 10 suku nala par (CTR)</t>
+          <t>1731007014/WC/22012034817114 — Bolder Chek Dem Nirman (10) Mantu Nala (CTR)</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
-        <v>260351.61</v>
+        <v>223222.54</v>
       </c>
       <c r="I593" s="2" t="n">
-        <v>193007.55</v>
+        <v>162255.5</v>
       </c>
       <c r="J593" s="3" t="n">
-        <v>44442</v>
+        <v>44445</v>
       </c>
       <c r="K593" s="3" t="n">
         <v>44912</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/22012034826321 — Bolder chek dam 10 ramesh nala par (CTR)</t>
+          <t>1731007014/WC/22012034817336 — bolder chek dam nirman karya 10 suku nala par (CTR)</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
-        <v>226931.63</v>
+        <v>260351.61</v>
       </c>
       <c r="I594" s="2" t="n">
-        <v>165360.5</v>
+        <v>193007.55</v>
       </c>
       <c r="J594" s="3" t="n">
-        <v>44459</v>
+        <v>44442</v>
       </c>
       <c r="K594" s="3" t="n">
         <v>44912</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/22012034826329 — Bolder chek dam 10 fatesing nala par(CTR)</t>
+          <t>1731007014/WC/22012034826321 — Bolder chek dam 10 ramesh nala par (CTR)</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
         <v>226931.63</v>
       </c>
       <c r="I595" s="2" t="n">
-        <v>164255.6</v>
+        <v>165360.5</v>
       </c>
       <c r="J595" s="3" t="n">
         <v>44459</v>
       </c>
       <c r="K595" s="3" t="n">
-        <v>44848</v>
+        <v>44912</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/22012034826340 — Bolder chek dam 10 sehngi nala par (CTR)</t>
+          <t>1731007014/WC/22012034826329 — Bolder chek dam 10 fatesing nala par(CTR)</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
-        <v>129065.01</v>
+        <v>226931.63</v>
       </c>
       <c r="I596" s="2" t="n">
-        <v>119104.55</v>
+        <v>164255.6</v>
       </c>
       <c r="J596" s="3" t="n">
-        <v>44487</v>
+        <v>44459</v>
       </c>
       <c r="K596" s="3" t="n">
-        <v>44912</v>
+        <v>44848</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/22012034826341 — Bolder chek dam 10 sehngi nala par (CTR)</t>
+          <t>1731007014/WC/22012034826340 — Bolder chek dam 10 sehngi nala par (CTR)</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
-        <v>0</v>
+        <v>129065.01</v>
       </c>
       <c r="I597" s="2" t="n">
-        <v>0</v>
+        <v>119104.55</v>
       </c>
       <c r="J597" s="3" t="n">
-        <v>44424</v>
-[...1 lines deleted...]
-      <c r="K597" s="3"/>
+        <v>44487</v>
+      </c>
+      <c r="K597" s="3" t="n">
+        <v>44912</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/22012034826351 — Bolder chek dam 10 dhannu ganju nala par(CTR)</t>
+          <t>1731007014/WC/22012034826341 — Bolder chek dam 10 sehngi nala par (CTR)</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
-        <v>129065.01</v>
+        <v>0</v>
       </c>
       <c r="I598" s="2" t="n">
-        <v>102991.6</v>
+        <v>0</v>
       </c>
       <c r="J598" s="3" t="n">
-        <v>44659</v>
-[...3 lines deleted...]
-      </c>
+        <v>44424</v>
+      </c>
+      <c r="K598" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/22012034826359 — Bolder chek dam 10 bisan nala par (CTR)</t>
+          <t>1731007014/WC/22012034826351 — Bolder chek dam 10 dhannu ganju nala par(CTR)</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
-        <v>129565.76</v>
+        <v>129065.01</v>
       </c>
       <c r="I599" s="2" t="n">
-        <v>105242.61</v>
+        <v>102991.6</v>
       </c>
       <c r="J599" s="3" t="n">
-        <v>44564</v>
+        <v>44659</v>
       </c>
       <c r="K599" s="3" t="n">
         <v>44912</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/22012034885643 — Talab jeeronuday tekri kinar</t>
+          <t>1731007014/WC/22012034826359 — Bolder chek dam 10 bisan nala par (CTR)</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
-        <v>0</v>
+        <v>129565.76</v>
       </c>
       <c r="I600" s="2" t="n">
-        <v>0</v>
+        <v>105242.61</v>
       </c>
       <c r="J600" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K600" s="3"/>
+        <v>44564</v>
+      </c>
+      <c r="K600" s="3" t="n">
+        <v>44912</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/22012034885648 — Talab jeeronuday kholu ke ket ke pass</t>
+          <t>1731007014/WC/22012034885643 — Talab jeeronuday tekri kinar</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I601" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J601" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K601" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/22012034885649 — Talab jeeronuday kholu ke ket ke pass</t>
+          <t>1731007014/WC/22012034885648 — Talab jeeronuday kholu ke ket ke pass</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I602" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J602" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K602" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/22012034885656 — Talab jeeronuday Shankar ke ket pass</t>
+          <t>1731007014/WC/22012034885649 — Talab jeeronuday kholu ke ket ke pass</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I603" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J603" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K603" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/22012034890040 — Eardhan check dam nirman ramesh ke khet ke pass</t>
+          <t>1731007014/WC/22012034885656 — Talab jeeronuday Shankar ke ket pass</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
-        <v>831709.62</v>
+        <v>0</v>
       </c>
       <c r="I604" s="2" t="n">
-        <v>708474.04</v>
+        <v>0</v>
       </c>
       <c r="J604" s="3" t="n">
-        <v>44923</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K604" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/22012034890041 — Eardhan check dam nirman munna ke khet ke pass</t>
+          <t>1731007014/WC/22012034890040 — Eardhan check dam nirman ramesh ke khet ke pass</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
-        <v>0</v>
+        <v>831709.62</v>
       </c>
       <c r="I605" s="2" t="n">
-        <v>0</v>
+        <v>708474.04</v>
       </c>
       <c r="J605" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K605" s="3"/>
+        <v>44923</v>
+      </c>
+      <c r="K605" s="3" t="n">
+        <v>45629</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/22012034903132 — Khet talab Laxman / sonu</t>
+          <t>1731007014/WC/22012034890041 — Eardhan check dam nirman munna ke khet ke pass</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I606" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J606" s="3" t="n">
-        <v>44652</v>
+        <v>44471</v>
       </c>
       <c r="K606" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/22012034980576 — Khet Talab Nirman Karya Ranglal/Gannu</t>
+          <t>1731007014/WC/22012034903132 — Khet talab Laxman / sonu</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I607" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J607" s="3" t="n">
-        <v>44666</v>
+        <v>44652</v>
       </c>
       <c r="K607" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/22012034999569 — Bolder Chek Dem Nirman Karya Sarvan / Golan Ke Khet Ke Pass</t>
+          <t>1731007014/WC/22012034980576 — Khet Talab Nirman Karya Ranglal/Gannu</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I608" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J608" s="3" t="n">
-        <v>44789</v>
+        <v>44666</v>
       </c>
       <c r="K608" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/22012034999571 — Bolder Chek Dem Nirman Karya Pintu / Malku Ke Khet Ke Pass</t>
+          <t>1731007014/WC/22012034999569 — Bolder Chek Dem Nirman Karya Sarvan / Golan Ke Khet Ke Pass</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I609" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J609" s="3" t="n">
         <v>44789</v>
       </c>
       <c r="K609" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/22012035025983 — Khet Talab Nirman Ranglal / Gannu</t>
+          <t>1731007014/WC/22012034999571 — Bolder Chek Dem Nirman Karya Pintu / Malku Ke Khet Ke Pass</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
-        <v>360350.5</v>
+        <v>0</v>
       </c>
       <c r="I610" s="2" t="n">
-        <v>156929.8</v>
+        <v>0</v>
       </c>
       <c r="J610" s="3" t="n">
-        <v>45285</v>
-[...3 lines deleted...]
-      </c>
+        <v>44789</v>
+      </c>
+      <c r="K610" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/22012035097377 — Vasudha vandhan amrit Vatika Kanhegao</t>
+          <t>1731007014/WC/22012035025983 — Khet Talab Nirman Ranglal / Gannu</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
-        <v>55847.4</v>
+        <v>360350.5</v>
       </c>
       <c r="I611" s="2" t="n">
-        <v>2751</v>
+        <v>156929.8</v>
       </c>
       <c r="J611" s="3" t="n">
-        <v>45152</v>
-[...1 lines deleted...]
-      <c r="K611" s="3"/>
+        <v>45285</v>
+      </c>
+      <c r="K611" s="3" t="n">
+        <v>45859</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Block Plantation in fields-Horticulture-Community / Block Plantation of Horticulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/22012035117586 — Bolder chek Dem Kamal Ke Khet Ke Pass</t>
+          <t>1731007014/WC/22012035097377 — Vasudha vandhan amrit Vatika Kanhegao</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
-        <v>123037.22</v>
+        <v>55847.4</v>
       </c>
       <c r="I612" s="2" t="n">
-        <v>13012</v>
+        <v>2751</v>
       </c>
       <c r="J612" s="3" t="n">
-        <v>45201</v>
+        <v>45152</v>
       </c>
       <c r="K612" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/22012035117596 — Bolder Chek Dem Sakdu Nala Par Ghis</t>
+          <t>1731007014/WC/22012035117586 — Bolder chek Dem Kamal Ke Khet Ke Pass</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
         <v>123037.22</v>
       </c>
       <c r="I613" s="2" t="n">
-        <v>663</v>
+        <v>37912</v>
       </c>
       <c r="J613" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K613" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/22012035117599 — Bolder Chek Dem Bhuta Ke Khet KE Pass</t>
+          <t>1731007014/WC/22012035117596 — Bolder Chek Dem Sakdu Nala Par Ghis</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
         <v>123037.22</v>
       </c>
       <c r="I614" s="2" t="n">
-        <v>29948</v>
+        <v>663</v>
       </c>
       <c r="J614" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K614" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/22012035137957 — Talab NIrman Karya Chutka Nadi Baghla</t>
+          <t>1731007014/WC/22012035117599 — Bolder Chek Dem Bhuta Ke Khet KE Pass</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
-        <v>0</v>
+        <v>123037.22</v>
       </c>
       <c r="I615" s="2" t="n">
-        <v>0</v>
+        <v>38948</v>
       </c>
       <c r="J615" s="3" t="n">
-        <v>45153</v>
+        <v>45201</v>
       </c>
       <c r="K615" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/22012035138334 — Talab NIrman Karya Chutka Nala Baghla</t>
+          <t>1731007014/WC/22012035137957 — Talab NIrman Karya Chutka Nadi Baghla</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
-        <v>1441158.93</v>
+        <v>0</v>
       </c>
       <c r="I616" s="2" t="n">
-        <v>979750</v>
+        <v>0</v>
       </c>
       <c r="J616" s="3" t="n">
-        <v>45205</v>
-[...3 lines deleted...]
-      </c>
+        <v>45153</v>
+      </c>
+      <c r="K616" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/22012035144315 — Bolder Chek Dem Nirman Karya Pintu / Malku  Nala Per</t>
+          <t>1731007014/WC/22012035138334 — Talab NIrman Karya Chutka Nala Baghla</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
-        <v>129256.22</v>
+        <v>1441158.93</v>
       </c>
       <c r="I617" s="2" t="n">
-        <v>71507</v>
+        <v>979750</v>
       </c>
       <c r="J617" s="3" t="n">
-        <v>45362</v>
+        <v>45205</v>
       </c>
       <c r="K617" s="3" t="n">
-        <v>45859</v>
+        <v>46128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/22012035144367 — Bolder Chek Dem Nirman Karya Fagnu /Somji Nala Per</t>
+          <t>1731007014/WC/22012035144315 — Bolder Chek Dem Nirman Karya Pintu / Malku  Nala Per</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
         <v>129256.22</v>
       </c>
       <c r="I618" s="2" t="n">
-        <v>100990</v>
+        <v>71507</v>
       </c>
       <c r="J618" s="3" t="n">
         <v>45362</v>
       </c>
       <c r="K618" s="3" t="n">
-        <v>46128</v>
+        <v>45859</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/22012035144376 — Bolder Chek Dem Nirman Karya Sarvan / Golan Nala Per</t>
+          <t>1731007014/WC/22012035144367 — Bolder Chek Dem Nirman Karya Fagnu /Somji Nala Per</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
         <v>129256.22</v>
       </c>
       <c r="I619" s="2" t="n">
-        <v>107405</v>
+        <v>100990</v>
       </c>
       <c r="J619" s="3" t="n">
         <v>45362</v>
       </c>
       <c r="K619" s="3" t="n">
         <v>46128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/22012035232003 — BOULDER CHECK DAM MANNU DHANNU NALA PAR</t>
+          <t>1731007014/WC/22012035144376 — Bolder Chek Dem Nirman Karya Sarvan / Golan Nala Per</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
-        <v>68485.87</v>
+        <v>129256.22</v>
       </c>
       <c r="I620" s="2" t="n">
-        <v>48114</v>
+        <v>107405</v>
       </c>
       <c r="J620" s="3" t="n">
-        <v>45638</v>
+        <v>45362</v>
       </c>
       <c r="K620" s="3" t="n">
-        <v>45846</v>
+        <v>46128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/22012035243320 — bolder check dam holiramshayama ghisibagla</t>
+          <t>1731007014/WC/22012035232003 — BOULDER CHECK DAM MANNU DHANNU NALA PAR</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
-        <v>72492.38</v>
+        <v>68485.87</v>
       </c>
       <c r="I621" s="2" t="n">
-        <v>0</v>
+        <v>48114</v>
       </c>
       <c r="J621" s="3" t="n">
-        <v>45567</v>
-[...1 lines deleted...]
-      <c r="K621" s="3"/>
+        <v>45638</v>
+      </c>
+      <c r="K621" s="3" t="n">
+        <v>45846</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/23156 — कुप निर्माण कार्य होलीराम श्‍यामा</t>
+          <t>1731007014/WC/22012035243320 — bolder check dam holiramshayama ghisibagla</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
-        <v>0</v>
+        <v>72492.38</v>
       </c>
       <c r="I622" s="2" t="n">
-        <v>6400</v>
+        <v>0</v>
       </c>
       <c r="J622" s="3" t="n">
-        <v>40366</v>
-[...3 lines deleted...]
-      </c>
+        <v>45567</v>
+      </c>
+      <c r="K622" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/258852 — कपिलधारा कुप निर्माण भैयालाल / बिहारी</t>
+          <t>1731007014/WC/23156 — कुप निर्माण कार्य होलीराम श्‍यामा</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
-        <v>206000</v>
+        <v>0</v>
       </c>
       <c r="I623" s="2" t="n">
-        <v>188665.34</v>
+        <v>6400</v>
       </c>
       <c r="J623" s="3" t="n">
-        <v>39508</v>
+        <v>40366</v>
       </c>
       <c r="K623" s="3" t="n">
-        <v>43641</v>
+        <v>40838</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/3636 — कपिलधारा कूप निमार्ण सुरेश बक्‍सु</t>
+          <t>1731007014/WC/258852 — कपिलधारा कुप निर्माण भैयालाल / बिहारी</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
-        <v>123000</v>
+        <v>206000</v>
       </c>
       <c r="I624" s="2" t="n">
-        <v>34186</v>
+        <v>188665.34</v>
       </c>
       <c r="J624" s="3" t="n">
-        <v>40287</v>
+        <v>39508</v>
       </c>
       <c r="K624" s="3" t="n">
-        <v>41958</v>
+        <v>43641</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/4040 — kapildara damu ojhe</t>
+          <t>1731007014/WC/3636 — कपिलधारा कूप निमार्ण सुरेश बक्‍सु</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
-        <v>164800</v>
+        <v>123000</v>
       </c>
       <c r="I625" s="2" t="n">
-        <v>34752</v>
+        <v>34186</v>
       </c>
       <c r="J625" s="3" t="n">
-        <v>40159</v>
+        <v>40287</v>
       </c>
       <c r="K625" s="3" t="n">
-        <v>41146</v>
+        <v>41958</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/4542 — कपिल धारा कुप निर्माण कानूलाल गिरधारी</t>
+          <t>1731007014/WC/4040 — kapildara damu ojhe</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
-        <v>82000</v>
+        <v>164800</v>
       </c>
       <c r="I626" s="2" t="n">
-        <v>4800</v>
+        <v>34752</v>
       </c>
       <c r="J626" s="3" t="n">
-        <v>40308</v>
-[...1 lines deleted...]
-      <c r="K626" s="3"/>
+        <v>40159</v>
+      </c>
+      <c r="K626" s="3" t="n">
+        <v>41146</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/45421 — कपिल धारा गजराज/गमरसा</t>
+          <t>1731007014/WC/4542 — कपिल धारा कुप निर्माण कानूलाल गिरधारी</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
-        <v>171000</v>
+        <v>82000</v>
       </c>
       <c r="I627" s="2" t="n">
-        <v>62672</v>
+        <v>4800</v>
       </c>
       <c r="J627" s="3" t="n">
-        <v>40152</v>
-[...3 lines deleted...]
-      </c>
+        <v>40308</v>
+      </c>
+      <c r="K627" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/45423 — कपिल धारा ओझा/बुध्‍दुसिग</t>
+          <t>1731007014/WC/45421 — कपिल धारा गजराज/गमरसा</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
         <v>171000</v>
       </c>
       <c r="I628" s="2" t="n">
-        <v>57824.9</v>
+        <v>62672</v>
       </c>
       <c r="J628" s="3" t="n">
-        <v>40211</v>
+        <v>40152</v>
       </c>
       <c r="K628" s="3" t="n">
         <v>41958</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/46546 — कपिल धारा कुप निर्माण सुमरत गिरधारी</t>
+          <t>1731007014/WC/45423 — कपिल धारा ओझा/बुध्‍दुसिग</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
-        <v>133000</v>
+        <v>171000</v>
       </c>
       <c r="I629" s="2" t="n">
-        <v>0</v>
+        <v>57824.9</v>
       </c>
       <c r="J629" s="3" t="n">
-        <v>39904</v>
-[...1 lines deleted...]
-      <c r="K629" s="3"/>
+        <v>40211</v>
+      </c>
+      <c r="K629" s="3" t="n">
+        <v>41958</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/47810 — कपिलधारा कूप निर्माण झोररी मन्‍नू</t>
+          <t>1731007014/WC/46546 — कपिल धारा कुप निर्माण सुमरत गिरधारी</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
-        <v>120000</v>
+        <v>133000</v>
       </c>
       <c r="I630" s="2" t="n">
-        <v>55300</v>
+        <v>0</v>
       </c>
       <c r="J630" s="3" t="n">
-        <v>39902</v>
-[...3 lines deleted...]
-      </c>
+        <v>39904</v>
+      </c>
+      <c r="K630" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
-          <t>Loose Boulder Structure / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/47811 — कपिलधारा कूप निर्माण किशोरी टुकडू</t>
+          <t>1731007014/WC/47810 — कपिलधारा कूप निर्माण झोररी मन्‍नू</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
-        <v>114000</v>
+        <v>120000</v>
       </c>
       <c r="I631" s="2" t="n">
-        <v>22892</v>
+        <v>55300</v>
       </c>
       <c r="J631" s="3" t="n">
-        <v>39874</v>
+        <v>39902</v>
       </c>
       <c r="K631" s="3" t="n">
-        <v>41958</v>
+        <v>39899</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Loose Boulder Structure / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/47812 — कपिलधारा कूप निर्माण सुकल सरजू</t>
+          <t>1731007014/WC/47811 — कपिलधारा कूप निर्माण किशोरी टुकडू</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
-        <v>120000</v>
+        <v>114000</v>
       </c>
       <c r="I632" s="2" t="n">
-        <v>2870</v>
+        <v>22892</v>
       </c>
       <c r="J632" s="3" t="n">
-        <v>39836</v>
+        <v>39874</v>
       </c>
       <c r="K632" s="3" t="n">
-        <v>39994</v>
+        <v>41958</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/47813 — कपिलधारा कूप निर्माणगुन्‍नू बूधराम</t>
+          <t>1731007014/WC/47812 — कपिलधारा कूप निर्माण सुकल सरजू</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
         <v>120000</v>
       </c>
       <c r="I633" s="2" t="n">
-        <v>8190</v>
+        <v>2870</v>
       </c>
       <c r="J633" s="3" t="n">
-        <v>39974</v>
+        <v>39836</v>
       </c>
       <c r="K633" s="3" t="n">
-        <v>39972</v>
+        <v>39994</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/47854 — कपिल धारा तुलसी/मन्‍नु</t>
+          <t>1731007014/WC/47813 — कपिलधारा कूप निर्माणगुन्‍नू बूधराम</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
-        <v>0</v>
+        <v>120000</v>
       </c>
       <c r="I634" s="2" t="n">
-        <v>41135</v>
+        <v>8190</v>
       </c>
       <c r="J634" s="3" t="n">
-        <v>40313</v>
+        <v>39974</v>
       </c>
       <c r="K634" s="3" t="n">
-        <v>41009</v>
+        <v>39972</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/4789 — कपिलधारा कूप निर्माण गणेश/रतन</t>
+          <t>1731007014/WC/47854 — कपिल धारा तुलसी/मन्‍नु</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
-        <v>480000</v>
+        <v>0</v>
       </c>
       <c r="I635" s="2" t="n">
-        <v>112709</v>
+        <v>41135</v>
       </c>
       <c r="J635" s="3" t="n">
-        <v>39908</v>
+        <v>40313</v>
       </c>
       <c r="K635" s="3" t="n">
-        <v>40838</v>
+        <v>41009</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/545454 — कपिल धारा कुप निर्माण रतन अमरू</t>
+          <t>1731007014/WC/4789 — कपिलधारा कूप निर्माण गणेश/रतन</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
-        <v>133000</v>
+        <v>480000</v>
       </c>
       <c r="I636" s="2" t="n">
-        <v>4800</v>
+        <v>112709</v>
       </c>
       <c r="J636" s="3" t="n">
-        <v>40308</v>
-[...1 lines deleted...]
-      <c r="K636" s="3"/>
+        <v>39908</v>
+      </c>
+      <c r="K636" s="3" t="n">
+        <v>40838</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/78/00 — मेड बंधान जिराती / डोमू</t>
+          <t>1731007014/WC/545454 — कपिल धारा कुप निर्माण रतन अमरू</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
-        <v>20800</v>
+        <v>133000</v>
       </c>
       <c r="I637" s="2" t="n">
-        <v>19674</v>
+        <v>4800</v>
       </c>
       <c r="J637" s="3" t="n">
-        <v>39882</v>
-[...3 lines deleted...]
-      </c>
+        <v>40308</v>
+      </c>
+      <c r="K637" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
           <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/78/032 — मेड बंधान नंदु / सुरजू</t>
+          <t>1731007014/WC/78/00 — मेड बंधान जिराती / डोमू</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
         <v>20800</v>
       </c>
       <c r="I638" s="2" t="n">
-        <v>7462</v>
+        <v>19674</v>
       </c>
       <c r="J638" s="3" t="n">
-        <v>39892</v>
+        <v>39882</v>
       </c>
       <c r="K638" s="3" t="n">
         <v>41374</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/789156 — स्‍टाप डेम बिसरा नाला कान्‍हेगाव</t>
+          <t>1731007014/WC/78/032 — मेड बंधान नंदु / सुरजू</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
-        <v>0</v>
+        <v>20800</v>
       </c>
       <c r="I639" s="2" t="n">
-        <v>32400</v>
+        <v>7462</v>
       </c>
       <c r="J639" s="3" t="n">
-        <v>40341</v>
+        <v>39892</v>
       </c>
       <c r="K639" s="3" t="n">
-        <v>40361</v>
+        <v>41374</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/89/01 — कपिल धारा कुप निर्माण भन्‍जु / दसरा</t>
+          <t>1731007014/WC/789156 — स्‍टाप डेम बिसरा नाला कान्‍हेगाव</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
-        <v>52400</v>
+        <v>0</v>
       </c>
       <c r="I640" s="2" t="n">
-        <v>31191</v>
+        <v>32400</v>
       </c>
       <c r="J640" s="3" t="n">
-        <v>39845</v>
+        <v>40341</v>
       </c>
       <c r="K640" s="3" t="n">
-        <v>39930</v>
+        <v>40361</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/89/89 — कपिल धारा कुप निर्माण रामकली / सोमजी</t>
+          <t>1731007014/WC/89/01 — कपिल धारा कुप निर्माण भन्‍जु / दसरा</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
         <v>52400</v>
       </c>
       <c r="I641" s="2" t="n">
-        <v>83550</v>
+        <v>31191</v>
       </c>
       <c r="J641" s="3" t="n">
-        <v>39888</v>
+        <v>39845</v>
       </c>
       <c r="K641" s="3" t="n">
-        <v>41011</v>
+        <v>39930</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/98/45 — कपिल धारा कुप निर्माण ओझे / शिवदीन</t>
+          <t>1731007014/WC/89/89 — कपिल धारा कुप निर्माण रामकली / सोमजी</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
-        <v>131000</v>
+        <v>52400</v>
       </c>
       <c r="I642" s="2" t="n">
-        <v>105518.82</v>
+        <v>83550</v>
       </c>
       <c r="J642" s="3" t="n">
-        <v>39859</v>
+        <v>39888</v>
       </c>
       <c r="K642" s="3" t="n">
-        <v>44844</v>
+        <v>41011</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/99004 — कपिल धारा कूप नंदु/सोहमत कान्‍हेगांव</t>
+          <t>1731007014/WC/98/45 — कपिल धारा कुप निर्माण ओझे / शिवदीन</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
-        <v>82390</v>
+        <v>131000</v>
       </c>
       <c r="I643" s="2" t="n">
-        <v>10369</v>
+        <v>105518.82</v>
       </c>
       <c r="J643" s="3" t="n">
-        <v>39388</v>
+        <v>39859</v>
       </c>
       <c r="K643" s="3" t="n">
-        <v>39847</v>
+        <v>44844</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/99031 — कपिल धारा कूप निर्माण भागा/गोदरी</t>
+          <t>1731007014/WC/99004 — कपिल धारा कूप नंदु/सोहमत कान्‍हेगांव</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
-        <v>126000</v>
+        <v>82390</v>
       </c>
       <c r="I644" s="2" t="n">
-        <v>7220</v>
+        <v>10369</v>
       </c>
       <c r="J644" s="3" t="n">
-        <v>39490</v>
+        <v>39388</v>
       </c>
       <c r="K644" s="3" t="n">
-        <v>40634</v>
+        <v>39847</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/99033 — कपिल धारा कूप बिलंती/धोटे</t>
+          <t>1731007014/WC/99031 — कपिल धारा कूप निर्माण भागा/गोदरी</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
-        <v>82390</v>
+        <v>126000</v>
       </c>
       <c r="I645" s="2" t="n">
-        <v>97590</v>
+        <v>7220</v>
       </c>
       <c r="J645" s="3" t="n">
-        <v>39443</v>
+        <v>39490</v>
       </c>
       <c r="K645" s="3" t="n">
-        <v>40719</v>
+        <v>40634</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/99045 — खेत तालाब होलीराम/ श्‍याम</t>
+          <t>1731007014/WC/99033 — कपिल धारा कूप बिलंती/धोटे</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
-        <v>82300</v>
+        <v>82390</v>
       </c>
       <c r="I646" s="2" t="n">
-        <v>28654</v>
+        <v>97590</v>
       </c>
       <c r="J646" s="3" t="n">
         <v>39443</v>
       </c>
       <c r="K646" s="3" t="n">
-        <v>41146</v>
+        <v>40719</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
-          <t>Feeder Channel / Construction of Feeder Canal for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/99050 — कपिलधारा कूप निर्माण / सुक्‍कन /गुठन</t>
+          <t>1731007014/WC/99045 — खेत तालाब होलीराम/ श्‍याम</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
-        <v>82000</v>
+        <v>82300</v>
       </c>
       <c r="I647" s="2" t="n">
-        <v>48110.9</v>
+        <v>28654</v>
       </c>
       <c r="J647" s="3" t="n">
-        <v>39469</v>
+        <v>39443</v>
       </c>
       <c r="K647" s="3" t="n">
-        <v>41358</v>
+        <v>41146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Feeder Channel / Construction of Feeder Canal for Community</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/99186 — कप‍िल धारा कुप न‍िमार्ण प्रेम व रतन</t>
+          <t>1731007014/WC/99050 — कपिलधारा कूप निर्माण / सुक्‍कन /गुठन</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
-        <v>82390</v>
+        <v>82000</v>
       </c>
       <c r="I648" s="2" t="n">
-        <v>53133.5</v>
+        <v>48110.9</v>
       </c>
       <c r="J648" s="3" t="n">
-        <v>39420</v>
+        <v>39469</v>
       </c>
       <c r="K648" s="3" t="n">
-        <v>39901</v>
+        <v>41358</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/99187 — कप‍िल धारा कुप न‍िमार्ण सूक व मगंल</t>
+          <t>1731007014/WC/99186 — कप‍िल धारा कुप न‍िमार्ण प्रेम व रतन</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
         <v>82390</v>
       </c>
       <c r="I649" s="2" t="n">
-        <v>68710</v>
+        <v>53133.5</v>
       </c>
       <c r="J649" s="3" t="n">
-        <v>39456</v>
+        <v>39420</v>
       </c>
       <c r="K649" s="3" t="n">
-        <v>41358</v>
+        <v>39901</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/99188 — कप‍िल धारा कुप न‍िमार्ण फुलिया व रगंलू</t>
+          <t>1731007014/WC/99187 — कप‍िल धारा कुप न‍िमार्ण सूक व मगंल</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
         <v>82390</v>
       </c>
       <c r="I650" s="2" t="n">
-        <v>18878</v>
+        <v>68710</v>
       </c>
       <c r="J650" s="3" t="n">
-        <v>39487</v>
+        <v>39456</v>
       </c>
       <c r="K650" s="3" t="n">
-        <v>40634</v>
+        <v>41358</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/99235 — कपिल धारा कूप निर्माण नानक /सम्‍मू</t>
+          <t>1731007014/WC/99188 — कप‍िल धारा कुप न‍िमार्ण फुलिया व रगंलू</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
-        <v>73000</v>
+        <v>82390</v>
       </c>
       <c r="I651" s="2" t="n">
-        <v>30295</v>
+        <v>18878</v>
       </c>
       <c r="J651" s="3" t="n">
-        <v>39143</v>
+        <v>39487</v>
       </c>
       <c r="K651" s="3" t="n">
-        <v>39847</v>
+        <v>40634</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/99521 — कपिल धारा कूप निर्माण हरप्रसाद रतनलाल</t>
+          <t>1731007014/WC/99235 — कपिल धारा कूप निर्माण नानक /सम्‍मू</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
-        <v>130000</v>
+        <v>73000</v>
       </c>
       <c r="I652" s="2" t="n">
-        <v>116082</v>
+        <v>30295</v>
       </c>
       <c r="J652" s="3" t="n">
-        <v>39872</v>
+        <v>39143</v>
       </c>
       <c r="K652" s="3" t="n">
-        <v>40719</v>
+        <v>39847</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/99522 — कपिल धारा कूप निर्माण जानी/सुक्‍कन</t>
+          <t>1731007014/WC/99521 — कपिल धारा कूप निर्माण हरप्रसाद रतनलाल</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
         <v>130000</v>
       </c>
       <c r="I653" s="2" t="n">
-        <v>176088</v>
+        <v>116082</v>
       </c>
       <c r="J653" s="3" t="n">
         <v>39872</v>
       </c>
       <c r="K653" s="3" t="n">
-        <v>40978</v>
+        <v>40719</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/99524 — कपिल धारा कूप निर्माण क‍न्‍हैया /शिवप्रसाद</t>
+          <t>1731007014/WC/99522 — कपिल धारा कूप निर्माण जानी/सुक्‍कन</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
         <v>130000</v>
       </c>
       <c r="I654" s="2" t="n">
-        <v>56154</v>
+        <v>176088</v>
       </c>
       <c r="J654" s="3" t="n">
-        <v>39873</v>
+        <v>39872</v>
       </c>
       <c r="K654" s="3" t="n">
-        <v>40947</v>
+        <v>40978</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/99527 — कपिल धारा कूप निर्माण भागा/ गोदरी</t>
+          <t>1731007014/WC/99524 — कपिल धारा कूप निर्माण क‍न्‍हैया /शिवप्रसाद</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
         <v>130000</v>
       </c>
       <c r="I655" s="2" t="n">
-        <v>25259</v>
+        <v>56154</v>
       </c>
       <c r="J655" s="3" t="n">
         <v>39873</v>
       </c>
       <c r="K655" s="3" t="n">
-        <v>40269</v>
+        <v>40947</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/99528 — कपिल धारा कूप निर्माण रतन व कल्‍लू</t>
+          <t>1731007014/WC/99527 — कपिल धारा कूप निर्माण भागा/ गोदरी</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
-        <v>120000</v>
+        <v>130000</v>
       </c>
       <c r="I656" s="2" t="n">
-        <v>58196</v>
+        <v>25259</v>
       </c>
       <c r="J656" s="3" t="n">
-        <v>39880</v>
+        <v>39873</v>
       </c>
       <c r="K656" s="3" t="n">
-        <v>41082</v>
+        <v>40269</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/99529 — कपिल धारा कूप निर्माण बिराम/बल्‍ली</t>
+          <t>1731007014/WC/99528 — कपिल धारा कूप निर्माण रतन व कल्‍लू</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
         <v>120000</v>
       </c>
       <c r="I657" s="2" t="n">
-        <v>102593</v>
+        <v>58196</v>
       </c>
       <c r="J657" s="3" t="n">
-        <v>39872</v>
+        <v>39880</v>
       </c>
       <c r="K657" s="3" t="n">
-        <v>41088</v>
+        <v>41082</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/99530 — कपिल धारा कूप निर्माण कुवरलाल व मोहन</t>
+          <t>1731007014/WC/99529 — कपिल धारा कूप निर्माण बिराम/बल्‍ली</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
         <v>120000</v>
       </c>
       <c r="I658" s="2" t="n">
-        <v>7740</v>
+        <v>102593</v>
       </c>
       <c r="J658" s="3" t="n">
-        <v>39880</v>
+        <v>39872</v>
       </c>
       <c r="K658" s="3" t="n">
-        <v>40520</v>
+        <v>41088</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/99531 — कपिल धारा कूप निर्माण नत्‍थू व फागू</t>
+          <t>1731007014/WC/99530 — कपिल धारा कूप निर्माण कुवरलाल व मोहन</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
         <v>120000</v>
       </c>
       <c r="I659" s="2" t="n">
-        <v>60184</v>
+        <v>7740</v>
       </c>
       <c r="J659" s="3" t="n">
-        <v>39872</v>
+        <v>39880</v>
       </c>
       <c r="K659" s="3" t="n">
-        <v>41088</v>
+        <v>40520</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/99532 — कपिल धारा कूप निर्माण सुखालाल व नन्‍हा</t>
+          <t>1731007014/WC/99531 — कपिल धारा कूप निर्माण नत्‍थू व फागू</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
         <v>120000</v>
       </c>
       <c r="I660" s="2" t="n">
-        <v>3458</v>
+        <v>60184</v>
       </c>
       <c r="J660" s="3" t="n">
-        <v>39880</v>
+        <v>39872</v>
       </c>
       <c r="K660" s="3" t="n">
-        <v>40584</v>
+        <v>41088</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/99533 — कपिल धारा कूप निर्माण गिरधारा व फतरू</t>
+          <t>1731007014/WC/99532 — कपिल धारा कूप निर्माण सुखालाल व नन्‍हा</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
         <v>120000</v>
       </c>
       <c r="I661" s="2" t="n">
-        <v>11448</v>
+        <v>3458</v>
       </c>
       <c r="J661" s="3" t="n">
-        <v>39872</v>
+        <v>39880</v>
       </c>
       <c r="K661" s="3" t="n">
-        <v>39901</v>
+        <v>40584</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
-          <t>Loose Boulder Structure / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/99660 — कपिल धारा दाजू व गोपी</t>
+          <t>1731007014/WC/99533 — कपिल धारा कूप निर्माण गिरधारा व फतरू</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
-        <v>162000</v>
+        <v>120000</v>
       </c>
       <c r="I662" s="2" t="n">
-        <v>42035.5</v>
+        <v>11448</v>
       </c>
       <c r="J662" s="3" t="n">
-        <v>39611</v>
+        <v>39872</v>
       </c>
       <c r="K662" s="3" t="n">
-        <v>41958</v>
+        <v>39901</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Loose Boulder Structure / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/99661 — कपिल धारा चैतराम व चिक्‍कू</t>
+          <t>1731007014/WC/99660 — कपिल धारा दाजू व गोपी</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
-        <v>140000</v>
+        <v>162000</v>
       </c>
       <c r="I663" s="2" t="n">
-        <v>55165</v>
+        <v>42035.5</v>
       </c>
       <c r="J663" s="3" t="n">
-        <v>39865</v>
+        <v>39611</v>
       </c>
       <c r="K663" s="3" t="n">
-        <v>40586</v>
+        <v>41958</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/99662 — कपिल धारा भागवन्‍ती व मुन्‍ना</t>
+          <t>1731007014/WC/99661 — कपिल धारा चैतराम व चिक्‍कू</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
         <v>140000</v>
       </c>
       <c r="I664" s="2" t="n">
-        <v>85158</v>
+        <v>55165</v>
       </c>
       <c r="J664" s="3" t="n">
-        <v>39885</v>
+        <v>39865</v>
       </c>
       <c r="K664" s="3" t="n">
-        <v>41011</v>
+        <v>40586</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/99663 — कपिल धारा कुवर व देवसा</t>
+          <t>1731007014/WC/99662 — कपिल धारा भागवन्‍ती व मुन्‍ना</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
         <v>140000</v>
       </c>
       <c r="I665" s="2" t="n">
-        <v>69215</v>
+        <v>85158</v>
       </c>
       <c r="J665" s="3" t="n">
-        <v>39883</v>
+        <v>39885</v>
       </c>
       <c r="K665" s="3" t="n">
-        <v>40584</v>
+        <v>41011</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/99664 — कपिल धारा कुप निर्माण सम्‍मु/ दल्‍लू</t>
+          <t>1731007014/WC/99663 — कपिल धारा कुवर व देवसा</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
-        <v>52400</v>
+        <v>140000</v>
       </c>
       <c r="I666" s="2" t="n">
-        <v>21816</v>
+        <v>69215</v>
       </c>
       <c r="J666" s="3" t="n">
-        <v>39906</v>
+        <v>39883</v>
       </c>
       <c r="K666" s="3" t="n">
-        <v>40035</v>
+        <v>40584</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/99665 — कपिल धारा कूप भुतो/ रामा</t>
+          <t>1731007014/WC/99664 — कपिल धारा कुप निर्माण सम्‍मु/ दल्‍लू</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
         <v>52400</v>
       </c>
       <c r="I667" s="2" t="n">
-        <v>35024</v>
+        <v>21816</v>
       </c>
       <c r="J667" s="3" t="n">
-        <v>39844</v>
+        <v>39906</v>
       </c>
       <c r="K667" s="3" t="n">
-        <v>40177</v>
+        <v>40035</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/99735 — निर्मल नीर घिसीबांगला</t>
+          <t>1731007014/WC/99665 — कपिल धारा कूप भुतो/ रामा</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
-        <v>207200</v>
+        <v>52400</v>
       </c>
       <c r="I668" s="2" t="n">
-        <v>209490</v>
+        <v>35024</v>
       </c>
       <c r="J668" s="3" t="n">
-        <v>39959</v>
+        <v>39844</v>
       </c>
       <c r="K668" s="3" t="n">
-        <v>40838</v>
+        <v>40177</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/99737 — कपिलधारा कूप निर्माण/बुध्‍दू/रामजी/कान्‍हेगा्ंव</t>
+          <t>1731007014/WC/99735 — निर्मल नीर घिसीबांगला</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
         <v>207200</v>
       </c>
       <c r="I669" s="2" t="n">
-        <v>15231</v>
+        <v>209490</v>
       </c>
       <c r="J669" s="3" t="n">
-        <v>39859</v>
+        <v>39959</v>
       </c>
       <c r="K669" s="3" t="n">
-        <v>39994</v>
+        <v>40838</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/99739 — मेडबधान/मुन्‍ना/रामा/कान्‍हेंगांव</t>
+          <t>1731007014/WC/99737 — कपिलधारा कूप निर्माण/बुध्‍दू/रामजी/कान्‍हेगा्ंव</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
-        <v>94000</v>
+        <v>207200</v>
       </c>
       <c r="I670" s="2" t="n">
-        <v>10920</v>
+        <v>15231</v>
       </c>
       <c r="J670" s="3" t="n">
-        <v>39927</v>
+        <v>39859</v>
       </c>
       <c r="K670" s="3" t="n">
-        <v>39933</v>
+        <v>39994</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/99741 — मेडबधान गजरासिह/मगरसा</t>
+          <t>1731007014/WC/99739 — मेडबधान/मुन्‍ना/रामा/कान्‍हेंगांव</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
-        <v>16000</v>
+        <v>94000</v>
       </c>
       <c r="I671" s="2" t="n">
-        <v>68200</v>
+        <v>10920</v>
       </c>
       <c r="J671" s="3" t="n">
-        <v>40152</v>
+        <v>39927</v>
       </c>
       <c r="K671" s="3" t="n">
-        <v>40282</v>
+        <v>39933</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/99742 — मेडबधान विष्‍णु/बिसराम</t>
+          <t>1731007014/WC/99741 — मेडबधान गजरासिह/मगरसा</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
         <v>16000</v>
       </c>
       <c r="I672" s="2" t="n">
-        <v>364</v>
+        <v>68200</v>
       </c>
       <c r="J672" s="3" t="n">
-        <v>39924</v>
+        <v>40152</v>
       </c>
       <c r="K672" s="3" t="n">
-        <v>39930</v>
+        <v>40282</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/99743 — मेडबधान सम्‍मू/मगरसा</t>
+          <t>1731007014/WC/99742 — मेडबधान विष्‍णु/बिसराम</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
         <v>16000</v>
       </c>
       <c r="I673" s="2" t="n">
-        <v>693</v>
+        <v>364</v>
       </c>
       <c r="J673" s="3" t="n">
-        <v>39906</v>
+        <v>39924</v>
       </c>
       <c r="K673" s="3" t="n">
         <v>39930</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/99930 — kup nirman ramnath s/o chatram</t>
+          <t>1731007014/WC/99743 — मेडबधान सम्‍मू/मगरसा</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
-        <v>120000</v>
+        <v>16000</v>
       </c>
       <c r="I674" s="2" t="n">
-        <v>3250</v>
+        <v>693</v>
       </c>
       <c r="J674" s="3" t="n">
-        <v>39895</v>
-[...1 lines deleted...]
-      <c r="K674" s="3"/>
+        <v>39906</v>
+      </c>
+      <c r="K674" s="3" t="n">
+        <v>39930</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/99931 — kup nirman kalash s/o bhaiyalal</t>
+          <t>1731007014/WC/99930 — kup nirman ramnath s/o chatram</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
         <v>120000</v>
       </c>
       <c r="I675" s="2" t="n">
-        <v>2925</v>
+        <v>3250</v>
       </c>
       <c r="J675" s="3" t="n">
-        <v>39801</v>
+        <v>39895</v>
       </c>
       <c r="K675" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/99932 — कपिल धारा कूप निर्माण रामनाथ/चेतराम</t>
+          <t>1731007014/WC/99931 — kup nirman kalash s/o bhaiyalal</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
-        <v>36000</v>
+        <v>120000</v>
       </c>
       <c r="I676" s="2" t="n">
-        <v>8385</v>
+        <v>2925</v>
       </c>
       <c r="J676" s="3" t="n">
-        <v>39283</v>
+        <v>39801</v>
       </c>
       <c r="K676" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/99933 — कपिल धारा कूप निर्माण भागरती/रमेश</t>
+          <t>1731007014/WC/99932 — कपिल धारा कूप निर्माण रामनाथ/चेतराम</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
         <v>36000</v>
       </c>
       <c r="I677" s="2" t="n">
-        <v>16770</v>
+        <v>8385</v>
       </c>
       <c r="J677" s="3" t="n">
-        <v>39952</v>
+        <v>39283</v>
       </c>
       <c r="K677" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/99934go — कपिल धारा कूप निर्माण कल्‍लू /रतनलाल</t>
+          <t>1731007014/WC/99933 — कपिल धारा कूप निर्माण भागरती/रमेश</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
-        <v>130000</v>
+        <v>36000</v>
       </c>
       <c r="I678" s="2" t="n">
-        <v>18837</v>
+        <v>16770</v>
       </c>
       <c r="J678" s="3" t="n">
         <v>39952</v>
       </c>
-      <c r="K678" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K678" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/99934pal — कपिलधारा  कैलो झालू</t>
+          <t>1731007014/WC/99934go — कपिल धारा कूप निर्माण कल्‍लू /रतनलाल</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
-        <v>52400</v>
+        <v>130000</v>
       </c>
       <c r="I679" s="2" t="n">
-        <v>155227</v>
+        <v>18837</v>
       </c>
       <c r="J679" s="3" t="n">
-        <v>39976</v>
+        <v>39952</v>
       </c>
       <c r="K679" s="3" t="n">
-        <v>41011</v>
+        <v>39899</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/99934/ra55 — कपिल धारा रामनाथ व चैतराम</t>
+          <t>1731007014/WC/99934pal — कपिलधारा  कैलो झालू</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
-        <v>116000</v>
+        <v>52400</v>
       </c>
       <c r="I680" s="2" t="n">
-        <v>975</v>
+        <v>155227</v>
       </c>
       <c r="J680" s="3" t="n">
-        <v>39909</v>
-[...1 lines deleted...]
-      <c r="K680" s="3"/>
+        <v>39976</v>
+      </c>
+      <c r="K680" s="3" t="n">
+        <v>41011</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/99935/ra56 — कपिल धारा  शिवदयाल व बारिक</t>
+          <t>1731007014/WC/99934/ra55 — कपिल धारा रामनाथ व चैतराम</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
         <v>116000</v>
       </c>
       <c r="I681" s="2" t="n">
-        <v>7280</v>
+        <v>975</v>
       </c>
       <c r="J681" s="3" t="n">
-        <v>39950</v>
+        <v>39909</v>
       </c>
       <c r="K681" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/9993655811 — STOP DAM BHURA / BISHU KE KHET KE PASS CHUKA NALA</t>
+          <t>1731007014/WC/99935/ra56 — कपिल धारा  शिवदयाल व बारिक</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
-        <v>0</v>
+        <v>116000</v>
       </c>
       <c r="I682" s="2" t="n">
-        <v>0</v>
+        <v>7280</v>
       </c>
       <c r="J682" s="3" t="n">
-        <v>42095</v>
+        <v>39950</v>
       </c>
       <c r="K682" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/9993655812 — TALAB NIRMAN MARDNALA RAMDIN / BHADA KE KHET KE PASS</t>
+          <t>1731007014/WC/9993655811 — STOP DAM BHURA / BISHU KE KHET KE PASS CHUKA NALA</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I683" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J683" s="3" t="n">
         <v>42095</v>
       </c>
       <c r="K683" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/kanhegav/456 — kapil dhara kup kanhegav(birju)</t>
+          <t>1731007014/WC/9993655812 — TALAB NIRMAN MARDNALA RAMDIN / BHADA KE KHET KE PASS</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
-        <v>82390</v>
+        <v>0</v>
       </c>
       <c r="I684" s="2" t="n">
-        <v>69940</v>
+        <v>0</v>
       </c>
       <c r="J684" s="3" t="n">
-        <v>39434</v>
+        <v>42095</v>
       </c>
       <c r="K684" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/kanhegav/789 — कपिलधारा कुप कान्‍हेगाव रमेश</t>
+          <t>1731007014/WC/kanhegav/456 — kapil dhara kup kanhegav(birju)</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
         <v>82390</v>
       </c>
       <c r="I685" s="2" t="n">
-        <v>8305</v>
+        <v>69940</v>
       </c>
       <c r="J685" s="3" t="n">
-        <v>39520</v>
-[...3 lines deleted...]
-      </c>
+        <v>39434</v>
+      </c>
+      <c r="K685" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/Khet/ Kanhegov/Bahyalal/ 5 — Khet talab Kanhegov</t>
+          <t>1731007014/WC/kanhegav/789 — कपिलधारा कुप कान्‍हेगाव रमेश</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
-        <v>0</v>
+        <v>82390</v>
       </c>
       <c r="I686" s="2" t="n">
-        <v>19320</v>
+        <v>8305</v>
       </c>
       <c r="J686" s="3" t="n">
-        <v>39539</v>
+        <v>39520</v>
       </c>
       <c r="K686" s="3" t="n">
-        <v>39018</v>
+        <v>39847</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/Khet/Kanhegov/Manna/10 — Khet Talab Kanhegov</t>
+          <t>1731007014/WC/Khet/ Kanhegov/Bahyalal/ 5 — Khet talab Kanhegov</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I687" s="2" t="n">
-        <v>0</v>
+        <v>19320</v>
       </c>
       <c r="J687" s="3" t="n">
-        <v>38928</v>
-[...1 lines deleted...]
-      <c r="K687" s="3"/>
+        <v>39539</v>
+      </c>
+      <c r="K687" s="3" t="n">
+        <v>39018</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/Khet T/Ghisibagla/Dhannu/ 2 — Khet Talab Ghisibagla</t>
+          <t>1731007014/WC/Khet/Kanhegov/Manna/10 — Khet Talab Kanhegov</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I688" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J688" s="3" t="n">
-        <v>38893</v>
+        <v>38928</v>
       </c>
       <c r="K688" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/Khet T/Ghisibagla/Kannu/ 1 — Khet Talab Ghisibagla</t>
+          <t>1731007014/WC/Khet T/Ghisibagla/Dhannu/ 2 — Khet Talab Ghisibagla</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I689" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J689" s="3" t="n">
         <v>38893</v>
       </c>
       <c r="K689" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/Khet T/ Kanhegov/Bhuddu/ 3 — Khet Talab Kanhegov</t>
+          <t>1731007014/WC/Khet T/Ghisibagla/Kannu/ 1 — Khet Talab Ghisibagla</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I690" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J690" s="3" t="n">
         <v>38893</v>
       </c>
       <c r="K690" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/KhetT/Kanhegov/ Bhura/ 6 — Khet Talab Kanhegov</t>
+          <t>1731007014/WC/Khet T/ Kanhegov/Bhuddu/ 3 — Khet Talab Kanhegov</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I691" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J691" s="3" t="n">
         <v>38893</v>
       </c>
       <c r="K691" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/KhetT/Kanhegov/Channu/9 — Khet Talab Kanhegov</t>
+          <t>1731007014/WC/KhetT/Kanhegov/ Bhura/ 6 — Khet Talab Kanhegov</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I692" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J692" s="3" t="n">
         <v>38893</v>
       </c>
       <c r="K692" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/KhetT/Kanhegov/ Gajru/11 — Khet Talab Kanhegov</t>
+          <t>1731007014/WC/KhetT/Kanhegov/Channu/9 — Khet Talab Kanhegov</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I693" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J693" s="3" t="n">
-        <v>38928</v>
+        <v>38893</v>
       </c>
       <c r="K693" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/Khet T/Kanhegov/Moji/ 8 — Khet Talab Kanhegov</t>
+          <t>1731007014/WC/KhetT/Kanhegov/ Gajru/11 — Khet Talab Kanhegov</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I694" s="2" t="n">
-        <v>88000</v>
+        <v>0</v>
       </c>
       <c r="J694" s="3" t="n">
-        <v>38894</v>
+        <v>38928</v>
       </c>
       <c r="K694" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/KhetT/kanhegov/Rmtu/ 7 — Khet talab kanhegov</t>
+          <t>1731007014/WC/Khet T/Kanhegov/Moji/ 8 — Khet Talab Kanhegov</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I695" s="2" t="n">
-        <v>0</v>
+        <v>88000</v>
       </c>
       <c r="J695" s="3" t="n">
-        <v>38893</v>
+        <v>38894</v>
       </c>
       <c r="K695" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/KhetT/Kanhegov/Saybu/ 4 — Khet Talab Kanhegov</t>
+          <t>1731007014/WC/KhetT/kanhegov/Rmtu/ 7 — Khet talab kanhegov</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I696" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J696" s="3" t="n">
         <v>38893</v>
       </c>
       <c r="K696" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/Kisori/014 — Kapil Dhara Kup Ghisibhagla(Kisori)</t>
+          <t>1731007014/WC/KhetT/Kanhegov/Saybu/ 4 — Khet Talab Kanhegov</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
-        <v>90000</v>
+        <v>0</v>
       </c>
       <c r="I697" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J697" s="3" t="n">
-        <v>41146</v>
+        <v>38893</v>
       </c>
       <c r="K697" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D698" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E698" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F698" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/P9P9 — कपिल धारा कुप निर्माण कान्‍हेगांव/शाहपुर</t>
+          <t>1731007014/WC/Kisori/014 — Kapil Dhara Kup Ghisibhagla(Kisori)</t>
         </is>
       </c>
       <c r="G698" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H698" s="2" t="n">
-        <v>82900</v>
+        <v>90000</v>
       </c>
       <c r="I698" s="2" t="n">
-        <v>39698</v>
+        <v>0</v>
       </c>
       <c r="J698" s="3" t="n">
-        <v>39639</v>
-[...3 lines deleted...]
-      </c>
+        <v>41146</v>
+      </c>
+      <c r="K698" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D699" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E699" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F699" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/Ramesh/147 — kapil dhara kup kanhegav(ramesh)</t>
+          <t>1731007014/WC/P9P9 — कपिल धारा कुप निर्माण कान्‍हेगांव/शाहपुर</t>
         </is>
       </c>
       <c r="G699" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H699" s="2" t="n">
-        <v>82390</v>
+        <v>82900</v>
       </c>
       <c r="I699" s="2" t="n">
-        <v>39344</v>
+        <v>39698</v>
       </c>
       <c r="J699" s="3" t="n">
-        <v>39448</v>
+        <v>39639</v>
       </c>
       <c r="K699" s="3" t="n">
-        <v>41958</v>
+        <v>40885</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D700" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E700" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F700" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/कान्‍हाखापा 1245 — कपिल धारा कुप निर्माण गुमानी / श्‍यामू</t>
+          <t>1731007014/WC/Ramesh/147 — kapil dhara kup kanhegav(ramesh)</t>
         </is>
       </c>
       <c r="G700" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H700" s="2" t="n">
         <v>82390</v>
       </c>
       <c r="I700" s="2" t="n">
-        <v>30893</v>
+        <v>39344</v>
       </c>
       <c r="J700" s="3" t="n">
-        <v>39539</v>
+        <v>39448</v>
       </c>
       <c r="K700" s="3" t="n">
-        <v>39901</v>
+        <v>41958</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D701" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E701" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F701" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/कान्‍हागॉव/30/586 — स्‍टप डेम रपटा सुखक्‍न के खेत पास</t>
+          <t>1731007014/WC/कान्‍हाखापा 1245 — कपिल धारा कुप निर्माण गुमानी / श्‍यामू</t>
         </is>
       </c>
       <c r="G701" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H701" s="2" t="n">
-        <v>498700</v>
+        <v>82390</v>
       </c>
       <c r="I701" s="2" t="n">
-        <v>247670</v>
+        <v>30893</v>
       </c>
       <c r="J701" s="3" t="n">
-        <v>39110</v>
-[...1 lines deleted...]
-      <c r="K701" s="3"/>
+        <v>39539</v>
+      </c>
+      <c r="K701" s="3" t="n">
+        <v>39901</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C702" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D702" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E702" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F702" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/कान्‍हेखापा 1256 — कपिल धारा कुप निर्माण ईन्‍दल / सम्‍मु</t>
+          <t>1731007014/WC/कान्‍हागॉव/30/586 — स्‍टप डेम रपटा सुखक्‍न के खेत पास</t>
         </is>
       </c>
       <c r="G702" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H702" s="2" t="n">
-        <v>82390</v>
+        <v>498700</v>
       </c>
       <c r="I702" s="2" t="n">
-        <v>65938</v>
+        <v>247670</v>
       </c>
       <c r="J702" s="3" t="n">
-        <v>39429</v>
-[...3 lines deleted...]
-      </c>
+        <v>39110</v>
+      </c>
+      <c r="K702" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/ कान्‍हेगाव — कपिल धारा कूप निमार्ण चिरोंजी / श्‍यामलाल</t>
+          <t>1731007014/WC/कान्‍हेखापा 1256 — कपिल धारा कुप निर्माण ईन्‍दल / सम्‍मु</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
         <v>82390</v>
       </c>
       <c r="I703" s="2" t="n">
-        <v>0</v>
+        <v>65938</v>
       </c>
       <c r="J703" s="3" t="n">
-        <v>39083</v>
-[...1 lines deleted...]
-      <c r="K703" s="3"/>
+        <v>39429</v>
+      </c>
+      <c r="K703" s="3" t="n">
+        <v>39901</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C704" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D704" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E704" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F704" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/कान्‍हेगांव///01 — कपिल धारा कुप निर्माण काल्‍या / कोवा</t>
+          <t>1731007014/WC/ कान्‍हेगाव — कपिल धारा कूप निमार्ण चिरोंजी / श्‍यामलाल</t>
         </is>
       </c>
       <c r="G704" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H704" s="2" t="n">
         <v>82390</v>
       </c>
       <c r="I704" s="2" t="n">
-        <v>19104</v>
+        <v>0</v>
       </c>
       <c r="J704" s="3" t="n">
-        <v>39487</v>
-[...3 lines deleted...]
-      </c>
+        <v>39083</v>
+      </c>
+      <c r="K704" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D705" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E705" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F705" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/कान्‍हेगांव/01/05 — मेड बाधना कार्य</t>
+          <t>1731007014/WC/कान्‍हेगांव///01 — कपिल धारा कुप निर्माण काल्‍या / कोवा</t>
         </is>
       </c>
       <c r="G705" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H705" s="2" t="n">
-        <v>68950</v>
+        <v>82390</v>
       </c>
       <c r="I705" s="2" t="n">
-        <v>230636.82</v>
+        <v>19104</v>
       </c>
       <c r="J705" s="3" t="n">
-        <v>39508</v>
+        <v>39487</v>
       </c>
       <c r="K705" s="3" t="n">
-        <v>40719</v>
+        <v>40947</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C706" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D706" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E706" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F706" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/  कान्‍हेगांव  //0213 — कपिल धारा कुप निर्माण किशोरी टुकडु</t>
+          <t>1731007014/WC/कान्‍हेगांव/01/05 — मेड बाधना कार्य</t>
         </is>
       </c>
       <c r="G706" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H706" s="2" t="n">
-        <v>127400</v>
+        <v>68950</v>
       </c>
       <c r="I706" s="2" t="n">
-        <v>89041</v>
+        <v>230636.82</v>
       </c>
       <c r="J706" s="3" t="n">
-        <v>39456</v>
+        <v>39508</v>
       </c>
       <c r="K706" s="3" t="n">
-        <v>39439</v>
+        <v>40719</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C707" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D707" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E707" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F707" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/कान्‍हेगाव 1/2 — खेत तालाब शिवदीन</t>
+          <t>1731007014/WC/  कान्‍हेगांव  //0213 — कपिल धारा कुप निर्माण किशोरी टुकडु</t>
         </is>
       </c>
       <c r="G707" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H707" s="2" t="n">
-        <v>51200</v>
+        <v>127400</v>
       </c>
       <c r="I707" s="2" t="n">
-        <v>0</v>
+        <v>89041</v>
       </c>
       <c r="J707" s="3" t="n">
-        <v>38976</v>
-[...1 lines deleted...]
-      <c r="K707" s="3"/>
+        <v>39456</v>
+      </c>
+      <c r="K707" s="3" t="n">
+        <v>39439</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C708" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D708" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E708" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F708" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/कान्‍हेगाव 1210 — कपिल धारा कुप निर्माण जिराती / डोमु</t>
+          <t>1731007014/WC/कान्‍हेगाव 1/2 — खेत तालाब शिवदीन</t>
         </is>
       </c>
       <c r="G708" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H708" s="2" t="n">
-        <v>0</v>
+        <v>51200</v>
       </c>
       <c r="I708" s="2" t="n">
-        <v>14950</v>
+        <v>0</v>
       </c>
       <c r="J708" s="3" t="n">
-        <v>39895</v>
+        <v>38976</v>
       </c>
       <c r="K708" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C709" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D709" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E709" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F709" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/कान्‍हेगाव 1211 — कपिल धारा कुप निर्माण जिराती / डोमु</t>
+          <t>1731007014/WC/कान्‍हेगाव 1210 — कपिल धारा कुप निर्माण जिराती / डोमु</t>
         </is>
       </c>
       <c r="G709" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H709" s="2" t="n">
-        <v>82000</v>
+        <v>0</v>
       </c>
       <c r="I709" s="2" t="n">
-        <v>11985</v>
+        <v>14950</v>
       </c>
       <c r="J709" s="3" t="n">
-        <v>39539</v>
-[...3 lines deleted...]
-      </c>
+        <v>39895</v>
+      </c>
+      <c r="K709" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C710" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D710" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E710" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F710" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/ कान्‍हेगाव 1212 — कपिल धारा कुप निर्माण कुन्‍दन / बिरजू</t>
+          <t>1731007014/WC/कान्‍हेगाव 1211 — कपिल धारा कुप निर्माण जिराती / डोमु</t>
         </is>
       </c>
       <c r="G710" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H710" s="2" t="n">
         <v>82000</v>
       </c>
       <c r="I710" s="2" t="n">
-        <v>34041</v>
+        <v>11985</v>
       </c>
       <c r="J710" s="3" t="n">
         <v>39539</v>
       </c>
       <c r="K710" s="3" t="n">
-        <v>40582</v>
+        <v>41017</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C711" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D711" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E711" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F711" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/ कान्‍हेगाव 1230 — कपिल धारा कूप निर्माण लखमीचन्‍द्र / बिरजा</t>
+          <t>1731007014/WC/ कान्‍हेगाव 1212 — कपिल धारा कुप निर्माण कुन्‍दन / बिरजू</t>
         </is>
       </c>
       <c r="G711" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H711" s="2" t="n">
-        <v>82390</v>
+        <v>82000</v>
       </c>
       <c r="I711" s="2" t="n">
-        <v>29973</v>
+        <v>34041</v>
       </c>
       <c r="J711" s="3" t="n">
         <v>39539</v>
       </c>
       <c r="K711" s="3" t="n">
-        <v>39853</v>
+        <v>40582</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C712" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D712" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E712" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F712" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/कान्‍हेगाव/12/32 — परकोलेशन तालाब निमार्ण(मन्‍दर के खेत के पास)</t>
+          <t>1731007014/WC/ कान्‍हेगाव 1230 — कपिल धारा कूप निर्माण लखमीचन्‍द्र / बिरजा</t>
         </is>
       </c>
       <c r="G712" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H712" s="2" t="n">
-        <v>0</v>
+        <v>82390</v>
       </c>
       <c r="I712" s="2" t="n">
-        <v>0</v>
+        <v>29973</v>
       </c>
       <c r="J712" s="3" t="n">
-        <v>39037</v>
-[...1 lines deleted...]
-      <c r="K712" s="3"/>
+        <v>39539</v>
+      </c>
+      <c r="K712" s="3" t="n">
+        <v>39853</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C713" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D713" s="1" t="inlineStr">
         <is>
           <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E713" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F713" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/कान्‍हेगाव12/32 — परकोलेशन तालाब निमार्ण (मन्‍दर के खेत के पास)</t>
+          <t>1731007014/WC/कान्‍हेगाव/12/32 — परकोलेशन तालाब निमार्ण(मन्‍दर के खेत के पास)</t>
         </is>
       </c>
       <c r="G713" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H713" s="2" t="n">
-        <v>445000</v>
+        <v>0</v>
       </c>
       <c r="I713" s="2" t="n">
-        <v>548108</v>
+        <v>0</v>
       </c>
       <c r="J713" s="3" t="n">
-        <v>39098</v>
+        <v>39037</v>
       </c>
       <c r="K713" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C714" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D714" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E714" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F714" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/ कान्‍हेगाव1258 — कपिल धारा कूप निमार्ण चिरोंजी / श्‍यामलाल</t>
+          <t>1731007014/WC/कान्‍हेगाव12/32 — परकोलेशन तालाब निमार्ण (मन्‍दर के खेत के पास)</t>
         </is>
       </c>
       <c r="G714" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H714" s="2" t="n">
-        <v>82390</v>
+        <v>445000</v>
       </c>
       <c r="I714" s="2" t="n">
-        <v>27684</v>
+        <v>548108</v>
       </c>
       <c r="J714" s="3" t="n">
-        <v>39539</v>
-[...3 lines deleted...]
-      </c>
+        <v>39098</v>
+      </c>
+      <c r="K714" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C715" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D715" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E715" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F715" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/कान्‍हेगांव 1/3 — खेत तालाब भूमी पर कार्य</t>
+          <t>1731007014/WC/ कान्‍हेगाव1258 — कपिल धारा कूप निमार्ण चिरोंजी / श्‍यामलाल</t>
         </is>
       </c>
       <c r="G715" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H715" s="2" t="n">
-        <v>32000</v>
+        <v>82390</v>
       </c>
       <c r="I715" s="2" t="n">
-        <v>0</v>
+        <v>27684</v>
       </c>
       <c r="J715" s="3" t="n">
-        <v>38969</v>
-[...1 lines deleted...]
-      <c r="K715" s="3"/>
+        <v>39539</v>
+      </c>
+      <c r="K715" s="3" t="n">
+        <v>40007</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C716" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D716" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E716" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F716" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/कान्‍हेगांव//14 — कपिल धारा कूप निर्माण भुता/मौजी</t>
+          <t>1731007014/WC/कान्‍हेगांव 1/3 — खेत तालाब भूमी पर कार्य</t>
         </is>
       </c>
       <c r="G716" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H716" s="2" t="n">
-        <v>116350</v>
+        <v>32000</v>
       </c>
       <c r="I716" s="2" t="n">
-        <v>100364</v>
+        <v>0</v>
       </c>
       <c r="J716" s="3" t="n">
-        <v>39430</v>
-[...3 lines deleted...]
-      </c>
+        <v>38969</v>
+      </c>
+      <c r="K716" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C717" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D717" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E717" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F717" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/कान्‍हेगांव/14/09/99 — तालाब निर्माण कार्य/कान्‍हेगांव</t>
+          <t>1731007014/WC/कान्‍हेगांव//14 — कपिल धारा कूप निर्माण भुता/मौजी</t>
         </is>
       </c>
       <c r="G717" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H717" s="2" t="n">
-        <v>36000</v>
+        <v>116350</v>
       </c>
       <c r="I717" s="2" t="n">
-        <v>0</v>
+        <v>100364</v>
       </c>
       <c r="J717" s="3" t="n">
-        <v>40339</v>
-[...1 lines deleted...]
-      <c r="K717" s="3"/>
+        <v>39430</v>
+      </c>
+      <c r="K717" s="3" t="n">
+        <v>39901</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C718" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D718" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E718" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F718" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/कान्‍हेगाव 1450 — कपिल धारा कुप निर्माण ईमरत / मकलसिंग</t>
+          <t>1731007014/WC/कान्‍हेगांव/14/09/99 — तालाब निर्माण कार्य/कान्‍हेगांव</t>
         </is>
       </c>
       <c r="G718" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H718" s="2" t="n">
-        <v>82390</v>
+        <v>36000</v>
       </c>
       <c r="I718" s="2" t="n">
-        <v>55572.48</v>
+        <v>0</v>
       </c>
       <c r="J718" s="3" t="n">
-        <v>39437</v>
-[...3 lines deleted...]
-      </c>
+        <v>40339</v>
+      </c>
+      <c r="K718" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C719" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D719" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E719" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F719" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/कान्‍हेगाव1452 — कपिल धारा कुप निर्माण फन्‍दलाल / गेनदू</t>
+          <t>1731007014/WC/कान्‍हेगाव 1450 — कपिल धारा कुप निर्माण ईमरत / मकलसिंग</t>
         </is>
       </c>
       <c r="G719" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H719" s="2" t="n">
         <v>82390</v>
       </c>
       <c r="I719" s="2" t="n">
-        <v>56516</v>
+        <v>55572.48</v>
       </c>
       <c r="J719" s="3" t="n">
-        <v>39488</v>
+        <v>39437</v>
       </c>
       <c r="K719" s="3" t="n">
-        <v>39847</v>
+        <v>40582</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C720" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D720" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E720" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F720" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/कान्‍हेगांव/175/001 — कपिलधारा कूप निर्माण/रमतू/नानू/कान्‍हेगांव</t>
+          <t>1731007014/WC/कान्‍हेगाव1452 — कपिल धारा कुप निर्माण फन्‍दलाल / गेनदू</t>
         </is>
       </c>
       <c r="G720" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H720" s="2" t="n">
-        <v>82400</v>
+        <v>82390</v>
       </c>
       <c r="I720" s="2" t="n">
-        <v>11650</v>
+        <v>56516</v>
       </c>
       <c r="J720" s="3" t="n">
-        <v>39441</v>
-[...1 lines deleted...]
-      <c r="K720" s="3"/>
+        <v>39488</v>
+      </c>
+      <c r="K720" s="3" t="n">
+        <v>39847</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C721" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D721" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E721" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F721" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/कान्‍हेगांव/178/31 — स्‍टाप डेम+रपटा निर्माण लक्ष्‍मण के खेत पास</t>
+          <t>1731007014/WC/कान्‍हेगांव/175/001 — कपिलधारा कूप निर्माण/रमतू/नानू/कान्‍हेगांव</t>
         </is>
       </c>
       <c r="G721" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H721" s="2" t="n">
-        <v>499907</v>
+        <v>82400</v>
       </c>
       <c r="I721" s="2" t="n">
-        <v>701449.2</v>
+        <v>11650</v>
       </c>
       <c r="J721" s="3" t="n">
-        <v>39114</v>
-[...3 lines deleted...]
-      </c>
+        <v>39441</v>
+      </c>
+      <c r="K721" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C722" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D722" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E722" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F722" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/कान्‍हेगाव  206m — कपिल धारा कूप निर्माण जुगरू कान्‍हेगाव</t>
+          <t>1731007014/WC/कान्‍हेगांव/178/31 — स्‍टाप डेम+रपटा निर्माण लक्ष्‍मण के खेत पास</t>
         </is>
       </c>
       <c r="G722" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H722" s="2" t="n">
-        <v>323200</v>
+        <v>499907</v>
       </c>
       <c r="I722" s="2" t="n">
-        <v>64489</v>
+        <v>701449.2</v>
       </c>
       <c r="J722" s="3" t="n">
-        <v>39555</v>
+        <v>39114</v>
       </c>
       <c r="K722" s="3" t="n">
-        <v>39899</v>
+        <v>40178</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C723" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D723" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E723" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F723" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/कान्‍हेगांव 2/1 — खेत तालाब</t>
+          <t>1731007014/WC/कान्‍हेगाव  206m — कपिल धारा कूप निर्माण जुगरू कान्‍हेगाव</t>
         </is>
       </c>
       <c r="G723" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H723" s="2" t="n">
-        <v>0</v>
+        <v>323200</v>
       </c>
       <c r="I723" s="2" t="n">
-        <v>0</v>
+        <v>64489</v>
       </c>
       <c r="J723" s="3" t="n">
-        <v>38907</v>
-[...1 lines deleted...]
-      <c r="K723" s="3"/>
+        <v>39555</v>
+      </c>
+      <c r="K723" s="3" t="n">
+        <v>39899</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
       <c r="A724" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C724" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D724" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E724" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F724" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/कान्‍हेगांव 2/11 — खेत तालाब गेदलाल / नामु</t>
+          <t>1731007014/WC/कान्‍हेगांव 2/1 — खेत तालाब</t>
         </is>
       </c>
       <c r="G724" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H724" s="2" t="n">
-        <v>1300000</v>
+        <v>0</v>
       </c>
       <c r="I724" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J724" s="3" t="n">
-        <v>39002</v>
+        <v>38907</v>
       </c>
       <c r="K724" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
       <c r="A725" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C725" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D725" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E725" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F725" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/कान्‍हेगांव 2/12 — खेत तालाब</t>
+          <t>1731007014/WC/कान्‍हेगांव 2/11 — खेत तालाब गेदलाल / नामु</t>
         </is>
       </c>
       <c r="G725" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H725" s="2" t="n">
-        <v>32000</v>
+        <v>1300000</v>
       </c>
       <c r="I725" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J725" s="3" t="n">
-        <v>38976</v>
+        <v>39002</v>
       </c>
       <c r="K725" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
       <c r="A726" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C726" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D726" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E726" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F726" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/कान्‍हेगांव 2/13 — फार्म पौंड</t>
+          <t>1731007014/WC/कान्‍हेगांव 2/12 — खेत तालाब</t>
         </is>
       </c>
       <c r="G726" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H726" s="2" t="n">
         <v>32000</v>
       </c>
       <c r="I726" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J726" s="3" t="n">
         <v>38976</v>
       </c>
       <c r="K726" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="727">
       <c r="A727" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C727" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D727" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E727" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F727" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/कान्‍हेगांव 2/3 — खेत तालाब खुशीलाल गेन्‍दलाल कानहेगांव</t>
+          <t>1731007014/WC/कान्‍हेगांव 2/13 — फार्म पौंड</t>
         </is>
       </c>
       <c r="G727" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H727" s="2" t="n">
         <v>32000</v>
       </c>
       <c r="I727" s="2" t="n">
-        <v>138596</v>
+        <v>0</v>
       </c>
       <c r="J727" s="3" t="n">
         <v>38976</v>
       </c>
-      <c r="K727" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K727" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="728">
       <c r="A728" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C728" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D728" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E728" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F728" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/कान्‍हेगांव 23/1 — खेत तालाब कार्य शासकीय भुमीपर फार्म फोडे निर्माण</t>
+          <t>1731007014/WC/कान्‍हेगांव 2/3 — खेत तालाब खुशीलाल गेन्‍दलाल कानहेगांव</t>
         </is>
       </c>
       <c r="G728" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H728" s="2" t="n">
         <v>32000</v>
       </c>
       <c r="I728" s="2" t="n">
-        <v>0</v>
+        <v>138596</v>
       </c>
       <c r="J728" s="3" t="n">
-        <v>38969</v>
-[...1 lines deleted...]
-      <c r="K728" s="3"/>
+        <v>38976</v>
+      </c>
+      <c r="K728" s="3" t="n">
+        <v>41146</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="729">
       <c r="A729" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C729" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D729" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E729" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F729" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/कान्‍हेगाव 24/102 — कपिल धारा भूते रामा</t>
+          <t>1731007014/WC/कान्‍हेगांव 23/1 — खेत तालाब कार्य शासकीय भुमीपर फार्म फोडे निर्माण</t>
         </is>
       </c>
       <c r="G729" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H729" s="2" t="n">
-        <v>52736</v>
+        <v>32000</v>
       </c>
       <c r="I729" s="2" t="n">
-        <v>42742</v>
+        <v>0</v>
       </c>
       <c r="J729" s="3" t="n">
-        <v>39473</v>
-[...3 lines deleted...]
-      </c>
+        <v>38969</v>
+      </c>
+      <c r="K729" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="730">
       <c r="A730" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C730" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D730" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E730" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F730" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/कान्‍हेगाव 326m — कपिल धारा इश्‍वर /मंगलसिग कान्‍हेगाव</t>
+          <t>1731007014/WC/कान्‍हेगाव 24/102 — कपिल धारा भूते रामा</t>
         </is>
       </c>
       <c r="G730" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H730" s="2" t="n">
-        <v>92340</v>
+        <v>52736</v>
       </c>
       <c r="I730" s="2" t="n">
-        <v>7602</v>
+        <v>42742</v>
       </c>
       <c r="J730" s="3" t="n">
-        <v>39430</v>
+        <v>39473</v>
       </c>
       <c r="K730" s="3" t="n">
-        <v>39853</v>
+        <v>40857</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="731">
       <c r="A731" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C731" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D731" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E731" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F731" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/कान्‍हेगांव3/4 — कुप निमार्ण(मेहगी नन्‍हा)</t>
+          <t>1731007014/WC/कान्‍हेगाव 326m — कपिल धारा इश्‍वर /मंगलसिग कान्‍हेगाव</t>
         </is>
       </c>
       <c r="G731" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H731" s="2" t="n">
-        <v>82300</v>
+        <v>92340</v>
       </c>
       <c r="I731" s="2" t="n">
-        <v>75362</v>
+        <v>7602</v>
       </c>
       <c r="J731" s="3" t="n">
-        <v>39443</v>
-[...1 lines deleted...]
-      <c r="K731" s="3"/>
+        <v>39430</v>
+      </c>
+      <c r="K731" s="3" t="n">
+        <v>39853</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="732">
       <c r="A732" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C732" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D732" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E732" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F732" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/ कान्‍हेगाव 5/4 — कपिल धारा सुरन / गंजन</t>
+          <t>1731007014/WC/कान्‍हेगांव3/4 — कुप निमार्ण(मेहगी नन्‍हा)</t>
         </is>
       </c>
       <c r="G732" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H732" s="2" t="n">
-        <v>82400</v>
+        <v>82300</v>
       </c>
       <c r="I732" s="2" t="n">
-        <v>23920</v>
+        <v>75362</v>
       </c>
       <c r="J732" s="3" t="n">
         <v>39443</v>
       </c>
-      <c r="K732" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K732" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="733">
       <c r="A733" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B733" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C733" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D733" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E733" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F733" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/कान्‍हेगाव/6666 — कपिल धारा योजना ओझ</t>
+          <t>1731007014/WC/ कान्‍हेगाव 5/4 — कपिल धारा सुरन / गंजन</t>
         </is>
       </c>
       <c r="G733" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H733" s="2" t="n">
-        <v>93000</v>
+        <v>82400</v>
       </c>
       <c r="I733" s="2" t="n">
-        <v>57444</v>
+        <v>23920</v>
       </c>
       <c r="J733" s="3" t="n">
-        <v>39430</v>
+        <v>39443</v>
       </c>
       <c r="K733" s="3" t="n">
-        <v>40513</v>
+        <v>40514</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="734">
       <c r="A734" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C734" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D734" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E734" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F734" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/कान्‍हेगांव/717/01 — कपिलधारा कूप‍ निर्माण/दामू/बुदसिंह/कान्‍हेगांव</t>
+          <t>1731007014/WC/कान्‍हेगाव/6666 — कपिल धारा योजना ओझ</t>
         </is>
       </c>
       <c r="G734" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H734" s="2" t="n">
-        <v>82400</v>
+        <v>93000</v>
       </c>
       <c r="I734" s="2" t="n">
-        <v>226752.75</v>
+        <v>57444</v>
       </c>
       <c r="J734" s="3" t="n">
-        <v>39420</v>
+        <v>39430</v>
       </c>
       <c r="K734" s="3" t="n">
-        <v>39853</v>
+        <v>40513</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="735">
       <c r="A735" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C735" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D735" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E735" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F735" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/कान्‍हेगाव 7410 — कपिल धारा कुप निर्माण कुन्‍दन /बिरजू</t>
+          <t>1731007014/WC/कान्‍हेगांव/717/01 — कपिलधारा कूप‍ निर्माण/दामू/बुदसिंह/कान्‍हेगांव</t>
         </is>
       </c>
       <c r="G735" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H735" s="2" t="n">
-        <v>601520</v>
+        <v>82400</v>
       </c>
       <c r="I735" s="2" t="n">
-        <v>68279</v>
+        <v>226752.75</v>
       </c>
       <c r="J735" s="3" t="n">
         <v>39420</v>
       </c>
       <c r="K735" s="3" t="n">
-        <v>41958</v>
+        <v>39853</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="736">
       <c r="A736" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C736" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D736" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E736" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F736" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/कान्‍हेगाव/78/8 — कपिल धारा कूप मंगलू व सूरत</t>
+          <t>1731007014/WC/कान्‍हेगाव 7410 — कपिल धारा कुप निर्माण कुन्‍दन /बिरजू</t>
         </is>
       </c>
       <c r="G736" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H736" s="2" t="n">
-        <v>52736</v>
+        <v>601520</v>
       </c>
       <c r="I736" s="2" t="n">
-        <v>84253</v>
+        <v>68279</v>
       </c>
       <c r="J736" s="3" t="n">
-        <v>39441</v>
+        <v>39420</v>
       </c>
       <c r="K736" s="3" t="n">
-        <v>40341</v>
+        <v>41958</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="737">
       <c r="A737" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C737" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D737" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E737" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F737" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/कान्‍हेगाव/7897 — कपिलधारा तुलसी मन्‍नू</t>
+          <t>1731007014/WC/कान्‍हेगाव/78/8 — कपिल धारा कूप मंगलू व सूरत</t>
         </is>
       </c>
       <c r="G737" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H737" s="2" t="n">
-        <v>73000</v>
+        <v>52736</v>
       </c>
       <c r="I737" s="2" t="n">
-        <v>55135.83</v>
+        <v>84253</v>
       </c>
       <c r="J737" s="3" t="n">
-        <v>39115</v>
+        <v>39441</v>
       </c>
       <c r="K737" s="3" t="n">
-        <v>41154</v>
+        <v>40341</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="738">
       <c r="A738" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C738" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D738" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E738" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F738" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/ कान्‍हेगाव 9/1 — कपिल धारा प्रहलाद / मिदी</t>
+          <t>1731007014/WC/कान्‍हेगाव/7897 — कपिलधारा तुलसी मन्‍नू</t>
         </is>
       </c>
       <c r="G738" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H738" s="2" t="n">
-        <v>82400</v>
+        <v>73000</v>
       </c>
       <c r="I738" s="2" t="n">
-        <v>47394</v>
+        <v>55135.83</v>
       </c>
       <c r="J738" s="3" t="n">
-        <v>39441</v>
+        <v>39115</v>
       </c>
       <c r="K738" s="3" t="n">
-        <v>39901</v>
+        <v>41154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="739">
       <c r="A739" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C739" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D739" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E739" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F739" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/कान्‍हेगांव//990 — कपिल धारा कूप निर्माण रामकली/रामप्रसाद</t>
+          <t>1731007014/WC/ कान्‍हेगाव 9/1 — कपिल धारा प्रहलाद / मिदी</t>
         </is>
       </c>
       <c r="G739" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H739" s="2" t="n">
-        <v>91400</v>
+        <v>82400</v>
       </c>
       <c r="I739" s="2" t="n">
-        <v>73831</v>
+        <v>47394</v>
       </c>
       <c r="J739" s="3" t="n">
-        <v>39444</v>
+        <v>39441</v>
       </c>
       <c r="K739" s="3" t="n">
-        <v>39853</v>
+        <v>39901</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="740">
       <c r="A740" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C740" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D740" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E740" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F740" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/कान्‍हेगाव/aa/9 — कपिल धारा कूप निर्माण घुसी लीपू</t>
+          <t>1731007014/WC/कान्‍हेगांव//990 — कपिल धारा कूप निर्माण रामकली/रामप्रसाद</t>
         </is>
       </c>
       <c r="G740" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H740" s="2" t="n">
-        <v>82400</v>
+        <v>91400</v>
       </c>
       <c r="I740" s="2" t="n">
-        <v>39757</v>
+        <v>73831</v>
       </c>
       <c r="J740" s="3" t="n">
-        <v>39520</v>
+        <v>39444</v>
       </c>
       <c r="K740" s="3" t="n">
         <v>39853</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="741">
       <c r="A741" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C741" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D741" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E741" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F741" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/कान्‍हेगाव/ad77 — कपिल धारा कूप निर्माण चुन्‍नी मौजी</t>
+          <t>1731007014/WC/कान्‍हेगाव/aa/9 — कपिल धारा कूप निर्माण घुसी लीपू</t>
         </is>
       </c>
       <c r="G741" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H741" s="2" t="n">
         <v>82400</v>
       </c>
       <c r="I741" s="2" t="n">
-        <v>20675</v>
+        <v>39757</v>
       </c>
       <c r="J741" s="3" t="n">
-        <v>39669</v>
+        <v>39520</v>
       </c>
       <c r="K741" s="3" t="n">
-        <v>39847</v>
+        <v>39853</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="742">
       <c r="A742" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B742" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C742" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D742" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E742" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F742" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/कान्‍हेगाव/as1 — कपिल धारा कूप निर्माण सुक्‍कन सुरजू</t>
+          <t>1731007014/WC/कान्‍हेगाव/ad77 — कपिल धारा कूप निर्माण चुन्‍नी मौजी</t>
         </is>
       </c>
       <c r="G742" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H742" s="2" t="n">
-        <v>76960</v>
+        <v>82400</v>
       </c>
       <c r="I742" s="2" t="n">
-        <v>59007</v>
+        <v>20675</v>
       </c>
       <c r="J742" s="3" t="n">
-        <v>39539</v>
+        <v>39669</v>
       </c>
       <c r="K742" s="3" t="n">
-        <v>39994</v>
+        <v>39847</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="743">
       <c r="A743" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C743" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D743" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E743" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F743" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/कान्‍हेगावbd/8 — कपिल धारा कूप निर्माण झल्‍लो मन्‍नू</t>
+          <t>1731007014/WC/कान्‍हेगाव/as1 — कपिल धारा कूप निर्माण सुक्‍कन सुरजू</t>
         </is>
       </c>
       <c r="G743" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H743" s="2" t="n">
-        <v>82400</v>
+        <v>76960</v>
       </c>
       <c r="I743" s="2" t="n">
-        <v>35498</v>
+        <v>59007</v>
       </c>
       <c r="J743" s="3" t="n">
         <v>39539</v>
       </c>
       <c r="K743" s="3" t="n">
-        <v>39899</v>
+        <v>39994</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="744">
       <c r="A744" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C744" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D744" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E744" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F744" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/कान्‍हेगांव / JK8 — कपिलधारा कूप निर्माण / सुक्‍कन / चिक्‍का</t>
+          <t>1731007014/WC/कान्‍हेगावbd/8 — कपिल धारा कूप निर्माण झल्‍लो मन्‍नू</t>
         </is>
       </c>
       <c r="G744" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H744" s="2" t="n">
-        <v>82380</v>
+        <v>82400</v>
       </c>
       <c r="I744" s="2" t="n">
-        <v>40290</v>
+        <v>35498</v>
       </c>
       <c r="J744" s="3" t="n">
-        <v>39443</v>
+        <v>39539</v>
       </c>
       <c r="K744" s="3" t="n">
-        <v>40150</v>
+        <v>39899</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="745">
       <c r="A745" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B745" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C745" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D745" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E745" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F745" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/कान्‍हेगांवं K1 — कपिल धारा कुप निर्माण्‍ा कान्‍हेगाव</t>
+          <t>1731007014/WC/कान्‍हेगांव / JK8 — कपिलधारा कूप निर्माण / सुक्‍कन / चिक्‍का</t>
         </is>
       </c>
       <c r="G745" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H745" s="2" t="n">
-        <v>80752</v>
+        <v>82380</v>
       </c>
       <c r="I745" s="2" t="n">
-        <v>140823</v>
+        <v>40290</v>
       </c>
       <c r="J745" s="3" t="n">
-        <v>39444</v>
+        <v>39443</v>
       </c>
       <c r="K745" s="3" t="n">
-        <v>40719</v>
+        <v>40150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="746">
       <c r="A746" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B746" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C746" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D746" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E746" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F746" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/कान्‍हेगांव / MK6 — कपिलधारा कूप निर्माण / सुक्‍कन / चिक्‍का</t>
+          <t>1731007014/WC/कान्‍हेगांवं K1 — कपिल धारा कुप निर्माण्‍ा कान्‍हेगाव</t>
         </is>
       </c>
       <c r="G746" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H746" s="2" t="n">
-        <v>93000</v>
+        <v>80752</v>
       </c>
       <c r="I746" s="2" t="n">
-        <v>100866</v>
+        <v>140823</v>
       </c>
       <c r="J746" s="3" t="n">
-        <v>39457</v>
+        <v>39444</v>
       </c>
       <c r="K746" s="3" t="n">
-        <v>39901</v>
+        <v>40719</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="747">
       <c r="A747" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B747" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C747" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D747" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E747" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F747" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/कांहेगाव/yu — कपिलधारा कूप धन्‍नू फत्‍तु कांहेगाव</t>
+          <t>1731007014/WC/कान्‍हेगांव / MK6 — कपिलधारा कूप निर्माण / सुक्‍कन / चिक्‍का</t>
         </is>
       </c>
       <c r="G747" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H747" s="2" t="n">
         <v>93000</v>
       </c>
       <c r="I747" s="2" t="n">
-        <v>338100</v>
+        <v>100866</v>
       </c>
       <c r="J747" s="3" t="n">
-        <v>39673</v>
-[...1 lines deleted...]
-      <c r="K747" s="3"/>
+        <v>39457</v>
+      </c>
+      <c r="K747" s="3" t="n">
+        <v>39901</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="748">
       <c r="A748" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B748" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C748" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D748" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E748" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F748" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/घिसीबागला 15/1 — खेत तालाब कार्य सुमरत गिरधारी</t>
+          <t>1731007014/WC/कांहेगाव/yu — कपिलधारा कूप धन्‍नू फत्‍तु कांहेगाव</t>
         </is>
       </c>
       <c r="G748" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H748" s="2" t="n">
-        <v>23500</v>
+        <v>93000</v>
       </c>
       <c r="I748" s="2" t="n">
-        <v>77300</v>
+        <v>338100</v>
       </c>
       <c r="J748" s="3" t="n">
-        <v>38969</v>
-[...3 lines deleted...]
-      </c>
+        <v>39673</v>
+      </c>
+      <c r="K748" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="749">
       <c r="A749" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B749" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C749" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D749" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E749" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F749" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/घीसीबागला 08/1 — खेत तालाब कार्य मौजीलाल व मंगलू</t>
+          <t>1731007014/WC/घिसीबागला 15/1 — खेत तालाब कार्य सुमरत गिरधारी</t>
         </is>
       </c>
       <c r="G749" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H749" s="2" t="n">
-        <v>32000</v>
+        <v>23500</v>
       </c>
       <c r="I749" s="2" t="n">
-        <v>0</v>
+        <v>77300</v>
       </c>
       <c r="J749" s="3" t="n">
-        <v>38914</v>
-[...1 lines deleted...]
-      <c r="K749" s="3"/>
+        <v>38969</v>
+      </c>
+      <c r="K749" s="3" t="n">
+        <v>39538</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="750">
       <c r="A750" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B750" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C750" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D750" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E750" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F750" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/घीसीबागला 10/1 — खेत तालाब कार्य गजद व भीका</t>
+          <t>1731007014/WC/घीसीबागला 08/1 — खेत तालाब कार्य मौजीलाल व मंगलू</t>
         </is>
       </c>
       <c r="G750" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H750" s="2" t="n">
-        <v>23000</v>
+        <v>32000</v>
       </c>
       <c r="I750" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J750" s="3" t="n">
-        <v>39609</v>
+        <v>38914</v>
       </c>
       <c r="K750" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="751">
       <c r="A751" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B751" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C751" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D751" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E751" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F751" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/घीसीबागला 11/1 — खेत तालाब निर्माण चैतराम सोमजी</t>
+          <t>1731007014/WC/घीसीबागला 10/1 — खेत तालाब कार्य गजद व भीका</t>
         </is>
       </c>
       <c r="G751" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H751" s="2" t="n">
-        <v>13000</v>
+        <v>23000</v>
       </c>
       <c r="I751" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J751" s="3" t="n">
-        <v>39243</v>
+        <v>39609</v>
       </c>
       <c r="K751" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="752">
       <c r="A752" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B752" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C752" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D752" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E752" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F752" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/ घीसीबागला 13/1 — खेत तालाब श्री रामकिशन सुरतु</t>
+          <t>1731007014/WC/घीसीबागला 11/1 — खेत तालाब निर्माण चैतराम सोमजी</t>
         </is>
       </c>
       <c r="G752" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H752" s="2" t="n">
-        <v>12800</v>
+        <v>13000</v>
       </c>
       <c r="I752" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J752" s="3" t="n">
-        <v>38992</v>
+        <v>39243</v>
       </c>
       <c r="K752" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="753">
       <c r="A753" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B753" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C753" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D753" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E753" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F753" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/घीसीबागला 14/1 — खेत तालाब कार्य कलेसीया रामू</t>
+          <t>1731007014/WC/ घीसीबागला 13/1 — खेत तालाब श्री रामकिशन सुरतु</t>
         </is>
       </c>
       <c r="G753" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H753" s="2" t="n">
-        <v>23500</v>
+        <v>12800</v>
       </c>
       <c r="I753" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J753" s="3" t="n">
-        <v>38994</v>
+        <v>38992</v>
       </c>
       <c r="K753" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="754">
       <c r="A754" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B754" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C754" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D754" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E754" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F754" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/घीसीबागला 16/1 — खेत तालाब कार्य श्री सुरत महाजन</t>
+          <t>1731007014/WC/घीसीबागला 14/1 — खेत तालाब कार्य कलेसीया रामू</t>
         </is>
       </c>
       <c r="G754" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H754" s="2" t="n">
-        <v>23000</v>
+        <v>23500</v>
       </c>
       <c r="I754" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J754" s="3" t="n">
-        <v>38970</v>
+        <v>38994</v>
       </c>
       <c r="K754" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="755">
       <c r="A755" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B755" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C755" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D755" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E755" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F755" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/घीसीबागला 19/1 — खेत तालाब कार्य गब्‍बू पिता मेहगू</t>
+          <t>1731007014/WC/घीसीबागला 16/1 — खेत तालाब कार्य श्री सुरत महाजन</t>
         </is>
       </c>
       <c r="G755" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H755" s="2" t="n">
-        <v>785200</v>
+        <v>23000</v>
       </c>
       <c r="I755" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J755" s="3" t="n">
-        <v>38976</v>
+        <v>38970</v>
       </c>
       <c r="K755" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="756">
       <c r="A756" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B756" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C756" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D756" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E756" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F756" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/चैतू /गूलाब//88 — खेत तालाब कार्य चैतू /गूलाब</t>
+          <t>1731007014/WC/घीसीबागला 19/1 — खेत तालाब कार्य गब्‍बू पिता मेहगू</t>
         </is>
       </c>
       <c r="G756" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H756" s="2" t="n">
-        <v>82300</v>
+        <v>785200</v>
       </c>
       <c r="I756" s="2" t="n">
-        <v>91692</v>
+        <v>0</v>
       </c>
       <c r="J756" s="3" t="n">
-        <v>39443</v>
-[...3 lines deleted...]
-      </c>
+        <v>38976</v>
+      </c>
+      <c r="K756" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="757">
       <c r="A757" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B757" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C757" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D757" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E757" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F757" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WC/श्रवण/गाेलमव/कान्‍हेगांव/94* — कपिलधारा/श्रवण/गाेलमव/कान्‍हेगांव</t>
+          <t>1731007014/WC/चैतू /गूलाब//88 — खेत तालाब कार्य चैतू /गूलाब</t>
         </is>
       </c>
       <c r="G757" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H757" s="2" t="n">
-        <v>91000</v>
+        <v>82300</v>
       </c>
       <c r="I757" s="2" t="n">
-        <v>8348</v>
+        <v>91692</v>
       </c>
       <c r="J757" s="3" t="n">
-        <v>39183</v>
+        <v>39443</v>
       </c>
       <c r="K757" s="3" t="n">
-        <v>39853</v>
+        <v>41146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="758">
       <c r="A758" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B758" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C758" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D758" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E758" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F758" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WH/19962474 — TALAB JEERNO DUWAR MANNU KE KHET KE PASS</t>
+          <t>1731007014/WC/श्रवण/गाेलमव/कान्‍हेगांव/94* — कपिलधारा/श्रवण/गाेलमव/कान्‍हेगांव</t>
         </is>
       </c>
       <c r="G758" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H758" s="2" t="n">
-        <v>283000</v>
+        <v>91000</v>
       </c>
       <c r="I758" s="2" t="n">
-        <v>0</v>
+        <v>8348</v>
       </c>
       <c r="J758" s="3" t="n">
-        <v>42867</v>
-[...1 lines deleted...]
-      <c r="K758" s="3"/>
+        <v>39183</v>
+      </c>
+      <c r="K758" s="3" t="n">
+        <v>39853</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="759">
       <c r="A759" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B759" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C759" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D759" s="1" t="inlineStr">
         <is>
           <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E759" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F759" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WH/19962476 — TALAB JEERNO DUWAR DOMA KE KHET KE PASS</t>
+          <t>1731007014/WH/19962474 — TALAB JEERNO DUWAR MANNU KE KHET KE PASS</t>
         </is>
       </c>
       <c r="G759" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H759" s="2" t="n">
-        <v>116000</v>
+        <v>283000</v>
       </c>
       <c r="I759" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J759" s="3" t="n">
         <v>42867</v>
       </c>
       <c r="K759" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="760">
       <c r="A760" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B760" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C760" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D760" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E760" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F760" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WH/22012034331974 — talab jirnodaar manuu ke khet ke pass</t>
+          <t>1731007014/WH/19962476 — TALAB JEERNO DUWAR DOMA KE KHET KE PASS</t>
         </is>
       </c>
       <c r="G760" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H760" s="2" t="n">
-        <v>283000</v>
+        <v>116000</v>
       </c>
       <c r="I760" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J760" s="3" t="n">
         <v>42867</v>
       </c>
       <c r="K760" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="761">
       <c r="A761" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B761" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C761" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D761" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E761" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F761" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WH/22012034389397 — talab jirnodwaar manuu ke khet ke pass</t>
+          <t>1731007014/WH/22012034331974 — talab jirnodaar manuu ke khet ke pass</t>
         </is>
       </c>
       <c r="G761" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H761" s="2" t="n">
         <v>283000</v>
       </c>
       <c r="I761" s="2" t="n">
-        <v>245268</v>
+        <v>0</v>
       </c>
       <c r="J761" s="3" t="n">
-        <v>43458</v>
-[...3 lines deleted...]
-      </c>
+        <v>42867</v>
+      </c>
+      <c r="K761" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="762">
       <c r="A762" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B762" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C762" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D762" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E762" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F762" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WH/22012034389711 — talab jirnodwaar gisibagla</t>
+          <t>1731007014/WH/22012034389397 — talab jirnodwaar manuu ke khet ke pass</t>
         </is>
       </c>
       <c r="G762" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H762" s="2" t="n">
-        <v>116000</v>
+        <v>283000</v>
       </c>
       <c r="I762" s="2" t="n">
-        <v>110949.71</v>
+        <v>245268</v>
       </c>
       <c r="J762" s="3" t="n">
-        <v>43486</v>
+        <v>43458</v>
       </c>
       <c r="K762" s="3" t="n">
-        <v>44063</v>
+        <v>44141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="763">
       <c r="A763" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B763" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C763" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D763" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E763" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F763" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WH/22012034942228 — talab jirnodwaar hospital ke pass ghisibagla</t>
+          <t>1731007014/WH/22012034389711 — talab jirnodwaar gisibagla</t>
         </is>
       </c>
       <c r="G763" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H763" s="2" t="n">
-        <v>388000</v>
+        <v>116000</v>
       </c>
       <c r="I763" s="2" t="n">
-        <v>0</v>
+        <v>110949.71</v>
       </c>
       <c r="J763" s="3" t="n">
-        <v>45397</v>
-[...1 lines deleted...]
-      <c r="K763" s="3"/>
+        <v>43486</v>
+      </c>
+      <c r="K763" s="3" t="n">
+        <v>44063</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="764">
       <c r="A764" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B764" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C764" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D764" s="1" t="inlineStr">
         <is>
-          <t>Strengthening of Embankment / Construction of Embankment for community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E764" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F764" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WH/कान्‍हेगाव/0021 — कपील धारा कूप निर्माण कम्‍मूलाल</t>
+          <t>1731007014/WH/22012034942228 — talab jirnodwaar hospital ke pass ghisibagla</t>
         </is>
       </c>
       <c r="G764" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H764" s="2" t="n">
-        <v>82400</v>
+        <v>388000</v>
       </c>
       <c r="I764" s="2" t="n">
-        <v>54217</v>
+        <v>0</v>
       </c>
       <c r="J764" s="3" t="n">
-        <v>39441</v>
-[...3 lines deleted...]
-      </c>
+        <v>45397</v>
+      </c>
+      <c r="K764" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="765">
       <c r="A765" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B765" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C765" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D765" s="1" t="inlineStr">
         <is>
           <t>Strengthening of Embankment / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E765" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F765" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WH/कान्‍हेगाव//17 — कप‍िल धारा कुप न‍िमार्ण मंगल रामा</t>
+          <t>1731007014/WH/कान्‍हेगाव/0021 — कपील धारा कूप निर्माण कम्‍मूलाल</t>
         </is>
       </c>
       <c r="G765" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H765" s="2" t="n">
         <v>82400</v>
       </c>
       <c r="I765" s="2" t="n">
-        <v>1255463</v>
+        <v>54217</v>
       </c>
       <c r="J765" s="3" t="n">
-        <v>39430</v>
+        <v>39441</v>
       </c>
       <c r="K765" s="3" t="n">
-        <v>40857</v>
+        <v>39972</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="766">
       <c r="A766" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B766" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C766" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D766" s="1" t="inlineStr">
         <is>
           <t>Strengthening of Embankment / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E766" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F766" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WH/कान्‍हेगाव//18 — कप‍िल धारा कुप न‍िमार्ण सोमु</t>
+          <t>1731007014/WH/कान्‍हेगाव//17 — कप‍िल धारा कुप न‍िमार्ण मंगल रामा</t>
         </is>
       </c>
       <c r="G766" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H766" s="2" t="n">
         <v>82400</v>
       </c>
       <c r="I766" s="2" t="n">
-        <v>78162</v>
+        <v>1255463</v>
       </c>
       <c r="J766" s="3" t="n">
         <v>39430</v>
       </c>
       <c r="K766" s="3" t="n">
-        <v>39930</v>
+        <v>40857</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="767">
       <c r="A767" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B767" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C767" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D767" s="1" t="inlineStr">
         <is>
           <t>Strengthening of Embankment / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E767" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F767" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WH/कान्‍हेगाव//19 — कप‍िल धारा कुप न‍िमार्ण ग‍िरधारी</t>
+          <t>1731007014/WH/कान्‍हेगाव//18 — कप‍िल धारा कुप न‍िमार्ण सोमु</t>
         </is>
       </c>
       <c r="G767" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H767" s="2" t="n">
         <v>82400</v>
       </c>
       <c r="I767" s="2" t="n">
-        <v>229952</v>
+        <v>78162</v>
       </c>
       <c r="J767" s="3" t="n">
-        <v>39441</v>
+        <v>39430</v>
       </c>
       <c r="K767" s="3" t="n">
-        <v>39860</v>
+        <v>39930</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="768">
       <c r="A768" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B768" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C768" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D768" s="1" t="inlineStr">
         <is>
           <t>Strengthening of Embankment / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E768" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F768" s="1" t="inlineStr">
         <is>
-          <t>1731007014/WH/कान्‍हेगाव//20 — कप‍िल धारा कुप न‍िमार्ण भादु</t>
+          <t>1731007014/WH/कान्‍हेगाव//19 — कप‍िल धारा कुप न‍िमार्ण ग‍िरधारी</t>
         </is>
       </c>
       <c r="G768" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H768" s="2" t="n">
         <v>82400</v>
       </c>
       <c r="I768" s="2" t="n">
-        <v>136940</v>
+        <v>229952</v>
       </c>
       <c r="J768" s="3" t="n">
         <v>39441</v>
       </c>
-      <c r="K768" s="3"/>
+      <c r="K768" s="3" t="n">
+        <v>39860</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="769">
       <c r="A769" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B769" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C769" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D769" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Strengthening of Embankment / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E769" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F769" s="1" t="inlineStr">
         <is>
-          <t>1731007/WC/कान्‍हेगाव /222 — कपिल धारा कूप निर्माण/ गोपी/ फगन</t>
+          <t>1731007014/WH/कान्‍हेगाव//20 — कप‍िल धारा कुप न‍िमार्ण भादु</t>
         </is>
       </c>
       <c r="G769" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H769" s="2" t="n">
-        <v>91400</v>
+        <v>82400</v>
       </c>
       <c r="I769" s="2" t="n">
-        <v>74335</v>
+        <v>136940</v>
       </c>
       <c r="J769" s="3" t="n">
-        <v>39442</v>
-[...3 lines deleted...]
-      </c>
+        <v>39441</v>
+      </c>
+      <c r="K769" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="770">
       <c r="A770" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B770" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C770" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D770" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E770" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F770" s="1" t="inlineStr">
         <is>
-          <t>1731/DP/22012034555480 — Bamboo Plantation 10 he. BAGLA (Bondri)</t>
+          <t>1731007/WC/कान्‍हेगाव /222 — कपिल धारा कूप निर्माण/ गोपी/ फगन</t>
         </is>
       </c>
       <c r="G770" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H770" s="2" t="n">
-        <v>1611777</v>
+        <v>91400</v>
       </c>
       <c r="I770" s="2" t="n">
-        <v>1195703.75</v>
+        <v>74335</v>
       </c>
       <c r="J770" s="3" t="n">
-        <v>44704</v>
-[...1 lines deleted...]
-      <c r="K770" s="3"/>
+        <v>39442</v>
+      </c>
+      <c r="K770" s="3" t="n">
+        <v>39899</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="771">
       <c r="A771" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B771" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C771" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D771" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E771" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F771" s="1" t="inlineStr">
         <is>
-          <t>1731/WC/22012034682606 — TALAB NIRMAN, GAADAMOD NAALA PAR, GHISIBAGLA, KANHEGAO</t>
+          <t>1731/DP/22012034555480 — Bamboo Plantation 10 he. BAGLA (Bondri)</t>
         </is>
       </c>
       <c r="G771" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H771" s="2" t="n">
-        <v>3024000</v>
+        <v>1611777</v>
       </c>
       <c r="I771" s="2" t="n">
-        <v>2784992</v>
+        <v>1195703.75</v>
       </c>
       <c r="J771" s="3" t="n">
-        <v>44333</v>
-[...3 lines deleted...]
-      </c>
+        <v>44704</v>
+      </c>
+      <c r="K771" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="772">
       <c r="A772" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B772" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C772" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D772" s="1" t="inlineStr">
         <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E772" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F772" s="1" t="inlineStr">
+        <is>
+          <t>1731/WC/22012034682606 — TALAB NIRMAN, GAADAMOD NAALA PAR, GHISIBAGLA, KANHEGAO</t>
+        </is>
+      </c>
+      <c r="G772" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H772" s="2" t="n">
+        <v>3024000</v>
+      </c>
+      <c r="I772" s="2" t="n">
+        <v>2784992</v>
+      </c>
+      <c r="J772" s="3" t="n">
+        <v>44333</v>
+      </c>
+      <c r="K772" s="3" t="n">
+        <v>45330</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="773">
+      <c r="A773" s="1" t="inlineStr">
+        <is>
+          <t>SHAHPUR</t>
+        </is>
+      </c>
+      <c r="B773" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C773" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D773" s="1" t="inlineStr">
+        <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
-      <c r="E772" s="1" t="inlineStr">
+      <c r="E773" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
-      <c r="F772" s="1" t="inlineStr">
+      <c r="F773" s="1" t="inlineStr">
         <is>
           <t>1731/WC/22012034682810 — Talab Nirman Gada Modh Nala Ghisibagla</t>
         </is>
       </c>
-      <c r="G772" s="1" t="inlineStr">
+      <c r="G773" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
-      <c r="H772" s="2" t="n">
+      <c r="H773" s="2" t="n">
         <v>2922000</v>
       </c>
-      <c r="I772" s="2" t="n">
-[...2 lines deleted...]
-      <c r="J772" s="3" t="n">
+      <c r="I773" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J773" s="3" t="n">
         <v>44287</v>
       </c>
-      <c r="K772" s="3"/>
+      <c r="K773" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>