--- v0 (2026-09-06)
+++ v1 (2026-10-26)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K97"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-06 12:01:52</t>
+          <t>Exported on: 2026-10-26 21:29:36</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: BETUL</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,3808 +273,3808 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1731007019/DP/22012034590774 — बसुधा वंदन अम्रत वाटिका‍‌ ग्राम पंचायत मुढा</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45197</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1731007019/FR/22012034321805 — Talab Nirman Karya Babulal Ke Khet Ke Pass Mooda</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1731007019/FR/22012034323950 — FISHRIES TALAB HABLU KE KHET KE PASS KOTHA</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>1465059.43</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45611</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of IHHL for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/22012034314961 — hiteshi kup phulwati/ramvilash</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>210000</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>42851</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/22012034332772 — Choti Bai Beva / Charad (Hitesi Kapildhara kup)</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>42837</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/22012034332787 — Jayram / Bisram ( Hitesi Kapildhara Kup)</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>210000</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>42844</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/22012034332790 — Mitthu / Nanesingh ( Hitesi Kapildhara Kup )</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>210000</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>42844</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>DUGWELLS / Construction of Irrigation Open Well for Individuals</t>
+          <t>DUGWELLS / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/22012034396002 — Hiteshi Kapildhara Kup Vimal /Madhu</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>43384</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>DUGWELLS / Construction of Irrigation Open Well for Individuals</t>
+          <t>DUGWELLS / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/22012034396003 — Hiteshi kapildhara kup Gulab/Sabbu</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>43377</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>DUGWELLS / Construction of Irrigation Open Well for Individuals</t>
+          <t>DUGWELLS / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/22012034396007 — Hiteshi Kapildhara KupBhikari/Punna</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>43475</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>DUGWELLS / Construction of Irrigation Open Well for Individuals</t>
+          <t>DUGWELLS / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/22012034397929 — Hitesi Kapildhara Kup Rattulal / Suku</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>43209</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/22012034407166 — Khet Talab Kanehya / Chhannu</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>42900</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>43398</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Construction of Piggery Shelter for Individuals / Construction of Piggery Shelter for Individuals</t>
+          <t>Construction of Piggery Shelter for Individuals / Construction of Piggery Shed for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Piggery Shelter</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/22012034589659 — Pashu Set Nirman Kanti / Mukesh</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>101273.16</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>44161</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/22012034696753 — Pashu Shed Nirman Mamta / Ramnarayan</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>63954.59</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>44315</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost structure for Individual</t>
+          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost pit for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/22012034825389 — Nadep Nirman Dukadi / Doma</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>12630.91</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>44477</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost structure for Individual</t>
+          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost pit for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/22012034825404 — Nadep Nirman Manohar / Natthu</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>16852.01</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>44477</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/22012034825458 — Pashu Shed Nirman Kamal / Ramsingh</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>102645.51</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>44477</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/22012035107841 — Khet Talab Nirman Rampal/Baliram gram mooda</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>477300.32</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45204</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/22012035261425 — PASHU SHED NIRMAN KARYA HARESINGH /SUKALSINGH</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Construction of Goat Shelter for Individuals / Construction of Goat Shelter for Individuals</t>
+          <t>Construction of Goat Shelter for Individuals / Construction of Goat Shelter for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Goat Shelter</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/22012035261435 — BAKRI SHED NIRMAN KARYA SHIV / RAMSINGH MOODA</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45521</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/22012035268234 — KHET TALAB BIRAJ/NANHU TETARMAL</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/22012035268235 — KHET TALAB BIRAJ/NANHU TETARMAL</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>420123.57</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45614</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/22012035268239 — KHET TALAB SHANKER/NANHU TETARMAL</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>419938.72</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45614</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/22012035279722 — KHET TALAB MADHU KE KHET KE PASS KOT</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>420123.57</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45659</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/22012035321202 — hiteshi kapildhara koop nirman kesav/ Gangaran mooda</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/22012035321744 — Hiteshi kapil dhara koop kanhaiya/chhanu mooda</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/22012035363924 — JGSA 2025 Recharge Structure Kapildhara Kup Kuvarlal / Bisan G P 1731007019</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/22012035363986 — JGSA 2025 Recharge Structure Kapildhara Kup Santram / Jagan G P 1731007019</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/22012035364260 — JGSA 2025 Recharge Structure Kapildhara Kup Ramlal / Kalu G P 1731007019</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/22012035441531 — Khet Talab Maniram/Babulall dodramau</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/9993703180 — Hiteshi KAPIL DHARA KUP KALLU / BUDDHU</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>243000</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>42382</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/IAY/104780 — Construction of IAY House -IAY REG. NO. MP-31-007-019-003/3092</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>42262</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/IAY/3957556 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151543618</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>45174</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/IAY/4555271 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114115387</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I45" s="2" t="n">
-        <v>0</v>
+        <v>7800</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>45659</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/IAY/4613167 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125702775</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I46" s="2" t="n">
-        <v>0</v>
+        <v>7800</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/IAY/4620108 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126168321</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I47" s="2" t="n">
-        <v>0</v>
+        <v>9600</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>46059</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/IAY/4641185 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132065411</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>45694</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/IAY/4641189 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132065769</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I49" s="2" t="n">
-        <v>0</v>
+        <v>9900</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>46073</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/IAY/4831139 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132067597</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I50" s="2" t="n">
-        <v>0</v>
+        <v>14700</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>46073</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/IAY/4887356 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114117353</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I51" s="2" t="n">
-        <v>0</v>
+        <v>12600</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>46100</v>
       </c>
       <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/IAY/4887357 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114118880</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>46001</v>
       </c>
       <c r="K52" s="3" t="n">
-        <v>46229</v>
+        <v>46317</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/IAY/5164126 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129871076</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I53" s="2" t="n">
-        <v>0</v>
+        <v>3000</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>46217</v>
       </c>
       <c r="K53" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/IAY/5170154 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114118701</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>46001</v>
       </c>
       <c r="K54" s="3" t="n">
-        <v>46257</v>
+        <v>46317</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/IAY/5171630 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114117139</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>45705</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/IAY/5179993 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125021684</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>46003</v>
       </c>
       <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/IAY/5229899 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126625641</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/IAY/5246354 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100958990</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>45705</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/IAY/5248575 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124528909</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I59" s="2" t="n">
-        <v>0</v>
+        <v>2400</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>46073</v>
       </c>
       <c r="K59" s="3" t="n">
         <v>46257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/IAY/5254551 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132065594</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I60" s="2" t="n">
-        <v>0</v>
+        <v>5100</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>46003</v>
       </c>
       <c r="K60" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/IAY/5261888 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132065993</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>46003</v>
       </c>
       <c r="K61" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/IAY/5271289 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124308596</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>46003</v>
       </c>
       <c r="K62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/IAY/5278607 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125018088</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>46073</v>
       </c>
       <c r="K63" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/IAY/5279431 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125028719</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>46059</v>
       </c>
       <c r="K64" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/IAY/5290370 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125013423</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I65" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>46073</v>
       </c>
       <c r="K65" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/IAY/5291123 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129872094</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H66" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>45717</v>
       </c>
       <c r="K66" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/IAY/5293973 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125023881</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>46003</v>
       </c>
       <c r="K67" s="3" t="n">
         <v>46257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/IAY/5295592 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125005547</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I68" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J68" s="3" t="n">
         <v>46003</v>
       </c>
       <c r="K68" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/IAY/5297526 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129871818</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H69" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>46100</v>
       </c>
       <c r="K69" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/IAY/5298403 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129871452</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H70" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="n">
-        <v>45705</v>
+        <v>46311</v>
       </c>
       <c r="K70" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/IAY/5300255 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125016857</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H71" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I71" s="2" t="n">
-        <v>0</v>
+        <v>2100</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>46059</v>
       </c>
       <c r="K71" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/IAY/5303053 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132066085</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H72" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="n">
         <v>46073</v>
       </c>
       <c r="K72" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/IAY/5307195 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114117286</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H73" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I73" s="2" t="n">
-        <v>0</v>
+        <v>5700</v>
       </c>
       <c r="J73" s="3" t="n">
         <v>46059</v>
       </c>
       <c r="K73" s="3" t="n">
         <v>46257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/IAY/5311557 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125024854</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H74" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="n">
         <v>46003</v>
       </c>
       <c r="K74" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/IAY/5315573 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106647160</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I75" s="2" t="n">
-        <v>0</v>
+        <v>10500</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K75" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/IAY/5318068 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114117922</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H76" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="n">
         <v>46001</v>
       </c>
       <c r="K76" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/IAY/5319080 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106527486</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K77" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/IAY/5319601 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125016265</t>
         </is>
       </c>
       <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H78" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="n">
         <v>46003</v>
       </c>
       <c r="K78" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/IAY/5326151 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114115736</t>
         </is>
       </c>
       <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H79" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="n">
         <v>46034</v>
       </c>
       <c r="K79" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/IAY/5327940 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125010913</t>
         </is>
       </c>
       <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H80" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="n">
         <v>45710</v>
       </c>
       <c r="K80" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/IAY/5329736 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125009536</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H81" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="n">
         <v>46003</v>
       </c>
       <c r="K81" s="3" t="n">
         <v>46257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/IAY/5329786 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129872189</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>46003</v>
       </c>
       <c r="K82" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/IAY/5331403 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125008490</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H83" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="n">
         <v>46034</v>
       </c>
       <c r="K83" s="3" t="n">
         <v>46257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/IAY/5332491 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150905104</t>
         </is>
       </c>
       <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H84" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="n">
         <v>46001</v>
       </c>
       <c r="K84" s="3" t="n">
         <v>46257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/IAY/5341817 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129871952</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H85" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="n">
         <v>46003</v>
       </c>
       <c r="K85" s="3" t="n">
-        <v>46264</v>
+        <v>46317</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/IAY/5341942 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125017414</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H86" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="n">
         <v>46003</v>
       </c>
       <c r="K86" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F87" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/IAY/5342678 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126177092</t>
         </is>
       </c>
       <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H87" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I87" s="2" t="n">
-        <v>0</v>
+        <v>11700</v>
       </c>
       <c r="J87" s="3" t="n">
         <v>46003</v>
       </c>
       <c r="K87" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/IAY/5407400 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114116140</t>
         </is>
       </c>
       <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H88" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J88" s="3" t="n">
         <v>46003</v>
       </c>
       <c r="K88" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/IAY/5609552 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151189869</t>
         </is>
       </c>
       <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H89" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J89" s="3" t="n">
         <v>46059</v>
       </c>
       <c r="K89" s="3" t="n">
         <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F90" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/IAY/5611269 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114119381</t>
         </is>
       </c>
       <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H90" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J90" s="3" t="n">
         <v>46001</v>
       </c>
       <c r="K90" s="3" t="n">
         <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
           <t>1731007019/IF/IAY/5988447 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125685187</t>
         </is>
       </c>
       <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H91" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I91" s="2" t="n">
-        <v>0</v>
+        <v>900</v>
       </c>
       <c r="J91" s="3" t="n">
         <v>46217</v>
       </c>
       <c r="K91" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
           <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
@@ -4102,239 +4102,239 @@
         <v>0</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>44656</v>
       </c>
       <c r="K92" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t>1731007019/RS/22012035133571 — BHU NADEP NIRMAN 10 UNIT PANCHAM SIVPRASAD RAMPRASAD KAMAL SUKKAN PRAMOD HARLAL MULAYAM NEHARU BISAN</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
         <v>90681.08</v>
       </c>
       <c r="I93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J93" s="3" t="n">
         <v>45659</v>
       </c>
       <c r="K93" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
           <t>1731007019/WC/22012034886861 — STOP DAM NIRMAAN KARYA  RAMPAL KE KHET KE PASS</t>
         </is>
       </c>
       <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H94" s="2" t="n">
         <v>108925</v>
       </c>
       <c r="I94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="n">
         <v>44623</v>
       </c>
       <c r="K94" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>1731007019/WC/22012035221936 — TALAB NIRMAN KARYA BABULAL KE KHET KE PASS MOODA</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K95" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Renovation of Fisheries Ponds for Community / Repair &amp; Maintenance of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
           <t>1731007019/WH/22012034450175 — Talab Jirnouddhar Kary Kallu Ke Khet Ke Pas Gram Tetarmal</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H96" s="2" t="n">
         <v>361720.38</v>
       </c>
       <c r="I96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J96" s="3" t="n">
         <v>44606</v>
       </c>
       <c r="K96" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>SHAHPUR</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
           <t>1731/DP/22012034555477 — Bamboo Plantation 10 He. MOODA</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
         <v>1510614</v>
       </c>
       <c r="I97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>44704</v>