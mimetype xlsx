--- v0 (2026-09-03)
+++ v1 (2026-10-20)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K381"/>
+  <dimension ref="A1:K382"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-03 20:45:11</t>
+          <t>Exported on: 2026-10-20 06:23:01</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: NARMADAPURAM</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -939,51 +939,51 @@
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Gov blding premises-Block Plantation-Horticulture / Block Plantation of Horticulture Trees in Government building premises for Community</t>
+          <t>Gov blding premises-Block Plantation-Horticulture / Plantation in Institutions for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1732001004/DP/22012034622258 — वृक्षारोपण कार्य शासकीय हाई स्कुल परिसर कोठरा</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>453563.17</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>26579.31</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45491</v>
@@ -2242,145 +2242,145 @@
       <c r="J52" s="3" t="n">
         <v>45795</v>
       </c>
       <c r="K52" s="3" t="n">
         <v>46136</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/22012035529982 — KHET TALAB NIRMAN KARYA RAMKRISHNA KEER</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K53" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/22012035529996 — KHET TALAB NIRMAN KARY SADANLAL BHARTI</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/22012035530018 — KHET TALAB NIRMAN KARYA LEELA BAI YUVNE</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>45761</v>
@@ -2900,51 +2900,51 @@
         <v>0</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K66" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/22012035649331 — kapil dhara kup sharda bai parte kothra</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>45932</v>
@@ -5832,51 +5832,51 @@
       <c r="J126" s="3" t="n">
         <v>45558</v>
       </c>
       <c r="K126" s="3" t="n">
         <v>45723</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/4725303 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148849988</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I127" s="2" t="n">
         <v>20218</v>
       </c>
       <c r="J127" s="3" t="n">
         <v>45643</v>
@@ -5930,51 +5930,51 @@
       <c r="J128" s="3" t="n">
         <v>45663</v>
       </c>
       <c r="K128" s="3" t="n">
         <v>45723</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/4728942 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149184955</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I129" s="2" t="n">
         <v>6804</v>
       </c>
       <c r="J129" s="3" t="n">
         <v>45670</v>
@@ -6124,78 +6124,80 @@
       <c r="J132" s="3" t="n">
         <v>45670</v>
       </c>
       <c r="K132" s="3" t="n">
         <v>45723</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/4882447 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149270068</t>
         </is>
       </c>
       <c r="G133" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H133" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I133" s="2" t="n">
         <v>22611</v>
       </c>
       <c r="J133" s="3" t="n">
         <v>45670</v>
       </c>
-      <c r="K133" s="3"/>
+      <c r="K133" s="3" t="n">
+        <v>46288</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -6220,51 +6222,51 @@
       <c r="J134" s="3" t="n">
         <v>42766</v>
       </c>
       <c r="K134" s="3" t="n">
         <v>43200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5004933 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117900743</t>
         </is>
       </c>
       <c r="G135" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H135" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I135" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J135" s="3" t="n">
         <v>45748</v>
@@ -6318,674 +6320,676 @@
       <c r="J136" s="3" t="n">
         <v>42374</v>
       </c>
       <c r="K136" s="3" t="n">
         <v>43200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5102971 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148825499</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I137" s="2" t="n">
         <v>23022</v>
       </c>
       <c r="J137" s="3" t="n">
         <v>45734</v>
       </c>
       <c r="K137" s="3" t="n">
         <v>46253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F138" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5102995 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148830552</t>
         </is>
       </c>
       <c r="G138" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H138" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J138" s="3" t="n">
         <v>45734</v>
       </c>
       <c r="K138" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D139" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E139" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F139" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5103021 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148837980</t>
         </is>
       </c>
       <c r="G139" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H139" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J139" s="3" t="n">
         <v>45708</v>
       </c>
       <c r="K139" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5103049 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148847796</t>
         </is>
       </c>
       <c r="G140" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H140" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I140" s="2" t="n">
         <v>23022</v>
       </c>
       <c r="J140" s="3" t="n">
         <v>45734</v>
       </c>
       <c r="K140" s="3" t="n">
         <v>46253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5103282 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148917702</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I141" s="2" t="n">
-        <v>23475</v>
+        <v>24075</v>
       </c>
       <c r="J141" s="3" t="n">
         <v>45882</v>
       </c>
-      <c r="K141" s="3"/>
+      <c r="K141" s="3" t="n">
+        <v>46288</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5103290 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148919353</t>
         </is>
       </c>
       <c r="G142" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H142" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I142" s="2" t="n">
-        <v>15921</v>
+        <v>16221</v>
       </c>
       <c r="J142" s="3" t="n">
         <v>45803</v>
       </c>
       <c r="K142" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5103304 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148922296</t>
         </is>
       </c>
       <c r="G143" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H143" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I143" s="2" t="n">
         <v>23022</v>
       </c>
       <c r="J143" s="3" t="n">
         <v>45734</v>
       </c>
       <c r="K143" s="3" t="n">
         <v>46253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5103333 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148930739</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I144" s="2" t="n">
         <v>3159</v>
       </c>
       <c r="J144" s="3" t="n">
         <v>45734</v>
       </c>
       <c r="K144" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5103337 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148932425</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J145" s="3" t="n">
         <v>45734</v>
       </c>
       <c r="K145" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F146" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5103424 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148961868</t>
         </is>
       </c>
       <c r="G146" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H146" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I146" s="2" t="n">
         <v>23022</v>
       </c>
       <c r="J146" s="3" t="n">
         <v>45734</v>
       </c>
       <c r="K146" s="3" t="n">
         <v>46253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F147" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5103498 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148986983</t>
         </is>
       </c>
       <c r="G147" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H147" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I147" s="2" t="n">
         <v>12033</v>
       </c>
       <c r="J147" s="3" t="n">
         <v>45734</v>
       </c>
       <c r="K147" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5103507 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148992574</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I148" s="2" t="n">
         <v>23256</v>
       </c>
       <c r="J148" s="3" t="n">
         <v>45734</v>
       </c>
       <c r="K148" s="3" t="n">
         <v>46253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5103755 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149129545</t>
         </is>
       </c>
       <c r="G149" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H149" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I149" s="2" t="n">
         <v>23022</v>
       </c>
       <c r="J149" s="3" t="n">
         <v>45734</v>
       </c>
       <c r="K149" s="3" t="n">
         <v>46253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5103760 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149132788</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I150" s="2" t="n">
         <v>22239</v>
       </c>
       <c r="J150" s="3" t="n">
         <v>45734</v>
@@ -7088,586 +7092,586 @@
       <c r="J152" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K152" s="3" t="n">
         <v>46009</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5103824 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149151183</t>
         </is>
       </c>
       <c r="G153" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H153" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I153" s="2" t="n">
         <v>16758</v>
       </c>
       <c r="J153" s="3" t="n">
         <v>45734</v>
       </c>
       <c r="K153" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5103828 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149152677</t>
         </is>
       </c>
       <c r="G154" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H154" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I154" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J154" s="3" t="n">
         <v>45880</v>
       </c>
       <c r="K154" s="3" t="n">
         <v>46253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5103851 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149157790</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I155" s="2" t="n">
         <v>23256</v>
       </c>
       <c r="J155" s="3" t="n">
         <v>45734</v>
       </c>
       <c r="K155" s="3" t="n">
         <v>46253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5103859 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149162513</t>
         </is>
       </c>
       <c r="G156" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H156" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I156" s="2" t="n">
         <v>19602</v>
       </c>
       <c r="J156" s="3" t="n">
         <v>45734</v>
       </c>
       <c r="K156" s="3" t="n">
         <v>46253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5103865 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149164089</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I157" s="2" t="n">
         <v>23256</v>
       </c>
       <c r="J157" s="3" t="n">
         <v>45734</v>
       </c>
       <c r="K157" s="3" t="n">
         <v>46253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5103996 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149199504</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I158" s="2" t="n">
         <v>23022</v>
       </c>
       <c r="J158" s="3" t="n">
         <v>45734</v>
       </c>
       <c r="K158" s="3" t="n">
         <v>46253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5104111 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149258886</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I159" s="2" t="n">
         <v>23256</v>
       </c>
       <c r="J159" s="3" t="n">
         <v>45734</v>
       </c>
       <c r="K159" s="3" t="n">
         <v>46253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5104118 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149264515</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I160" s="2" t="n">
         <v>23256</v>
       </c>
       <c r="J160" s="3" t="n">
         <v>45734</v>
       </c>
       <c r="K160" s="3" t="n">
         <v>46253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5104127 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149268833</t>
         </is>
       </c>
       <c r="G161" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H161" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I161" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J161" s="3" t="n">
         <v>45880</v>
       </c>
       <c r="K161" s="3" t="n">
         <v>46253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5104138 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149273275</t>
         </is>
       </c>
       <c r="G162" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H162" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I162" s="2" t="n">
         <v>23022</v>
       </c>
       <c r="J162" s="3" t="n">
         <v>45734</v>
       </c>
       <c r="K162" s="3" t="n">
         <v>46253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5104185 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149287486</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I163" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J163" s="3" t="n">
         <v>45734</v>
       </c>
       <c r="K163" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5104191 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149289619</t>
         </is>
       </c>
       <c r="G164" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H164" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I164" s="2" t="n">
         <v>23022</v>
       </c>
       <c r="J164" s="3" t="n">
         <v>45734</v>
@@ -7721,296 +7725,296 @@
       <c r="J165" s="3" t="n">
         <v>45734</v>
       </c>
       <c r="K165" s="3" t="n">
         <v>46056</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5104231 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149306133</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I166" s="2" t="n">
         <v>23022</v>
       </c>
       <c r="J166" s="3" t="n">
         <v>45734</v>
       </c>
       <c r="K166" s="3" t="n">
         <v>46253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5104243 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149310405</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I167" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J167" s="3" t="n">
         <v>45880</v>
       </c>
       <c r="K167" s="3" t="n">
         <v>46253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5104795 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149576034</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I168" s="2" t="n">
         <v>23256</v>
       </c>
       <c r="J168" s="3" t="n">
         <v>45734</v>
       </c>
       <c r="K168" s="3" t="n">
         <v>46253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5104958 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149622836</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I169" s="2" t="n">
         <v>23022</v>
       </c>
       <c r="J169" s="3" t="n">
         <v>45734</v>
       </c>
       <c r="K169" s="3" t="n">
         <v>46253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5105055 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149651876</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I170" s="2" t="n">
         <v>23256</v>
       </c>
       <c r="J170" s="3" t="n">
         <v>45734</v>
       </c>
       <c r="K170" s="3" t="n">
         <v>46253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5105089 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149667428</t>
         </is>
       </c>
       <c r="G171" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I171" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J171" s="3" t="n">
         <v>45734</v>
@@ -8062,100 +8066,100 @@
       <c r="J172" s="3" t="n">
         <v>45734</v>
       </c>
       <c r="K172" s="3" t="n">
         <v>46009</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5105850 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150019070</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I173" s="2" t="n">
         <v>23256</v>
       </c>
       <c r="J173" s="3" t="n">
         <v>45734</v>
       </c>
       <c r="K173" s="3" t="n">
         <v>46253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5107667 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150987928</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I174" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J174" s="3" t="n">
         <v>45859</v>
@@ -8209,1448 +8213,1450 @@
       <c r="J175" s="3" t="n">
         <v>45938</v>
       </c>
       <c r="K175" s="3" t="n">
         <v>46009</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5116082 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149188941</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I176" s="2" t="n">
         <v>21150</v>
       </c>
       <c r="J176" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K176" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5116324 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149294769</t>
         </is>
       </c>
       <c r="G177" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H177" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I177" s="2" t="n">
-        <v>21537</v>
+        <v>23637</v>
       </c>
       <c r="J177" s="3" t="n">
         <v>45737</v>
       </c>
-      <c r="K177" s="3"/>
+      <c r="K177" s="3" t="n">
+        <v>46288</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5116376 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149277457</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I178" s="2" t="n">
         <v>23238</v>
       </c>
       <c r="J178" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K178" s="3" t="n">
         <v>46253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5117121 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150935149</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I179" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J179" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K179" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5117573 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149140562</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I180" s="2" t="n">
         <v>22716</v>
       </c>
       <c r="J180" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K180" s="3" t="n">
         <v>46253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5118691 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149158965</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I181" s="2" t="n">
         <v>17748</v>
       </c>
       <c r="J181" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K181" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5121023 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148928821</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I182" s="2" t="n">
         <v>23238</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K182" s="3" t="n">
         <v>46253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5122723 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149273739</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I183" s="2" t="n">
         <v>23364</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K183" s="3" t="n">
         <v>46253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5122750 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150679045</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I184" s="2" t="n">
         <v>12789</v>
       </c>
       <c r="J184" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K184" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5132952 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149664121</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I185" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J185" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K185" s="3" t="n">
         <v>46253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5133140 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149582021</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I186" s="2" t="n">
         <v>23238</v>
       </c>
       <c r="J186" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K186" s="3" t="n">
         <v>46253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5133592 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148989027</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I187" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K187" s="3" t="n">
         <v>46253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5158207 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149255069</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I188" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J188" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K188" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5158921 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150909152</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I189" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J189" s="3" t="n">
         <v>45880</v>
       </c>
       <c r="K189" s="3" t="n">
         <v>46253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5160449 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149964237</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I190" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J190" s="3" t="n">
         <v>45880</v>
       </c>
       <c r="K190" s="3" t="n">
         <v>46253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5168909 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149643892</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I191" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J191" s="3" t="n">
         <v>45859</v>
       </c>
       <c r="K191" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5170772 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149618527</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I192" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J192" s="3" t="n">
         <v>45880</v>
       </c>
       <c r="K192" s="3" t="n">
         <v>46253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5176851 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148935731</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I193" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J193" s="3" t="n">
         <v>45880</v>
       </c>
       <c r="K193" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5191347 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149197352</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I194" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J194" s="3" t="n">
         <v>45859</v>
       </c>
       <c r="K194" s="3" t="n">
         <v>46253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5204404 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149297704</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I195" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J195" s="3" t="n">
         <v>45882</v>
       </c>
       <c r="K195" s="3" t="n">
         <v>46253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5208171 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149197338</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I196" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J196" s="3" t="n">
         <v>45880</v>
       </c>
       <c r="K196" s="3" t="n">
         <v>46253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5210447 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149646597</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I197" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J197" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K197" s="3" t="n">
         <v>46253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5218183 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149136364</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I198" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J198" s="3" t="n">
         <v>45880</v>
       </c>
       <c r="K198" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5228051 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150921840</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I199" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J199" s="3" t="n">
         <v>45880</v>
       </c>
       <c r="K199" s="3" t="n">
         <v>46253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5600071 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149171929</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I200" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J200" s="3" t="n">
         <v>45880</v>
       </c>
       <c r="K200" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5600077 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149606514</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I201" s="2" t="n">
         <v>20880</v>
       </c>
       <c r="J201" s="3" t="n">
         <v>45880</v>
       </c>
       <c r="K201" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5600160 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148904855</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I202" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J202" s="3" t="n">
         <v>45880</v>
       </c>
       <c r="K202" s="3" t="n">
         <v>46253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5600193 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149969000</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I203" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J203" s="3" t="n">
         <v>45719</v>
       </c>
       <c r="K203" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5600227 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149131493</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I204" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>45880</v>
       </c>
       <c r="K204" s="3" t="n">
         <v>46253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5600296 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149154602</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I205" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J205" s="3" t="n">
         <v>45880</v>
@@ -9704,8410 +9710,8457 @@
       <c r="J206" s="3" t="n">
         <v>45882</v>
       </c>
       <c r="K206" s="3" t="n">
         <v>46047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5600298 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149160301</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I207" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J207" s="3" t="n">
         <v>45880</v>
       </c>
       <c r="K207" s="3" t="n">
         <v>46253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5600574 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148910330</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I208" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J208" s="3" t="n">
         <v>46002</v>
       </c>
       <c r="K208" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5600616 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149134215</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I209" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J209" s="3" t="n">
         <v>45882</v>
       </c>
       <c r="K209" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5600867 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149270587</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I210" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J210" s="3" t="n">
         <v>45710</v>
       </c>
       <c r="K210" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5629851 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150007121</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I211" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J211" s="3" t="n">
         <v>45882</v>
       </c>
       <c r="K211" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5629852 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150840833</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I212" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J212" s="3" t="n">
         <v>45879</v>
       </c>
       <c r="K212" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5629857 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151077199</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I213" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J213" s="3" t="n">
         <v>45880</v>
       </c>
       <c r="K213" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5630235 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149178014</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I214" s="2" t="n">
         <v>23370</v>
       </c>
       <c r="J214" s="3" t="n">
         <v>45880</v>
       </c>
       <c r="K214" s="3" t="n">
         <v>46253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5630846 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149229524</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I215" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J215" s="3" t="n">
         <v>45880</v>
       </c>
       <c r="K215" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5631725 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149174845</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I216" s="2" t="n">
         <v>23310</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>45880</v>
       </c>
       <c r="K216" s="3" t="n">
         <v>46253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5631874 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149689499</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I217" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J217" s="3" t="n">
         <v>45710</v>
       </c>
       <c r="K217" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5662188 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148830576</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I218" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J218" s="3" t="n">
         <v>45882</v>
       </c>
       <c r="K218" s="3" t="n">
         <v>46253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5662799 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149998071</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I219" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J219" s="3" t="n">
         <v>46031</v>
       </c>
       <c r="K219" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5663710 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149382791</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I220" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J220" s="3" t="n">
         <v>46024</v>
       </c>
       <c r="K220" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5691580 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149957084</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I221" s="2" t="n">
-        <v>18270</v>
+        <v>22170</v>
       </c>
       <c r="J221" s="3" t="n">
         <v>45882</v>
       </c>
       <c r="K221" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5717665 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151053740</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I222" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J222" s="3" t="n">
         <v>45882</v>
       </c>
       <c r="K222" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5718453 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148934280</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I223" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J223" s="3" t="n">
         <v>45882</v>
       </c>
       <c r="K223" s="3" t="n">
         <v>46253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5718497 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149252534</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I224" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>45882</v>
       </c>
       <c r="K224" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5718732 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149224577</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I225" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J225" s="3" t="n">
         <v>46031</v>
       </c>
       <c r="K225" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5718814 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149256402</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I226" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J226" s="3" t="n">
         <v>45882</v>
       </c>
       <c r="K226" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5718864 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149254585</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I227" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J227" s="3" t="n">
         <v>45882</v>
       </c>
       <c r="K227" s="3" t="n">
         <v>46253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5720353 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151066509</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I228" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J228" s="3" t="n">
         <v>45719</v>
       </c>
       <c r="K228" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5728257 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149191194</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I229" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J229" s="3" t="n">
         <v>45719</v>
       </c>
       <c r="K229" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5732888 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149638467</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I230" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J230" s="3" t="n">
         <v>46002</v>
       </c>
       <c r="K230" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5792558 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151092131</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I231" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J231" s="3" t="n">
         <v>45710</v>
       </c>
       <c r="K231" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
           <t>1732001004/IF/IAY/5866360 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150850725</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I232" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J232" s="3" t="n">
         <v>45735</v>
       </c>
       <c r="K232" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
-          <t>1732001004/IF/IAY/650915 — Construction of IAY House -IAY REG. NO. MP3445249</t>
+          <t>1732001004/IF/IAY/6335536 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149262338</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I233" s="2" t="n">
-        <v>15840</v>
+        <v>0</v>
       </c>
       <c r="J233" s="3" t="n">
-        <v>43599</v>
-[...3 lines deleted...]
-      </c>
+        <v>45708</v>
+      </c>
+      <c r="K233" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
-          <t>1732001004/IF/IAY/850801 — Construction of IAY House -IAY REG. NO. MP1501778</t>
+          <t>1732001004/IF/IAY/650915 — Construction of IAY House -IAY REG. NO. MP3445249</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
-        <v>27000</v>
+        <v>15030</v>
       </c>
       <c r="I234" s="2" t="n">
-        <v>0</v>
+        <v>15840</v>
       </c>
       <c r="J234" s="3" t="n">
-        <v>42826</v>
-[...1 lines deleted...]
-      <c r="K234" s="3"/>
+        <v>43599</v>
+      </c>
+      <c r="K234" s="3" t="n">
+        <v>43626</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
-          <t>1732001004/IF/IAY/898729 — Construction of IAY House -IAY REG. NO. MP2119595</t>
+          <t>1732001004/IF/IAY/850801 — Construction of IAY House -IAY REG. NO. MP1501778</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I235" s="2" t="n">
-        <v>15502</v>
+        <v>0</v>
       </c>
       <c r="J235" s="3" t="n">
-        <v>42864</v>
-[...3 lines deleted...]
-      </c>
+        <v>42826</v>
+      </c>
+      <c r="K235" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
-          <t>1732001004/IF/IAY/899133 — Construction of IAY House -IAY REG. NO. MP2125408</t>
+          <t>1732001004/IF/IAY/898729 — Construction of IAY House -IAY REG. NO. MP2119595</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I236" s="2" t="n">
-        <v>15480</v>
+        <v>15502</v>
       </c>
       <c r="J236" s="3" t="n">
         <v>42864</v>
       </c>
       <c r="K236" s="3" t="n">
-        <v>43200</v>
+        <v>43361</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
-          <t>1732001004/IF/IAY/899134 — Construction of IAY House -IAY REG. NO. MP2125421</t>
+          <t>1732001004/IF/IAY/899133 — Construction of IAY House -IAY REG. NO. MP2125408</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I237" s="2" t="n">
-        <v>15488</v>
+        <v>15480</v>
       </c>
       <c r="J237" s="3" t="n">
-        <v>43579</v>
+        <v>42864</v>
       </c>
       <c r="K237" s="3" t="n">
-        <v>43636</v>
+        <v>43200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
-          <t>1732001004/IF/IAY/899339 — Construction of IAY House -IAY REG. NO. MP2128003</t>
+          <t>1732001004/IF/IAY/899134 — Construction of IAY House -IAY REG. NO. MP2125421</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I238" s="2" t="n">
-        <v>15528</v>
+        <v>15488</v>
       </c>
       <c r="J238" s="3" t="n">
-        <v>42864</v>
+        <v>43579</v>
       </c>
       <c r="K238" s="3" t="n">
-        <v>43356</v>
+        <v>43636</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
-          <t>1732001004/IF/IAY/902609 — Construction of IAY House -IAY REG. NO. MP2173025</t>
+          <t>1732001004/IF/IAY/899339 — Construction of IAY House -IAY REG. NO. MP2128003</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I239" s="2" t="n">
-        <v>15564</v>
+        <v>15528</v>
       </c>
       <c r="J239" s="3" t="n">
-        <v>43060</v>
+        <v>42864</v>
       </c>
       <c r="K239" s="3" t="n">
-        <v>43361</v>
+        <v>43356</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
-          <t>1732001004/IF/IAY/902614 — Construction of IAY House -IAY REG. NO. MP2173115</t>
+          <t>1732001004/IF/IAY/902609 — Construction of IAY House -IAY REG. NO. MP2173025</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I240" s="2" t="n">
         <v>15564</v>
       </c>
       <c r="J240" s="3" t="n">
         <v>43060</v>
       </c>
       <c r="K240" s="3" t="n">
-        <v>43356</v>
+        <v>43361</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
-          <t>1732001004/IF/IAY/937127 — Construction of IAY House -IAY REG. NO. MP2765996</t>
+          <t>1732001004/IF/IAY/902614 — Construction of IAY House -IAY REG. NO. MP2173115</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
-        <v>17100</v>
+        <v>15480</v>
       </c>
       <c r="I241" s="2" t="n">
-        <v>5790</v>
+        <v>15564</v>
       </c>
       <c r="J241" s="3" t="n">
-        <v>44448</v>
+        <v>43060</v>
       </c>
       <c r="K241" s="3" t="n">
-        <v>45343</v>
+        <v>43356</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
-          <t>1732001004/IF/IAY/938852 — Construction of IAY House -IAY REG. NO. MP2804571</t>
+          <t>1732001004/IF/IAY/937127 — Construction of IAY House -IAY REG. NO. MP2765996</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
-        <v>15480</v>
+        <v>17100</v>
       </c>
       <c r="I242" s="2" t="n">
-        <v>15480</v>
+        <v>5790</v>
       </c>
       <c r="J242" s="3" t="n">
-        <v>42864</v>
+        <v>44448</v>
       </c>
       <c r="K242" s="3" t="n">
-        <v>43200</v>
+        <v>45343</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
-          <t>1732001004/IF/IAY/942814 — Construction of IAY House -IAY REG. NO. MP2864625</t>
+          <t>1732001004/IF/IAY/938852 — Construction of IAY House -IAY REG. NO. MP2804571</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
-        <v>27000</v>
+        <v>15480</v>
       </c>
       <c r="I243" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J243" s="3" t="n">
-        <v>42826</v>
-[...1 lines deleted...]
-      <c r="K243" s="3"/>
+        <v>42864</v>
+      </c>
+      <c r="K243" s="3" t="n">
+        <v>43200</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
-          <t>1732001004/IF/IAY/961838 — Construction of IAY House -IAY REG. NO. MP3338721</t>
+          <t>1732001004/IF/IAY/942814 — Construction of IAY House -IAY REG. NO. MP2864625</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I244" s="2" t="n">
-        <v>15840</v>
+        <v>0</v>
       </c>
       <c r="J244" s="3" t="n">
-        <v>43579</v>
-[...3 lines deleted...]
-      </c>
+        <v>42826</v>
+      </c>
+      <c r="K244" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
-          <t>1732001004/IF/IAY/964404 — Construction of IAY House -IAY REG. NO. MP3404499</t>
+          <t>1732001004/IF/IAY/961838 — Construction of IAY House -IAY REG. NO. MP3338721</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I245" s="2" t="n">
-        <v>15912</v>
+        <v>15840</v>
       </c>
       <c r="J245" s="3" t="n">
-        <v>43060</v>
+        <v>43579</v>
       </c>
       <c r="K245" s="3" t="n">
-        <v>43361</v>
+        <v>43619</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
-          <t>1732001004/IF/IAY/965807 — Construction of IAY House -IAY REG. NO. MP3440444</t>
+          <t>1732001004/IF/IAY/964404 — Construction of IAY House -IAY REG. NO. MP3404499</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I246" s="2" t="n">
-        <v>15840</v>
+        <v>15912</v>
       </c>
       <c r="J246" s="3" t="n">
-        <v>43655</v>
+        <v>43060</v>
       </c>
       <c r="K246" s="3" t="n">
-        <v>43824</v>
+        <v>43361</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
-          <t>1732001004/IF/IAY/965983 — Construction of IAY House -IAY REG. NO. MP3445215</t>
+          <t>1732001004/IF/IAY/965807 — Construction of IAY House -IAY REG. NO. MP3440444</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I247" s="2" t="n">
-        <v>15516</v>
+        <v>15840</v>
       </c>
       <c r="J247" s="3" t="n">
-        <v>43060</v>
+        <v>43655</v>
       </c>
       <c r="K247" s="3" t="n">
-        <v>43356</v>
+        <v>43824</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
-          <t>1732001004/IF/IAY/965984 — Construction of IAY House -IAY REG. NO. MP3445232</t>
+          <t>1732001004/IF/IAY/965983 — Construction of IAY House -IAY REG. NO. MP3445215</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I248" s="2" t="n">
-        <v>15524</v>
+        <v>15516</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>43060</v>
       </c>
       <c r="K248" s="3" t="n">
         <v>43356</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
-          <t>1732001004/IF/IAY/966581 — Construction of IAY House -IAY REG. NO. MP3461824</t>
+          <t>1732001004/IF/IAY/965984 — Construction of IAY House -IAY REG. NO. MP3445232</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I249" s="2" t="n">
-        <v>15510</v>
+        <v>15524</v>
       </c>
       <c r="J249" s="3" t="n">
-        <v>42864</v>
+        <v>43060</v>
       </c>
       <c r="K249" s="3" t="n">
-        <v>43361</v>
+        <v>43356</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
-          <t>1732001004/LD/144 — Khelmaidan Middle School Kothra</t>
+          <t>1732001004/IF/IAY/966581 — Construction of IAY House -IAY REG. NO. MP3461824</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
-        <v>135899</v>
+        <v>15480</v>
       </c>
       <c r="I250" s="2" t="n">
-        <v>38826</v>
+        <v>15510</v>
       </c>
       <c r="J250" s="3" t="n">
-        <v>40945</v>
+        <v>42864</v>
       </c>
       <c r="K250" s="3" t="n">
-        <v>41025</v>
+        <v>43361</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
-          <t>1732001004/LD/22012034294978 — शांति‍धाम नि‍मार्ण कार्य कोठरा</t>
+          <t>1732001004/LD/144 — Khelmaidan Middle School Kothra</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
-        <v>245000</v>
+        <v>135899</v>
       </c>
       <c r="I251" s="2" t="n">
-        <v>151807.64</v>
+        <v>38826</v>
       </c>
       <c r="J251" s="3" t="n">
-        <v>42717</v>
+        <v>40945</v>
       </c>
       <c r="K251" s="3" t="n">
-        <v>43702</v>
+        <v>41025</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
-          <t>1732001004/LD/22012034309582 — शन्तिधाम निर्माण</t>
+          <t>1732001004/LD/22012034294978 — शांति‍धाम नि‍मार्ण कार्य कोठरा</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
-        <v>0</v>
+        <v>245000</v>
       </c>
       <c r="I252" s="2" t="n">
-        <v>0</v>
+        <v>151807.64</v>
       </c>
       <c r="J252" s="3" t="n">
-        <v>42826</v>
-[...1 lines deleted...]
-      <c r="K252" s="3"/>
+        <v>42717</v>
+      </c>
+      <c r="K252" s="3" t="n">
+        <v>43702</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
-          <t>1732001004/LD/22012034558597 — अमर सिह हरिजन के खेत मे भूमि समतलीकरण कार्य ग्राम कोठरा</t>
+          <t>1732001004/LD/22012034309582 — शन्तिधाम निर्माण</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I253" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J253" s="3" t="n">
-        <v>44300</v>
+        <v>42826</v>
       </c>
       <c r="K253" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RC/101 — ग्रेवल रोड निमार्ण कोठरा</t>
+          <t>1732001004/LD/22012034558597 — अमर सिह हरिजन के खेत मे भूमि समतलीकरण कार्य ग्राम कोठरा</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
-        <v>473181</v>
+        <v>0</v>
       </c>
       <c r="I254" s="2" t="n">
-        <v>9051</v>
+        <v>0</v>
       </c>
       <c r="J254" s="3" t="n">
-        <v>39715</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K254" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RC/168 — P.P.C.C. road  Nali Govind Raghuvanshi ke ghar se</t>
+          <t>1732001004/RC/101 — ग्रेवल रोड निमार्ण कोठरा</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
-        <v>186277</v>
+        <v>473181</v>
       </c>
       <c r="I255" s="2" t="n">
-        <v>109726</v>
+        <v>9051</v>
       </c>
       <c r="J255" s="3" t="n">
-        <v>41114</v>
+        <v>39715</v>
       </c>
       <c r="K255" s="3" t="n">
-        <v>41363</v>
+        <v>45139</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RC/22012034156567 — P.P.C.C. road  nali Khodare Mohalla gulab ki duka</t>
+          <t>1732001004/RC/168 — P.P.C.C. road  Nali Govind Raghuvanshi ke ghar se</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
-        <v>139018</v>
+        <v>186277</v>
       </c>
       <c r="I256" s="2" t="n">
-        <v>33456</v>
+        <v>109726</v>
       </c>
       <c r="J256" s="3" t="n">
-        <v>41291</v>
+        <v>41114</v>
       </c>
       <c r="K256" s="3" t="n">
-        <v>41675</v>
+        <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RC/22012034168278 — पंच परमेश्‍वर रोड रमेश हरि‍जन के घर से मदनलाल के ग</t>
+          <t>1732001004/RC/22012034156567 — P.P.C.C. road  nali Khodare Mohalla gulab ki duka</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
-        <v>76467</v>
+        <v>139018</v>
       </c>
       <c r="I257" s="2" t="n">
-        <v>72934</v>
+        <v>33456</v>
       </c>
       <c r="J257" s="3" t="n">
-        <v>41422</v>
+        <v>41291</v>
       </c>
       <c r="K257" s="3" t="n">
-        <v>41946</v>
+        <v>41675</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RC/22012034192772 — पंच पमेश्वर रोड व नाली निर्माण हरि के घर से सुरेश</t>
+          <t>1732001004/RC/22012034168278 — पंच परमेश्‍वर रोड रमेश हरि‍जन के घर से मदनलाल के ग</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
-        <v>73122</v>
+        <v>76467</v>
       </c>
       <c r="I258" s="2" t="n">
-        <v>59838</v>
+        <v>72934</v>
       </c>
       <c r="J258" s="3" t="n">
-        <v>41611</v>
+        <v>41422</v>
       </c>
       <c r="K258" s="3" t="n">
-        <v>42089</v>
+        <v>41946</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RC/22012034199222 — पंच परमेश्‍वर रोड कन्‍हैयालाल के घर से सुरेश गाडरी</t>
+          <t>1732001004/RC/22012034192772 — पंच पमेश्वर रोड व नाली निर्माण हरि के घर से सुरेश</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
-        <v>85158</v>
+        <v>73122</v>
       </c>
       <c r="I259" s="2" t="n">
-        <v>67240</v>
+        <v>59838</v>
       </c>
       <c r="J259" s="3" t="n">
-        <v>41653</v>
+        <v>41611</v>
       </c>
       <c r="K259" s="3" t="n">
-        <v>42237</v>
+        <v>42089</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RC/22012034199225 — पंच परमेश्‍वर रोड गुलदार के घर से रामसि‍ह के घर की</t>
+          <t>1732001004/RC/22012034199222 — पंच परमेश्‍वर रोड कन्‍हैयालाल के घर से सुरेश गाडरी</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
-        <v>131943</v>
+        <v>85158</v>
       </c>
       <c r="I260" s="2" t="n">
-        <v>72346</v>
+        <v>67240</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>41653</v>
       </c>
       <c r="K260" s="3" t="n">
         <v>42237</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RC/22012034293902 — सी.सी.रोड एवं नाली निर्माण घासीराम के घर से लोकेश पटेल के खले की ओर कोठरा</t>
+          <t>1732001004/RC/22012034199225 — पंच परमेश्‍वर रोड गुलदार के घर से रामसि‍ह के घर की</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
-        <v>66072</v>
+        <v>131943</v>
       </c>
       <c r="I261" s="2" t="n">
-        <v>57240</v>
+        <v>72346</v>
       </c>
       <c r="J261" s="3" t="n">
-        <v>42360</v>
+        <v>41653</v>
       </c>
       <c r="K261" s="3" t="n">
-        <v>43323</v>
+        <v>42237</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RC/22012034298754 — बायपास मार्ग कुआ से राधेश्याम कीर के घर की ओर ग्राम कोटरा</t>
+          <t>1732001004/RC/22012034293902 — सी.सी.रोड एवं नाली निर्माण घासीराम के घर से लोकेश पटेल के खले की ओर कोठरा</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
-        <v>36992</v>
+        <v>66072</v>
       </c>
       <c r="I262" s="2" t="n">
-        <v>0</v>
+        <v>57240</v>
       </c>
       <c r="J262" s="3" t="n">
-        <v>42231</v>
-[...1 lines deleted...]
-      <c r="K262" s="3"/>
+        <v>42360</v>
+      </c>
+      <c r="K262" s="3" t="n">
+        <v>43323</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RC/22012034307791 — बायपास मार्ग से राधेश्याम कीर के घर की ओर</t>
+          <t>1732001004/RC/22012034298754 — बायपास मार्ग कुआ से राधेश्याम कीर के घर की ओर ग्राम कोटरा</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
-        <v>0</v>
+        <v>36992</v>
       </c>
       <c r="I263" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J263" s="3" t="n">
-        <v>42395</v>
+        <v>42231</v>
       </c>
       <c r="K263" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RC/22012034308831 — सी.सी रोड व नाली निर्माण महेश रघुवंशी के घर से गुलाब कौशल के घर की ओर</t>
+          <t>1732001004/RC/22012034307791 — बायपास मार्ग से राधेश्याम कीर के घर की ओर</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I264" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K264" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RC/22012034324884 — C C ROAD NIRMAN</t>
+          <t>1732001004/RC/22012034308831 — सी.सी रोड व नाली निर्माण महेश रघुवंशी के घर से गुलाब कौशल के घर की ओर</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I265" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J265" s="3" t="n">
-        <v>42826</v>
+        <v>42395</v>
       </c>
       <c r="K265" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RC/22012034327022 — बायपास से सुन्दर कीर के घर की और सी.सी.रोड व् नाली निर्माण कोठरा</t>
+          <t>1732001004/RC/22012034324884 — C C ROAD NIRMAN</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
-        <v>27799</v>
+        <v>0</v>
       </c>
       <c r="I266" s="2" t="n">
-        <v>21046</v>
+        <v>0</v>
       </c>
       <c r="J266" s="3" t="n">
-        <v>42780</v>
-[...3 lines deleted...]
-      </c>
+        <v>42826</v>
+      </c>
+      <c r="K266" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RC/22012034339987 — बायपास से कमल कीर के घर की ओर सी.सी.रोड व नाली निर्माण कोठरा</t>
+          <t>1732001004/RC/22012034327022 — बायपास से सुन्दर कीर के घर की और सी.सी.रोड व् नाली निर्माण कोठरा</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
-        <v>13899</v>
+        <v>27799</v>
       </c>
       <c r="I267" s="2" t="n">
-        <v>10320</v>
+        <v>21046</v>
       </c>
       <c r="J267" s="3" t="n">
-        <v>42892</v>
+        <v>42780</v>
       </c>
       <c r="K267" s="3" t="n">
         <v>43323</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RC/22012034344062 — सी.सी.रोड एवम् नाली निर्माण सी.सी.रोड से गजराज के घर की ओर ग्राम कोठरा</t>
+          <t>1732001004/RC/22012034339987 — बायपास से कमल कीर के घर की ओर सी.सी.रोड व नाली निर्माण कोठरा</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
-        <v>0</v>
+        <v>13899</v>
       </c>
       <c r="I268" s="2" t="n">
-        <v>0</v>
+        <v>10320</v>
       </c>
       <c r="J268" s="3" t="n">
-        <v>42841</v>
-[...1 lines deleted...]
-      <c r="K268" s="3"/>
+        <v>42892</v>
+      </c>
+      <c r="K268" s="3" t="n">
+        <v>43323</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RC/22012034344063 — सी.सी.रोड से गजराज के घर की ओर सी.सी.रोड व नाली निर्माण कोठरा</t>
+          <t>1732001004/RC/22012034344062 — सी.सी.रोड एवम् नाली निर्माण सी.सी.रोड से गजराज के घर की ओर ग्राम कोठरा</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
-        <v>33755</v>
+        <v>0</v>
       </c>
       <c r="I269" s="2" t="n">
-        <v>25972</v>
+        <v>0</v>
       </c>
       <c r="J269" s="3" t="n">
-        <v>42927</v>
-[...3 lines deleted...]
-      </c>
+        <v>42841</v>
+      </c>
+      <c r="K269" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RC/22012034344066 — नारायण के घर से मदन के गोदाम की ओर सी.सी.रोड व नाली निर्माण कोठरा</t>
+          <t>1732001004/RC/22012034344063 — सी.सी.रोड से गजराज के घर की ओर सी.सी.रोड व नाली निर्माण कोठरा</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
-        <v>13899</v>
+        <v>33755</v>
       </c>
       <c r="I270" s="2" t="n">
-        <v>10320</v>
+        <v>25972</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>42927</v>
       </c>
       <c r="K270" s="3" t="n">
         <v>43323</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RC/22012034344077 — हरोगोविंद के घर से सुनील मुकाती के घर की और सी.सी.रोड व नाली निर्माण कोठरा</t>
+          <t>1732001004/RC/22012034344066 — नारायण के घर से मदन के गोदाम की ओर सी.सी.रोड व नाली निर्माण कोठरा</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>13899</v>
       </c>
       <c r="I271" s="2" t="n">
-        <v>0</v>
+        <v>10320</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>42927</v>
       </c>
-      <c r="K271" s="3"/>
+      <c r="K271" s="3" t="n">
+        <v>43323</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RC/22012034344078 — मंशाराम के घर से रामदीन के घर की ओर सी.सी.रोड व नाली निर्माण कोठरा</t>
+          <t>1732001004/RC/22012034344077 — हरोगोविंद के घर से सुनील मुकाती के घर की और सी.सी.रोड व नाली निर्माण कोठरा</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
-        <v>25813</v>
+        <v>13899</v>
       </c>
       <c r="I272" s="2" t="n">
-        <v>15996</v>
+        <v>0</v>
       </c>
       <c r="J272" s="3" t="n">
-        <v>42983</v>
-[...3 lines deleted...]
-      </c>
+        <v>42927</v>
+      </c>
+      <c r="K272" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RC/22012034361714 — राधेश्याम के घर से ओमप्रकाश के घर की ओर सी.सी.रोड व नाली निर्माण कोठरा</t>
+          <t>1732001004/RC/22012034344078 — मंशाराम के घर से रामदीन के घर की ओर सी.सी.रोड व नाली निर्माण कोठरा</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
-        <v>26400</v>
+        <v>25813</v>
       </c>
       <c r="I273" s="2" t="n">
-        <v>14448</v>
+        <v>15996</v>
       </c>
       <c r="J273" s="3" t="n">
-        <v>43004</v>
+        <v>42983</v>
       </c>
       <c r="K273" s="3" t="n">
-        <v>43323</v>
+        <v>43552</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RC/22012034361715 — सी.सी.रोड एवम् नाली निर्माण  राधेश्याम के घर से ओमप्रकाश के घर की ओर ग्राम कोठरा</t>
+          <t>1732001004/RC/22012034361714 — राधेश्याम के घर से ओमप्रकाश के घर की ओर सी.सी.रोड व नाली निर्माण कोठरा</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>26400</v>
       </c>
       <c r="I274" s="2" t="n">
-        <v>0</v>
+        <v>14448</v>
       </c>
       <c r="J274" s="3" t="n">
-        <v>42841</v>
-[...1 lines deleted...]
-      <c r="K274" s="3"/>
+        <v>43004</v>
+      </c>
+      <c r="K274" s="3" t="n">
+        <v>43323</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RC/22012034361717 — सुनील मुकाती के घर से अरविन्द के घर की ओर सी.सी. रोड व नाली निर्माण कोठरा</t>
+          <t>1732001004/RC/22012034361715 — सी.सी.रोड एवम् नाली निर्माण  राधेश्याम के घर से ओमप्रकाश के घर की ओर ग्राम कोठरा</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
-        <v>22200</v>
+        <v>26400</v>
       </c>
       <c r="I275" s="2" t="n">
-        <v>14620</v>
+        <v>0</v>
       </c>
       <c r="J275" s="3" t="n">
-        <v>43004</v>
-[...3 lines deleted...]
-      </c>
+        <v>42841</v>
+      </c>
+      <c r="K275" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RC/22012034374364 — सी सी रोड व नाली नि‍मार्ण</t>
+          <t>1732001004/RC/22012034361717 — सुनील मुकाती के घर से अरविन्द के घर की ओर सी.सी. रोड व नाली निर्माण कोठरा</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
-        <v>0</v>
+        <v>22200</v>
       </c>
       <c r="I276" s="2" t="n">
-        <v>0</v>
+        <v>14620</v>
       </c>
       <c r="J276" s="3" t="n">
-        <v>43191</v>
-[...1 lines deleted...]
-      <c r="K276" s="3"/>
+        <v>43004</v>
+      </c>
+      <c r="K276" s="3" t="n">
+        <v>43323</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RC/22012034440021 — Cc road</t>
+          <t>1732001004/RC/22012034374364 — सी सी रोड व नाली नि‍मार्ण</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I277" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J277" s="3" t="n">
-        <v>43375</v>
+        <v>43191</v>
       </c>
       <c r="K277" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RC/22012034450198 — सी.सी.रोड व नाली निर्माण लोकेश पटेल के खले से अमरलाल के घर की ओर ग्राम कोठरा</t>
+          <t>1732001004/RC/22012034440021 — Cc road</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
-        <v>115413</v>
+        <v>0</v>
       </c>
       <c r="I278" s="2" t="n">
-        <v>2718</v>
+        <v>0</v>
       </c>
       <c r="J278" s="3" t="n">
-        <v>43534</v>
+        <v>43375</v>
       </c>
       <c r="K278" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RC/22012034450200 — सी.सी.रोड व नाली निर्माण लोकेश पटेल के खले से अमरलाल के घर की ओर ग्राम कोठरा</t>
+          <t>1732001004/RC/22012034450198 — सी.सी.रोड व नाली निर्माण लोकेश पटेल के खले से अमरलाल के घर की ओर ग्राम कोठरा</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>Suspended</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
-        <v>0</v>
+        <v>115413</v>
       </c>
       <c r="I279" s="2" t="n">
-        <v>0</v>
+        <v>2718</v>
       </c>
       <c r="J279" s="3" t="n">
-        <v>44508</v>
+        <v>43534</v>
       </c>
       <c r="K279" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RC/22012034462622 — लोकेश पटेल के घर से रामेन्द्र पटेल के घर की ओर सी.सी.रोड व नाली निर्माण</t>
+          <t>1732001004/RC/22012034450200 — सी.सी.रोड व नाली निर्माण लोकेश पटेल के खले से अमरलाल के घर की ओर ग्राम कोठरा</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Suspended</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
-        <v>62386</v>
+        <v>0</v>
       </c>
       <c r="I280" s="2" t="n">
-        <v>8790</v>
+        <v>0</v>
       </c>
       <c r="J280" s="3" t="n">
-        <v>43534</v>
+        <v>44508</v>
       </c>
       <c r="K280" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RC/22012034462631 — कडवा गुर्जर के घर सोनू गौंड के घर की ओर</t>
+          <t>1732001004/RC/22012034462622 — लोकेश पटेल के घर से रामेन्द्र पटेल के घर की ओर सी.सी.रोड व नाली निर्माण</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
-        <v>31192</v>
+        <v>62386</v>
       </c>
       <c r="I281" s="2" t="n">
-        <v>12660</v>
+        <v>8790</v>
       </c>
       <c r="J281" s="3" t="n">
         <v>43534</v>
       </c>
-      <c r="K281" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K281" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RC/22012034462634 — चैनसिह लुहार के घर से सुभास के घर की ओर सी.सी. रोड नाली निर्माण</t>
+          <t>1732001004/RC/22012034462631 — कडवा गुर्जर के घर सोनू गौंड के घर की ओर</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>31192</v>
       </c>
       <c r="I282" s="2" t="n">
-        <v>11604</v>
+        <v>12660</v>
       </c>
       <c r="J282" s="3" t="n">
         <v>43534</v>
       </c>
       <c r="K282" s="3" t="n">
-        <v>43881</v>
+        <v>43883</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RC/22012034462637 — पानी की टंकी के पास से श्री राम के घर की ओर सी.सी. रोड व नाली निर्माण</t>
+          <t>1732001004/RC/22012034462634 — चैनसिह लुहार के घर से सुभास के घर की ओर सी.सी. रोड नाली निर्माण</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
-        <v>62386</v>
+        <v>31192</v>
       </c>
       <c r="I283" s="2" t="n">
-        <v>26774</v>
+        <v>11604</v>
       </c>
       <c r="J283" s="3" t="n">
         <v>43534</v>
       </c>
       <c r="K283" s="3" t="n">
-        <v>44195</v>
+        <v>43881</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RC/22012034462643 — खोदरे महोल्ला कुआं से राधेश्याम रघुवंशी के घर की ओर सी.सी.रोड व नाली निर्माण</t>
+          <t>1732001004/RC/22012034462637 — पानी की टंकी के पास से श्री राम के घर की ओर सी.सी. रोड व नाली निर्माण</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>62386</v>
       </c>
       <c r="I284" s="2" t="n">
-        <v>2184</v>
+        <v>26774</v>
       </c>
       <c r="J284" s="3" t="n">
         <v>43534</v>
       </c>
-      <c r="K284" s="3"/>
+      <c r="K284" s="3" t="n">
+        <v>44195</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RC/22012034516622 — सी.सी. रोड एवं नाली निर्माण संतोष मालवीय के घर से गौरीशंकर खोदरे के घर की ओर कोठरा</t>
+          <t>1732001004/RC/22012034462643 — खोदरे महोल्ला कुआं से राधेश्याम रघुवंशी के घर की ओर सी.सी.रोड व नाली निर्माण</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Suspended</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
-        <v>0</v>
+        <v>62386</v>
       </c>
       <c r="I285" s="2" t="n">
-        <v>0</v>
+        <v>2184</v>
       </c>
       <c r="J285" s="3" t="n">
-        <v>43491</v>
+        <v>43534</v>
       </c>
       <c r="K285" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RC/22012034516623 — सी.सी. रोड एवं नाली निर्माण प्राथमिक शाला से सुरेश रघुवंशी के के घर की ओर कोठरा</t>
+          <t>1732001004/RC/22012034516622 — सी.सी. रोड एवं नाली निर्माण संतोष मालवीय के घर से गौरीशंकर खोदरे के घर की ओर कोठरा</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I286" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J286" s="3" t="n">
-        <v>43856</v>
+        <v>43491</v>
       </c>
       <c r="K286" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RC/22012034516625 — सी.सी. रोड एवं नाली निर्माण रमेश माणिक के घर से सुरेश टाले के घर कि ओर कोठरा</t>
+          <t>1732001004/RC/22012034516623 — सी.सी. रोड एवं नाली निर्माण प्राथमिक शाला से सुरेश रघुवंशी के के घर की ओर कोठरा</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I287" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J287" s="3" t="n">
         <v>43856</v>
       </c>
       <c r="K287" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RC/22012034535338 — ग्रेवल रोड मेन रोड से गौशाला की ओर पहुच मार्ग ग्राम नि‍माचा कोठरा</t>
+          <t>1732001004/RC/22012034516625 — सी.सी. रोड एवं नाली निर्माण रमेश माणिक के घर से सुरेश टाले के घर कि ओर कोठरा</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I288" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J288" s="3" t="n">
-        <v>43935</v>
+        <v>43856</v>
       </c>
       <c r="K288" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RC/22012034561707 — सी सी रोड मेन रोड से anganwadi भवन तक कोठरा</t>
+          <t>1732001004/RC/22012034535338 — ग्रेवल रोड मेन रोड से गौशाला की ओर पहुच मार्ग ग्राम नि‍माचा कोठरा</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
-        <v>30596</v>
+        <v>0</v>
       </c>
       <c r="I289" s="2" t="n">
-        <v>27084</v>
+        <v>0</v>
       </c>
       <c r="J289" s="3" t="n">
-        <v>44294</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K289" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RC/22012034561709 — AMARDASH KE GHAR SE SUBHAS KE GHAR KI OR CC ROAD NIRMAN KARYA</t>
+          <t>1732001004/RC/22012034561707 — सी सी रोड मेन रोड से anganwadi भवन तक कोठरा</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
-        <v>97430</v>
+        <v>30596</v>
       </c>
       <c r="I290" s="2" t="n">
-        <v>56876</v>
+        <v>27084</v>
       </c>
       <c r="J290" s="3" t="n">
-        <v>44315</v>
-[...1 lines deleted...]
-      <c r="K290" s="3"/>
+        <v>44294</v>
+      </c>
+      <c r="K290" s="3" t="n">
+        <v>44770</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RC/22012034571750 — मेन रोड से निमाचा नर्सरी की ओर ग्रेवल रोड निर्माण कार्य ग्राम निमाचा (कोठरा )</t>
+          <t>1732001004/RC/22012034561709 — AMARDASH KE GHAR SE SUBHAS KE GHAR KI OR CC ROAD NIRMAN KARYA</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
-        <v>0</v>
+        <v>97430</v>
       </c>
       <c r="I291" s="2" t="n">
-        <v>0</v>
+        <v>56876</v>
       </c>
       <c r="J291" s="3" t="n">
-        <v>44300</v>
+        <v>44315</v>
       </c>
       <c r="K291" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RC/22012034584796 — मेन रोड से विश्राम कीर के घर कि ओर सी.सी. रोड निर्माण कार्य ग्राम कोठरा</t>
+          <t>1732001004/RC/22012034571750 — मेन रोड से निमाचा नर्सरी की ओर ग्रेवल रोड निर्माण कार्य ग्राम निमाचा (कोठरा )</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
-        <v>56361</v>
+        <v>0</v>
       </c>
       <c r="I292" s="2" t="n">
-        <v>51144</v>
+        <v>0</v>
       </c>
       <c r="J292" s="3" t="n">
-        <v>44497</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K292" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RC/22012034660105 — सी.सी. रोड निर्माण कार्य महेश रघुवंशी के घर से साहू जी के घर की ओर कोठरा</t>
+          <t>1732001004/RC/22012034584796 — मेन रोड से विश्राम कीर के घर कि ओर सी.सी. रोड निर्माण कार्य ग्राम कोठरा</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
-        <v>0</v>
+        <v>56361</v>
       </c>
       <c r="I293" s="2" t="n">
-        <v>0</v>
+        <v>51144</v>
       </c>
       <c r="J293" s="3" t="n">
-        <v>45153</v>
-[...1 lines deleted...]
-      <c r="K293" s="3"/>
+        <v>44497</v>
+      </c>
+      <c r="K293" s="3" t="n">
+        <v>44772</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RC/22012034660106 — सी.सी. रोड निर्माण कार्य महेश रघुवंशी के घर से साहू जी के घर की ओर कोठरा</t>
+          <t>1732001004/RC/22012034660105 — सी.सी. रोड निर्माण कार्य महेश रघुवंशी के घर से साहू जी के घर की ओर कोठरा</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
-        <v>87000</v>
+        <v>0</v>
       </c>
       <c r="I294" s="2" t="n">
-        <v>84864</v>
+        <v>0</v>
       </c>
       <c r="J294" s="3" t="n">
-        <v>45204</v>
-[...3 lines deleted...]
-      </c>
+        <v>45153</v>
+      </c>
+      <c r="K294" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RC/22012034660132 — सी.सी.रोड निर्माण कार्य साहू जी के घर से कल्याण रघुवंशी के घर की ओर कोठरा</t>
+          <t>1732001004/RC/22012034660106 — सी.सी. रोड निर्माण कार्य महेश रघुवंशी के घर से साहू जी के घर की ओर कोठरा</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
-        <v>58000</v>
+        <v>87000</v>
       </c>
       <c r="I295" s="2" t="n">
-        <v>56576</v>
+        <v>84864</v>
       </c>
       <c r="J295" s="3" t="n">
         <v>45204</v>
       </c>
       <c r="K295" s="3" t="n">
         <v>45350</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RC/22012034681280 — सी.सी. रोड निर्माण कार्य कल्याण सिंह के घर से चंद्रकिशोर मुकाती के घर की ओर कोठरा</t>
+          <t>1732001004/RC/22012034660132 — सी.सी.रोड निर्माण कार्य साहू जी के घर से कल्याण रघुवंशी के घर की ओर कोठरा</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
-        <v>53007</v>
+        <v>58000</v>
       </c>
       <c r="I296" s="2" t="n">
-        <v>0</v>
+        <v>56576</v>
       </c>
       <c r="J296" s="3" t="n">
-        <v>45315</v>
-[...1 lines deleted...]
-      <c r="K296" s="3"/>
+        <v>45204</v>
+      </c>
+      <c r="K296" s="3" t="n">
+        <v>45350</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RC/22012034683998 — सी.सी.रोड निर्माण कार्य चंद्रकिशोर मुकाती  के घर से सुरेश गौंड  के घर की ओर कोठरा</t>
+          <t>1732001004/RC/22012034681280 — सी.सी. रोड निर्माण कार्य कल्याण सिंह के घर से चंद्रकिशोर मुकाती के घर की ओर कोठरा</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
-        <v>65987</v>
+        <v>53007</v>
       </c>
       <c r="I297" s="2" t="n">
-        <v>120</v>
+        <v>0</v>
       </c>
       <c r="J297" s="3" t="n">
-        <v>45367</v>
+        <v>45315</v>
       </c>
       <c r="K297" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RC/22012034821371 — सी.सी. रोड निर्माण कार्य रमेश कार्य रमेश माणिक के घर से सुरेश टाले के घर की ओर कोठरा</t>
+          <t>1732001004/RC/22012034683998 — सी.सी.रोड निर्माण कार्य चंद्रकिशोर मुकाती  के घर से सुरेश गौंड  के घर की ओर कोठरा</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
-        <v>52256</v>
+        <v>65987</v>
       </c>
       <c r="I298" s="2" t="n">
-        <v>28188</v>
+        <v>120</v>
       </c>
       <c r="J298" s="3" t="n">
-        <v>45491</v>
+        <v>45367</v>
       </c>
       <c r="K298" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RC/22012034821379 — सी.सी. रोड निर्माण कार्य रमेश कार्य रमेश माणिक के घर से सुरेश टाले के घर की ओर कोठरा</t>
+          <t>1732001004/RC/22012034821371 — सी.सी. रोड निर्माण कार्य रमेश कार्य रमेश माणिक के घर से सुरेश टाले के घर की ओर कोठरा</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>52256</v>
       </c>
       <c r="I299" s="2" t="n">
-        <v>0</v>
+        <v>28188</v>
       </c>
       <c r="J299" s="3" t="n">
-        <v>45451</v>
+        <v>45491</v>
       </c>
       <c r="K299" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RC/22012034828794 — सी.सी. रोड निर्माण कार्य राममोहन मालवीय के घर से गोविन्द रघुवंशी के घर की ओर कोठरा</t>
+          <t>1732001004/RC/22012034821379 — सी.सी. रोड निर्माण कार्य रमेश कार्य रमेश माणिक के घर से सुरेश टाले के घर की ओर कोठरा</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
-        <v>39799</v>
+        <v>52256</v>
       </c>
       <c r="I300" s="2" t="n">
-        <v>38391.36</v>
+        <v>0</v>
       </c>
       <c r="J300" s="3" t="n">
-        <v>45705</v>
+        <v>45451</v>
       </c>
       <c r="K300" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RC/22012034833668 — सी.सी.रोड निर्माण कार्य राममोहन मालवीय के घर से गोविन्द रघुवंशी के घर की ओर कोठरा</t>
+          <t>1732001004/RC/22012034828794 — सी.सी. रोड निर्माण कार्य राममोहन मालवीय के घर से गोविन्द रघुवंशी के घर की ओर कोठरा</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
-        <v>0</v>
+        <v>39799</v>
       </c>
       <c r="I301" s="2" t="n">
-        <v>0</v>
+        <v>38391.36</v>
       </c>
       <c r="J301" s="3" t="n">
-        <v>45567</v>
+        <v>45705</v>
       </c>
       <c r="K301" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RC/45 — ग्रेवल रोड निमार्ण कोठरा</t>
+          <t>1732001004/RC/22012034833668 — सी.सी.रोड निर्माण कार्य राममोहन मालवीय के घर से गोविन्द रघुवंशी के घर की ओर कोठरा</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I302" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J302" s="3" t="n">
-        <v>39357</v>
+        <v>45567</v>
       </c>
       <c r="K302" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RS/22012034257836 — मर्यादा अभियान कोठरा 1</t>
+          <t>1732001004/RC/45 — ग्रेवल रोड निमार्ण कोठरा</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
-        <v>59400</v>
+        <v>0</v>
       </c>
       <c r="I303" s="2" t="n">
-        <v>59399.98</v>
+        <v>0</v>
       </c>
       <c r="J303" s="3" t="n">
-        <v>41856</v>
-[...3 lines deleted...]
-      </c>
+        <v>39357</v>
+      </c>
+      <c r="K303" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RS/22012034286068 — शौचालय निर्माण शिवलाल मांगीलाल कोठरा</t>
+          <t>1732001004/RS/22012034257836 — मर्यादा अभियान कोठरा 1</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
-        <v>3180</v>
+        <v>59400</v>
       </c>
       <c r="I304" s="2" t="n">
-        <v>3180</v>
+        <v>59399.98</v>
       </c>
       <c r="J304" s="3" t="n">
-        <v>42290</v>
+        <v>41856</v>
       </c>
       <c r="K304" s="3" t="n">
-        <v>42302</v>
+        <v>42233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RS/22012034287089 — SHOCHALAY NIRMAN BABULAL / MANGILAL KOTHRA</t>
+          <t>1732001004/RS/22012034286068 — शौचालय निर्माण शिवलाल मांगीलाल कोठरा</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I305" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J305" s="3" t="n">
         <v>42290</v>
       </c>
       <c r="K305" s="3" t="n">
         <v>42302</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RS/22012034287138 — SHOCHALAY NIRMAN RAMJIVAN / GULDAR KOTHRA</t>
+          <t>1732001004/RS/22012034287089 — SHOCHALAY NIRMAN BABULAL / MANGILAL KOTHRA</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I306" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J306" s="3" t="n">
         <v>42290</v>
       </c>
       <c r="K306" s="3" t="n">
         <v>42302</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RS/22012034287151 — SHOCHALAY NIRMAN MUKESH / MANGILAL KOTHRA</t>
+          <t>1732001004/RS/22012034287138 — SHOCHALAY NIRMAN RAMJIVAN / GULDAR KOTHRA</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I307" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J307" s="3" t="n">
         <v>42290</v>
       </c>
       <c r="K307" s="3" t="n">
         <v>42302</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RS/22012034287158 — SHOCHALAY NIRMAN MOHAN / HARISINH KOTHRA</t>
+          <t>1732001004/RS/22012034287151 — SHOCHALAY NIRMAN MUKESH / MANGILAL KOTHRA</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I308" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J308" s="3" t="n">
         <v>42290</v>
       </c>
       <c r="K308" s="3" t="n">
         <v>42302</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RS/22012034287207 — SHOCHALAY NIRMAN NIRBHAY / DAMMU KOTHRA</t>
+          <t>1732001004/RS/22012034287158 — SHOCHALAY NIRMAN MOHAN / HARISINH KOTHRA</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I309" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J309" s="3" t="n">
         <v>42290</v>
       </c>
       <c r="K309" s="3" t="n">
         <v>42302</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RS/22012034287208 — SHOCHALAY NIRMAN MURLIDHAR / RAVISHANKAR KOTHRA</t>
+          <t>1732001004/RS/22012034287207 — SHOCHALAY NIRMAN NIRBHAY / DAMMU KOTHRA</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I310" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J310" s="3" t="n">
         <v>42290</v>
       </c>
       <c r="K310" s="3" t="n">
         <v>42302</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RS/22012034287209 — SHOCHALAY NIRMAN RAJARAM / BABULAL</t>
+          <t>1732001004/RS/22012034287208 — SHOCHALAY NIRMAN MURLIDHAR / RAVISHANKAR KOTHRA</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I311" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J311" s="3" t="n">
         <v>42290</v>
       </c>
       <c r="K311" s="3" t="n">
         <v>42302</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RS/22012034287210 — SHOCHALAY VIMALA BAI / JOKHILAL KOTHRA</t>
+          <t>1732001004/RS/22012034287209 — SHOCHALAY NIRMAN RAJARAM / BABULAL</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I312" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J312" s="3" t="n">
         <v>42290</v>
       </c>
       <c r="K312" s="3" t="n">
         <v>42302</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RS/22012034287211 — SHOCHALAY NIRMAN RAMMOHAN / DHANNULAL KOTHRA</t>
+          <t>1732001004/RS/22012034287210 — SHOCHALAY VIMALA BAI / JOKHILAL KOTHRA</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I313" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J313" s="3" t="n">
         <v>42290</v>
       </c>
       <c r="K313" s="3" t="n">
         <v>42302</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RS/22012034324914 — प्राथमिक कन्या शाला के पास कोठरा</t>
+          <t>1732001004/RS/22012034287211 — SHOCHALAY NIRMAN RAMMOHAN / DHANNULAL KOTHRA</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
-        <v>17570</v>
+        <v>3180</v>
       </c>
       <c r="I314" s="2" t="n">
-        <v>0</v>
+        <v>3180</v>
       </c>
       <c r="J314" s="3" t="n">
-        <v>42780</v>
-[...1 lines deleted...]
-      <c r="K314" s="3"/>
+        <v>42290</v>
+      </c>
+      <c r="K314" s="3" t="n">
+        <v>42302</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RS/22012034324923 — नाडेप निर्माण प्राथमिक कन्या शाला के पास कोठरा</t>
+          <t>1732001004/RS/22012034324914 — प्राथमिक कन्या शाला के पास कोठरा</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
-        <v>17500</v>
+        <v>17570</v>
       </c>
       <c r="I315" s="2" t="n">
-        <v>15808</v>
+        <v>0</v>
       </c>
       <c r="J315" s="3" t="n">
         <v>42780</v>
       </c>
-      <c r="K315" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K315" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RS/22012034324932 — नाडेप निर्माण अनिल वर्मा के घर के सामने कोठरा</t>
+          <t>1732001004/RS/22012034324923 — नाडेप निर्माण प्राथमिक कन्या शाला के पास कोठरा</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>17500</v>
       </c>
       <c r="I316" s="2" t="n">
-        <v>15975</v>
+        <v>15808</v>
       </c>
       <c r="J316" s="3" t="n">
         <v>42780</v>
       </c>
       <c r="K316" s="3" t="n">
         <v>43283</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RS/22012034324935 — नाडेप निर्माण नालटेकरी कोठरा</t>
+          <t>1732001004/RS/22012034324932 — नाडेप निर्माण अनिल वर्मा के घर के सामने कोठरा</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
         <v>17500</v>
       </c>
       <c r="I317" s="2" t="n">
         <v>15975</v>
       </c>
       <c r="J317" s="3" t="n">
-        <v>42801</v>
+        <v>42780</v>
       </c>
       <c r="K317" s="3" t="n">
         <v>43283</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RS/22012034440002 — नाली  ि‍नमार्ण गोलू जमादार के घर से कल्याण रघुवंशी के घर कि ओर कोठरा</t>
+          <t>1732001004/RS/22012034324935 — नाडेप निर्माण नालटेकरी कोठरा</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
-        <v>12877</v>
+        <v>17500</v>
       </c>
       <c r="I318" s="2" t="n">
-        <v>8436</v>
+        <v>15975</v>
       </c>
       <c r="J318" s="3" t="n">
-        <v>43534</v>
+        <v>42801</v>
       </c>
       <c r="K318" s="3" t="n">
-        <v>43824</v>
+        <v>43283</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RS/22012034440069 — नाली ि‍नमार्ण बलाई मोहल्‍ला हेंडपंप से सीसी रोड की ओर कोठारा</t>
+          <t>1732001004/RS/22012034440002 — नाली  ि‍नमार्ण गोलू जमादार के घर से कल्याण रघुवंशी के घर कि ओर कोठरा</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
-        <v>11265</v>
+        <v>12877</v>
       </c>
       <c r="I319" s="2" t="n">
-        <v>7392</v>
+        <v>8436</v>
       </c>
       <c r="J319" s="3" t="n">
         <v>43534</v>
       </c>
       <c r="K319" s="3" t="n">
-        <v>43961</v>
+        <v>43824</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RS/22012034478613 — आर.सी.सी. नाली निर्माण पानी की टंकी से महेश रघुवंशी के घर की और ग्राम कोठरा</t>
+          <t>1732001004/RS/22012034440069 — नाली ि‍नमार्ण बलाई मोहल्‍ला हेंडपंप से सीसी रोड की ओर कोठारा</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
-        <v>84277</v>
+        <v>11265</v>
       </c>
       <c r="I320" s="2" t="n">
-        <v>78280</v>
+        <v>7392</v>
       </c>
       <c r="J320" s="3" t="n">
-        <v>43970</v>
+        <v>43534</v>
       </c>
       <c r="K320" s="3" t="n">
-        <v>44296</v>
+        <v>43961</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RS/22012034478614 — आर.सी.सी. नाली निर्माण बाजार चौक  से अमरदास टाले के घर की और ग्राम कोठरा</t>
+          <t>1732001004/RS/22012034478613 — आर.सी.सी. नाली निर्माण पानी की टंकी से महेश रघुवंशी के घर की और ग्राम कोठरा</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
-        <v>91745</v>
+        <v>84277</v>
       </c>
       <c r="I321" s="2" t="n">
-        <v>85358.6</v>
+        <v>78280</v>
       </c>
       <c r="J321" s="3" t="n">
-        <v>44161</v>
-[...1 lines deleted...]
-      <c r="K321" s="3"/>
+        <v>43970</v>
+      </c>
+      <c r="K321" s="3" t="n">
+        <v>44296</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RS/22012034499174 — सामुदायिक स्वच्छता परिसर प्राथ.कन्या शाला के पास कोठरा</t>
+          <t>1732001004/RS/22012034478614 — आर.सी.सी. नाली निर्माण बाजार चौक  से अमरदास टाले के घर की और ग्राम कोठरा</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
-        <v>43700</v>
+        <v>91745</v>
       </c>
       <c r="I322" s="2" t="n">
-        <v>38166</v>
+        <v>85358.6</v>
       </c>
       <c r="J322" s="3" t="n">
-        <v>44117</v>
-[...3 lines deleted...]
-      </c>
+        <v>44161</v>
+      </c>
+      <c r="K322" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RS/22012034519063 — ग्वाल बाबा हैंडपंप पर सोकता गड्डा निर्माण कार्य ग्राम कोठरा</t>
+          <t>1732001004/RS/22012034499174 — सामुदायिक स्वच्छता परिसर प्राथ.कन्या शाला के पास कोठरा</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
-        <v>90438.83</v>
+        <v>43700</v>
       </c>
       <c r="I323" s="2" t="n">
-        <v>30301</v>
+        <v>38166</v>
       </c>
       <c r="J323" s="3" t="n">
-        <v>44378</v>
+        <v>44117</v>
       </c>
       <c r="K323" s="3" t="n">
-        <v>45784</v>
+        <v>45343</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RS/22012034519065 — बाजार चौक हैंडपंप पर सोकता गड्डा निर्माण कार्य ग्राम कोठरा</t>
+          <t>1732001004/RS/22012034519063 — ग्वाल बाबा हैंडपंप पर सोकता गड्डा निर्माण कार्य ग्राम कोठरा</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
-        <v>0</v>
+        <v>90438.83</v>
       </c>
       <c r="I324" s="2" t="n">
-        <v>0</v>
+        <v>30301</v>
       </c>
       <c r="J324" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K324" s="3"/>
+        <v>44378</v>
+      </c>
+      <c r="K324" s="3" t="n">
+        <v>45784</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RS/22012034519067 — ई कक्ष के पास हैंडपंप पर सोकता गड्डा निर्माण कार्य ग्राम कोठरा</t>
+          <t>1732001004/RS/22012034519065 — बाजार चौक हैंडपंप पर सोकता गड्डा निर्माण कार्य ग्राम कोठरा</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I325" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J325" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K325" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RS/22012034519068 — शा हाई स्कूल भवन के  हैंडपंप पर सोकता गड्डा निर्माण कार्य ग्राम कोठरा</t>
+          <t>1732001004/RS/22012034519067 — ई कक्ष के पास हैंडपंप पर सोकता गड्डा निर्माण कार्य ग्राम कोठरा</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I326" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K326" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RS/22012034519070 — राधेश्याम मालवीय के खले के पास हैंडपंप पर सोकता गड्डा निर्माण कार्य ग्राम कोठरा</t>
+          <t>1732001004/RS/22012034519068 — शा हाई स्कूल भवन के  हैंडपंप पर सोकता गड्डा निर्माण कार्य ग्राम कोठरा</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I327" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RS/22012034519071 — श्री राम गौंड के घर के  पास हैंडपंप पर सोकता गड्डा निर्माण कार्य ग्राम कोठरा</t>
+          <t>1732001004/RS/22012034519070 — राधेश्याम मालवीय के खले के पास हैंडपंप पर सोकता गड्डा निर्माण कार्य ग्राम कोठरा</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I328" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J328" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RS/22012034519074 — नहर पुलिया के पास नाड़ेप निर्माण कार्य ग्राम कोठरा</t>
+          <t>1732001004/RS/22012034519071 — श्री राम गौंड के घर के  पास हैंडपंप पर सोकता गड्डा निर्माण कार्य ग्राम कोठरा</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K329" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RS/22012034519075 — प्राथमिक स्वास्थ केंद्र  कोठरा मे नाड़ेप निर्माण कार्य ग्राम कोठरा 01</t>
+          <t>1732001004/RS/22012034519074 — नहर पुलिया के पास नाड़ेप निर्माण कार्य ग्राम कोठरा</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I330" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K330" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RS/22012034519077 — प्राथमिक स्वास्थ केंद्र  कोठरा मे नाड़ेप निर्माण कार्य ग्राम कोठरा 02</t>
+          <t>1732001004/RS/22012034519075 — प्राथमिक स्वास्थ केंद्र  कोठरा मे नाड़ेप निर्माण कार्य ग्राम कोठरा 01</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I331" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K331" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RS/22012034519078 — शा हाई स्कूल भवन कोठरा मे नाड़ेप निर्माण कार्य ग्राम कोठरा</t>
+          <t>1732001004/RS/22012034519077 — प्राथमिक स्वास्थ केंद्र  कोठरा मे नाड़ेप निर्माण कार्य ग्राम कोठरा 02</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J332" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RS/22012034519080 — ग्राम पंचायत भवन कोठरा मे नाड़ेप निर्माण कार्य ग्राम कोठरा</t>
+          <t>1732001004/RS/22012034519078 — शा हाई स्कूल भवन कोठरा मे नाड़ेप निर्माण कार्य ग्राम कोठरा</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I333" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J333" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RS/22012034519083 — शांतिधाम के पास नाड़ेप निर्माण कार्य ग्राम कोठरा</t>
+          <t>1732001004/RS/22012034519080 — ग्राम पंचायत भवन कोठरा मे नाड़ेप निर्माण कार्य ग्राम कोठरा</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
-        <v>126204.66</v>
+        <v>0</v>
       </c>
       <c r="I334" s="2" t="n">
-        <v>107235.35</v>
+        <v>0</v>
       </c>
       <c r="J334" s="3" t="n">
-        <v>44525</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K334" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RS/22012034519089 — मंगल भवन के पास नाड़ेप निर्माण कार्य ग्राम कोठरा</t>
+          <t>1732001004/RS/22012034519083 — शांतिधाम के पास नाड़ेप निर्माण कार्य ग्राम कोठरा</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
-        <v>0</v>
+        <v>126204.66</v>
       </c>
       <c r="I335" s="2" t="n">
-        <v>0</v>
+        <v>107235.35</v>
       </c>
       <c r="J335" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K335" s="3"/>
+        <v>44525</v>
+      </c>
+      <c r="K335" s="3" t="n">
+        <v>45621</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RS/22012034519111 — हितग्राही मूलक नाड़ेप निर्माण कार्य यूनिट 1 ग्राम कोठरा हितग्राही लछीराम,गरीबदास,कुअरसिह , जगदीश रमेश</t>
+          <t>1732001004/RS/22012034519089 — मंगल भवन के पास नाड़ेप निर्माण कार्य ग्राम कोठरा</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
-        <v>77583.15</v>
+        <v>0</v>
       </c>
       <c r="I336" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J336" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RS/22012034519113 — हितग्राही मूलक नाड़ेप निर्माण कार्य यूनिट 2 हितग्राही गज्जु,सदन,राजेंद्र,मनोज,राजेंद्र ग्राम कोठरा</t>
+          <t>1732001004/RS/22012034519111 — हितग्राही मूलक नाड़ेप निर्माण कार्य यूनिट 1 ग्राम कोठरा हितग्राही लछीराम,गरीबदास,कुअरसिह , जगदीश रमेश</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
-        <v>78442.9</v>
+        <v>77583.15</v>
       </c>
       <c r="I337" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J337" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RS/22012034519114 — हितग्राही मूलक नाड़ेप निर्माण कार्य यूनिट 3 हितग्राही मुकेश ,नवीन,हजारीलाल,दुर्गा बाई ,नेहरू</t>
+          <t>1732001004/RS/22012034519113 — हितग्राही मूलक नाड़ेप निर्माण कार्य यूनिट 2 हितग्राही गज्जु,सदन,राजेंद्र,मनोज,राजेंद्र ग्राम कोठरा</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
-        <v>0</v>
+        <v>78442.9</v>
       </c>
       <c r="I338" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J338" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RS/22012034535746 — SENIGRATION SED NIRMAN KARYA KOTHRA</t>
+          <t>1732001004/RS/22012034519114 — हितग्राही मूलक नाड़ेप निर्माण कार्य यूनिट 3 हितग्राही मुकेश ,नवीन,हजारीलाल,दुर्गा बाई ,नेहरू</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I339" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J339" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RS/22012034535750 — SENIGRATION SED NIMANA KARYA KOTHRA</t>
+          <t>1732001004/RS/22012034535746 — SENIGRATION SED NIRMAN KARYA KOTHRA</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
-        <v>51783</v>
+        <v>0</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>51602.96</v>
+        <v>0</v>
       </c>
       <c r="J340" s="3" t="n">
-        <v>44588</v>
+        <v>44300</v>
       </c>
       <c r="K340" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RS/22012034569380 — सी.सी. नाली निर्माण कार्य हनुमान मंदिर के सामने से कडवा गुर्जर के घर कि ओर ग्राम कोठरा</t>
+          <t>1732001004/RS/22012034535750 — SENIGRATION SED NIMANA KARYA KOTHRA</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
-        <v>28027</v>
+        <v>51783</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>27020</v>
+        <v>51602.96</v>
       </c>
       <c r="J341" s="3" t="n">
-        <v>44525</v>
+        <v>44588</v>
       </c>
       <c r="K341" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RS/22012034631164 — Ramendra patel ke ghar se sonu gond ke ghar ko or kothra</t>
+          <t>1732001004/RS/22012034569380 — सी.सी. नाली निर्माण कार्य हनुमान मंदिर के सामने से कडवा गुर्जर के घर कि ओर ग्राम कोठरा</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
-        <v>10538</v>
+        <v>28027</v>
       </c>
       <c r="I342" s="2" t="n">
-        <v>0</v>
+        <v>27020</v>
       </c>
       <c r="J342" s="3" t="n">
-        <v>44471</v>
+        <v>44525</v>
       </c>
       <c r="K342" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RS/22012034631244 — Hitgrahi mulak khad gadda nirman karya kothra 01</t>
+          <t>1732001004/RS/22012034631164 — Ramendra patel ke ghar se sonu gond ke ghar ko or kothra</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
-        <v>0</v>
+        <v>10538</v>
       </c>
       <c r="I343" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J343" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K343" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RS/22012034631471 — आर.सी.सी. नाली निर्माण कार्य अनिल मुकाती के घर से शर्मा जी के घर की और कोठरा</t>
+          <t>1732001004/RS/22012034631244 — Hitgrahi mulak khad gadda nirman karya kothra 01</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
-        <v>48579</v>
+        <v>0</v>
       </c>
       <c r="I344" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J344" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K344" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RS/22012034640870 — सामुदायिक नाडेप निर्माण कार्य ग्राम कोठरा यूनिट 5</t>
+          <t>1732001004/RS/22012034631471 — आर.सी.सी. नाली निर्माण कार्य अनिल मुकाती के घर से शर्मा जी के घर की और कोठरा</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
-        <v>0</v>
+        <v>48579</v>
       </c>
       <c r="I345" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J345" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K345" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RS/22012034640874 — सामुदायिक नाडेप निर्माण कार्य ग्राम कोठरा यूनिट 5</t>
+          <t>1732001004/RS/22012034640870 — सामुदायिक नाडेप निर्माण कार्य ग्राम कोठरा यूनिट 5</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I346" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J346" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K346" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RS/22012034640875 — सामुदायिक नाडेप निर्माण कार्य ग्राम कोठरा यूनिट 5</t>
+          <t>1732001004/RS/22012034640874 — सामुदायिक नाडेप निर्माण कार्य ग्राम कोठरा यूनिट 5</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I347" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J347" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K347" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RS/22012034681708 — आर सी सी नाली निर्माण कार्य अनिल मुकाती के घर से शर्मा जी के घर कि ओर ग्राम कोठरा</t>
+          <t>1732001004/RS/22012034640875 — सामुदायिक नाडेप निर्माण कार्य ग्राम कोठरा यूनिट 5</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I348" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>44836</v>
+        <v>44471</v>
       </c>
       <c r="K348" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RS/22012034681709 — आर सी सी नाली निर्माण कार्य अनिल मुकाती के घर से शर्मा जी के घर कि ओर ग्राम कोठरा</t>
+          <t>1732001004/RS/22012034681708 — आर सी सी नाली निर्माण कार्य अनिल मुकाती के घर से शर्मा जी के घर कि ओर ग्राम कोठरा</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I349" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J349" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K349" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RS/22012034681710 — आर सी सी नाली निर्माण कार्य अनिल मुकाती के घर से शर्मा जी के घर कि ओर ग्राम कोठरा</t>
+          <t>1732001004/RS/22012034681709 — आर सी सी नाली निर्माण कार्य अनिल मुकाती के घर से शर्मा जी के घर कि ओर ग्राम कोठरा</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I350" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J350" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K350" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RS/22012034681711 — आर सी सी नाली निर्माण कार्य अनिल मुकाती के घर से शर्मा जी के घर कि ओर ग्राम कोठरा</t>
+          <t>1732001004/RS/22012034681710 — आर सी सी नाली निर्माण कार्य अनिल मुकाती के घर से शर्मा जी के घर कि ओर ग्राम कोठरा</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I351" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J351" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K351" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RS/22012034681713 — आर सी सी नाली निर्माण कार्य अनिल मुकाती के घर से शर्मा जी के घर कि ओर ग्राम कोठरा</t>
+          <t>1732001004/RS/22012034681711 — आर सी सी नाली निर्माण कार्य अनिल मुकाती के घर से शर्मा जी के घर कि ओर ग्राम कोठरा</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I352" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J352" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K352" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RS/22012034681714 — आर सी सी नाली निर्माण कार्य अनिल मुकाती के घर से शर्मा जी के घर कि ओर ग्राम कोठरा</t>
+          <t>1732001004/RS/22012034681713 — आर सी सी नाली निर्माण कार्य अनिल मुकाती के घर से शर्मा जी के घर कि ओर ग्राम कोठरा</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I353" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J353" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K353" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RS/22012034681715 — आर सी सी नाली निर्माण कार्य अनिल मुकाती के घर से शर्मा जी के घर कि ओर ग्राम कोठरा</t>
+          <t>1732001004/RS/22012034681714 — आर सी सी नाली निर्माण कार्य अनिल मुकाती के घर से शर्मा जी के घर कि ओर ग्राम कोठरा</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I354" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RS/22012034681716 — आर सी सी नाली निर्माण कार्य अनिल मुकाती के घर से शर्मा जी के घर कि ओर ग्राम कोठरा</t>
+          <t>1732001004/RS/22012034681715 — आर सी सी नाली निर्माण कार्य अनिल मुकाती के घर से शर्मा जी के घर कि ओर ग्राम कोठरा</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I355" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J355" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RS/22012034681718 — आर सी सी नाली निर्माण कार्य अनिल मुकाती के घर से शर्मा जी के घर कि ओर ग्राम कोठरा</t>
+          <t>1732001004/RS/22012034681716 — आर सी सी नाली निर्माण कार्य अनिल मुकाती के घर से शर्मा जी के घर कि ओर ग्राम कोठरा</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I356" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J356" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K356" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RS/22012034681719 — आर सी सी नाली निर्माण कार्य अनिल मुकाती के घर से शर्मा जी के घर कि ओर ग्राम कोठरा</t>
+          <t>1732001004/RS/22012034681718 — आर सी सी नाली निर्माण कार्य अनिल मुकाती के घर से शर्मा जी के घर कि ओर ग्राम कोठरा</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I357" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J357" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K357" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RS/22012034681726 — आर. सी. सी. नाली निर्माण कार्य अनिल मुकाती के घर से शर्मा जी के घर कि ओर ग्राम कोठरा</t>
+          <t>1732001004/RS/22012034681719 — आर सी सी नाली निर्माण कार्य अनिल मुकाती के घर से शर्मा जी के घर कि ओर ग्राम कोठरा</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
-        <v>48579</v>
+        <v>0</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>35972</v>
+        <v>0</v>
       </c>
       <c r="J358" s="3" t="n">
-        <v>44924</v>
-[...3 lines deleted...]
-      </c>
+        <v>44836</v>
+      </c>
+      <c r="K358" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RS/22012034696203 — सामुदायिक नाडेप निर्माण कार्य यूनिट 05 ग्राम कोठरा</t>
+          <t>1732001004/RS/22012034681726 — आर. सी. सी. नाली निर्माण कार्य अनिल मुकाती के घर से शर्मा जी के घर कि ओर ग्राम कोठरा</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
-        <v>111069.22</v>
+        <v>48579</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>0</v>
+        <v>35972</v>
       </c>
       <c r="J359" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K359" s="3"/>
+        <v>44924</v>
+      </c>
+      <c r="K359" s="3" t="n">
+        <v>45350</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RS/22012035114576 — सी.सी.नाली निर्माण कार्य कमल गोंड के घर से रामदेव के घर की ओर कोठरा</t>
+          <t>1732001004/RS/22012034696203 — सामुदायिक नाडेप निर्माण कार्य यूनिट 05 ग्राम कोठरा</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
-        <v>51000</v>
+        <v>111069.22</v>
       </c>
       <c r="I360" s="2" t="n">
-        <v>43461</v>
+        <v>0</v>
       </c>
       <c r="J360" s="3" t="n">
-        <v>45372</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K360" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RS/22012035124774 — सी.सी. नाली निर्माण कार्य कमल गौंड क्वे घर रामदेव के घर की ओर</t>
+          <t>1732001004/RS/22012035114576 — सी.सी.नाली निर्माण कार्य कमल गोंड के घर से रामदेव के घर की ओर कोठरा</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
-        <v>50322</v>
+        <v>51000</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>0</v>
+        <v>43461</v>
       </c>
       <c r="J361" s="3" t="n">
-        <v>45348</v>
-[...1 lines deleted...]
-      <c r="K361" s="3"/>
+        <v>45372</v>
+      </c>
+      <c r="K361" s="3" t="n">
+        <v>45798</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1732001004/RS/22012035132256 — आर.सी.सी नाली निर्माण कार्य किशनलाल प्रजापति के घर से सुरेश गौंड के घर की ओर कोठरा</t>
+          <t>1732001004/RS/22012035124774 — सी.सी. नाली निर्माण कार्य कमल गौंड क्वे घर रामदेव के घर की ओर</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
-        <v>58174</v>
+        <v>50322</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>56471.41</v>
+        <v>0</v>
       </c>
       <c r="J362" s="3" t="n">
-        <v>45572</v>
-[...3 lines deleted...]
-      </c>
+        <v>45348</v>
+      </c>
+      <c r="K362" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1732001004/SK/1455 — Bharat Nirman Rajeev Gandhi Sewa Kendra,KOTHRA</t>
+          <t>1732001004/RS/22012035132256 — आर.सी.सी नाली निर्माण कार्य किशनलाल प्रजापति के घर से सुरेश गौंड के घर की ओर कोठरा</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
-        <v>118101</v>
+        <v>58174</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>95444.98</v>
+        <v>56471.41</v>
       </c>
       <c r="J363" s="3" t="n">
-        <v>41611</v>
+        <v>45572</v>
       </c>
       <c r="K363" s="3" t="n">
-        <v>43047</v>
+        <v>45747</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1732001004/WC/22012034803514 — CTR KACHCHI NALI NIRMAN KARYA MAIN ROAD SE NIMACHA NARSURY KI OR GP KOTHRA</t>
+          <t>1732001004/SK/1455 — Bharat Nirman Rajeev Gandhi Sewa Kendra,KOTHRA</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
-        <v>99410.78</v>
+        <v>118101</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>45763.22</v>
+        <v>95444.98</v>
       </c>
       <c r="J364" s="3" t="n">
-        <v>44448</v>
+        <v>41611</v>
       </c>
       <c r="K364" s="3" t="n">
-        <v>46114</v>
+        <v>43047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1732001004/WC/22012034804015 — CTR kachchi nali nirman karya nimacha narsury se main road ki or gp kothra</t>
+          <t>1732001004/WC/22012034803514 — CTR KACHCHI NALI NIRMAN KARYA MAIN ROAD SE NIMACHA NARSURY KI OR GP KOTHRA</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
-        <v>68244.72</v>
+        <v>99410.78</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>0</v>
+        <v>45763.22</v>
       </c>
       <c r="J365" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K365" s="3"/>
+        <v>44448</v>
+      </c>
+      <c r="K365" s="3" t="n">
+        <v>46114</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1732001004/WC/22012034925867 — CPT NIRMAN KARYA PUNAM KE KHET SE JAGDISH KE KHET KI OR GRAM NIMACHA</t>
+          <t>1732001004/WC/22012034804015 — CTR kachchi nali nirman karya nimacha narsury se main road ki or gp kothra</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
-        <v>0</v>
+        <v>68244.72</v>
       </c>
       <c r="I366" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J366" s="3" t="n">
-        <v>44587</v>
+        <v>44300</v>
       </c>
       <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1732001004/WC/22012034925868 — CPT NIRMAN KARYA PUNAM KE KHET SE JAGDISH KE KHET KI OR GRAM NIMACHA</t>
+          <t>1732001004/WC/22012034925867 — CPT NIRMAN KARYA PUNAM KE KHET SE JAGDISH KE KHET KI OR GRAM NIMACHA</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
-        <v>43372.41</v>
+        <v>0</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>30595</v>
+        <v>0</v>
       </c>
       <c r="J367" s="3" t="n">
-        <v>44644</v>
-[...3 lines deleted...]
-      </c>
+        <v>44587</v>
+      </c>
+      <c r="K367" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1732001004/WC/22012034925869 — CPT NIRMAN KARYA PUNAM KE KHET SE JAGDISH KE KHET KI OR GRAM NIMACHA</t>
+          <t>1732001004/WC/22012034925868 — CPT NIRMAN KARYA PUNAM KE KHET SE JAGDISH KE KHET KI OR GRAM NIMACHA</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
-        <v>0</v>
+        <v>43372.41</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>0</v>
+        <v>30595</v>
       </c>
       <c r="J368" s="3" t="n">
-        <v>44587</v>
-[...1 lines deleted...]
-      <c r="K368" s="3"/>
+        <v>44644</v>
+      </c>
+      <c r="K368" s="3" t="n">
+        <v>45472</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1732001004/WC/22012034925873 — CPT NIRMAN KARYA AJIT KE KHET SE HARIPRASAD KE KHET KI OR GRAM NIMACHA</t>
+          <t>1732001004/WC/22012034925869 — CPT NIRMAN KARYA PUNAM KE KHET SE JAGDISH KE KHET KI OR GRAM NIMACHA</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
-        <v>43372.41</v>
+        <v>0</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>11844</v>
+        <v>0</v>
       </c>
       <c r="J369" s="3" t="n">
-        <v>44644</v>
-[...3 lines deleted...]
-      </c>
+        <v>44587</v>
+      </c>
+      <c r="K369" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1732001004/WC/22012034925876 — CPT NIRMAN KARYA AJIT KE KHET SE HARIPRASAD KE KHET KI OR GRAM NIMACHA</t>
+          <t>1732001004/WC/22012034925873 — CPT NIRMAN KARYA AJIT KE KHET SE HARIPRASAD KE KHET KI OR GRAM NIMACHA</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
-        <v>0</v>
+        <v>43372.41</v>
       </c>
       <c r="I370" s="2" t="n">
-        <v>0</v>
+        <v>11844</v>
       </c>
       <c r="J370" s="3" t="n">
-        <v>44587</v>
-[...1 lines deleted...]
-      <c r="K370" s="3"/>
+        <v>44644</v>
+      </c>
+      <c r="K370" s="3" t="n">
+        <v>45472</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1732001004/WC/22012034925879 — CPT NIRMAN KARYA AJIT KE KHET SE HARIPRASAD KE KHET KI OR GRAM NIMACHA</t>
+          <t>1732001004/WC/22012034925876 — CPT NIRMAN KARYA AJIT KE KHET SE HARIPRASAD KE KHET KI OR GRAM NIMACHA</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I371" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J371" s="3" t="n">
         <v>44587</v>
       </c>
       <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1732001004/WC/22012035002517 — CPT NIRMAN KARYA DHIRAJ DOGNE KE KHALE SE RAMENDRA PATEL KE KHALE KI OR KOTHRA</t>
+          <t>1732001004/WC/22012034925879 — CPT NIRMAN KARYA AJIT KE KHET SE HARIPRASAD KE KHET KI OR GRAM NIMACHA</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I372" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>44665</v>
+        <v>44587</v>
       </c>
       <c r="K372" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1732001004/WC/22012035002518 — CPT NIRMAN KARYA SUMER SINGH RAGHU KE KHALE SE JHARNE PULIYA KI OR KOTHRA</t>
+          <t>1732001004/WC/22012035002517 — CPT NIRMAN KARYA DHIRAJ DOGNE KE KHALE SE RAMENDRA PATEL KE KHALE KI OR KOTHRA</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I373" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J373" s="3" t="n">
-        <v>44832</v>
+        <v>44665</v>
       </c>
       <c r="K373" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1732001004/WC/22012035002520 — CPT NIRMAN KARYA SARVAN KAHAR KE GHAR SE JHARNE PULIYA KI OR KOTHRA</t>
+          <t>1732001004/WC/22012035002518 — CPT NIRMAN KARYA SUMER SINGH RAGHU KE KHALE SE JHARNE PULIYA KI OR KOTHRA</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I374" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J374" s="3" t="n">
-        <v>44665</v>
+        <v>44832</v>
       </c>
       <c r="K374" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1732001004/WC/22012035006162 — पानी निकासी हेतु कच्ची नाली निर्माण कार्य धीरज दोगने के खले से रामेन्द्र पटेल के खले कि और कोठरा</t>
+          <t>1732001004/WC/22012035002520 — CPT NIRMAN KARYA SARVAN KAHAR KE GHAR SE JHARNE PULIYA KI OR KOTHRA</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
-        <v>43332.49</v>
+        <v>0</v>
       </c>
       <c r="I375" s="2" t="n">
-        <v>33050</v>
+        <v>0</v>
       </c>
       <c r="J375" s="3" t="n">
-        <v>45063</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K375" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1732001004/WC/22012035006165 — पानी निकासी हेतु कच्ची नाली निर्माण कार्य सुमेर सिह के खले से झरने पुलिया  खले कि और निमाचा</t>
+          <t>1732001004/WC/22012035006162 — पानी निकासी हेतु कच्ची नाली निर्माण कार्य धीरज दोगने के खले से रामेन्द्र पटेल के खले कि और कोठरा</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>43332.49</v>
       </c>
       <c r="I376" s="2" t="n">
-        <v>35496</v>
+        <v>33050</v>
       </c>
       <c r="J376" s="3" t="n">
-        <v>44890</v>
+        <v>45063</v>
       </c>
       <c r="K376" s="3" t="n">
         <v>45795</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1732001004/WC/22012035032978 — पानी निकासी हेतु कच्ची नाली निर्माण कार्य सरवन कहार के घर से पुलिया कि ओर</t>
+          <t>1732001004/WC/22012035006165 — पानी निकासी हेतु कच्ची नाली निर्माण कार्य सुमेर सिह के खले से झरने पुलिया  खले कि और निमाचा</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
-        <v>0</v>
+        <v>43332.49</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>0</v>
+        <v>35496</v>
       </c>
       <c r="J377" s="3" t="n">
-        <v>44836</v>
-[...1 lines deleted...]
-      <c r="K377" s="3"/>
+        <v>44890</v>
+      </c>
+      <c r="K377" s="3" t="n">
+        <v>45795</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1732001004/WC/22012035081827 — CTR NIRMAN KARYA SARVAN KAHAR KE KHAR SE SOHAN TALE KE KHET KI OR KOTHRA</t>
+          <t>1732001004/WC/22012035032978 — पानी निकासी हेतु कच्ची नाली निर्माण कार्य सरवन कहार के घर से पुलिया कि ओर</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
-        <v>115729.54</v>
+        <v>0</v>
       </c>
       <c r="I378" s="2" t="n">
-        <v>93189.63</v>
+        <v>0</v>
       </c>
       <c r="J378" s="3" t="n">
-        <v>45127</v>
-[...3 lines deleted...]
-      </c>
+        <v>44836</v>
+      </c>
+      <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1732001004/WC/22012035301083 — POKHAR   NIRMAN KARY KOTHRA</t>
+          <t>1732001004/WC/22012035081827 — CTR NIRMAN KARYA SARVAN KAHAR KE KHAR SE SOHAN TALE KE KHET KI OR KOTHRA</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
-        <v>193356.86</v>
+        <v>115729.54</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>101130.66</v>
+        <v>93189.63</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>45978</v>
+        <v>45127</v>
       </c>
       <c r="K379" s="3" t="n">
-        <v>46157</v>
+        <v>45795</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1732001004/WC/54 — कूप निमार्ण दारकाबाई / मागीलाल कोठरा</t>
+          <t>1732001004/WC/22012035301083 — POKHAR   NIRMAN KARY KOTHRA</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
-        <v>75774</v>
+        <v>193356.86</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>255</v>
+        <v>101130.66</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>39715</v>
+        <v>45978</v>
       </c>
       <c r="K380" s="3" t="n">
-        <v>45139</v>
+        <v>46157</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E381" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F381" s="1" t="inlineStr">
+        <is>
+          <t>1732001004/WC/54 — कूप निमार्ण दारकाबाई / मागीलाल कोठरा</t>
+        </is>
+      </c>
+      <c r="G381" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H381" s="2" t="n">
+        <v>75774</v>
+      </c>
+      <c r="I381" s="2" t="n">
+        <v>255</v>
+      </c>
+      <c r="J381" s="3" t="n">
+        <v>39715</v>
+      </c>
+      <c r="K381" s="3" t="n">
+        <v>45139</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
+      <c r="A382" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B382" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C382" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D382" s="1" t="inlineStr">
+        <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
-      <c r="E381" s="1" t="inlineStr">
+      <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
-      <c r="F381" s="1" t="inlineStr">
+      <c r="F382" s="1" t="inlineStr">
         <is>
           <t>1732001004/WC/69 — कूप निमार्ण अमरसिंह / वरजोर कोठरा</t>
         </is>
       </c>
-      <c r="G381" s="1" t="inlineStr">
+      <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
-      <c r="H381" s="2" t="n">
+      <c r="H382" s="2" t="n">
         <v>79924</v>
       </c>
-      <c r="I381" s="2" t="n">
+      <c r="I382" s="2" t="n">
         <v>4000</v>
       </c>
-      <c r="J381" s="3" t="n">
+      <c r="J382" s="3" t="n">
         <v>39650</v>
       </c>
-      <c r="K381" s="3"/>
+      <c r="K382" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>