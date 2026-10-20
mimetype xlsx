--- v0 (2026-09-02)
+++ v1 (2026-10-20)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K295"/>
+  <dimension ref="A1:K350"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 07:45:46</t>
+          <t>Exported on: 2026-10-20 21:14:01</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: NARMADAPURAM</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -367,51 +367,51 @@
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Constr of agri produce storage building for groups / Construction of Agricultural produce storage Building for Groups</t>
+          <t>Constr of agri produce storage building for groups / Construction of Agricultural Produce Storage Building for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1732001005/AV/22012034537213 — गौ शाला निर्माण कार्य राजकुमार सिरोही  के खेत के पास ग्राम चंदपुरा</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>3804449.17</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>816244.2</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>44228</v>
@@ -1027,51 +1027,51 @@
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Diversion Storm Water Drain for Community</t>
+          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Flood Diversion Drain for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1732001005/FP/22012034630594 — नाला गह्रीकरण कोलोनी मे पुलिया  के पास से चंद्पुरा रोड कि ओर ग्राम भैंसादेह</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>82539.5</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>37665</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45469</v>
@@ -1901,98 +1901,98 @@
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1732001005/IF/22012035541075 — khet talab nirman kary jamna bai gram bhainsadeh</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1732001005/IF/22012035554151 — CC road nirman kary ramjivan lowanshkhet talab nirman kary ramjivan lowanshi gram bhainsadeh</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45761</v>
@@ -5468,51 +5468,51 @@
       <c r="J118" s="3" t="n">
         <v>44734</v>
       </c>
       <c r="K118" s="3" t="n">
         <v>44918</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
           <t>1732001005/IF/IAY/4542251 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106085407</t>
         </is>
       </c>
       <c r="G119" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H119" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I119" s="2" t="n">
         <v>18647.65</v>
       </c>
       <c r="J119" s="3" t="n">
         <v>45587</v>
@@ -6250,51 +6250,51 @@
       <c r="J134" s="3" t="n">
         <v>45624</v>
       </c>
       <c r="K134" s="3" t="n">
         <v>46049</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
           <t>1732001005/IF/IAY/5250896 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114025653</t>
         </is>
       </c>
       <c r="G135" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H135" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I135" s="2" t="n">
         <v>14537</v>
       </c>
       <c r="J135" s="3" t="n">
         <v>45853</v>
@@ -6348,73 +6348,73 @@
       <c r="J136" s="3" t="n">
         <v>45853</v>
       </c>
       <c r="K136" s="3" t="n">
         <v>46049</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
           <t>1732001005/IF/IAY/5286034 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114025470</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I137" s="2" t="n">
-        <v>14616</v>
+        <v>18816</v>
       </c>
       <c r="J137" s="3" t="n">
         <v>45853</v>
       </c>
       <c r="K137" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -6444,98 +6444,98 @@
       <c r="J138" s="3" t="n">
         <v>45853</v>
       </c>
       <c r="K138" s="3" t="n">
         <v>46049</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D139" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E139" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F139" s="1" t="inlineStr">
         <is>
           <t>1732001005/IF/IAY/5305762 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125343661</t>
         </is>
       </c>
       <c r="G139" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H139" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I139" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J139" s="3" t="n">
         <v>45853</v>
       </c>
       <c r="K139" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
           <t>1732001005/IF/IAY/5309698 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114025421</t>
         </is>
       </c>
       <c r="G140" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H140" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I140" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J140" s="3" t="n">
         <v>45917</v>
@@ -6734,7338 +6734,9923 @@
       <c r="J144" s="3" t="n">
         <v>45917</v>
       </c>
       <c r="K144" s="3" t="n">
         <v>46050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
           <t>1732001005/IF/IAY/5792780 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114025701</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J145" s="3" t="n">
         <v>45726</v>
       </c>
       <c r="K145" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F146" s="1" t="inlineStr">
         <is>
-          <t>1732001005/IF/IAY/660190 — Construction of IAY House -IAY REG. NO. MP1363562</t>
+          <t>1732001005/IF/IAY/6324841 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114025585</t>
         </is>
       </c>
       <c r="G146" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H146" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I146" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J146" s="3" t="n">
-        <v>42882</v>
-[...3 lines deleted...]
-      </c>
+        <v>46055</v>
+      </c>
+      <c r="K146" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F147" s="1" t="inlineStr">
         <is>
-          <t>1732001005/IF/IAY/660306 — Construction of IAY House -IAY REG. NO. MP1383116</t>
+          <t>1732001005/IF/IAY/6324865 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114025506</t>
         </is>
       </c>
       <c r="G147" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H147" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I147" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J147" s="3" t="n">
-        <v>42861</v>
-[...3 lines deleted...]
-      </c>
+        <v>46113</v>
+      </c>
+      <c r="K147" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
-          <t>1732001005/IF/IAY/666998 — Construction of IAY House -IAY REG. NO. MP2104473</t>
+          <t>1732001005/IF/IAY/6324870 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106078760</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I148" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J148" s="3" t="n">
-        <v>42875</v>
-[...3 lines deleted...]
-      </c>
+        <v>46083</v>
+      </c>
+      <c r="K148" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
-          <t>1732001005/IF/IAY/667132 — Construction of IAY House -IAY REG. NO. MP2112049</t>
+          <t>1732001005/IF/IAY/6324886 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114025601</t>
         </is>
       </c>
       <c r="G149" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H149" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I149" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J149" s="3" t="n">
-        <v>42875</v>
-[...3 lines deleted...]
-      </c>
+        <v>46083</v>
+      </c>
+      <c r="K149" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
-          <t>1732001005/IF/IAY/667138 — Construction of IAY House -IAY REG. NO. MP2112117</t>
+          <t>1732001005/IF/IAY/6324889 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP134765148</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I150" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J150" s="3" t="n">
-        <v>42875</v>
-[...3 lines deleted...]
-      </c>
+        <v>46083</v>
+      </c>
+      <c r="K150" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
-          <t>1732001005/IF/IAY/667700 — Construction of IAY House -IAY REG. NO. MP2154583</t>
+          <t>1732001005/IF/IAY/6324913 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113811583</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H151" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I151" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J151" s="3" t="n">
-        <v>42882</v>
-[...3 lines deleted...]
-      </c>
+        <v>46083</v>
+      </c>
+      <c r="K151" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
-          <t>1732001005/IF/IAY/667704 — Construction of IAY House -IAY REG. NO. MP2154679</t>
+          <t>1732001005/IF/IAY/6324932 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114025595</t>
         </is>
       </c>
       <c r="G152" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H152" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I152" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J152" s="3" t="n">
-        <v>42882</v>
-[...3 lines deleted...]
-      </c>
+        <v>46055</v>
+      </c>
+      <c r="K152" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
-          <t>1732001005/IF/IAY/667737 — Construction of IAY House -IAY REG. NO. MP2157198</t>
+          <t>1732001005/IF/IAY/6325023 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114024640</t>
         </is>
       </c>
       <c r="G153" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H153" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I153" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J153" s="3" t="n">
-        <v>42875</v>
-[...3 lines deleted...]
-      </c>
+        <v>46055</v>
+      </c>
+      <c r="K153" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
-          <t>1732001005/IF/IAY/667852 — Construction of IAY House -IAY REG. NO. MP2165719</t>
+          <t>1732001005/IF/IAY/6325054 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105798283</t>
         </is>
       </c>
       <c r="G154" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H154" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I154" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J154" s="3" t="n">
-        <v>42861</v>
-[...3 lines deleted...]
-      </c>
+        <v>46119</v>
+      </c>
+      <c r="K154" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
-          <t>1732001005/IF/IAY/667861 — Construction of IAY House -IAY REG. NO. MP2166392</t>
+          <t>1732001005/IF/IAY/6325109 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114024690</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I155" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J155" s="3" t="n">
-        <v>42882</v>
-[...3 lines deleted...]
-      </c>
+        <v>46113</v>
+      </c>
+      <c r="K155" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
-          <t>1732001005/IF/IAY/667970 — Construction of IAY House -IAY REG. NO. MP2172932</t>
+          <t>1732001005/IF/IAY/6325155 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114024618</t>
         </is>
       </c>
       <c r="G156" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H156" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I156" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J156" s="3" t="n">
-        <v>42875</v>
-[...3 lines deleted...]
-      </c>
+        <v>46113</v>
+      </c>
+      <c r="K156" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
-          <t>1732001005/IF/IAY/668031 — Construction of IAY House -IAY REG. NO. MP2178390</t>
+          <t>1732001005/IF/IAY/6325205 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114025326</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I157" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J157" s="3" t="n">
-        <v>42882</v>
-[...3 lines deleted...]
-      </c>
+        <v>46083</v>
+      </c>
+      <c r="K157" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
-          <t>1732001005/IF/IAY/668033 — Construction of IAY House -IAY REG. NO. MP2178428</t>
+          <t>1732001005/IF/IAY/6325231 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106052823</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I158" s="2" t="n">
-        <v>15308</v>
+        <v>0</v>
       </c>
       <c r="J158" s="3" t="n">
-        <v>42875</v>
-[...3 lines deleted...]
-      </c>
+        <v>46083</v>
+      </c>
+      <c r="K158" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
-          <t>1732001005/IF/IAY/668310 — Construction of IAY House -IAY REG. NO. MP2203245</t>
+          <t>1732001005/IF/IAY/6325287 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114025539</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I159" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J159" s="3" t="n">
-        <v>42875</v>
-[...3 lines deleted...]
-      </c>
+        <v>46055</v>
+      </c>
+      <c r="K159" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
-          <t>1732001005/IF/IAY/668321 — Construction of IAY House -IAY REG. NO. MP2204102</t>
+          <t>1732001005/IF/IAY/6325311 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114025399</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I160" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J160" s="3" t="n">
-        <v>42875</v>
-[...3 lines deleted...]
-      </c>
+        <v>46055</v>
+      </c>
+      <c r="K160" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
-          <t>1732001005/IF/IAY/668372 — Construction of IAY House -IAY REG. NO. MP2207774</t>
+          <t>1732001005/IF/IAY/6325426 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP134765601</t>
         </is>
       </c>
       <c r="G161" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H161" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I161" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J161" s="3" t="n">
-        <v>42875</v>
-[...3 lines deleted...]
-      </c>
+        <v>46055</v>
+      </c>
+      <c r="K161" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
-          <t>1732001005/IF/IAY/669638 — Construction of IAY House -IAY REG. NO. MP2288199</t>
+          <t>1732001005/IF/IAY/6325501 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP134765154</t>
         </is>
       </c>
       <c r="G162" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H162" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I162" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J162" s="3" t="n">
-        <v>42875</v>
-[...3 lines deleted...]
-      </c>
+        <v>46119</v>
+      </c>
+      <c r="K162" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
-          <t>1732001005/IF/IAY/670639 — Construction of IAY House -IAY REG. NO. MP2346851</t>
+          <t>1732001005/IF/IAY/6325531 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127571940</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I163" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J163" s="3" t="n">
-        <v>42882</v>
-[...3 lines deleted...]
-      </c>
+        <v>46083</v>
+      </c>
+      <c r="K163" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
-          <t>1732001005/IF/IAY/671501 — Construction of IAY House -IAY REG. NO. MP2415709</t>
+          <t>1732001005/IF/IAY/6325587 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115086045</t>
         </is>
       </c>
       <c r="G164" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H164" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I164" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J164" s="3" t="n">
-        <v>42861</v>
-[...3 lines deleted...]
-      </c>
+        <v>46055</v>
+      </c>
+      <c r="K164" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
-          <t>1732001005/IF/IAY/671758 — Construction of IAY House -IAY REG. NO. MP2435636</t>
+          <t>1732001005/IF/IAY/6335668 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102342202</t>
         </is>
       </c>
       <c r="G165" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I165" s="2" t="n">
-        <v>15308</v>
+        <v>0</v>
       </c>
       <c r="J165" s="3" t="n">
-        <v>42875</v>
-[...3 lines deleted...]
-      </c>
+        <v>46083</v>
+      </c>
+      <c r="K165" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
-          <t>1732001005/IF/IAY/672024 — Construction of IAY House -IAY REG. NO. MP2472357</t>
+          <t>1732001005/IF/IAY/6335925 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150904709</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I166" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J166" s="3" t="n">
-        <v>42882</v>
-[...3 lines deleted...]
-      </c>
+        <v>46055</v>
+      </c>
+      <c r="K166" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
-          <t>1732001005/IF/IAY/672260 — Construction of IAY House -IAY REG. NO. MP2496569</t>
+          <t>1732001005/IF/IAY/6336241 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150905947</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I167" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J167" s="3" t="n">
-        <v>42861</v>
-[...3 lines deleted...]
-      </c>
+        <v>46083</v>
+      </c>
+      <c r="K167" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
-          <t>1732001005/IF/IAY/672329 — Construction of IAY House -IAY REG. NO. MP2503708</t>
+          <t>1732001005/IF/IAY/6336319 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114024510</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I168" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J168" s="3" t="n">
-        <v>42882</v>
-[...3 lines deleted...]
-      </c>
+        <v>46083</v>
+      </c>
+      <c r="K168" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
-          <t>1732001005/IF/IAY/672764 — Construction of IAY House -IAY REG. NO. MP2529061</t>
+          <t>1732001005/IF/IAY/6336362 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114024765</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I169" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J169" s="3" t="n">
-        <v>42875</v>
-[...3 lines deleted...]
-      </c>
+        <v>46055</v>
+      </c>
+      <c r="K169" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
-          <t>1732001005/IF/IAY/679445 — Construction of IAY House -IAY REG. NO. MP3338614</t>
+          <t>1732001005/IF/IAY/6336365 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114025615</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I170" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J170" s="3" t="n">
-        <v>42875</v>
-[...3 lines deleted...]
-      </c>
+        <v>46055</v>
+      </c>
+      <c r="K170" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
-          <t>1732001005/IF/IAY/679452 — Construction of IAY House -IAY REG. NO. MP3338791</t>
+          <t>1732001005/IF/IAY/6336384 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114025679</t>
         </is>
       </c>
       <c r="G171" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I171" s="2" t="n">
-        <v>14792</v>
+        <v>0</v>
       </c>
       <c r="J171" s="3" t="n">
-        <v>42875</v>
-[...3 lines deleted...]
-      </c>
+        <v>46055</v>
+      </c>
+      <c r="K171" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
-          <t>1732001005/IF/IAY/679566 — Construction of IAY House -IAY REG. NO. MP3357203</t>
+          <t>1732001005/IF/IAY/6336411 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114024913</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I172" s="2" t="n">
-        <v>16512</v>
+        <v>0</v>
       </c>
       <c r="J172" s="3" t="n">
-        <v>42875</v>
-[...3 lines deleted...]
-      </c>
+        <v>46055</v>
+      </c>
+      <c r="K172" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
-          <t>1732001005/IF/IAY/679915 — Construction of IAY House -IAY REG. NO. MP3392336</t>
+          <t>1732001005/IF/IAY/6336502 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114024545</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I173" s="2" t="n">
-        <v>16512</v>
+        <v>0</v>
       </c>
       <c r="J173" s="3" t="n">
-        <v>42875</v>
-[...3 lines deleted...]
-      </c>
+        <v>46055</v>
+      </c>
+      <c r="K173" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
-          <t>1732001005/IF/IAY/680446 — Construction of IAY House -IAY REG. NO. MP3465065</t>
+          <t>1732001005/IF/IAY/6336513 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150904090</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I174" s="2" t="n">
-        <v>17544</v>
+        <v>0</v>
       </c>
       <c r="J174" s="3" t="n">
-        <v>42875</v>
-[...3 lines deleted...]
-      </c>
+        <v>46055</v>
+      </c>
+      <c r="K174" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
-          <t>1732001005/IF/IAY/682588 — Construction of IAY House -IAY REG. NO. MP3801542</t>
+          <t>1732001005/IF/IAY/6336548 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114024563</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I175" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J175" s="3" t="n">
-        <v>42882</v>
-[...3 lines deleted...]
-      </c>
+        <v>46055</v>
+      </c>
+      <c r="K175" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
-          <t>1732001005/LD/21 — Khel Maidan Nirman Bhaisadeh</t>
+          <t>1732001005/IF/IAY/6336559 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150904184</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
-        <v>189000</v>
+        <v>27000</v>
       </c>
       <c r="I176" s="2" t="n">
-        <v>60400</v>
+        <v>0</v>
       </c>
       <c r="J176" s="3" t="n">
-        <v>40572</v>
-[...3 lines deleted...]
-      </c>
+        <v>46055</v>
+      </c>
+      <c r="K176" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
-          <t>1732001005/LD/22012034312696 — शांति‍धाम र्नि‍माण कार्य भैसादेह</t>
+          <t>1732001005/IF/IAY/6336594 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114025513</t>
         </is>
       </c>
       <c r="G177" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H177" s="2" t="n">
-        <v>18000000000</v>
+        <v>27000</v>
       </c>
       <c r="I177" s="2" t="n">
-        <v>4128</v>
+        <v>0</v>
       </c>
       <c r="J177" s="3" t="n">
-        <v>42868</v>
-[...3 lines deleted...]
-      </c>
+        <v>46055</v>
+      </c>
+      <c r="K177" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
-          <t>1732001005/LD/22012034314759 — शांतिधाम निर्माण कार्य ग्राम चांदपुरा</t>
+          <t>1732001005/IF/IAY/6336636 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113679206</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
-        <v>180000</v>
+        <v>27000</v>
       </c>
       <c r="I178" s="2" t="n">
-        <v>172328.26</v>
+        <v>0</v>
       </c>
       <c r="J178" s="3" t="n">
-        <v>42889</v>
-[...3 lines deleted...]
-      </c>
+        <v>46055</v>
+      </c>
+      <c r="K178" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
-          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
-          <t>1732001005/LD/22012034560224 — भूमि समतलीकरण भीम सिंह /रामोतार बकोरिया ग्राम भैंसादेह ग्राम पंचायत भैंसादेह</t>
+          <t>1732001005/IF/IAY/6336639 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100866864</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I179" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J179" s="3" t="n">
-        <v>44300</v>
+        <v>46083</v>
       </c>
       <c r="K179" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
-          <t>1732001005/PG/22012034310995 — खेल मैदान नि‍मार्ण भैसादेह</t>
+          <t>1732001005/IF/IAY/6336640 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114025332</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
-        <v>153600</v>
+        <v>27000</v>
       </c>
       <c r="I180" s="2" t="n">
-        <v>140357.83</v>
+        <v>0</v>
       </c>
       <c r="J180" s="3" t="n">
-        <v>42868</v>
-[...3 lines deleted...]
-      </c>
+        <v>46055</v>
+      </c>
+      <c r="K180" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
-          <t>1732001005/PG/22012034312276 — खेल मेंदान निर्माण कार्य ग्राम चांदपुरा</t>
+          <t>1732001005/IF/IAY/6336689 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150905728</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
-        <v>153600</v>
+        <v>27000</v>
       </c>
       <c r="I181" s="2" t="n">
-        <v>2064</v>
+        <v>0</v>
       </c>
       <c r="J181" s="3" t="n">
-        <v>42889</v>
-[...3 lines deleted...]
-      </c>
+        <v>46083</v>
+      </c>
+      <c r="K181" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RC/198 — P.P.C.C. road  Nali Rameshpuri ke Ghar se Pankaj</t>
+          <t>1732001005/IF/IAY/6336704 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114025685</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
-        <v>119537</v>
+        <v>27000</v>
       </c>
       <c r="I182" s="2" t="n">
-        <v>85623.9</v>
+        <v>0</v>
       </c>
       <c r="J182" s="3" t="n">
-        <v>41172</v>
-[...3 lines deleted...]
-      </c>
+        <v>46055</v>
+      </c>
+      <c r="K182" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RC/22012034172380 — पंच परमेश्‍वर रोड स्‍कूल से उमाशंकर के घर की ओर चं</t>
+          <t>1732001005/IF/IAY/6336725 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105799793</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
-        <v>98768</v>
+        <v>27000</v>
       </c>
       <c r="I183" s="2" t="n">
-        <v>85758</v>
+        <v>0</v>
       </c>
       <c r="J183" s="3" t="n">
-        <v>41447</v>
-[...3 lines deleted...]
-      </c>
+        <v>46055</v>
+      </c>
+      <c r="K183" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RC/22012034199219 — पंच परमेश्‍वर रोड उमाशंकर के घर से सि‍रोही के घर क</t>
+          <t>1732001005/IF/IAY/6336731 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114025542</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
-        <v>98768</v>
+        <v>27000</v>
       </c>
       <c r="I184" s="2" t="n">
-        <v>72946</v>
+        <v>0</v>
       </c>
       <c r="J184" s="3" t="n">
-        <v>41657</v>
-[...3 lines deleted...]
-      </c>
+        <v>46083</v>
+      </c>
+      <c r="K184" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RC/22012034216919 — पंच परमेश्‍वर रोड संतोष नाई के घर से रामशंकर के घर</t>
+          <t>1732001005/IF/IAY/6336777 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114025545</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
-        <v>147992</v>
+        <v>27000</v>
       </c>
       <c r="I185" s="2" t="n">
-        <v>146078</v>
+        <v>0</v>
       </c>
       <c r="J185" s="3" t="n">
-        <v>41762</v>
-[...3 lines deleted...]
-      </c>
+        <v>46113</v>
+      </c>
+      <c r="K185" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RC/22012034266701 — सांसद निधी रोड निर्भय सिंह के घर से नाथ के घर की ओर भैसादेह</t>
+          <t>1732001005/IF/IAY/6336828 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127267027</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
-        <v>22593</v>
+        <v>27000</v>
       </c>
       <c r="I186" s="2" t="n">
-        <v>19745</v>
+        <v>0</v>
       </c>
       <c r="J186" s="3" t="n">
-        <v>42182</v>
-[...3 lines deleted...]
-      </c>
+        <v>46055</v>
+      </c>
+      <c r="K186" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RC/22012034295150 — पंचपरमेश्‍वर रोड नाली सांसद सीसी रोड से कैलाशचंद्र के घर की ओर भैसादेह</t>
+          <t>1732001005/IF/IAY/6336831 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102342534</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
-        <v>105716</v>
+        <v>27000</v>
       </c>
       <c r="I187" s="2" t="n">
-        <v>104038</v>
+        <v>0</v>
       </c>
       <c r="J187" s="3" t="n">
-        <v>42378</v>
-[...3 lines deleted...]
-      </c>
+        <v>46083</v>
+      </c>
+      <c r="K187" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RC/22012034303331 — सी.रोड निर्माण कार्य राजेंद्र यदुवंशी के घर के पास से छोटेलाल यदुवंशी के घर तक ग्राम भैसादेह</t>
+          <t>1732001005/IF/IAY/6337003 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP134765565</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
-        <v>16800000000</v>
+        <v>27000</v>
       </c>
       <c r="I188" s="2" t="n">
-        <v>24768</v>
+        <v>0</v>
       </c>
       <c r="J188" s="3" t="n">
-        <v>43008</v>
-[...3 lines deleted...]
-      </c>
+        <v>46055</v>
+      </c>
+      <c r="K188" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RC/22012034303332 — ccroad2</t>
+          <t>1732001005/IF/IAY/6337041 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106074940</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I189" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J189" s="3" t="n">
-        <v>42395</v>
+        <v>46055</v>
       </c>
       <c r="K189" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RC/22012034317749 — पंचपरमेश्‍वर रोड नाली हरि‍जन मोहल्‍ला में भैसादेह</t>
+          <t>1732001005/IF/IAY/6337064 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127650963</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
-        <v>127781</v>
+        <v>27000</v>
       </c>
       <c r="I190" s="2" t="n">
-        <v>125117</v>
+        <v>0</v>
       </c>
       <c r="J190" s="3" t="n">
-        <v>42721</v>
-[...3 lines deleted...]
-      </c>
+        <v>46113</v>
+      </c>
+      <c r="K190" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RC/22012034324170 — सी. सी. रोड एवं नाली निर्माण कार्य मेन  रोड से राकेश खिलेरी के घर तक ग्राम भैसादेह</t>
+          <t>1732001005/IF/IAY/6337076 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114025493</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
-        <v>19350</v>
+        <v>27000</v>
       </c>
       <c r="I191" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J191" s="3" t="n">
-        <v>42826</v>
+        <v>46055</v>
       </c>
       <c r="K191" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RC/22012034328096 — सी सी रोड और दोनो और नाली हरिजन मोहल्ला कुआ से रमेश बकोरिया के घर की  और ग्राम भैसादेह</t>
+          <t>1732001005/IF/IAY/6337147 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106077782</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
-        <v>30397</v>
+        <v>27000</v>
       </c>
       <c r="I192" s="2" t="n">
-        <v>29893</v>
+        <v>0</v>
       </c>
       <c r="J192" s="3" t="n">
-        <v>42791</v>
-[...3 lines deleted...]
-      </c>
+        <v>46055</v>
+      </c>
+      <c r="K192" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RC/22012034331606 — सी सी रोड निर्माण रमेश बकोरिया के घर से सिकन्दर के घर की और ग्राम भैसादेह</t>
+          <t>1732001005/IF/IAY/6337177 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106086416</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
-        <v>16200</v>
+        <v>27000</v>
       </c>
       <c r="I193" s="2" t="n">
-        <v>16130</v>
+        <v>0</v>
       </c>
       <c r="J193" s="3" t="n">
-        <v>42812</v>
-[...3 lines deleted...]
-      </c>
+        <v>46083</v>
+      </c>
+      <c r="K193" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RC/22012034335678 — सी सी रोड हरिजन मोहल्ला नल से नदी तट की और</t>
+          <t>1732001005/IF/IAY/6337310 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106075547</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
-        <v>10800</v>
+        <v>27000</v>
       </c>
       <c r="I194" s="2" t="n">
-        <v>10320</v>
+        <v>0</v>
       </c>
       <c r="J194" s="3" t="n">
-        <v>42840</v>
-[...3 lines deleted...]
-      </c>
+        <v>46055</v>
+      </c>
+      <c r="K194" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RC/22012034338878 — C.C ROAD NIRMAAN KARYA BHAISADEH   SATISH MEHRA KE GHAR SE RAKESH MEHRA KI GHAR KI OR  HARIJAN MOHOL</t>
+          <t>1732001005/IF/IAY/6337414 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106079816</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
-        <v>21600</v>
+        <v>27000</v>
       </c>
       <c r="I195" s="2" t="n">
-        <v>9288</v>
+        <v>0</v>
       </c>
       <c r="J195" s="3" t="n">
-        <v>42882</v>
-[...3 lines deleted...]
-      </c>
+        <v>46083</v>
+      </c>
+      <c r="K195" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RC/22012034338882 — सीसी रोड निर्माण कार्य बड़ा कुआ चोक से आगनबाड़ी केन्द्र की ओर ग्राम भेसादेह</t>
+          <t>1732001005/IF/IAY/6337425 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114025436</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
-        <v>264000</v>
+        <v>27000</v>
       </c>
       <c r="I196" s="2" t="n">
-        <v>39216</v>
+        <v>0</v>
       </c>
       <c r="J196" s="3" t="n">
-        <v>42882</v>
-[...3 lines deleted...]
-      </c>
+        <v>46083</v>
+      </c>
+      <c r="K196" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RC/22012034347425 — पंचपरमेश्‍वर रोड राजू पंडित के घर से नदी की ओर भैसादेह</t>
+          <t>1732001005/IF/IAY/6337507 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP134765537</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
-        <v>19856</v>
+        <v>27000</v>
       </c>
       <c r="I197" s="2" t="n">
-        <v>19608</v>
+        <v>0</v>
       </c>
       <c r="J197" s="3" t="n">
-        <v>42945</v>
-[...3 lines deleted...]
-      </c>
+        <v>46055</v>
+      </c>
+      <c r="K197" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RC/22012034347427 — पंचपरमेश रोड मेन रोड से रामनारायण गुरूजी के घर की ओर भैसादेह</t>
+          <t>1732001005/IF/IAY/6337519 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114025409</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
-        <v>28800</v>
+        <v>27000</v>
       </c>
       <c r="I198" s="2" t="n">
-        <v>28724</v>
+        <v>0</v>
       </c>
       <c r="J198" s="3" t="n">
-        <v>42966</v>
-[...3 lines deleted...]
-      </c>
+        <v>46113</v>
+      </c>
+      <c r="K198" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RC/22012034347431 — पंचपरमेश्‍वर रोड कालीचरण के घर से रामदास के घर की ओर भैसादेह</t>
+          <t>1732001005/IF/IAY/6374930 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150905881</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
-        <v>10800</v>
+        <v>27000</v>
       </c>
       <c r="I199" s="2" t="n">
-        <v>10836</v>
+        <v>0</v>
       </c>
       <c r="J199" s="3" t="n">
-        <v>42945</v>
-[...3 lines deleted...]
-      </c>
+        <v>46113</v>
+      </c>
+      <c r="K199" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RC/22012034351107 — आंगनबाड़ी केन्द्र से गुलाब सिंह लोवंशी के घर तक सी. सी. रोड एबम एक तरफ नाली निर्माण भैसादेह</t>
+          <t>1732001005/IF/IAY/6397960 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114024584</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
-        <v>8685000000</v>
+        <v>27000</v>
       </c>
       <c r="I200" s="2" t="n">
-        <v>12384</v>
+        <v>0</v>
       </c>
       <c r="J200" s="3" t="n">
-        <v>42973</v>
-[...3 lines deleted...]
-      </c>
+        <v>46113</v>
+      </c>
+      <c r="K200" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RC/22012034351113 — राम मंदिर से बड़ा कुआ चौक तक सी. सी. रोड ग्राम भैसादेह</t>
+          <t>1732001005/IF/IAY/660190 — Construction of IAY House -IAY REG. NO. MP1363562</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
-        <v>7220000000</v>
+        <v>15030</v>
       </c>
       <c r="I201" s="2" t="n">
-        <v>9632</v>
+        <v>15480</v>
       </c>
       <c r="J201" s="3" t="n">
-        <v>42973</v>
+        <v>42882</v>
       </c>
       <c r="K201" s="3" t="n">
-        <v>43255</v>
+        <v>43201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RC/22012034362448 — सी.सी.रोड निर्माण कार्य धनपाल यदुवंशी के घर के पास से संतोष यदुवंशी के घर तक ग्राम भैसादेह</t>
+          <t>1732001005/IF/IAY/660306 — Construction of IAY House -IAY REG. NO. MP1383116</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
-        <v>7220000000</v>
+        <v>15030</v>
       </c>
       <c r="I202" s="2" t="n">
-        <v>10320</v>
+        <v>15480</v>
       </c>
       <c r="J202" s="3" t="n">
-        <v>43008</v>
+        <v>42861</v>
       </c>
       <c r="K202" s="3" t="n">
-        <v>43255</v>
+        <v>43201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RC/22012034362465 — सी. सी. रोड निर्माण कार्य गुलाब सिंह लोवंशी के घर से रामनारायण ढाका के घर तक ग्राम भैसादेह</t>
+          <t>1732001005/IF/IAY/666998 — Construction of IAY House -IAY REG. NO. MP2104473</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
-        <v>0</v>
+        <v>15030</v>
       </c>
       <c r="I203" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J203" s="3" t="n">
-        <v>42962</v>
-[...1 lines deleted...]
-      <c r="K203" s="3"/>
+        <v>42875</v>
+      </c>
+      <c r="K203" s="3" t="n">
+        <v>43200</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RC/22012034362471 — सी.सी. रोड निर्माण कार्य रामचंद्र लोवंशी के घर से बाबूलाल ढाका के घर तक ग्राम भैसादेह</t>
+          <t>1732001005/IF/IAY/667132 — Construction of IAY House -IAY REG. NO. MP2112049</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
-        <v>16800000000</v>
+        <v>15030</v>
       </c>
       <c r="I204" s="2" t="n">
-        <v>24768</v>
+        <v>15480</v>
       </c>
       <c r="J204" s="3" t="n">
-        <v>43008</v>
+        <v>42875</v>
       </c>
       <c r="K204" s="3" t="n">
-        <v>43255</v>
+        <v>43320</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RC/22012034373200 — सी. सी. रोड निर्माण कार्य मेन रोड से पटेल चौक तक ग्राम भैसादेह</t>
+          <t>1732001005/IF/IAY/667138 — Construction of IAY House -IAY REG. NO. MP2112117</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
-        <v>32300</v>
+        <v>15030</v>
       </c>
       <c r="I205" s="2" t="n">
-        <v>32404</v>
+        <v>15480</v>
       </c>
       <c r="J205" s="3" t="n">
-        <v>43855</v>
+        <v>42875</v>
       </c>
       <c r="K205" s="3" t="n">
-        <v>43983</v>
+        <v>43200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RC/22012034389119 — सांसद नि‍धी रोड कालोनी में सीसी रोड नि‍मार्ण भेसादेह</t>
+          <t>1732001005/IF/IAY/667700 — Construction of IAY House -IAY REG. NO. MP2154583</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
-        <v>77922</v>
+        <v>15030</v>
       </c>
       <c r="I206" s="2" t="n">
-        <v>81111.91</v>
+        <v>15480</v>
       </c>
       <c r="J206" s="3" t="n">
-        <v>43225</v>
+        <v>42882</v>
       </c>
       <c r="K206" s="3" t="n">
-        <v>43348</v>
+        <v>43320</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RC/22012034433776 — C.C. road &amp; nali main road se rakesh khileri ke ghar tak bhaisadeh</t>
+          <t>1732001005/IF/IAY/667704 — Construction of IAY House -IAY REG. NO. MP2154679</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
-        <v>91350</v>
+        <v>15030</v>
       </c>
       <c r="I207" s="2" t="n">
-        <v>99612</v>
+        <v>15480</v>
       </c>
       <c r="J207" s="3" t="n">
-        <v>43463</v>
+        <v>42882</v>
       </c>
       <c r="K207" s="3" t="n">
-        <v>43669</v>
+        <v>43200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RC/22012034438917 — c c road nirman karya</t>
+          <t>1732001005/IF/IAY/667737 — Construction of IAY House -IAY REG. NO. MP2157198</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
-        <v>0</v>
+        <v>15030</v>
       </c>
       <c r="I208" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J208" s="3" t="n">
-        <v>43569</v>
-[...1 lines deleted...]
-      <c r="K208" s="3"/>
+        <v>42875</v>
+      </c>
+      <c r="K208" s="3" t="n">
+        <v>43200</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RC/22012034448724 — cc road avam nali nirman kary omprakash malviya ke ghar se harijan mohalla nal tak gram bhaisadeh</t>
+          <t>1732001005/IF/IAY/667852 — Construction of IAY House -IAY REG. NO. MP2165719</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
-        <v>68666</v>
+        <v>15030</v>
       </c>
       <c r="I209" s="2" t="n">
-        <v>77562</v>
+        <v>15480</v>
       </c>
       <c r="J209" s="3" t="n">
-        <v>43526</v>
+        <v>42861</v>
       </c>
       <c r="K209" s="3" t="n">
-        <v>43669</v>
+        <v>43200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RC/22012034449064 — सी.सी.रोड एवं नाली निर्माण कार्य मेन रोड से हनुमान मंदिर की और ग्राम भैसादेह</t>
+          <t>1732001005/IF/IAY/667861 — Construction of IAY House -IAY REG. NO. MP2166392</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
-        <v>144559</v>
+        <v>15030</v>
       </c>
       <c r="I210" s="2" t="n">
-        <v>88644</v>
+        <v>15480</v>
       </c>
       <c r="J210" s="3" t="n">
-        <v>43533</v>
+        <v>42882</v>
       </c>
       <c r="K210" s="3" t="n">
-        <v>43695</v>
+        <v>43200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RC/22012034471822 — सी. सी. रोड निर्माण कार्य मेन रोड से पंचायत भवन स्कूल तक</t>
+          <t>1732001005/IF/IAY/667970 — Construction of IAY House -IAY REG. NO. MP2172932</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
-        <v>49376</v>
+        <v>15030</v>
       </c>
       <c r="I211" s="2" t="n">
-        <v>52448</v>
+        <v>15480</v>
       </c>
       <c r="J211" s="3" t="n">
-        <v>43694</v>
+        <v>42875</v>
       </c>
       <c r="K211" s="3" t="n">
-        <v>43850</v>
+        <v>43200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RC/22012034473528 — सी. सी. रोड निर्माण कार्य उमाशंकर यदुवंशी के घर से भैरू सिंह के घर तक ग्राम चंदपुरा</t>
+          <t>1732001005/IF/IAY/668031 — Construction of IAY House -IAY REG. NO. MP2178390</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
-        <v>49376</v>
+        <v>15030</v>
       </c>
       <c r="I212" s="2" t="n">
-        <v>53680</v>
+        <v>15480</v>
       </c>
       <c r="J212" s="3" t="n">
-        <v>43806</v>
+        <v>42882</v>
       </c>
       <c r="K212" s="3" t="n">
-        <v>43922</v>
+        <v>43200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RC/22012034512647 — सी. सी. रोड निर्माण कार्य हेमराज कीर के घर से रामशंकर कीर के घर तक ग्राम भैसादेह कॉलोनी</t>
+          <t>1732001005/IF/IAY/668033 — Construction of IAY House -IAY REG. NO. MP2178428</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
-        <v>17821</v>
+        <v>15030</v>
       </c>
       <c r="I213" s="2" t="n">
-        <v>21660</v>
+        <v>15308</v>
       </c>
       <c r="J213" s="3" t="n">
-        <v>44128</v>
+        <v>42875</v>
       </c>
       <c r="K213" s="3" t="n">
-        <v>44155</v>
+        <v>43230</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RC/22012034512648 — सी. सी. रोड निर्माण कार्य मेन रोड से टप्पर की और ग्राम भैसादेह</t>
+          <t>1732001005/IF/IAY/668310 — Construction of IAY House -IAY REG. NO. MP2203245</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
-        <v>47830</v>
+        <v>15030</v>
       </c>
       <c r="I214" s="2" t="n">
-        <v>47880</v>
+        <v>15480</v>
       </c>
       <c r="J214" s="3" t="n">
-        <v>44128</v>
+        <v>42875</v>
       </c>
       <c r="K214" s="3" t="n">
-        <v>44203</v>
+        <v>43200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RC/22012034523000 — सी. सी. रोड निर्माण कार्य  राकेश खिलेरी के खले के पास से राजमल खिलेरी के घर की और चंदपुरा मार्ग ग्रा</t>
+          <t>1732001005/IF/IAY/668321 — Construction of IAY House -IAY REG. NO. MP2204102</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
-        <v>424342.18</v>
+        <v>15030</v>
       </c>
       <c r="I215" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J215" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K215" s="3"/>
+        <v>42875</v>
+      </c>
+      <c r="K215" s="3" t="n">
+        <v>43200</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RC/22012034544615 — सी. सी. रोड निर्माण कार्य राजाराम यदुवंशी के घर से शिवप्रसाद कीर  के घर तक ग्राम भैसादेह कॉलोनी</t>
+          <t>1732001005/IF/IAY/668372 — Construction of IAY House -IAY REG. NO. MP2207774</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
-        <v>17821</v>
+        <v>15030</v>
       </c>
       <c r="I216" s="2" t="n">
-        <v>21660</v>
+        <v>15480</v>
       </c>
       <c r="J216" s="3" t="n">
-        <v>44128</v>
+        <v>42875</v>
       </c>
       <c r="K216" s="3" t="n">
-        <v>44161</v>
+        <v>43200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RC/22012034544633 — सी. सी. रोड निर्माण कार्य मृत्युंजय पटेल के  घर से रघुवीर सिंह यदुवंशी  के घर तक ग्राम भैसादेह</t>
+          <t>1732001005/IF/IAY/669638 — Construction of IAY House -IAY REG. NO. MP2288199</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
-        <v>51992</v>
+        <v>15030</v>
       </c>
       <c r="I217" s="2" t="n">
-        <v>58140</v>
+        <v>15480</v>
       </c>
       <c r="J217" s="3" t="n">
-        <v>44149</v>
+        <v>42875</v>
       </c>
       <c r="K217" s="3" t="n">
-        <v>44183</v>
+        <v>43200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RC/22012034553942 — c c road nirmaan rakesh khilere ke ghar se braj khileri ke ghar ki or beinsadeh</t>
+          <t>1732001005/IF/IAY/670639 — Construction of IAY House -IAY REG. NO. MP2346851</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
-        <v>0</v>
+        <v>15030</v>
       </c>
       <c r="I218" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J218" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K218" s="3"/>
+        <v>42882</v>
+      </c>
+      <c r="K218" s="3" t="n">
+        <v>43200</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RC/22012034553943 — c c road  nirman rakesh khileri ke ghar ke ghar ki or bensadeh</t>
+          <t>1732001005/IF/IAY/671501 — Construction of IAY House -IAY REG. NO. MP2415709</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
-        <v>0</v>
+        <v>15030</v>
       </c>
       <c r="I219" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J219" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K219" s="3"/>
+        <v>42861</v>
+      </c>
+      <c r="K219" s="3" t="n">
+        <v>43200</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RC/22012034553966 — सी. सी. रोड निर्माण कार्य राकेश खिलेरी के घर से ब्रज खिलेरी के घर की और ग्राम भैसादेह</t>
+          <t>1732001005/IF/IAY/671758 — Construction of IAY House -IAY REG. NO. MP2435636</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
-        <v>16000</v>
+        <v>15030</v>
       </c>
       <c r="I220" s="2" t="n">
-        <v>14820</v>
+        <v>15308</v>
       </c>
       <c r="J220" s="3" t="n">
-        <v>44184</v>
+        <v>42875</v>
       </c>
       <c r="K220" s="3" t="n">
-        <v>44225</v>
+        <v>43200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RC/22012034553967 — सी. सी. रोड निर्माण कार्य सुरेश पूरी के खलियान की  और ग्राम भैसादेह</t>
+          <t>1732001005/IF/IAY/672024 — Construction of IAY House -IAY REG. NO. MP2472357</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
-        <v>16000</v>
+        <v>15030</v>
       </c>
       <c r="I221" s="2" t="n">
-        <v>17100</v>
+        <v>15480</v>
       </c>
       <c r="J221" s="3" t="n">
-        <v>44184</v>
+        <v>42882</v>
       </c>
       <c r="K221" s="3" t="n">
-        <v>44225</v>
+        <v>43230</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RC/22012034589371 — सी. सी. रोड निर्माण कार्य अखिलेश लोवंशी के घर से रघुवीर सिंह यदुवंशी के घर तक  और ग्राम भैसादेह</t>
+          <t>1732001005/IF/IAY/672260 — Construction of IAY House -IAY REG. NO. MP2496569</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
-        <v>54907</v>
+        <v>15030</v>
       </c>
       <c r="I222" s="2" t="n">
-        <v>59637</v>
+        <v>15480</v>
       </c>
       <c r="J222" s="3" t="n">
-        <v>44566</v>
+        <v>42861</v>
       </c>
       <c r="K222" s="3" t="n">
-        <v>44625</v>
+        <v>43200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RC/22012034607661 — CC ROAD NALI NIRMAN</t>
+          <t>1732001005/IF/IAY/672329 — Construction of IAY House -IAY REG. NO. MP2503708</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
-        <v>0</v>
+        <v>15030</v>
       </c>
       <c r="I223" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J223" s="3" t="n">
-        <v>44652</v>
-[...1 lines deleted...]
-      <c r="K223" s="3"/>
+        <v>42882</v>
+      </c>
+      <c r="K223" s="3" t="n">
+        <v>43230</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RC/22012034652187 — सी सी रोड निर्माण कार्य बड़ा कुआ चौक से सुन्दरलाल मंडलोई के घर की और ग्राम भैंसादेह</t>
+          <t>1732001005/IF/IAY/672764 — Construction of IAY House -IAY REG. NO. MP2529061</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
-        <v>41800</v>
+        <v>15030</v>
       </c>
       <c r="I224" s="2" t="n">
-        <v>40222</v>
+        <v>15480</v>
       </c>
       <c r="J224" s="3" t="n">
-        <v>45205</v>
+        <v>42875</v>
       </c>
       <c r="K224" s="3" t="n">
-        <v>45448</v>
+        <v>43200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RC/22012034652188 — सी सी रोड निर्माण कार्य सतीश मेहरा के घर से रमेश बकोरिया के घर की और ग्राम भैंसादेह</t>
+          <t>1732001005/IF/IAY/679445 — Construction of IAY House -IAY REG. NO. MP3338614</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
-        <v>20900</v>
+        <v>15030</v>
       </c>
       <c r="I225" s="2" t="n">
-        <v>14144</v>
+        <v>15480</v>
       </c>
       <c r="J225" s="3" t="n">
-        <v>45205</v>
+        <v>42875</v>
       </c>
       <c r="K225" s="3" t="n">
-        <v>45608</v>
+        <v>43200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RC/22012034652189 — सी सी रोड के साईड में पट्टी  पुराना लाइफ केयर स्कूल से रेवाशंकर मंडलोई के घर की और ग्राम भैंसादेह</t>
+          <t>1732001005/IF/IAY/679452 — Construction of IAY House -IAY REG. NO. MP3338791</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
-        <v>28200</v>
+        <v>15030</v>
       </c>
       <c r="I226" s="2" t="n">
-        <v>27944</v>
+        <v>14792</v>
       </c>
       <c r="J226" s="3" t="n">
-        <v>45205</v>
+        <v>42875</v>
       </c>
       <c r="K226" s="3" t="n">
-        <v>45468</v>
+        <v>43230</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RC/22012034652192 — सी सी रोड निर्माण कार्य रामदास मेहतर के घर से कालीचरण मेहतर के घर की और ग्राम भैंसादेह</t>
+          <t>1732001005/IF/IAY/679566 — Construction of IAY House -IAY REG. NO. MP3357203</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
-        <v>13800</v>
+        <v>15030</v>
       </c>
       <c r="I227" s="2" t="n">
-        <v>13742</v>
+        <v>16512</v>
       </c>
       <c r="J227" s="3" t="n">
-        <v>45205</v>
+        <v>42875</v>
       </c>
       <c r="K227" s="3" t="n">
-        <v>45468</v>
+        <v>43201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RC/22012034660291 — सी सी रोड निर्माण कार्य माखनलाल लौवंशी  के मकान से छोटेलाल यदुवंशी  के मकान की और ग्राम भैंसादेह</t>
+          <t>1732001005/IF/IAY/679915 — Construction of IAY House -IAY REG. NO. MP3392336</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
-        <v>58010</v>
+        <v>15030</v>
       </c>
       <c r="I228" s="2" t="n">
-        <v>55034</v>
+        <v>16512</v>
       </c>
       <c r="J228" s="3" t="n">
-        <v>45204</v>
+        <v>42875</v>
       </c>
       <c r="K228" s="3" t="n">
-        <v>45608</v>
+        <v>43201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RC/22012034660305 — सी सी रोड निर्माण कार्य मेन रोड से राजू पंडित के मकान की और ग्राम भैंसादेह</t>
+          <t>1732001005/IF/IAY/680446 — Construction of IAY House -IAY REG. NO. MP3465065</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
-        <v>58010</v>
+        <v>15030</v>
       </c>
       <c r="I229" s="2" t="n">
-        <v>57244</v>
+        <v>17544</v>
       </c>
       <c r="J229" s="3" t="n">
-        <v>45204</v>
+        <v>42875</v>
       </c>
       <c r="K229" s="3" t="n">
-        <v>45608</v>
+        <v>43201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RC/22012034664244 — मेन रोड के सईड की पट्टी निर्माण कार्य भीम सिंह पटेल के मकान की और ग्राम भैसादेह</t>
+          <t>1732001005/IF/IAY/682588 — Construction of IAY House -IAY REG. NO. MP3801542</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
-        <v>4800</v>
+        <v>15030</v>
       </c>
       <c r="I230" s="2" t="n">
-        <v>4330</v>
+        <v>15480</v>
       </c>
       <c r="J230" s="3" t="n">
-        <v>45205</v>
+        <v>42882</v>
       </c>
       <c r="K230" s="3" t="n">
-        <v>45468</v>
+        <v>43200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RC/22012034683157 — सी सी रोड पंकज पटेल के खले से सुरेश पूरी गोस्वामी के खले की ओर एवं सूरज यदुवंशी के घर से चंद्रशेखर</t>
+          <t>1732001005/LD/21 — Khel Maidan Nirman Bhaisadeh</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
-        <v>13274</v>
+        <v>189000</v>
       </c>
       <c r="I231" s="2" t="n">
-        <v>0</v>
+        <v>60400</v>
       </c>
       <c r="J231" s="3" t="n">
-        <v>45315</v>
-[...1 lines deleted...]
-      <c r="K231" s="3"/>
+        <v>40572</v>
+      </c>
+      <c r="K231" s="3" t="n">
+        <v>40610</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RC/22012034683162 — सी सी रोड निर्माण कार्य चंद्रशेखर पटेल के घर से दीपक उपाध्याय के घर तक ग्राम भैंसादेह</t>
+          <t>1732001005/LD/22012034312696 — शांति‍धाम र्नि‍माण कार्य भैसादेह</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
-        <v>15462</v>
+        <v>18000000000</v>
       </c>
       <c r="I232" s="2" t="n">
-        <v>0</v>
+        <v>4128</v>
       </c>
       <c r="J232" s="3" t="n">
-        <v>45315</v>
-[...1 lines deleted...]
-      <c r="K232" s="3"/>
+        <v>42868</v>
+      </c>
+      <c r="K232" s="3" t="n">
+        <v>43454</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RC/22012034833442 — सी सी रोड निर्माण कार्य रामसिंह लोवंशी के घर से कैलाशचंद्र लोवंशी के घर तक ग्राम भैंसादेह</t>
+          <t>1732001005/LD/22012034314759 — शांतिधाम निर्माण कार्य ग्राम चांदपुरा</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
-        <v>15300</v>
+        <v>180000</v>
       </c>
       <c r="I233" s="2" t="n">
-        <v>0</v>
+        <v>172328.26</v>
       </c>
       <c r="J233" s="3" t="n">
-        <v>45567</v>
-[...1 lines deleted...]
-      <c r="K233" s="3"/>
+        <v>42889</v>
+      </c>
+      <c r="K233" s="3" t="n">
+        <v>43671</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RC/22012034833443 — सी सी रोड निर्माण कार्य ब्रज खिलेरी के घर से गयाप्रसाद यदुवंशी के घर तक ग्राम भैंसादेह</t>
+          <t>1732001005/LD/22012034560224 — भूमि समतलीकरण भीम सिंह /रामोतार बकोरिया ग्राम भैंसादेह ग्राम पंचायत भैंसादेह</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
-        <v>42200</v>
+        <v>0</v>
       </c>
       <c r="I234" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J234" s="3" t="n">
-        <v>46062</v>
+        <v>44300</v>
       </c>
       <c r="K234" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RC/22012034841870 — CC road nirman kary ramsingh lowanshi ke ghar se kailash chandra lowanshi ke ghar ki or</t>
+          <t>1732001005/PG/22012034310995 — खेल मैदान नि‍मार्ण भैसादेह</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
-        <v>15300</v>
+        <v>153600</v>
       </c>
       <c r="I235" s="2" t="n">
-        <v>0</v>
+        <v>140357.83</v>
       </c>
       <c r="J235" s="3" t="n">
-        <v>45760</v>
-[...1 lines deleted...]
-      <c r="K235" s="3"/>
+        <v>42868</v>
+      </c>
+      <c r="K235" s="3" t="n">
+        <v>43694</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Play field for Community / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RC/22012034841871 — Cc road nirman kary braj khileri  ke ghar se gayaprasad yaduvanshi ke ghar ki or</t>
+          <t>1732001005/PG/22012034312276 — खेल मेंदान निर्माण कार्य ग्राम चांदपुरा</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
-        <v>42255</v>
+        <v>153600</v>
       </c>
       <c r="I236" s="2" t="n">
-        <v>0</v>
+        <v>2064</v>
       </c>
       <c r="J236" s="3" t="n">
-        <v>45748</v>
-[...1 lines deleted...]
-      <c r="K236" s="3"/>
+        <v>42889</v>
+      </c>
+      <c r="K236" s="3" t="n">
+        <v>43454</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RC/22012034851761 — सी सी चौक निर्माण कार्य महिला संघ भवन के सामने ग्राम भैंसादेह</t>
+          <t>1732001005/RC/198 — P.P.C.C. road  Nali Rameshpuri ke Ghar se Pankaj</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
-        <v>42630</v>
+        <v>119537</v>
       </c>
       <c r="I237" s="2" t="n">
-        <v>0</v>
+        <v>85623.9</v>
       </c>
       <c r="J237" s="3" t="n">
-        <v>46027</v>
-[...1 lines deleted...]
-      <c r="K237" s="3"/>
+        <v>41172</v>
+      </c>
+      <c r="K237" s="3" t="n">
+        <v>41363</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RC/22012034851763 — cc road nirman kary vinod yaduwanshi ke ghar se men road tak gram bhainsadeh</t>
+          <t>1732001005/RC/22012034172380 — पंच परमेश्‍वर रोड स्‍कूल से उमाशंकर के घर की ओर चं</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
-        <v>31143</v>
+        <v>98768</v>
       </c>
       <c r="I238" s="2" t="n">
-        <v>0</v>
+        <v>85758</v>
       </c>
       <c r="J238" s="3" t="n">
-        <v>46050</v>
-[...1 lines deleted...]
-      <c r="K238" s="3"/>
+        <v>41447</v>
+      </c>
+      <c r="K238" s="3" t="n">
+        <v>41752</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RC/44 — ग्रेवल रोड निमार्ण भैसादेह</t>
+          <t>1732001005/RC/22012034199219 — पंच परमेश्‍वर रोड उमाशंकर के घर से सि‍रोही के घर क</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
-        <v>473181</v>
+        <v>98768</v>
       </c>
       <c r="I239" s="2" t="n">
-        <v>0</v>
+        <v>72946</v>
       </c>
       <c r="J239" s="3" t="n">
-        <v>39695</v>
-[...1 lines deleted...]
-      <c r="K239" s="3"/>
+        <v>41657</v>
+      </c>
+      <c r="K239" s="3" t="n">
+        <v>41752</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RS/22012034439971 — नाडेप निर्माण कार्य पंचायत के सामने नाले के पास ग्राम भैसादेह</t>
+          <t>1732001005/RC/22012034216919 — पंच परमेश्‍वर रोड संतोष नाई के घर से रामशंकर के घर</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
-        <v>24916.09</v>
+        <v>147992</v>
       </c>
       <c r="I240" s="2" t="n">
-        <v>4632</v>
+        <v>146078</v>
       </c>
       <c r="J240" s="3" t="n">
-        <v>44524</v>
+        <v>41762</v>
       </c>
       <c r="K240" s="3" t="n">
-        <v>45170</v>
+        <v>42602</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RS/22012034439972 — नाडेप निर्माण कार्य पटेल चौक के पास ग्राम भैसादेह</t>
+          <t>1732001005/RC/22012034266701 — सांसद निधी रोड निर्भय सिंह के घर से नाथ के घर की ओर भैसादेह</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
-        <v>24953.86</v>
+        <v>22593</v>
       </c>
       <c r="I241" s="2" t="n">
-        <v>0</v>
+        <v>19745</v>
       </c>
       <c r="J241" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K241" s="3"/>
+        <v>42182</v>
+      </c>
+      <c r="K241" s="3" t="n">
+        <v>42713</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RS/22012034439974 — नाडेप निर्माण कार्य रूपसिंह लौवंशी के खले के सामने नदी  के पास ग्राम भैसादेह</t>
+          <t>1732001005/RC/22012034295150 — पंचपरमेश्‍वर रोड नाली सांसद सीसी रोड से कैलाशचंद्र के घर की ओर भैसादेह</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
-        <v>24953.86</v>
+        <v>105716</v>
       </c>
       <c r="I242" s="2" t="n">
-        <v>3474</v>
+        <v>104038</v>
       </c>
       <c r="J242" s="3" t="n">
-        <v>44524</v>
+        <v>42378</v>
       </c>
       <c r="K242" s="3" t="n">
-        <v>45170</v>
+        <v>42625</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RS/22012034439975 — नाडेप निर्माण कार्य ग्राम भैसादेह</t>
+          <t>1732001005/RC/22012034303331 — सी.रोड निर्माण कार्य राजेंद्र यदुवंशी के घर के पास से छोटेलाल यदुवंशी के घर तक ग्राम भैसादेह</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
-        <v>24953.86</v>
+        <v>16800000000</v>
       </c>
       <c r="I243" s="2" t="n">
-        <v>4632</v>
+        <v>24768</v>
       </c>
       <c r="J243" s="3" t="n">
-        <v>44524</v>
-[...1 lines deleted...]
-      <c r="K243" s="3"/>
+        <v>43008</v>
+      </c>
+      <c r="K243" s="3" t="n">
+        <v>43201</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RS/22012034498562 — सामुदायिक स्वछता परिसर पंचायत भवन के पास भैसादेह</t>
+          <t>1732001005/RC/22012034303332 — ccroad2</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
-        <v>43800</v>
+        <v>0</v>
       </c>
       <c r="I244" s="2" t="n">
-        <v>46740</v>
+        <v>0</v>
       </c>
       <c r="J244" s="3" t="n">
-        <v>44114</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K244" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RS/22012034512757 — सी.सी. नाली निर्माण कार्य पटेल चौक से नदी की और</t>
+          <t>1732001005/RC/22012034317749 — पंचपरमेश्‍वर रोड नाली हरि‍जन मोहल्‍ला में भैसादेह</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
-        <v>0</v>
+        <v>127781</v>
       </c>
       <c r="I245" s="2" t="n">
-        <v>0</v>
+        <v>125117</v>
       </c>
       <c r="J245" s="3" t="n">
-        <v>44222</v>
-[...1 lines deleted...]
-      <c r="K245" s="3"/>
+        <v>42721</v>
+      </c>
+      <c r="K245" s="3" t="n">
+        <v>43046</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RS/22012034512758 — सी.सी. नाली निर्माण कार्य हनुमान मंदिर के पास से प्राथमिक शाला भवन तक ग्राम चंदपु</t>
+          <t>1732001005/RC/22012034324170 — सी. सी. रोड एवं नाली निर्माण कार्य मेन  रोड से राकेश खिलेरी के घर तक ग्राम भैसादेह</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
-        <v>0</v>
+        <v>19350</v>
       </c>
       <c r="I246" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J246" s="3" t="n">
-        <v>44222</v>
+        <v>42826</v>
       </c>
       <c r="K246" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RS/22012034596286 — आर. सी. सी. नाली निर्माण कार्य हनुमान मंदिर के पास से आंगनबाड़ी केंद्र तक ग्राम चंदपुरा</t>
+          <t>1732001005/RC/22012034328096 — सी सी रोड और दोनो और नाली हरिजन मोहल्ला कुआ से रमेश बकोरिया के घर की  और ग्राम भैसादेह</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
-        <v>39564</v>
+        <v>30397</v>
       </c>
       <c r="I247" s="2" t="n">
-        <v>34740</v>
+        <v>29893</v>
       </c>
       <c r="J247" s="3" t="n">
-        <v>44601</v>
+        <v>42791</v>
       </c>
       <c r="K247" s="3" t="n">
-        <v>45170</v>
+        <v>43238</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RS/22012034598600 — सार्वजनिक शौचालय निर्माण कार्य नर्मदा नदी मंदिर के पास ग्राम चंदपुरा</t>
+          <t>1732001005/RC/22012034331606 — सी सी रोड निर्माण रमेश बकोरिया के घर से सिकन्दर के घर की और ग्राम भैसादेह</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
-        <v>20800</v>
+        <v>16200</v>
       </c>
       <c r="I248" s="2" t="n">
-        <v>15912</v>
+        <v>16130</v>
       </c>
       <c r="J248" s="3" t="n">
-        <v>44657</v>
-[...1 lines deleted...]
-      <c r="K248" s="3"/>
+        <v>42812</v>
+      </c>
+      <c r="K248" s="3" t="n">
+        <v>43238</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RS/22012034598601 — आर. सी. सी. नाली निर्माण कार्य  प्रकाश गिर के घर के पास से नदी की ओर ग्राम भैंसादेह</t>
+          <t>1732001005/RC/22012034335678 — सी सी रोड हरिजन मोहल्ला नल से नदी तट की और</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
-        <v>26376</v>
+        <v>10800</v>
       </c>
       <c r="I249" s="2" t="n">
-        <v>35898</v>
+        <v>10320</v>
       </c>
       <c r="J249" s="3" t="n">
-        <v>44573</v>
+        <v>42840</v>
       </c>
       <c r="K249" s="3" t="n">
-        <v>44795</v>
+        <v>43255</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RS/22012034647711 — आर सी सी नाली निर्माण कार्य सुमित पटेल के घर से नदी कि ओर ग्राम भैंसादेह</t>
+          <t>1732001005/RC/22012034338878 — C.C ROAD NIRMAAN KARYA BHAISADEH   SATISH MEHRA KE GHAR SE RAKESH MEHRA KI GHAR KI OR  HARIJAN MOHOL</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
-        <v>41000</v>
+        <v>21600</v>
       </c>
       <c r="I250" s="2" t="n">
-        <v>33048</v>
+        <v>9288</v>
       </c>
       <c r="J250" s="3" t="n">
-        <v>44657</v>
+        <v>42882</v>
       </c>
       <c r="K250" s="3" t="n">
-        <v>45170</v>
+        <v>43255</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soakage Channel for Community / Construction of Soakage Channel for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RS/22012034650271 — R C C नाली निर्माण कार्य रघुवीर सिंह यदुवंशी के घर से स्कूल की ओर ग्राम भैंसादेह ग्राम पंचायत भैंसाद</t>
+          <t>1732001005/RC/22012034338882 — सीसी रोड निर्माण कार्य बड़ा कुआ चोक से आगनबाड़ी केन्द्र की ओर ग्राम भेसादेह</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
-        <v>269453.92</v>
+        <v>264000</v>
       </c>
       <c r="I251" s="2" t="n">
-        <v>254560.25</v>
+        <v>39216</v>
       </c>
       <c r="J251" s="3" t="n">
-        <v>45071</v>
+        <v>42882</v>
       </c>
       <c r="K251" s="3" t="n">
-        <v>45762</v>
+        <v>43255</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RS/22012034660179 — R C C NALI anil patel ke ghar se sumit patel ke ghar ki or gp BHENSADEH</t>
+          <t>1732001005/RC/22012034347425 — पंचपरमेश्‍वर रोड राजू पंडित के घर से नदी की ओर भैसादेह</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
-        <v>0</v>
+        <v>19856</v>
       </c>
       <c r="I252" s="2" t="n">
-        <v>0</v>
+        <v>19608</v>
       </c>
       <c r="J252" s="3" t="n">
-        <v>44676</v>
-[...1 lines deleted...]
-      <c r="K252" s="3"/>
+        <v>42945</v>
+      </c>
+      <c r="K252" s="3" t="n">
+        <v>43238</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RS/22012034694013 — r cc nali nirman kary mohan ke ghar se sumit patel ke ghar ki or gram bhainsadeh</t>
+          <t>1732001005/RC/22012034347427 — पंचपरमेश रोड मेन रोड से रामनारायण गुरूजी के घर की ओर भैसादेह</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
-        <v>51000</v>
+        <v>28800</v>
       </c>
       <c r="I253" s="2" t="n">
-        <v>50115</v>
+        <v>28724</v>
       </c>
       <c r="J253" s="3" t="n">
-        <v>45084</v>
+        <v>42966</v>
       </c>
       <c r="K253" s="3" t="n">
-        <v>45449</v>
+        <v>43238</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RS/22012034703446 — आर सी सी नाली निर्माण कार्य राजेन्द्र यदुवंशी के घर से छोटेलाल यदुवंशी के घर की और ग्राम भैंसादेह</t>
+          <t>1732001005/RC/22012034347431 — पंचपरमेश्‍वर रोड कालीचरण के घर से रामदास के घर की ओर भैसादेह</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
-        <v>25200</v>
+        <v>10800</v>
       </c>
       <c r="I254" s="2" t="n">
-        <v>18427</v>
+        <v>10836</v>
       </c>
       <c r="J254" s="3" t="n">
-        <v>45205</v>
+        <v>42945</v>
       </c>
       <c r="K254" s="3" t="n">
-        <v>45534</v>
+        <v>43238</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RS/22012035116966 — आर सी सी नाली निर्माण कार्य बड़ा कुआ चौक से रेवाशंकर के घर की और ग्राम भैसादेह</t>
+          <t>1732001005/RC/22012034351107 — आंगनबाड़ी केन्द्र से गुलाब सिंह लोवंशी के घर तक सी. सी. रोड एबम एक तरफ नाली निर्माण भैसादेह</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
-        <v>12200</v>
+        <v>8685000000</v>
       </c>
       <c r="I255" s="2" t="n">
-        <v>10427</v>
+        <v>12384</v>
       </c>
       <c r="J255" s="3" t="n">
-        <v>45205</v>
+        <v>42973</v>
       </c>
       <c r="K255" s="3" t="n">
-        <v>45454</v>
+        <v>43255</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
-          <t>1732001005/RS/22012035116972 — आर सी सी नाली निर्माण कार्य रामविलास यदुवंशी से जगदीश मंडलोई  के घर की और ग्राम भैसादेह</t>
+          <t>1732001005/RC/22012034351113 — राम मंदिर से बड़ा कुआ चौक तक सी. सी. रोड ग्राम भैसादेह</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
-        <v>11500</v>
+        <v>7220000000</v>
       </c>
       <c r="I256" s="2" t="n">
-        <v>10557</v>
+        <v>9632</v>
       </c>
       <c r="J256" s="3" t="n">
-        <v>45205</v>
+        <v>42973</v>
       </c>
       <c r="K256" s="3" t="n">
-        <v>45468</v>
+        <v>43255</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
-          <t>1732001005/WC/1095 — Kapildhara Koop Shankarlal Ramprasad Bhaisadeh</t>
+          <t>1732001005/RC/22012034362448 — सी.सी.रोड निर्माण कार्य धनपाल यदुवंशी के घर के पास से संतोष यदुवंशी के घर तक ग्राम भैसादेह</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
-        <v>165165</v>
+        <v>7220000000</v>
       </c>
       <c r="I257" s="2" t="n">
-        <v>102945.94</v>
+        <v>10320</v>
       </c>
       <c r="J257" s="3" t="n">
-        <v>41051</v>
+        <v>43008</v>
       </c>
       <c r="K257" s="3" t="n">
-        <v>41715</v>
+        <v>43255</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
-          <t>1732001005/WC/140 — कपिल धारा सुआलाल/मंदरूपा (भैसादेह)</t>
+          <t>1732001005/RC/22012034362465 — सी. सी. रोड निर्माण कार्य गुलाब सिंह लोवंशी के घर से रामनारायण ढाका के घर तक ग्राम भैसादेह</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
-        <v>96234</v>
+        <v>0</v>
       </c>
       <c r="I258" s="2" t="n">
-        <v>53625.45</v>
+        <v>0</v>
       </c>
       <c r="J258" s="3" t="n">
-        <v>39850</v>
-[...3 lines deleted...]
-      </c>
+        <v>42962</v>
+      </c>
+      <c r="K258" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
-          <t>1732001005/WC/22012034549811 — सार्वजनिक तालाव निर्माण कार्य घोघरा पर ग्राम भैसादेह</t>
+          <t>1732001005/RC/22012034362471 — सी.सी. रोड निर्माण कार्य रामचंद्र लोवंशी के घर से बाबूलाल ढाका के घर तक ग्राम भैसादेह</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
-        <v>332572.21</v>
+        <v>16800000000</v>
       </c>
       <c r="I259" s="2" t="n">
-        <v>253080</v>
+        <v>24768</v>
       </c>
       <c r="J259" s="3" t="n">
-        <v>43967</v>
+        <v>43008</v>
       </c>
       <c r="K259" s="3" t="n">
-        <v>44795</v>
+        <v>43255</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
-          <t>1732001005/WC/22012034562751 — C.P.T. निर्माण कार्य शासकीय भूमि पर ग्राम चंदपुरा</t>
+          <t>1732001005/RC/22012034373200 — सी. सी. रोड निर्माण कार्य मेन रोड से पटेल चौक तक ग्राम भैसादेह</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
-        <v>0</v>
+        <v>32300</v>
       </c>
       <c r="I260" s="2" t="n">
-        <v>0</v>
+        <v>32404</v>
       </c>
       <c r="J260" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K260" s="3"/>
+        <v>43855</v>
+      </c>
+      <c r="K260" s="3" t="n">
+        <v>43983</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
-          <t>1732001005/WC/22012034669459 — C TR FOOD CONTROL बाढ़ नियंत्रण पंचायत भवन के पास ग्राम पंचायत भैसादेह ग्राम भैंसादेह</t>
+          <t>1732001005/RC/22012034389119 — सांसद नि‍धी रोड कालोनी में सीसी रोड नि‍मार्ण भेसादेह</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
-        <v>91999.8</v>
+        <v>77922</v>
       </c>
       <c r="I261" s="2" t="n">
-        <v>61450</v>
+        <v>81111.91</v>
       </c>
       <c r="J261" s="3" t="n">
-        <v>44335</v>
+        <v>43225</v>
       </c>
       <c r="K261" s="3" t="n">
-        <v>45079</v>
+        <v>43348</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
-          <t>1732001005/WC/22012034720144 — CTR मेन रोड से पुराना मंदिर की ओर दोनों साईड  कच्ची नाली निर्माण कार्य शासकीय गोहा ग्राम चंदपुरा ग्र</t>
+          <t>1732001005/RC/22012034433776 — C.C. road &amp; nali main road se rakesh khileri ke ghar tak bhaisadeh</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
-        <v>0</v>
+        <v>91350</v>
       </c>
       <c r="I262" s="2" t="n">
-        <v>0</v>
+        <v>99612</v>
       </c>
       <c r="J262" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K262" s="3"/>
+        <v>43463</v>
+      </c>
+      <c r="K262" s="3" t="n">
+        <v>43669</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
-          <t>1732001005/WC/22012034720154 — CTR खेत तालाब निर्माण कार्य राजनारायण / रविशंकर तिवारी ग्राम भैंसादेह ग्राम पंचायत भैंसादेह</t>
+          <t>1732001005/RC/22012034438917 — c c road nirman karya</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
-        <v>337715.44</v>
+        <v>0</v>
       </c>
       <c r="I263" s="2" t="n">
-        <v>64848</v>
+        <v>0</v>
       </c>
       <c r="J263" s="3" t="n">
-        <v>44356</v>
+        <v>43569</v>
       </c>
       <c r="K263" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
-          <t>1732001005/WC/22012034720158 — CTR खेत तालाब निर्माण कार्य संतोष पूरी / हरि पूरी ग्राम भैंसादेह ग्राम पंचायत भैंसादेह</t>
+          <t>1732001005/RC/22012034448724 — cc road avam nali nirman kary omprakash malviya ke ghar se harijan mohalla nal tak gram bhaisadeh</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
-        <v>0</v>
+        <v>68666</v>
       </c>
       <c r="I264" s="2" t="n">
-        <v>0</v>
+        <v>77562</v>
       </c>
       <c r="J264" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K264" s="3"/>
+        <v>43526</v>
+      </c>
+      <c r="K264" s="3" t="n">
+        <v>43669</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
-          <t>1732001005/WC/22012034720162 — CTR खेत तालाब निर्माण कार्य बलबन पूरी / तेजपुरी ग्राम भैंसादेह ग्राम पंचायत भैंसादेह</t>
+          <t>1732001005/RC/22012034449064 — सी.सी.रोड एवं नाली निर्माण कार्य मेन रोड से हनुमान मंदिर की और ग्राम भैसादेह</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
-        <v>0</v>
+        <v>144559</v>
       </c>
       <c r="I265" s="2" t="n">
-        <v>0</v>
+        <v>88644</v>
       </c>
       <c r="J265" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K265" s="3"/>
+        <v>43533</v>
+      </c>
+      <c r="K265" s="3" t="n">
+        <v>43695</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
-          <t>1732001005/WC/22012034720170 — CTR कपिल धारा निर्माण कार्य रामदास / बदामीलाल चंडालिया ग्राम भैंसादेह ग्राम पंचायत भैंसादेह</t>
+          <t>1732001005/RC/22012034471822 — सी. सी. रोड निर्माण कार्य मेन रोड से पंचायत भवन स्कूल तक</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
-        <v>141343.81</v>
+        <v>49376</v>
       </c>
       <c r="I266" s="2" t="n">
-        <v>121750.17</v>
+        <v>52448</v>
       </c>
       <c r="J266" s="3" t="n">
-        <v>44342</v>
+        <v>43694</v>
       </c>
       <c r="K266" s="3" t="n">
-        <v>46122</v>
+        <v>43850</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
-          <t>1732001005/WC/22012034720181 — CTR कपिल धारा निर्माण कार्य। भीमसिंह / रामोतार बकोरिया ग्राम भैंसादेह ग्राम पंचायत भैंसादेह</t>
+          <t>1732001005/RC/22012034473528 — सी. सी. रोड निर्माण कार्य उमाशंकर यदुवंशी के घर से भैरू सिंह के घर तक ग्राम चंदपुरा</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
-        <v>0</v>
+        <v>49376</v>
       </c>
       <c r="I267" s="2" t="n">
-        <v>0</v>
+        <v>53680</v>
       </c>
       <c r="J267" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K267" s="3"/>
+        <v>43806</v>
+      </c>
+      <c r="K267" s="3" t="n">
+        <v>43922</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
-          <t>1732001005/WC/22012034721190 — CTR कपिल धारा निर्माण कार्य। भीमसिंह / रामोतार बकोरिया ग्राम भैंसादेह ग्राम पंचायत भैंसादेह</t>
+          <t>1732001005/RC/22012034512647 — सी. सी. रोड निर्माण कार्य हेमराज कीर के घर से रामशंकर कीर के घर तक ग्राम भैसादेह कॉलोनी</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
-        <v>141343.81</v>
+        <v>17821</v>
       </c>
       <c r="I268" s="2" t="n">
-        <v>127708.26</v>
+        <v>21660</v>
       </c>
       <c r="J268" s="3" t="n">
-        <v>44342</v>
+        <v>44128</v>
       </c>
       <c r="K268" s="3" t="n">
-        <v>46122</v>
+        <v>44155</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
-          <t>1732001005/WC/22012034858647 — तालाब निर्माण कार्य संतोष पूरी ग्राम भैंसादेह ग्राम पंचायत भैंसादेह</t>
+          <t>1732001005/RC/22012034512648 — सी. सी. रोड निर्माण कार्य मेन रोड से टप्पर की और ग्राम भैसादेह</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
-        <v>0</v>
+        <v>47830</v>
       </c>
       <c r="I269" s="2" t="n">
-        <v>0</v>
+        <v>47880</v>
       </c>
       <c r="J269" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K269" s="3"/>
+        <v>44128</v>
+      </c>
+      <c r="K269" s="3" t="n">
+        <v>44203</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
-          <t>1732001005/WC/22012034924246 — तालाब जिणद्धार झरने के पास चापडा ग्रहण रोडनिर्माण कार्य ग्राम भैंसादेह ग्राम पंचायत भैंसादेह</t>
+          <t>1732001005/RC/22012034523000 — सी. सी. रोड निर्माण कार्य  राकेश खिलेरी के खले के पास से राजमल खिलेरी के घर की और चंदपुरा मार्ग ग्रा</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
-        <v>0</v>
+        <v>424342.18</v>
       </c>
       <c r="I270" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J270" s="3" t="n">
-        <v>44587</v>
+        <v>43935</v>
       </c>
       <c r="K270" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
-          <t>1732001005/WC/22012034931619 — तालाब निर्माण कार्य संतोष पूरी ग्राम भैंसादेह ग्राम पंचायत भैंसादेह</t>
+          <t>1732001005/RC/22012034544615 — सी. सी. रोड निर्माण कार्य राजाराम यदुवंशी के घर से शिवप्रसाद कीर  के घर तक ग्राम भैसादेह कॉलोनी</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
-        <v>0</v>
+        <v>17821</v>
       </c>
       <c r="I271" s="2" t="n">
-        <v>0</v>
+        <v>21660</v>
       </c>
       <c r="J271" s="3" t="n">
-        <v>44652</v>
-[...1 lines deleted...]
-      <c r="K271" s="3"/>
+        <v>44128</v>
+      </c>
+      <c r="K271" s="3" t="n">
+        <v>44161</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
-          <t>1732001005/WC/22012034931623 — तालाब निर्माण कार्य संतोष पूरी ग्राम भैंसादेह ग्राम पंचायत भैंसादेह</t>
+          <t>1732001005/RC/22012034544633 — सी. सी. रोड निर्माण कार्य मृत्युंजय पटेल के  घर से रघुवीर सिंह यदुवंशी  के घर तक ग्राम भैसादेह</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
-        <v>446084.09</v>
+        <v>51992</v>
       </c>
       <c r="I272" s="2" t="n">
-        <v>87020</v>
+        <v>58140</v>
       </c>
       <c r="J272" s="3" t="n">
-        <v>44708</v>
-[...1 lines deleted...]
-      <c r="K272" s="3"/>
+        <v>44149</v>
+      </c>
+      <c r="K272" s="3" t="n">
+        <v>44183</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
-          <t>1732001005/WC/22012034931697 — तालाब निर्माण कार्य जितेंद्र यदुवंशी ग्राम भैंसादेह ग्राम पंचायत भैंसादेह</t>
+          <t>1732001005/RC/22012034553942 — c c road nirmaan rakesh khilere ke ghar se braj khileri ke ghar ki or beinsadeh</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I273" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J273" s="3" t="n">
-        <v>44652</v>
+        <v>44106</v>
       </c>
       <c r="K273" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
-          <t>1732001005/WC/22012034931698 — तालाब निर्माण कार्य जितेंद्र यदुवंशी ग्राम भैंसादेह ग्राम पंचायत भैंसादेह</t>
+          <t>1732001005/RC/22012034553943 — c c road  nirman rakesh khileri ke ghar ke ghar ki or bensadeh</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
-        <v>446084.09</v>
+        <v>0</v>
       </c>
       <c r="I274" s="2" t="n">
-        <v>56710</v>
+        <v>0</v>
       </c>
       <c r="J274" s="3" t="n">
-        <v>44685</v>
+        <v>44106</v>
       </c>
       <c r="K274" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
-          <t>1732001005/WC/22012034931703 — तालाब निर्माण कार्य जितेंद्र यदुवंशी ग्राम भैंसादेह ग्राम पंचायत भैंसादेह</t>
+          <t>1732001005/RC/22012034553966 — सी. सी. रोड निर्माण कार्य राकेश खिलेरी के घर से ब्रज खिलेरी के घर की और ग्राम भैसादेह</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
-        <v>0</v>
+        <v>16000</v>
       </c>
       <c r="I275" s="2" t="n">
-        <v>0</v>
+        <v>14820</v>
       </c>
       <c r="J275" s="3" t="n">
-        <v>44652</v>
-[...1 lines deleted...]
-      <c r="K275" s="3"/>
+        <v>44184</v>
+      </c>
+      <c r="K275" s="3" t="n">
+        <v>44225</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
-          <t>1732001005/WC/22012035184636 — CPT निर्माण कार्य मनोहर व्यास के खेत के पास से रामविलास यदुवंशी के खेत तक  ग्राम भैंसादेह</t>
+          <t>1732001005/RC/22012034553967 — सी. सी. रोड निर्माण कार्य सुरेश पूरी के खलियान की  और ग्राम भैसादेह</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
-        <v>0</v>
+        <v>16000</v>
       </c>
       <c r="I276" s="2" t="n">
-        <v>0</v>
+        <v>17100</v>
       </c>
       <c r="J276" s="3" t="n">
-        <v>45316</v>
-[...1 lines deleted...]
-      <c r="K276" s="3"/>
+        <v>44184</v>
+      </c>
+      <c r="K276" s="3" t="n">
+        <v>44225</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
-          <t>1732001005/WC/22012035184640 — CPT निर्माण कार्य बरजोर सिंह  के खेत के पास से रामजीवन यदुवंशी के खेत तक</t>
+          <t>1732001005/RC/22012034589371 — सी. सी. रोड निर्माण कार्य अखिलेश लोवंशी के घर से रघुवीर सिंह यदुवंशी के घर तक  और ग्राम भैसादेह</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
-        <v>0</v>
+        <v>54907</v>
       </c>
       <c r="I277" s="2" t="n">
-        <v>0</v>
+        <v>59637</v>
       </c>
       <c r="J277" s="3" t="n">
-        <v>45316</v>
-[...1 lines deleted...]
-      <c r="K277" s="3"/>
+        <v>44566</v>
+      </c>
+      <c r="K277" s="3" t="n">
+        <v>44625</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
-          <t>1732001005/WC/22012035184643 — CPT निर्माण कार्य रामजीवन यदुवंशी   के खेत के पास से अनूप सिंह  यदुवंशी के खेत तक</t>
+          <t>1732001005/RC/22012034607661 — CC ROAD NALI NIRMAN</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I278" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J278" s="3" t="n">
-        <v>45316</v>
+        <v>44652</v>
       </c>
       <c r="K278" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
-          <t>1732001005/WC/22012035189774 — CTR जल निकासी कच्ची नाली निर्माण कार्य मनोहर व्यास के खेत से रामविलास यदुवंशी के खेत की और भैंसादेह</t>
+          <t>1732001005/RC/22012034652187 — सी सी रोड निर्माण कार्य बड़ा कुआ चौक से सुन्दरलाल मंडलोई के घर की और ग्राम भैंसादेह</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
-        <v>85505.88</v>
+        <v>41800</v>
       </c>
       <c r="I279" s="2" t="n">
-        <v>63180</v>
+        <v>40222</v>
       </c>
       <c r="J279" s="3" t="n">
-        <v>45490</v>
+        <v>45205</v>
       </c>
       <c r="K279" s="3" t="n">
-        <v>46117</v>
+        <v>45448</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
-          <t>1732001005/WC/22012035189782 — CTR जल निकासी कच्ची नाली निर्माण कार्य बरजोर सिंह  के खेत से रामजीवन  यदुवंशी के खेत की और भैंसादेह</t>
+          <t>1732001005/RC/22012034652188 — सी सी रोड निर्माण कार्य सतीश मेहरा के घर से रमेश बकोरिया के घर की और ग्राम भैंसादेह</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
-        <v>0</v>
+        <v>20900</v>
       </c>
       <c r="I280" s="2" t="n">
-        <v>0</v>
+        <v>14144</v>
       </c>
       <c r="J280" s="3" t="n">
-        <v>45316</v>
-[...1 lines deleted...]
-      <c r="K280" s="3"/>
+        <v>45205</v>
+      </c>
+      <c r="K280" s="3" t="n">
+        <v>45608</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
-          <t>1732001005/WC/22012035189799 — CTR जल निकासी कच्ची नाली निर्माण कार्य रामजीवन यदुवंशी के खेत से अनूप यदुवंशी के खेत की और भैंसादेह</t>
+          <t>1732001005/RC/22012034652189 — सी सी रोड के साईड में पट्टी  पुराना लाइफ केयर स्कूल से रेवाशंकर मंडलोई के घर की और ग्राम भैंसादेह</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
-        <v>85505.88</v>
+        <v>28200</v>
       </c>
       <c r="I281" s="2" t="n">
-        <v>69741</v>
+        <v>27944</v>
       </c>
       <c r="J281" s="3" t="n">
-        <v>45476</v>
+        <v>45205</v>
       </c>
       <c r="K281" s="3" t="n">
-        <v>46117</v>
+        <v>45468</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
-          <t>1732001005/WC/22012035190363 — CTR जल निकासी कच्ची नाली निर्माण कार्य बरजोर सिंह के खेत से रामजीवन यदुवंशी के खेत की और भैंसादेह</t>
+          <t>1732001005/RC/22012034652192 — सी सी रोड निर्माण कार्य रामदास मेहतर के घर से कालीचरण मेहतर के घर की और ग्राम भैंसादेह</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
-        <v>85505.88</v>
+        <v>13800</v>
       </c>
       <c r="I282" s="2" t="n">
-        <v>61722</v>
+        <v>13742</v>
       </c>
       <c r="J282" s="3" t="n">
-        <v>45455</v>
+        <v>45205</v>
       </c>
       <c r="K282" s="3" t="n">
-        <v>46121</v>
+        <v>45468</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
-          <t>1732001005/WC/22012035211191 — jal nikasi hetu nala gehrikaran colony ke pas se chandpura marg tak gram bhainsadeh</t>
+          <t>1732001005/RC/22012034660291 — सी सी रोड निर्माण कार्य माखनलाल लौवंशी  के मकान से छोटेलाल यदुवंशी  के मकान की और ग्राम भैंसादेह</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
-        <v>0</v>
+        <v>58010</v>
       </c>
       <c r="I283" s="2" t="n">
-        <v>0</v>
+        <v>55034</v>
       </c>
       <c r="J283" s="3" t="n">
-        <v>45458</v>
-[...1 lines deleted...]
-      <c r="K283" s="3"/>
+        <v>45204</v>
+      </c>
+      <c r="K283" s="3" t="n">
+        <v>45608</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
-          <t>1732001005/WC/22012035211206 — jal nikasi hetu nala gehrikaran colony ke pas se chandpura marg tak gram bhainsadeh</t>
+          <t>1732001005/RC/22012034660305 — सी सी रोड निर्माण कार्य मेन रोड से राजू पंडित के मकान की और ग्राम भैंसादेह</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
-        <v>0</v>
+        <v>58010</v>
       </c>
       <c r="I284" s="2" t="n">
-        <v>0</v>
+        <v>57244</v>
       </c>
       <c r="J284" s="3" t="n">
-        <v>45396</v>
-[...1 lines deleted...]
-      <c r="K284" s="3"/>
+        <v>45204</v>
+      </c>
+      <c r="K284" s="3" t="n">
+        <v>45608</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
-          <t>1732001005/WC/22012035211459 — बाढ नियंत्रण नाला उपचार कॉलोनी के पास से चंदपुरा मार्ग की और ग्राम भैंसादेह</t>
+          <t>1732001005/RC/22012034664244 — मेन रोड के सईड की पट्टी निर्माण कार्य भीम सिंह पटेल के मकान की और ग्राम भैसादेह</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
-        <v>0</v>
+        <v>4800</v>
       </c>
       <c r="I285" s="2" t="n">
-        <v>0</v>
+        <v>4330</v>
       </c>
       <c r="J285" s="3" t="n">
-        <v>45396</v>
-[...1 lines deleted...]
-      <c r="K285" s="3"/>
+        <v>45205</v>
+      </c>
+      <c r="K285" s="3" t="n">
+        <v>45468</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
-          <t>1732001005/WC/315 — kapildhara koop nirman Kalicharan/shivcharan Bhaisadeh</t>
+          <t>1732001005/RC/22012034683157 — सी सी रोड पंकज पटेल के खले से सुरेश पूरी गोस्वामी के खले की ओर एवं सूरज यदुवंशी के घर से चंद्रशेखर</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
-        <v>100522</v>
+        <v>13274</v>
       </c>
       <c r="I286" s="2" t="n">
-        <v>74211.71</v>
+        <v>0</v>
       </c>
       <c r="J286" s="3" t="n">
-        <v>40181</v>
-[...3 lines deleted...]
-      </c>
+        <v>45315</v>
+      </c>
+      <c r="K286" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
-          <t>1732001005/WC/316 — Kapildhara Koop nirman Gulab/Kunjilal Bhaisadeh</t>
+          <t>1732001005/RC/22012034683162 — सी सी रोड निर्माण कार्य चंद्रशेखर पटेल के घर से दीपक उपाध्याय के घर तक ग्राम भैंसादेह</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
-        <v>100522</v>
+        <v>15462</v>
       </c>
       <c r="I287" s="2" t="n">
-        <v>104739</v>
+        <v>0</v>
       </c>
       <c r="J287" s="3" t="n">
-        <v>40205</v>
-[...3 lines deleted...]
-      </c>
+        <v>45315</v>
+      </c>
+      <c r="K287" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
-          <t>1732001005/WC/322 — Dhamubai s/o Ramaotar  Koop Nirman Bhaishadeh</t>
+          <t>1732001005/RC/22012034833442 — सी सी रोड निर्माण कार्य रामसिंह लोवंशी के घर से कैलाशचंद्र लोवंशी के घर तक ग्राम भैंसादेह</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
-        <v>100522</v>
+        <v>15300</v>
       </c>
       <c r="I288" s="2" t="n">
-        <v>142573.05</v>
+        <v>0</v>
       </c>
       <c r="J288" s="3" t="n">
-        <v>40274</v>
-[...3 lines deleted...]
-      </c>
+        <v>45567</v>
+      </c>
+      <c r="K288" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
-          <t>1732001005/WC/330 — Kapil dhara koop nirman Devkabai w/o bhairu bhaisadeh</t>
+          <t>1732001005/RC/22012034833443 — सी सी रोड निर्माण कार्य ब्रज खिलेरी के घर से गयाप्रसाद यदुवंशी के घर तक ग्राम भैंसादेह</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
-        <v>100522</v>
+        <v>42200</v>
       </c>
       <c r="I289" s="2" t="n">
-        <v>134196.5</v>
+        <v>0</v>
       </c>
       <c r="J289" s="3" t="n">
-        <v>40274</v>
-[...3 lines deleted...]
-      </c>
+        <v>46062</v>
+      </c>
+      <c r="K289" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
-          <t>1732001005/WC/40 — कूप निमार्ण कार्य भैसादेह</t>
+          <t>1732001005/RC/22012034841870 — CC road nirman kary ramsingh lowanshi ke ghar se kailash chandra lowanshi ke ghar ki or</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
-        <v>75774</v>
+        <v>15300</v>
       </c>
       <c r="I290" s="2" t="n">
-        <v>44016.8</v>
+        <v>0</v>
       </c>
       <c r="J290" s="3" t="n">
-        <v>39689</v>
-[...3 lines deleted...]
-      </c>
+        <v>45760</v>
+      </c>
+      <c r="K290" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
-          <t>1732001005/WH/22012034919765 — तालाब जीर्णोद्वार कार्य झरने के पास चापडाग्रहण रोड पर भैसादेह</t>
+          <t>1732001005/RC/22012034841871 — Cc road nirman kary braj khileri  ke ghar se gayaprasad yaduvanshi ke ghar ki or</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
-        <v>24535</v>
+        <v>42255</v>
       </c>
       <c r="I291" s="2" t="n">
-        <v>24150</v>
+        <v>0</v>
       </c>
       <c r="J291" s="3" t="n">
-        <v>44636</v>
-[...3 lines deleted...]
-      </c>
+        <v>45748</v>
+      </c>
+      <c r="K291" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
-          <t>1732001076/IF/IAY/424477 — Construction of IAY House -IAY REG. NO. MP1356808</t>
+          <t>1732001005/RC/22012034851761 — सी सी चौक निर्माण कार्य महिला संघ भवन के सामने ग्राम भैंसादेह</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
-        <v>15030</v>
+        <v>42630</v>
       </c>
       <c r="I292" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J292" s="3" t="n">
-        <v>42931</v>
-[...3 lines deleted...]
-      </c>
+        <v>46027</v>
+      </c>
+      <c r="K292" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
-          <t>1732001076/IF/IAY/492042 — Construction of IAY House -IAY REG. NO. MP2152938</t>
+          <t>1732001005/RC/22012034851763 — cc road nirman kary vinod yaduwanshi ke ghar se men road tak gram bhainsadeh</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
-        <v>15030</v>
+        <v>31143</v>
       </c>
       <c r="I293" s="2" t="n">
-        <v>14448</v>
+        <v>0</v>
       </c>
       <c r="J293" s="3" t="n">
-        <v>42931</v>
-[...3 lines deleted...]
-      </c>
+        <v>46050</v>
+      </c>
+      <c r="K293" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
-          <t>1732001076/IF/IAY/492191 — Construction of IAY House -IAY REG. NO. MP2154876</t>
+          <t>1732001005/RC/44 — ग्रेवल रोड निमार्ण भैसादेह</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
-        <v>15030</v>
+        <v>473181</v>
       </c>
       <c r="I294" s="2" t="n">
-        <v>14328</v>
+        <v>0</v>
       </c>
       <c r="J294" s="3" t="n">
-        <v>42772</v>
-[...3 lines deleted...]
-      </c>
+        <v>39695</v>
+      </c>
+      <c r="K294" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C295" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D295" s="1" t="inlineStr">
+        <is>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+        </is>
+      </c>
+      <c r="E295" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F295" s="1" t="inlineStr">
+        <is>
+          <t>1732001005/RS/22012034439971 — नाडेप निर्माण कार्य पंचायत के सामने नाले के पास ग्राम भैसादेह</t>
+        </is>
+      </c>
+      <c r="G295" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H295" s="2" t="n">
+        <v>24916.09</v>
+      </c>
+      <c r="I295" s="2" t="n">
+        <v>4632</v>
+      </c>
+      <c r="J295" s="3" t="n">
+        <v>44524</v>
+      </c>
+      <c r="K295" s="3" t="n">
+        <v>45170</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
+      <c r="A296" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B296" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C296" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D296" s="1" t="inlineStr">
+        <is>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+        </is>
+      </c>
+      <c r="E296" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F296" s="1" t="inlineStr">
+        <is>
+          <t>1732001005/RS/22012034439972 — नाडेप निर्माण कार्य पटेल चौक के पास ग्राम भैसादेह</t>
+        </is>
+      </c>
+      <c r="G296" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H296" s="2" t="n">
+        <v>24953.86</v>
+      </c>
+      <c r="I296" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J296" s="3" t="n">
+        <v>43491</v>
+      </c>
+      <c r="K296" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
+      <c r="A297" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B297" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C297" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D297" s="1" t="inlineStr">
+        <is>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+        </is>
+      </c>
+      <c r="E297" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F297" s="1" t="inlineStr">
+        <is>
+          <t>1732001005/RS/22012034439974 — नाडेप निर्माण कार्य रूपसिंह लौवंशी के खले के सामने नदी  के पास ग्राम भैसादेह</t>
+        </is>
+      </c>
+      <c r="G297" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H297" s="2" t="n">
+        <v>24953.86</v>
+      </c>
+      <c r="I297" s="2" t="n">
+        <v>3474</v>
+      </c>
+      <c r="J297" s="3" t="n">
+        <v>44524</v>
+      </c>
+      <c r="K297" s="3" t="n">
+        <v>45170</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
+      <c r="A298" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B298" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C298" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D298" s="1" t="inlineStr">
+        <is>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
+        </is>
+      </c>
+      <c r="E298" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F298" s="1" t="inlineStr">
+        <is>
+          <t>1732001005/RS/22012034439975 — नाडेप निर्माण कार्य ग्राम भैसादेह</t>
+        </is>
+      </c>
+      <c r="G298" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H298" s="2" t="n">
+        <v>24953.86</v>
+      </c>
+      <c r="I298" s="2" t="n">
+        <v>4632</v>
+      </c>
+      <c r="J298" s="3" t="n">
+        <v>44524</v>
+      </c>
+      <c r="K298" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
+      <c r="A299" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B299" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C299" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D299" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+        </is>
+      </c>
+      <c r="E299" s="1" t="inlineStr">
+        <is>
+          <t>Community Sanitary Complex</t>
+        </is>
+      </c>
+      <c r="F299" s="1" t="inlineStr">
+        <is>
+          <t>1732001005/RS/22012034498562 — सामुदायिक स्वछता परिसर पंचायत भवन के पास भैसादेह</t>
+        </is>
+      </c>
+      <c r="G299" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H299" s="2" t="n">
+        <v>43800</v>
+      </c>
+      <c r="I299" s="2" t="n">
+        <v>46740</v>
+      </c>
+      <c r="J299" s="3" t="n">
+        <v>44114</v>
+      </c>
+      <c r="K299" s="3" t="n">
+        <v>44160</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
+      <c r="A300" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B300" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C300" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D300" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+        </is>
+      </c>
+      <c r="E300" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F300" s="1" t="inlineStr">
+        <is>
+          <t>1732001005/RS/22012034512757 — सी.सी. नाली निर्माण कार्य पटेल चौक से नदी की और</t>
+        </is>
+      </c>
+      <c r="G300" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H300" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I300" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J300" s="3" t="n">
+        <v>44222</v>
+      </c>
+      <c r="K300" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
+      <c r="A301" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B301" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C301" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D301" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+        </is>
+      </c>
+      <c r="E301" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F301" s="1" t="inlineStr">
+        <is>
+          <t>1732001005/RS/22012034512758 — सी.सी. नाली निर्माण कार्य हनुमान मंदिर के पास से प्राथमिक शाला भवन तक ग्राम चंदपु</t>
+        </is>
+      </c>
+      <c r="G301" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H301" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I301" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J301" s="3" t="n">
+        <v>44222</v>
+      </c>
+      <c r="K301" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
+      <c r="A302" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B302" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C302" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D302" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+        </is>
+      </c>
+      <c r="E302" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F302" s="1" t="inlineStr">
+        <is>
+          <t>1732001005/RS/22012034596286 — आर. सी. सी. नाली निर्माण कार्य हनुमान मंदिर के पास से आंगनबाड़ी केंद्र तक ग्राम चंदपुरा</t>
+        </is>
+      </c>
+      <c r="G302" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H302" s="2" t="n">
+        <v>39564</v>
+      </c>
+      <c r="I302" s="2" t="n">
+        <v>34740</v>
+      </c>
+      <c r="J302" s="3" t="n">
+        <v>44601</v>
+      </c>
+      <c r="K302" s="3" t="n">
+        <v>45170</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
+      <c r="A303" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B303" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C303" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D303" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex for Community</t>
+        </is>
+      </c>
+      <c r="E303" s="1" t="inlineStr">
+        <is>
+          <t>Community Sanitary Complex</t>
+        </is>
+      </c>
+      <c r="F303" s="1" t="inlineStr">
+        <is>
+          <t>1732001005/RS/22012034598600 — सार्वजनिक शौचालय निर्माण कार्य नर्मदा नदी मंदिर के पास ग्राम चंदपुरा</t>
+        </is>
+      </c>
+      <c r="G303" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H303" s="2" t="n">
+        <v>20800</v>
+      </c>
+      <c r="I303" s="2" t="n">
+        <v>15912</v>
+      </c>
+      <c r="J303" s="3" t="n">
+        <v>44657</v>
+      </c>
+      <c r="K303" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
+      <c r="A304" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B304" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C304" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D304" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+        </is>
+      </c>
+      <c r="E304" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F304" s="1" t="inlineStr">
+        <is>
+          <t>1732001005/RS/22012034598601 — आर. सी. सी. नाली निर्माण कार्य  प्रकाश गिर के घर के पास से नदी की ओर ग्राम भैंसादेह</t>
+        </is>
+      </c>
+      <c r="G304" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H304" s="2" t="n">
+        <v>26376</v>
+      </c>
+      <c r="I304" s="2" t="n">
+        <v>35898</v>
+      </c>
+      <c r="J304" s="3" t="n">
+        <v>44573</v>
+      </c>
+      <c r="K304" s="3" t="n">
+        <v>44795</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
+      <c r="A305" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B305" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C305" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D305" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+        </is>
+      </c>
+      <c r="E305" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F305" s="1" t="inlineStr">
+        <is>
+          <t>1732001005/RS/22012034647711 — आर सी सी नाली निर्माण कार्य सुमित पटेल के घर से नदी कि ओर ग्राम भैंसादेह</t>
+        </is>
+      </c>
+      <c r="G305" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H305" s="2" t="n">
+        <v>41000</v>
+      </c>
+      <c r="I305" s="2" t="n">
+        <v>33048</v>
+      </c>
+      <c r="J305" s="3" t="n">
+        <v>44657</v>
+      </c>
+      <c r="K305" s="3" t="n">
+        <v>45170</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
+      <c r="A306" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B306" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C306" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D306" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Soakage Channel for Community / Construction of Soakage Channel for Community</t>
+        </is>
+      </c>
+      <c r="E306" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F306" s="1" t="inlineStr">
+        <is>
+          <t>1732001005/RS/22012034650271 — R C C नाली निर्माण कार्य रघुवीर सिंह यदुवंशी के घर से स्कूल की ओर ग्राम भैंसादेह ग्राम पंचायत भैंसाद</t>
+        </is>
+      </c>
+      <c r="G306" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H306" s="2" t="n">
+        <v>269453.92</v>
+      </c>
+      <c r="I306" s="2" t="n">
+        <v>254560.25</v>
+      </c>
+      <c r="J306" s="3" t="n">
+        <v>45071</v>
+      </c>
+      <c r="K306" s="3" t="n">
+        <v>45762</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
+      <c r="A307" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B307" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C307" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D307" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+        </is>
+      </c>
+      <c r="E307" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F307" s="1" t="inlineStr">
+        <is>
+          <t>1732001005/RS/22012034660179 — R C C NALI anil patel ke ghar se sumit patel ke ghar ki or gp BHENSADEH</t>
+        </is>
+      </c>
+      <c r="G307" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H307" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I307" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J307" s="3" t="n">
+        <v>44676</v>
+      </c>
+      <c r="K307" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
+      <c r="A308" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B308" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C308" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D308" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+        </is>
+      </c>
+      <c r="E308" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F308" s="1" t="inlineStr">
+        <is>
+          <t>1732001005/RS/22012034694013 — r cc nali nirman kary mohan ke ghar se sumit patel ke ghar ki or gram bhainsadeh</t>
+        </is>
+      </c>
+      <c r="G308" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H308" s="2" t="n">
+        <v>51000</v>
+      </c>
+      <c r="I308" s="2" t="n">
+        <v>50115</v>
+      </c>
+      <c r="J308" s="3" t="n">
+        <v>45084</v>
+      </c>
+      <c r="K308" s="3" t="n">
+        <v>45449</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
+      <c r="A309" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B309" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C309" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D309" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+        </is>
+      </c>
+      <c r="E309" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F309" s="1" t="inlineStr">
+        <is>
+          <t>1732001005/RS/22012034703446 — आर सी सी नाली निर्माण कार्य राजेन्द्र यदुवंशी के घर से छोटेलाल यदुवंशी के घर की और ग्राम भैंसादेह</t>
+        </is>
+      </c>
+      <c r="G309" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H309" s="2" t="n">
+        <v>25200</v>
+      </c>
+      <c r="I309" s="2" t="n">
+        <v>18427</v>
+      </c>
+      <c r="J309" s="3" t="n">
+        <v>45205</v>
+      </c>
+      <c r="K309" s="3" t="n">
+        <v>45534</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
+      <c r="A310" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B310" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C310" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D310" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+        </is>
+      </c>
+      <c r="E310" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F310" s="1" t="inlineStr">
+        <is>
+          <t>1732001005/RS/22012035116966 — आर सी सी नाली निर्माण कार्य बड़ा कुआ चौक से रेवाशंकर के घर की और ग्राम भैसादेह</t>
+        </is>
+      </c>
+      <c r="G310" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H310" s="2" t="n">
+        <v>12200</v>
+      </c>
+      <c r="I310" s="2" t="n">
+        <v>10427</v>
+      </c>
+      <c r="J310" s="3" t="n">
+        <v>45205</v>
+      </c>
+      <c r="K310" s="3" t="n">
+        <v>45454</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
+      <c r="A311" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B311" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C311" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D311" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+        </is>
+      </c>
+      <c r="E311" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F311" s="1" t="inlineStr">
+        <is>
+          <t>1732001005/RS/22012035116972 — आर सी सी नाली निर्माण कार्य रामविलास यदुवंशी से जगदीश मंडलोई  के घर की और ग्राम भैसादेह</t>
+        </is>
+      </c>
+      <c r="G311" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H311" s="2" t="n">
+        <v>11500</v>
+      </c>
+      <c r="I311" s="2" t="n">
+        <v>10557</v>
+      </c>
+      <c r="J311" s="3" t="n">
+        <v>45205</v>
+      </c>
+      <c r="K311" s="3" t="n">
+        <v>45468</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
+      <c r="A312" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B312" s="1" t="inlineStr">
+        <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C312" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D312" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E312" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F312" s="1" t="inlineStr">
+        <is>
+          <t>1732001005/WC/1095 — Kapildhara Koop Shankarlal Ramprasad Bhaisadeh</t>
+        </is>
+      </c>
+      <c r="G312" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H312" s="2" t="n">
+        <v>165165</v>
+      </c>
+      <c r="I312" s="2" t="n">
+        <v>102945.94</v>
+      </c>
+      <c r="J312" s="3" t="n">
+        <v>41051</v>
+      </c>
+      <c r="K312" s="3" t="n">
+        <v>41715</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
+      <c r="A313" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B313" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C313" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D313" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E313" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F313" s="1" t="inlineStr">
+        <is>
+          <t>1732001005/WC/140 — कपिल धारा सुआलाल/मंदरूपा (भैसादेह)</t>
+        </is>
+      </c>
+      <c r="G313" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H313" s="2" t="n">
+        <v>96234</v>
+      </c>
+      <c r="I313" s="2" t="n">
+        <v>53625.45</v>
+      </c>
+      <c r="J313" s="3" t="n">
+        <v>39850</v>
+      </c>
+      <c r="K313" s="3" t="n">
+        <v>40024</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
+      <c r="A314" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B314" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C314" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D314" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E314" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F314" s="1" t="inlineStr">
+        <is>
+          <t>1732001005/WC/22012034549811 — सार्वजनिक तालाव निर्माण कार्य घोघरा पर ग्राम भैसादेह</t>
+        </is>
+      </c>
+      <c r="G314" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H314" s="2" t="n">
+        <v>332572.21</v>
+      </c>
+      <c r="I314" s="2" t="n">
+        <v>253080</v>
+      </c>
+      <c r="J314" s="3" t="n">
+        <v>43967</v>
+      </c>
+      <c r="K314" s="3" t="n">
+        <v>44795</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
+      <c r="A315" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B315" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C315" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D315" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E315" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F315" s="1" t="inlineStr">
+        <is>
+          <t>1732001005/WC/22012034562751 — C.P.T. निर्माण कार्य शासकीय भूमि पर ग्राम चंदपुरा</t>
+        </is>
+      </c>
+      <c r="G315" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H315" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I315" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J315" s="3" t="n">
+        <v>43935</v>
+      </c>
+      <c r="K315" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
+      <c r="A316" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B316" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C316" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D316" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+        </is>
+      </c>
+      <c r="E316" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+        </is>
+      </c>
+      <c r="F316" s="1" t="inlineStr">
+        <is>
+          <t>1732001005/WC/22012034669459 — C TR FOOD CONTROL बाढ़ नियंत्रण पंचायत भवन के पास ग्राम पंचायत भैसादेह ग्राम भैंसादेह</t>
+        </is>
+      </c>
+      <c r="G316" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H316" s="2" t="n">
+        <v>91999.8</v>
+      </c>
+      <c r="I316" s="2" t="n">
+        <v>61450</v>
+      </c>
+      <c r="J316" s="3" t="n">
+        <v>44335</v>
+      </c>
+      <c r="K316" s="3" t="n">
+        <v>45079</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
+      <c r="A317" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B317" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C317" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D317" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E317" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F317" s="1" t="inlineStr">
+        <is>
+          <t>1732001005/WC/22012034720144 — CTR मेन रोड से पुराना मंदिर की ओर दोनों साईड  कच्ची नाली निर्माण कार्य शासकीय गोहा ग्राम चंदपुरा ग्र</t>
+        </is>
+      </c>
+      <c r="G317" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H317" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I317" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J317" s="3" t="n">
+        <v>44300</v>
+      </c>
+      <c r="K317" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
+      <c r="A318" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B318" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C318" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D318" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
+        </is>
+      </c>
+      <c r="E318" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F318" s="1" t="inlineStr">
+        <is>
+          <t>1732001005/WC/22012034720154 — CTR खेत तालाब निर्माण कार्य राजनारायण / रविशंकर तिवारी ग्राम भैंसादेह ग्राम पंचायत भैंसादेह</t>
+        </is>
+      </c>
+      <c r="G318" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H318" s="2" t="n">
+        <v>337715.44</v>
+      </c>
+      <c r="I318" s="2" t="n">
+        <v>64848</v>
+      </c>
+      <c r="J318" s="3" t="n">
+        <v>44356</v>
+      </c>
+      <c r="K318" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
+      <c r="A319" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B319" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C319" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D319" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E319" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F319" s="1" t="inlineStr">
+        <is>
+          <t>1732001005/WC/22012034720158 — CTR खेत तालाब निर्माण कार्य संतोष पूरी / हरि पूरी ग्राम भैंसादेह ग्राम पंचायत भैंसादेह</t>
+        </is>
+      </c>
+      <c r="G319" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H319" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I319" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J319" s="3" t="n">
+        <v>44287</v>
+      </c>
+      <c r="K319" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
+      <c r="A320" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B320" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C320" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D320" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E320" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F320" s="1" t="inlineStr">
+        <is>
+          <t>1732001005/WC/22012034720162 — CTR खेत तालाब निर्माण कार्य बलबन पूरी / तेजपुरी ग्राम भैंसादेह ग्राम पंचायत भैंसादेह</t>
+        </is>
+      </c>
+      <c r="G320" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H320" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I320" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J320" s="3" t="n">
+        <v>44287</v>
+      </c>
+      <c r="K320" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
+      <c r="A321" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B321" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C321" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D321" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E321" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F321" s="1" t="inlineStr">
+        <is>
+          <t>1732001005/WC/22012034720170 — CTR कपिल धारा निर्माण कार्य रामदास / बदामीलाल चंडालिया ग्राम भैंसादेह ग्राम पंचायत भैंसादेह</t>
+        </is>
+      </c>
+      <c r="G321" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H321" s="2" t="n">
+        <v>141343.81</v>
+      </c>
+      <c r="I321" s="2" t="n">
+        <v>121750.17</v>
+      </c>
+      <c r="J321" s="3" t="n">
+        <v>44342</v>
+      </c>
+      <c r="K321" s="3" t="n">
+        <v>46122</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
+      <c r="A322" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B322" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C322" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D322" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E322" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F322" s="1" t="inlineStr">
+        <is>
+          <t>1732001005/WC/22012034720181 — CTR कपिल धारा निर्माण कार्य। भीमसिंह / रामोतार बकोरिया ग्राम भैंसादेह ग्राम पंचायत भैंसादेह</t>
+        </is>
+      </c>
+      <c r="G322" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H322" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I322" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J322" s="3" t="n">
+        <v>44287</v>
+      </c>
+      <c r="K322" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
+      <c r="A323" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B323" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C323" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D323" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E323" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F323" s="1" t="inlineStr">
+        <is>
+          <t>1732001005/WC/22012034721190 — CTR कपिल धारा निर्माण कार्य। भीमसिंह / रामोतार बकोरिया ग्राम भैंसादेह ग्राम पंचायत भैंसादेह</t>
+        </is>
+      </c>
+      <c r="G323" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H323" s="2" t="n">
+        <v>141343.81</v>
+      </c>
+      <c r="I323" s="2" t="n">
+        <v>127708.26</v>
+      </c>
+      <c r="J323" s="3" t="n">
+        <v>44342</v>
+      </c>
+      <c r="K323" s="3" t="n">
+        <v>46122</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
+      <c r="A324" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B324" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C324" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D324" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E324" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F324" s="1" t="inlineStr">
+        <is>
+          <t>1732001005/WC/22012034858647 — तालाब निर्माण कार्य संतोष पूरी ग्राम भैंसादेह ग्राम पंचायत भैंसादेह</t>
+        </is>
+      </c>
+      <c r="G324" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H324" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I324" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J324" s="3" t="n">
+        <v>44471</v>
+      </c>
+      <c r="K324" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
+      <c r="A325" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B325" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C325" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D325" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E325" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F325" s="1" t="inlineStr">
+        <is>
+          <t>1732001005/WC/22012034924246 — तालाब जिणद्धार झरने के पास चापडा ग्रहण रोडनिर्माण कार्य ग्राम भैंसादेह ग्राम पंचायत भैंसादेह</t>
+        </is>
+      </c>
+      <c r="G325" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H325" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I325" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J325" s="3" t="n">
+        <v>44587</v>
+      </c>
+      <c r="K325" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
+      <c r="A326" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B326" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C326" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D326" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E326" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F326" s="1" t="inlineStr">
+        <is>
+          <t>1732001005/WC/22012034931619 — तालाब निर्माण कार्य संतोष पूरी ग्राम भैंसादेह ग्राम पंचायत भैंसादेह</t>
+        </is>
+      </c>
+      <c r="G326" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H326" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I326" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J326" s="3" t="n">
+        <v>44652</v>
+      </c>
+      <c r="K326" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
+      <c r="A327" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B327" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C327" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D327" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
+        </is>
+      </c>
+      <c r="E327" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F327" s="1" t="inlineStr">
+        <is>
+          <t>1732001005/WC/22012034931623 — तालाब निर्माण कार्य संतोष पूरी ग्राम भैंसादेह ग्राम पंचायत भैंसादेह</t>
+        </is>
+      </c>
+      <c r="G327" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H327" s="2" t="n">
+        <v>446084.09</v>
+      </c>
+      <c r="I327" s="2" t="n">
+        <v>87020</v>
+      </c>
+      <c r="J327" s="3" t="n">
+        <v>44708</v>
+      </c>
+      <c r="K327" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
+      <c r="A328" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B328" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C328" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D328" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E328" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F328" s="1" t="inlineStr">
+        <is>
+          <t>1732001005/WC/22012034931697 — तालाब निर्माण कार्य जितेंद्र यदुवंशी ग्राम भैंसादेह ग्राम पंचायत भैंसादेह</t>
+        </is>
+      </c>
+      <c r="G328" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H328" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I328" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J328" s="3" t="n">
+        <v>44652</v>
+      </c>
+      <c r="K328" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
+      <c r="A329" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B329" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C329" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D329" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E329" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F329" s="1" t="inlineStr">
+        <is>
+          <t>1732001005/WC/22012034931698 — तालाब निर्माण कार्य जितेंद्र यदुवंशी ग्राम भैंसादेह ग्राम पंचायत भैंसादेह</t>
+        </is>
+      </c>
+      <c r="G329" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H329" s="2" t="n">
+        <v>446084.09</v>
+      </c>
+      <c r="I329" s="2" t="n">
+        <v>56710</v>
+      </c>
+      <c r="J329" s="3" t="n">
+        <v>44685</v>
+      </c>
+      <c r="K329" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
+      <c r="A330" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B330" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C330" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D330" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E330" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F330" s="1" t="inlineStr">
+        <is>
+          <t>1732001005/WC/22012034931703 — तालाब निर्माण कार्य जितेंद्र यदुवंशी ग्राम भैंसादेह ग्राम पंचायत भैंसादेह</t>
+        </is>
+      </c>
+      <c r="G330" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H330" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I330" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J330" s="3" t="n">
+        <v>44652</v>
+      </c>
+      <c r="K330" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
+      <c r="A331" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B331" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C331" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D331" s="1" t="inlineStr">
+        <is>
+          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
+        </is>
+      </c>
+      <c r="E331" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F331" s="1" t="inlineStr">
+        <is>
+          <t>1732001005/WC/22012035184636 — CPT निर्माण कार्य मनोहर व्यास के खेत के पास से रामविलास यदुवंशी के खेत तक  ग्राम भैंसादेह</t>
+        </is>
+      </c>
+      <c r="G331" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H331" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I331" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J331" s="3" t="n">
+        <v>45316</v>
+      </c>
+      <c r="K331" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
+      <c r="A332" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B332" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C332" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D332" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+        </is>
+      </c>
+      <c r="E332" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+        </is>
+      </c>
+      <c r="F332" s="1" t="inlineStr">
+        <is>
+          <t>1732001005/WC/22012035184640 — CPT निर्माण कार्य बरजोर सिंह  के खेत के पास से रामजीवन यदुवंशी के खेत तक</t>
+        </is>
+      </c>
+      <c r="G332" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H332" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I332" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J332" s="3" t="n">
+        <v>45316</v>
+      </c>
+      <c r="K332" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
+      <c r="A333" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B333" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C333" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D333" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+        </is>
+      </c>
+      <c r="E333" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+        </is>
+      </c>
+      <c r="F333" s="1" t="inlineStr">
+        <is>
+          <t>1732001005/WC/22012035184643 — CPT निर्माण कार्य रामजीवन यदुवंशी   के खेत के पास से अनूप सिंह  यदुवंशी के खेत तक</t>
+        </is>
+      </c>
+      <c r="G333" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H333" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I333" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J333" s="3" t="n">
+        <v>45316</v>
+      </c>
+      <c r="K333" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
+      <c r="A334" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B334" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C334" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D334" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+        </is>
+      </c>
+      <c r="E334" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+        </is>
+      </c>
+      <c r="F334" s="1" t="inlineStr">
+        <is>
+          <t>1732001005/WC/22012035189774 — CTR जल निकासी कच्ची नाली निर्माण कार्य मनोहर व्यास के खेत से रामविलास यदुवंशी के खेत की और भैंसादेह</t>
+        </is>
+      </c>
+      <c r="G334" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H334" s="2" t="n">
+        <v>85505.88</v>
+      </c>
+      <c r="I334" s="2" t="n">
+        <v>63180</v>
+      </c>
+      <c r="J334" s="3" t="n">
+        <v>45490</v>
+      </c>
+      <c r="K334" s="3" t="n">
+        <v>46117</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
+      <c r="A335" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B335" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C335" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D335" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+        </is>
+      </c>
+      <c r="E335" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+        </is>
+      </c>
+      <c r="F335" s="1" t="inlineStr">
+        <is>
+          <t>1732001005/WC/22012035189782 — CTR जल निकासी कच्ची नाली निर्माण कार्य बरजोर सिंह  के खेत से रामजीवन  यदुवंशी के खेत की और भैंसादेह</t>
+        </is>
+      </c>
+      <c r="G335" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H335" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I335" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J335" s="3" t="n">
+        <v>45316</v>
+      </c>
+      <c r="K335" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
+      <c r="A336" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B336" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C336" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D336" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+        </is>
+      </c>
+      <c r="E336" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+        </is>
+      </c>
+      <c r="F336" s="1" t="inlineStr">
+        <is>
+          <t>1732001005/WC/22012035189799 — CTR जल निकासी कच्ची नाली निर्माण कार्य रामजीवन यदुवंशी के खेत से अनूप यदुवंशी के खेत की और भैंसादेह</t>
+        </is>
+      </c>
+      <c r="G336" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H336" s="2" t="n">
+        <v>85505.88</v>
+      </c>
+      <c r="I336" s="2" t="n">
+        <v>69741</v>
+      </c>
+      <c r="J336" s="3" t="n">
+        <v>45476</v>
+      </c>
+      <c r="K336" s="3" t="n">
+        <v>46117</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
+      <c r="A337" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B337" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C337" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D337" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+        </is>
+      </c>
+      <c r="E337" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+        </is>
+      </c>
+      <c r="F337" s="1" t="inlineStr">
+        <is>
+          <t>1732001005/WC/22012035190363 — CTR जल निकासी कच्ची नाली निर्माण कार्य बरजोर सिंह के खेत से रामजीवन यदुवंशी के खेत की और भैंसादेह</t>
+        </is>
+      </c>
+      <c r="G337" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H337" s="2" t="n">
+        <v>85505.88</v>
+      </c>
+      <c r="I337" s="2" t="n">
+        <v>61722</v>
+      </c>
+      <c r="J337" s="3" t="n">
+        <v>45455</v>
+      </c>
+      <c r="K337" s="3" t="n">
+        <v>46121</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
+      <c r="A338" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B338" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C338" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D338" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E338" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F338" s="1" t="inlineStr">
+        <is>
+          <t>1732001005/WC/22012035211191 — jal nikasi hetu nala gehrikaran colony ke pas se chandpura marg tak gram bhainsadeh</t>
+        </is>
+      </c>
+      <c r="G338" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H338" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I338" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J338" s="3" t="n">
+        <v>45458</v>
+      </c>
+      <c r="K338" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
+      <c r="A339" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B339" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C339" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D339" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E339" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F339" s="1" t="inlineStr">
+        <is>
+          <t>1732001005/WC/22012035211206 — jal nikasi hetu nala gehrikaran colony ke pas se chandpura marg tak gram bhainsadeh</t>
+        </is>
+      </c>
+      <c r="G339" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H339" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I339" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J339" s="3" t="n">
+        <v>45396</v>
+      </c>
+      <c r="K339" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
+      <c r="A340" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B340" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C340" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D340" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E340" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F340" s="1" t="inlineStr">
+        <is>
+          <t>1732001005/WC/22012035211459 — बाढ नियंत्रण नाला उपचार कॉलोनी के पास से चंदपुरा मार्ग की और ग्राम भैंसादेह</t>
+        </is>
+      </c>
+      <c r="G340" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H340" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I340" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J340" s="3" t="n">
+        <v>45396</v>
+      </c>
+      <c r="K340" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
+      <c r="A341" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B341" s="1" t="inlineStr">
+        <is>
+          <t>2009-2010</t>
+        </is>
+      </c>
+      <c r="C341" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D341" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E341" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F341" s="1" t="inlineStr">
+        <is>
+          <t>1732001005/WC/315 — kapildhara koop nirman Kalicharan/shivcharan Bhaisadeh</t>
+        </is>
+      </c>
+      <c r="G341" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H341" s="2" t="n">
+        <v>100522</v>
+      </c>
+      <c r="I341" s="2" t="n">
+        <v>74211.71</v>
+      </c>
+      <c r="J341" s="3" t="n">
+        <v>40181</v>
+      </c>
+      <c r="K341" s="3" t="n">
+        <v>40348</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
+      <c r="A342" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B342" s="1" t="inlineStr">
+        <is>
+          <t>2009-2010</t>
+        </is>
+      </c>
+      <c r="C342" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D342" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E342" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F342" s="1" t="inlineStr">
+        <is>
+          <t>1732001005/WC/316 — Kapildhara Koop nirman Gulab/Kunjilal Bhaisadeh</t>
+        </is>
+      </c>
+      <c r="G342" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H342" s="2" t="n">
+        <v>100522</v>
+      </c>
+      <c r="I342" s="2" t="n">
+        <v>104739</v>
+      </c>
+      <c r="J342" s="3" t="n">
+        <v>40205</v>
+      </c>
+      <c r="K342" s="3" t="n">
+        <v>40696</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
+      <c r="A343" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B343" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C343" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D343" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E343" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F343" s="1" t="inlineStr">
+        <is>
+          <t>1732001005/WC/322 — Dhamubai s/o Ramaotar  Koop Nirman Bhaishadeh</t>
+        </is>
+      </c>
+      <c r="G343" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H343" s="2" t="n">
+        <v>100522</v>
+      </c>
+      <c r="I343" s="2" t="n">
+        <v>142573.05</v>
+      </c>
+      <c r="J343" s="3" t="n">
+        <v>40274</v>
+      </c>
+      <c r="K343" s="3" t="n">
+        <v>40618</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
+      <c r="A344" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B344" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C344" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D344" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E344" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F344" s="1" t="inlineStr">
+        <is>
+          <t>1732001005/WC/330 — Kapil dhara koop nirman Devkabai w/o bhairu bhaisadeh</t>
+        </is>
+      </c>
+      <c r="G344" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H344" s="2" t="n">
+        <v>100522</v>
+      </c>
+      <c r="I344" s="2" t="n">
+        <v>134196.5</v>
+      </c>
+      <c r="J344" s="3" t="n">
+        <v>40274</v>
+      </c>
+      <c r="K344" s="3" t="n">
+        <v>40088</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
+      <c r="A345" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B345" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C345" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D345" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E345" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F345" s="1" t="inlineStr">
+        <is>
+          <t>1732001005/WC/40 — कूप निमार्ण कार्य भैसादेह</t>
+        </is>
+      </c>
+      <c r="G345" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H345" s="2" t="n">
+        <v>75774</v>
+      </c>
+      <c r="I345" s="2" t="n">
+        <v>44016.8</v>
+      </c>
+      <c r="J345" s="3" t="n">
+        <v>39689</v>
+      </c>
+      <c r="K345" s="3" t="n">
+        <v>40722</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
+      <c r="A346" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B346" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C346" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D346" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E346" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F346" s="1" t="inlineStr">
+        <is>
+          <t>1732001005/WH/22012034919765 — तालाब जीर्णोद्वार कार्य झरने के पास चापडाग्रहण रोड पर भैसादेह</t>
+        </is>
+      </c>
+      <c r="G346" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H346" s="2" t="n">
+        <v>24535</v>
+      </c>
+      <c r="I346" s="2" t="n">
+        <v>24150</v>
+      </c>
+      <c r="J346" s="3" t="n">
+        <v>44636</v>
+      </c>
+      <c r="K346" s="3" t="n">
+        <v>45152</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
+      <c r="A347" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B347" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C347" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D347" s="1" t="inlineStr">
+        <is>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E347" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F347" s="1" t="inlineStr">
+        <is>
+          <t>1732001076/IF/IAY/424477 — Construction of IAY House -IAY REG. NO. MP1356808</t>
+        </is>
+      </c>
+      <c r="G347" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H347" s="2" t="n">
+        <v>15030</v>
+      </c>
+      <c r="I347" s="2" t="n">
+        <v>15480</v>
+      </c>
+      <c r="J347" s="3" t="n">
+        <v>42931</v>
+      </c>
+      <c r="K347" s="3" t="n">
+        <v>43046</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
+      <c r="A348" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B348" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C348" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D348" s="1" t="inlineStr">
+        <is>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E348" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F348" s="1" t="inlineStr">
+        <is>
+          <t>1732001076/IF/IAY/492042 — Construction of IAY House -IAY REG. NO. MP2152938</t>
+        </is>
+      </c>
+      <c r="G348" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H348" s="2" t="n">
+        <v>15030</v>
+      </c>
+      <c r="I348" s="2" t="n">
+        <v>14448</v>
+      </c>
+      <c r="J348" s="3" t="n">
+        <v>42931</v>
+      </c>
+      <c r="K348" s="3" t="n">
+        <v>43230</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
+      <c r="A349" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B349" s="1" t="inlineStr">
+        <is>
+          <t>2016-2017</t>
+        </is>
+      </c>
+      <c r="C349" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D349" s="1" t="inlineStr">
+        <is>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E349" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F349" s="1" t="inlineStr">
+        <is>
+          <t>1732001076/IF/IAY/492191 — Construction of IAY House -IAY REG. NO. MP2154876</t>
+        </is>
+      </c>
+      <c r="G349" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H349" s="2" t="n">
+        <v>15030</v>
+      </c>
+      <c r="I349" s="2" t="n">
+        <v>14328</v>
+      </c>
+      <c r="J349" s="3" t="n">
+        <v>42772</v>
+      </c>
+      <c r="K349" s="3" t="n">
+        <v>43230</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
+      <c r="A350" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B350" s="1" t="inlineStr">
+        <is>
           <t>2013-2014</t>
         </is>
       </c>
-      <c r="C295" s="1" t="inlineStr">
+      <c r="C350" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
-      <c r="D295" s="1" t="inlineStr">
+      <c r="D350" s="1" t="inlineStr">
         <is>
           <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
-      <c r="E295" s="1" t="inlineStr">
+      <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
-      <c r="F295" s="1" t="inlineStr">
+      <c r="F350" s="1" t="inlineStr">
         <is>
           <t>/SK/152 — Bharat Nirman Rajeev Gandhi Sewa Kendra,BHAISADEH</t>
         </is>
       </c>
-      <c r="G295" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H295" s="2" t="n">
+      <c r="G350" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H350" s="2" t="n">
         <v>452000</v>
       </c>
-      <c r="I295" s="2" t="n">
+      <c r="I350" s="2" t="n">
         <v>352295</v>
       </c>
-      <c r="J295" s="3" t="n">
+      <c r="J350" s="3" t="n">
         <v>41447</v>
       </c>
-      <c r="K295" s="3" t="n">
+      <c r="K350" s="3" t="n">
         <v>42713</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>