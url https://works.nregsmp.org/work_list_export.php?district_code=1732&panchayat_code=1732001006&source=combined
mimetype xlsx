--- v0 (2026-09-11)
+++ v1 (2026-10-27)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K184"/>
+  <dimension ref="A1:K185"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-11 02:14:55</t>
+          <t>Exported on: 2026-10-27 17:56:22</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: NARMADAPURAM</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -512,51 +512,51 @@
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Constr of agri produce storage building for groups / Construction of Agricultural produce storage Building for Groups</t>
+          <t>Constr of agri produce storage building for groups / Construction of Agricultural Produce Storage Building for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1732001006/AV/22012034664235 — nandan falodhan kary umesh sharma ke khaliya par gram guradiya jat</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45681</v>
@@ -1537,98 +1537,98 @@
       <c r="J37" s="3" t="n">
         <v>44202</v>
       </c>
       <c r="K37" s="3" t="n">
         <v>44535</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1732001006/IF/22012035254092 — nandan faloudan kary umesh sharma ki bhumi par guradiya jat</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1732001006/IF/22012035254096 — nandan faloudan kary umesh sharma ki bhumi par guradiya jat</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45396</v>
@@ -1678,73 +1678,73 @@
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Afforestation of wasteland  Forestry trees for ind / Afforestation of wasteland Forestry trees for individual</t>
+          <t>Afforestation of wasteland  Forestry trees for ind / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1732001006/IF/22012035301551 — nandan falodhan kary umesh sharma ke khaliya par gram guradiya jat</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>145122.1</v>
       </c>
       <c r="I41" s="2" t="n">
-        <v>14041.86</v>
+        <v>16084.74</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
@@ -1774,51 +1774,51 @@
       <c r="J42" s="3" t="n">
         <v>45769</v>
       </c>
       <c r="K42" s="3" t="n">
         <v>46107</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1732001006/IF/22012035533497 — khet talab nirman kary sugna bai ki bhumi par gp guradiya jat</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>45761</v>
@@ -2793,51 +2793,51 @@
       <c r="J63" s="3" t="n">
         <v>43838</v>
       </c>
       <c r="K63" s="3" t="n">
         <v>43981</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1732001006/IF/IAY/3875066 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146970687</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I64" s="2" t="n">
         <v>5072</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>44713</v>
@@ -3228,51 +3228,51 @@
       <c r="J72" s="3" t="n">
         <v>42767</v>
       </c>
       <c r="K72" s="3" t="n">
         <v>43256</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
           <t>1732001006/IF/IAY/4665095 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151044102</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H73" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="n">
         <v>45545</v>
@@ -3324,51 +3324,51 @@
       <c r="J74" s="3" t="n">
         <v>45617</v>
       </c>
       <c r="K74" s="3" t="n">
         <v>45740</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>1732001006/IF/IAY/4666329 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150651243</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>45545</v>
@@ -3567,196 +3567,196 @@
       <c r="J79" s="3" t="n">
         <v>42697</v>
       </c>
       <c r="K79" s="3" t="n">
         <v>42940</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
           <t>1732001006/IF/IAY/5102402 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148599216</t>
         </is>
       </c>
       <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H80" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I80" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J80" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K80" s="3" t="n">
         <v>46254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
           <t>1732001006/IF/IAY/5472777 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146970549</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H81" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I81" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J81" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K81" s="3" t="n">
         <v>46254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>1732001006/IF/IAY/5473239 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150191982</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I82" s="2" t="n">
-        <v>21141</v>
+        <v>23241</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K82" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
           <t>1732001006/IF/IAY/5474172 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148284001</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H83" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I83" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J83" s="3" t="n">
         <v>45791</v>
@@ -3810,292 +3810,292 @@
       <c r="J84" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K84" s="3" t="n">
         <v>46031</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
           <t>1732001006/IF/IAY/5474746 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148603979</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H85" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I85" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J85" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K85" s="3" t="n">
         <v>46254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
           <t>1732001006/IF/IAY/5476647 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148191834</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H86" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I86" s="2" t="n">
         <v>24087</v>
       </c>
       <c r="J86" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K86" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F87" s="1" t="inlineStr">
         <is>
           <t>1732001006/IF/IAY/5476650 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148279729</t>
         </is>
       </c>
       <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H87" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I87" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J87" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K87" s="3" t="n">
         <v>46254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
           <t>1732001006/IF/IAY/5476698 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148612079</t>
         </is>
       </c>
       <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H88" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I88" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J88" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K88" s="3" t="n">
         <v>46254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
           <t>1732001006/IF/IAY/5478243 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126084377</t>
         </is>
       </c>
       <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H89" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I89" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J89" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K89" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F90" s="1" t="inlineStr">
         <is>
           <t>1732001006/IF/IAY/5480045 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126088403</t>
         </is>
       </c>
       <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H90" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I90" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J90" s="3" t="n">
         <v>45870</v>
@@ -4149,196 +4149,196 @@
       <c r="J91" s="3" t="n">
         <v>45798</v>
       </c>
       <c r="K91" s="3" t="n">
         <v>46145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>1732001006/IF/IAY/5480780 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148196677</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I92" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K92" s="3" t="n">
         <v>46254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t>1732001006/IF/IAY/5480790 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148210346</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I93" s="2" t="n">
         <v>12006</v>
       </c>
       <c r="J93" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K93" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
           <t>1732001006/IF/IAY/5717803 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100858383</t>
         </is>
       </c>
       <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H94" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I94" s="2" t="n">
         <v>23202</v>
       </c>
       <c r="J94" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K94" s="3" t="n">
         <v>46254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>1732001006/IF/IAY/5822965 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150707133</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>45727</v>
@@ -4586,51 +4586,51 @@
       <c r="J100" s="3" t="n">
         <v>42956</v>
       </c>
       <c r="K100" s="3" t="n">
         <v>43052</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F101" s="1" t="inlineStr">
         <is>
           <t>1732001006/IF/IAY/665522 — Construction of IAY House -IAY REG. NO. MP2005753</t>
         </is>
       </c>
       <c r="G101" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H101" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J101" s="3" t="n">
         <v>42809</v>
@@ -4780,51 +4780,51 @@
       <c r="J104" s="3" t="n">
         <v>42963</v>
       </c>
       <c r="K104" s="3" t="n">
         <v>43256</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
           <t>1732001006/IF/IAY/681076 — Construction of IAY House -IAY REG. NO. MP3535989</t>
         </is>
       </c>
       <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H105" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J105" s="3" t="n">
         <v>42809</v>
@@ -7057,192 +7057,192 @@
       <c r="J151" s="3" t="n">
         <v>45595</v>
       </c>
       <c r="K151" s="3" t="n">
         <v>46110</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
           <t>1732001006/RC/22012034843894 — Cc road nirman kary devnarayan patel ke ghar se nadi ki or gram guradiya jat</t>
         </is>
       </c>
       <c r="G152" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H152" s="2" t="n">
         <v>57000</v>
       </c>
       <c r="I152" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J152" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K152" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
           <t>1732001006/RC/22012034843898 — cc road nirman kary rajendra thuseya ke ghar se rajendra varma ke ghar ki or gram guradiya jat</t>
         </is>
       </c>
       <c r="G153" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H153" s="2" t="n">
         <v>72000</v>
       </c>
       <c r="I153" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J153" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K153" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
           <t>1732001006/RC/22012034843900 — cc road nirman kary radheshyam jat ke ghar se nadi ki or gram guradiya jat</t>
         </is>
       </c>
       <c r="G154" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H154" s="2" t="n">
         <v>57000</v>
       </c>
       <c r="I154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J154" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K154" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
           <t>1732001006/RC/22012034843901 — cc road nirman kary gulab navre ke ghar se shreeram khema ji ke ghar ki or gram guradiya jat</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
         <v>57000</v>
       </c>
       <c r="I155" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J155" s="3" t="n">
         <v>45761</v>
@@ -7441,98 +7441,98 @@
       <c r="J159" s="3" t="n">
         <v>45206</v>
       </c>
       <c r="K159" s="3" t="n">
         <v>45539</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
           <t>1732001006/RS/22012035117547 — CC nali nirman kary shayamlala ke ghar se panchayat bahvan ki or guradiya jat</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
         <v>23270</v>
       </c>
       <c r="I160" s="2" t="n">
         <v>11649</v>
       </c>
       <c r="J160" s="3" t="n">
         <v>45206</v>
       </c>
       <c r="K160" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
           <t>1732001006/RS/22012035117560 — C C nali nirman kary mahendra sharma ke ghar se santosh syag ke ghar ki or guradiya jat</t>
         </is>
       </c>
       <c r="G161" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H161" s="2" t="n">
         <v>34905</v>
       </c>
       <c r="I161" s="2" t="n">
         <v>33147.44</v>
       </c>
       <c r="J161" s="3" t="n">
         <v>45206</v>
@@ -7682,51 +7682,51 @@
       <c r="J164" s="3" t="n">
         <v>44475</v>
       </c>
       <c r="K164" s="3" t="n">
         <v>45795</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
           <t>1732001006/WC/22012034727389 — CTR कच्ची नाली निर्माण कार्य हरि गुजर के खलियान से भैरु बाबा की ओर ग्राम गुराडिया जाट ग्राम पंचायत ग</t>
         </is>
       </c>
       <c r="G165" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
         <v>122514.23</v>
       </c>
       <c r="I165" s="2" t="n">
         <v>6120</v>
       </c>
       <c r="J165" s="3" t="n">
         <v>44699</v>
@@ -8485,184 +8485,231 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
         <v>75774</v>
       </c>
       <c r="I181" s="2" t="n">
         <v>595</v>
       </c>
       <c r="J181" s="3" t="n">
         <v>39711</v>
       </c>
       <c r="K181" s="3" t="n">
         <v>45139</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
-          <t>1732001006/WH/22012034919828 — स्टापडेम कडी शटर सामुदायिक स्वच्छता केंद्र के पास गुराडियाजाट</t>
+          <t>1732001006/WC/VB/YD/22012035335689 — Roof top rain wat. har. str. in gov/panchayat bldg</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
-        <v>0</v>
+        <v>45399.61</v>
       </c>
       <c r="I182" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J182" s="3" t="n">
-        <v>44621</v>
+        <v>46126</v>
       </c>
       <c r="K182" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
           <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
-          <t>1732001006/WH/22012034919830 — स्टापडेम कडी शटर सामुदायिक स्वच्छता केंद्र के पास गुराडियाजाट</t>
+          <t>1732001006/WH/22012034919828 — स्टापडेम कडी शटर सामुदायिक स्वच्छता केंद्र के पास गुराडियाजाट</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
-        <v>3357</v>
+        <v>0</v>
       </c>
       <c r="I183" s="2" t="n">
-        <v>3474</v>
+        <v>0</v>
       </c>
       <c r="J183" s="3" t="n">
-        <v>44636</v>
-[...3 lines deleted...]
-      </c>
+        <v>44621</v>
+      </c>
+      <c r="K183" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C184" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D184" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E184" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F184" s="1" t="inlineStr">
+        <is>
+          <t>1732001006/WH/22012034919830 — स्टापडेम कडी शटर सामुदायिक स्वच्छता केंद्र के पास गुराडियाजाट</t>
+        </is>
+      </c>
+      <c r="G184" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H184" s="2" t="n">
+        <v>3357</v>
+      </c>
+      <c r="I184" s="2" t="n">
+        <v>3474</v>
+      </c>
+      <c r="J184" s="3" t="n">
+        <v>44636</v>
+      </c>
+      <c r="K184" s="3" t="n">
+        <v>44925</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
+      <c r="A185" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B185" s="1" t="inlineStr">
+        <is>
           <t>2013-2014</t>
         </is>
       </c>
-      <c r="C184" s="1" t="inlineStr">
+      <c r="C185" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
-      <c r="D184" s="1" t="inlineStr">
+      <c r="D185" s="1" t="inlineStr">
         <is>
           <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
-      <c r="E184" s="1" t="inlineStr">
+      <c r="E185" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
-      <c r="F184" s="1" t="inlineStr">
+      <c r="F185" s="1" t="inlineStr">
         <is>
           <t>/SK/105 — Bharat Nirman Rajeev Gandhi Sewa Kendra,GURADIYAJAT</t>
         </is>
       </c>
-      <c r="G184" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H184" s="2" t="n">
+      <c r="G185" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H185" s="2" t="n">
         <v>452000</v>
       </c>
-      <c r="I184" s="2" t="n">
+      <c r="I185" s="2" t="n">
         <v>236857</v>
       </c>
-      <c r="J184" s="3" t="n">
+      <c r="J185" s="3" t="n">
         <v>41437</v>
       </c>
-      <c r="K184" s="3" t="n">
+      <c r="K185" s="3" t="n">
         <v>42215</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>