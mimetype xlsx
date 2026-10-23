--- v0 (2026-09-02)
+++ v1 (2026-10-23)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K240"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 08:40:00</t>
+          <t>Exported on: 2026-10-23 20:19:16</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: NARMADAPURAM</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -708,51 +708,51 @@
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45132</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
+          <t>Boundary Line Plantation of Forestry-Community / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1732001015/DP/22012034627410 — वृक्षारोपण कार्य प्राथमिक शाला परिसर और सड़क किनारे चतरखेडा</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>259479.75</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>16754</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45705</v>
@@ -1288,51 +1288,51 @@
       <c r="J32" s="3" t="n">
         <v>45806</v>
       </c>
       <c r="K32" s="3" t="n">
         <v>46118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1732001015/IF/22012035561097 — KHET TALAB NIRMAN KARYA ASHISH SHARMA KE KHET PAR CHATARKHEDA</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45761</v>
@@ -3883,73 +3883,73 @@
       <c r="J85" s="3" t="n">
         <v>45861</v>
       </c>
       <c r="K85" s="3" t="n">
         <v>45972</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
           <t>1732001015/IF/IAY/5866412 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113965388</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H86" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I86" s="2" t="n">
-        <v>14067</v>
+        <v>24567</v>
       </c>
       <c r="J86" s="3" t="n">
         <v>46050</v>
       </c>
       <c r="K86" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -5106,51 +5106,51 @@
       <c r="J110" s="3" t="n">
         <v>43229</v>
       </c>
       <c r="K110" s="3" t="n">
         <v>43312</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
           <t>1732001015/IF/IAY/683411 — Construction of IAY House -IAY REG. NO. MP3983213</t>
         </is>
       </c>
       <c r="G111" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H111" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J111" s="3" t="n">
         <v>42809</v>
@@ -7461,51 +7461,51 @@
       <c r="J159" s="3" t="n">
         <v>45854</v>
       </c>
       <c r="K159" s="3" t="n">
         <v>45967</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
-          <t>Construction of WBM Roads for Community / Construction of WBM Roads for Community</t>
+          <t>Construction of WBM Roads for Community / Construction of WBM Road for Community</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
           <t>1732001015/RC/22012034851456 — C C ROAD NIRMAN KARY SHANKAR MANDIR SE KERWAR JI KE GHAR KI AUR CHATARKHEDA</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
         <v>66600</v>
       </c>
       <c r="I160" s="2" t="n">
         <v>65753.26</v>
       </c>
       <c r="J160" s="3" t="n">
         <v>46057</v>