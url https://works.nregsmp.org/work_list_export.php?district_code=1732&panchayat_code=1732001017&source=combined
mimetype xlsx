--- v0 (2026-09-02)
+++ v1 (2026-10-19)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K407"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 00:24:56</t>
+          <t>Exported on: 2026-10-19 04:12:36</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: NARMADAPURAM</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -3508,51 +3508,51 @@
         <v>0</v>
       </c>
       <c r="J78" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K78" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
           <t>1732001017/IF/22012035236972 — KAPIL DHARA KOOP NIRMAN KARY SUNDARLAL/BABULAL AMLADA KALAN GP AMLADA KALAN</t>
         </is>
       </c>
       <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H79" s="2" t="n">
         <v>316434.46</v>
       </c>
       <c r="I79" s="2" t="n">
         <v>168081.52</v>
       </c>
       <c r="J79" s="3" t="n">
         <v>45614</v>
@@ -3653,51 +3653,51 @@
       <c r="J81" s="3" t="n">
         <v>45769</v>
       </c>
       <c r="K81" s="3" t="n">
         <v>46154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>1732001017/IF/22012035352294 — KHET TALAB NIRMAN KARY RAJKUMAR AMLADA KALAN</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I82" s="2" t="n">
         <v>120056.9</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>45769</v>
@@ -4039,51 +4039,51 @@
       <c r="J89" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K89" s="3" t="n">
         <v>46033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F90" s="1" t="inlineStr">
         <is>
           <t>1732001017/IF/22012035450746 — khet talab nirman kary pradeep amlada kalan</t>
         </is>
       </c>
       <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H90" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I90" s="2" t="n">
         <v>104521.92</v>
       </c>
       <c r="J90" s="3" t="n">
         <v>45807</v>
@@ -4321,51 +4321,51 @@
         <v>0</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K95" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>Line-coast Plntation-Farm Forstry Trees-Individual / Along the coast Line Plantation of Farm Forestry Trees for Individuals</t>
+          <t>Line-coast Plntation-Farm Forstry Trees-Individual / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
           <t>1732001017/IF/22012035646188 — EK BAGIYA MAA KE NAAM RAMA BAI/LALMAN AMLADA KALAN GP AMLADA KALAN</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H96" s="2" t="n">
         <v>199117.83</v>
       </c>
       <c r="I96" s="2" t="n">
         <v>14053.38</v>
       </c>
       <c r="J96" s="3" t="n">
         <v>46013</v>
@@ -12125,51 +12125,51 @@
       <c r="J255" s="3" t="n">
         <v>42884</v>
       </c>
       <c r="K255" s="3" t="n">
         <v>43046</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
           <t>1732001017/IF/IAY/85947 — Construction of IAY House -IAY REG. NO. MP-32-001-017-001/013</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I256" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>42382</v>
@@ -14188,98 +14188,98 @@
       <c r="J298" s="3" t="n">
         <v>44525</v>
       </c>
       <c r="K298" s="3" t="n">
         <v>45594</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
           <t>1732001017/RC/22012034844150 — CC ROAD NIRMAN KARY KISHORI KE GHAR SE SANTOSH KE GHAR KI OR AMLADA KALAN GP AMLADA KALAN</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>49483</v>
       </c>
       <c r="I299" s="2" t="n">
         <v>24238.41</v>
       </c>
       <c r="J299" s="3" t="n">
         <v>45964</v>
       </c>
       <c r="K299" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
           <t>1732001017/RC/22012034853686 — CC ROAD NIRMAN KARY VIJAY KE GHAR SE JITENDRA KE GHAR KI 0R AMLADA KALAN</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>42000</v>
       </c>
       <c r="I300" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J300" s="3" t="n">
         <v>46023</v>
@@ -16175,51 +16175,51 @@
         <v>0</v>
       </c>
       <c r="J339" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
           <t>1732001017/RS/22012034575918 — R.C.C.NALI NIRMAN KARY RAMLAL KE GHAR  SE SUNDARLAL KE GHAR KI OR,AMLADA KALAN,GP AMLADA KALAN</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>451895</v>
       </c>
       <c r="I340" s="2" t="n">
         <v>28950</v>
       </c>
       <c r="J340" s="3" t="n">
         <v>44525</v>
@@ -17964,73 +17964,73 @@
         <v>0</v>
       </c>
       <c r="J376" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K376" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
+          <t>Block Plntation-Biodrainage-Wastelands for comm / Bio-drainage Plantation for Community</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
           <t>1732001017/WC/22012034809869 — GOU SHALA KE PICHHE BLOCK PLANTATIONS KARY,AMLADA KALAN</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>394489.84</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>114644.64</v>
+        <v>124244.64</v>
       </c>
       <c r="J377" s="3" t="n">
         <v>44455</v>
       </c>
       <c r="K377" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>