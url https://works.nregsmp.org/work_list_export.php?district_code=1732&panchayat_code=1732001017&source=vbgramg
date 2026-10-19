--- v0 (2026-09-03)
+++ v1 (2026-10-19)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K24"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-03 02:04:26</t>
+          <t>Exported on: 2026-10-19 23:38:08</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: NARMADAPURAM</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,145 +273,145 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1732001017/IF/22012035236972 — KAPIL DHARA KOOP NIRMAN KARY SUNDARLAL/BABULAL AMLADA KALAN GP AMLADA KALAN</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>316434.46</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45614</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1732001017/IF/22012035352294 — KHET TALAB NIRMAN KARY RAJKUMAR AMLADA KALAN</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45769</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1732001017/IF/22012035450746 — khet talab nirman kary pradeep amlada kalan</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>15000</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45807</v>
@@ -555,51 +555,51 @@
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45985</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Line-coast Plntation-Farm Forstry Trees-Individual / Along the coast Line Plantation of Farm Forestry Trees for Individuals</t>
+          <t>Line-coast Plntation-Farm Forstry Trees-Individual / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1732001017/IF/22012035646188 — EK BAGIYA MAA KE NAAM RAMA BAI/LALMAN AMLADA KALAN GP AMLADA KALAN</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>199117.83</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>46013</v>
@@ -649,261 +649,261 @@
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1732001017/IF/IAY/85947 — Construction of IAY House -IAY REG. NO. MP-32-001-017-001/013</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>42382</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1732001017/RC/22012034844150 — CC ROAD NIRMAN KARY KISHORI KE GHAR SE SANTOSH KE GHAR KI OR AMLADA KALAN GP AMLADA KALAN</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>49483</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45964</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1732001017/RC/22012034853686 — CC ROAD NIRMAN KARY VIJAY KE GHAR SE JITENDRA KE GHAR KI 0R AMLADA KALAN</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>42000</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>46023</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1732001017/RS/22012034575918 — R.C.C.NALI NIRMAN KARY RAMLAL KE GHAR  SE SUNDARLAL KE GHAR KI OR,AMLADA KALAN,GP AMLADA KALAN</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>451895</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>44525</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
+          <t>Block Plntation-Biodrainage-Wastelands for comm / Bio-drainage Plantation for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1732001017/WC/22012034809869 — GOU SHALA KE PICHHE BLOCK PLANTATIONS KARY,AMLADA KALAN</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>394489.84</v>
       </c>
       <c r="I24" s="2" t="n">
-        <v>7500</v>
+        <v>17100</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>44455</v>
       </c>
       <c r="K24" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>