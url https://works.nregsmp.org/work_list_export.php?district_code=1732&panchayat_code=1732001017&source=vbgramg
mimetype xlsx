--- v1 (2026-10-19)
+++ v2 (2026-10-20)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K24"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-10-19 23:38:08</t>
+          <t>Exported on: 2026-10-20 08:02:45</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: NARMADAPURAM</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">