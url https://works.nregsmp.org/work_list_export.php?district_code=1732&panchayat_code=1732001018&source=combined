--- v0 (2026-09-06)
+++ v1 (2026-10-27)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K173"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-06 07:38:50</t>
+          <t>Exported on: 2026-10-27 16:24:17</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: NARMADAPURAM</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -610,51 +610,51 @@
       <c r="J18" s="3" t="n">
         <v>44416</v>
       </c>
       <c r="K18" s="3" t="n">
         <v>45047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Inter-locking cement block/tiles Roads for Community</t>
+          <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Interlocking Paver Block Road for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1732001018/AV/22012034602429 — पेपर ब्लाक निर्माण  कार्य मिडिल स्कूल परिसर  मे बाबड़िया भाऊ</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>30705</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>579</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>44518</v>
@@ -988,51 +988,51 @@
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of agri produce storage building for groups / Construction of Agricultural produce storage Building for Groups</t>
+          <t>Constr of agri produce storage building for groups / Construction of Agricultural Produce Storage Building for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1732001018/AV/22012034609369 — यात्री प्रतिक्षालय जीरावेह रोड पर बस स्टेंड के पास बाबडिया भाऊ</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>19773</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>12738</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>44518</v>
@@ -1247,51 +1247,51 @@
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
           <t>Block Plantation in fields-Horticulture-Community / Block Plantation of Horticulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1732001018/DP/22012034604294 — VASUDHA VANDAN AMRIT VATIKA PRATHMIK SWASTHYA KENDRA BABADIYA BHAU</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I32" s="2" t="n">
-        <v>9677</v>
+        <v>10577</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45155</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Boundary Line Plantation of Shelter Belt Trees for Community</t>
@@ -1511,51 +1511,51 @@
       <c r="J37" s="3" t="n">
         <v>44189</v>
       </c>
       <c r="K37" s="3" t="n">
         <v>44647</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Diversion Storm Water Drain for Community</t>
+          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Flood Diversion Drain for Community</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1732001018/FP/22012034368820 — construction of drain for flood water babadiya bhau</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>342677.2</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>88856</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>44207</v>
@@ -2669,51 +2669,51 @@
       <c r="J61" s="3" t="n">
         <v>45596</v>
       </c>
       <c r="K61" s="3" t="n">
         <v>46077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1732001018/IF/IAY/4600173 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123868475</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I62" s="2" t="n">
         <v>22086</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>45575</v>
@@ -2816,100 +2816,100 @@
       <c r="J64" s="3" t="n">
         <v>45575</v>
       </c>
       <c r="K64" s="3" t="n">
         <v>45728</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1732001018/IF/IAY/4666241 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151229090</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I65" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>45617</v>
       </c>
       <c r="K65" s="3" t="n">
         <v>46254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>1732001018/IF/IAY/4666622 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151295108</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H66" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I66" s="2" t="n">
         <v>17496</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>45694</v>
@@ -5052,51 +5052,51 @@
       <c r="J110" s="3" t="n">
         <v>45652</v>
       </c>
       <c r="K110" s="3" t="n">
         <v>45706</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
           <t>1732001018/RC/22012034834818 — C C ROD NIRMAN KARYA  SHASKIYA  HIGH SCHOOL BABADIYA BHAU</t>
         </is>
       </c>
       <c r="G111" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J111" s="3" t="n">
         <v>45567</v>
@@ -5148,245 +5148,245 @@
       <c r="J112" s="3" t="n">
         <v>45694</v>
       </c>
       <c r="K112" s="3" t="n">
         <v>45847</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
           <t>1732001018/RC/22012034845489 — C C ROD NIRMAN KARYA  UNNAYANIKARAN  SANTOSH KE GHAR SE GULABSINGH KE GHAR KI OR BABADIYA BHAU</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
         <v>47105</v>
       </c>
       <c r="I113" s="2" t="n">
         <v>44890.09</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>45849</v>
       </c>
       <c r="K113" s="3" t="n">
         <v>46259</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
           <t>1732001018/RC/22012034848717 — C C ROD NIRMAN KARYA HARIOM VARMA KE GHAR SE BALAI VALE NALE KI OR BABADIYA BHAU</t>
         </is>
       </c>
       <c r="G114" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H114" s="2" t="n">
         <v>53452</v>
       </c>
       <c r="I114" s="2" t="n">
         <v>41202.96</v>
       </c>
       <c r="J114" s="3" t="n">
         <v>45981</v>
       </c>
       <c r="K114" s="3" t="n">
         <v>46259</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F115" s="1" t="inlineStr">
         <is>
           <t>1732001018/RC/22012034848720 — C C ROD NIRMAN KARYA UNNAYANIKARAN AVINASH KE GHAR SE  KAILASH  KE GHAR KI  OR BABADIYA BHAU</t>
         </is>
       </c>
       <c r="G115" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H115" s="2" t="n">
         <v>20447</v>
       </c>
       <c r="I115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J115" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K115" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F116" s="1" t="inlineStr">
         <is>
           <t>1732001018/RC/22012034851379 — c c rod nirman  gyansingh ke ghar se prakash ke khet ki or babadiya bhau</t>
         </is>
       </c>
       <c r="G116" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H116" s="2" t="n">
         <v>75795</v>
       </c>
       <c r="I116" s="2" t="n">
         <v>59644.36</v>
       </c>
       <c r="J116" s="3" t="n">
         <v>46016</v>
       </c>
       <c r="K116" s="3" t="n">
         <v>46259</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
           <t>1732001018/RC/22012034853498 — C C ROD NIRMAN DONO SIDE PATTI    VIJAY VARMA  KE  GHAR SE KUNWARSINGH KE GHAR KI OR BABADIYA BHAU</t>
         </is>
       </c>
       <c r="G117" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H117" s="2" t="n">
         <v>36000</v>
       </c>
       <c r="I117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J117" s="3" t="n">
         <v>46046</v>
@@ -6880,51 +6880,51 @@
       <c r="J148" s="3" t="n">
         <v>45288</v>
       </c>
       <c r="K148" s="3" t="n">
         <v>45441</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
           <t>1732001018/RS/22012035127821 — R C C NALI NIRMAN GURU MAHARAJ MANDIR SE PULIYA KI OR BABADIYA BHAU</t>
         </is>
       </c>
       <c r="G149" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J149" s="3" t="n">
         <v>45448</v>
@@ -7266,51 +7266,51 @@
         <v>0</v>
       </c>
       <c r="J156" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K156" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
           <t>1732001018/WC/22012034774014 — CTR SOKHTA GADDA MIDDLE SCHOOL KE PASS BABADIYA BHAU</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
         <v>71023.53</v>
       </c>
       <c r="I157" s="2" t="n">
         <v>14983</v>
       </c>
       <c r="J157" s="3" t="n">
         <v>44420</v>