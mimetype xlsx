--- v0 (2026-09-04)
+++ v1 (2026-10-28)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K27"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 23:29:29</t>
+          <t>Exported on: 2026-10-28 09:07:02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: NARMADAPURAM</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -320,98 +320,98 @@
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>44018</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Inter-locking cement block/tiles Roads for Community</t>
+          <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Interlocking Paver Block Road for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1732001018/AV/22012034602429 — पेपर ब्लाक निर्माण  कार्य मिडिल स्कूल परिसर  मे बाबड़िया भाऊ</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>30705</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>44518</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Constr of agri produce storage building for groups / Construction of Agricultural produce storage Building for Groups</t>
+          <t>Constr of agri produce storage building for groups / Construction of Agricultural Produce Storage Building for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1732001018/AV/22012034609369 — यात्री प्रतिक्षालय जीरावेह रोड पर बस स्टेंड के पास बाबडिया भाऊ</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>19773</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>44518</v>
@@ -436,603 +436,603 @@
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Block Plantation in fields-Horticulture-Community / Block Plantation of Horticulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1732001018/DP/22012034604294 — VASUDHA VANDAN AMRIT VATIKA PRATHMIK SWASTHYA KENDRA BABADIYA BHAU</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I15" s="2" t="n">
-        <v>900</v>
+        <v>1800</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45155</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Diversion Storm Water Drain for Community</t>
+          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Flood Diversion Drain for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1732001018/FP/22012034368820 — construction of drain for flood water babadiya bhau</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>342677.2</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>44207</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1732001018/IF/IAY/4600173 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123868475</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45575</v>
       </c>
       <c r="K17" s="3" t="n">
         <v>46254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1732001018/IF/IAY/4666241 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151229090</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45617</v>
       </c>
       <c r="K18" s="3" t="n">
         <v>46254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1732001018/IF/IAY/4666622 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151295108</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45694</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1732001018/RC/22012034834818 — C C ROD NIRMAN KARYA  SHASKIYA  HIGH SCHOOL BABADIYA BHAU</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1732001018/RC/22012034845489 — C C ROD NIRMAN KARYA  UNNAYANIKARAN  SANTOSH KE GHAR SE GULABSINGH KE GHAR KI OR BABADIYA BHAU</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>47105</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45849</v>
       </c>
       <c r="K21" s="3" t="n">
         <v>46259</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1732001018/RC/22012034848717 — C C ROD NIRMAN KARYA HARIOM VARMA KE GHAR SE BALAI VALE NALE KI OR BABADIYA BHAU</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>53452</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45981</v>
       </c>
       <c r="K22" s="3" t="n">
         <v>46259</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1732001018/RC/22012034848720 — C C ROD NIRMAN KARYA UNNAYANIKARAN AVINASH KE GHAR SE  KAILASH  KE GHAR KI  OR BABADIYA BHAU</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>20447</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1732001018/RC/22012034851379 — c c rod nirman  gyansingh ke ghar se prakash ke khet ki or babadiya bhau</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>75795</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>46016</v>
       </c>
       <c r="K24" s="3" t="n">
         <v>46259</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1732001018/RC/22012034853498 — C C ROD NIRMAN DONO SIDE PATTI    VIJAY VARMA  KE  GHAR SE KUNWARSINGH KE GHAR KI OR BABADIYA BHAU</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>36000</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>46046</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1732001018/RS/22012035127821 — R C C NALI NIRMAN GURU MAHARAJ MANDIR SE PULIYA KI OR BABADIYA BHAU</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45448</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1732001018/WC/22012034774014 — CTR SOKHTA GADDA MIDDLE SCHOOL KE PASS BABADIYA BHAU</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>71023.53</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>44420</v>