--- v0 (2026-09-08)
+++ v1 (2026-10-28)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K278"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 15:18:22</t>
+          <t>Exported on: 2026-10-28 03:19:07</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: NARMADAPURAM</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -986,51 +986,51 @@
       <c r="J26" s="3" t="n">
         <v>45381</v>
       </c>
       <c r="K26" s="3" t="n">
         <v>46200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1732001026/DP/22012034629014 — road side plantation itarsi road gp satwasa</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>455276.75</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>43694</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45709</v>
@@ -1660,51 +1660,51 @@
       <c r="J40" s="3" t="n">
         <v>45789</v>
       </c>
       <c r="K40" s="3" t="n">
         <v>46122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1732001026/IF/22012035431904 — khet talab mukesh kumre /sudama gram satwasa</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>43326</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45789</v>
@@ -2677,51 +2677,51 @@
       <c r="J61" s="3" t="n">
         <v>43228</v>
       </c>
       <c r="K61" s="3" t="n">
         <v>43389</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1732001026/IF/IAY/1446642 — Construction of IAY House -IAY REG. NO. MP1103044</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>43172</v>
@@ -9378,51 +9378,51 @@
       <c r="J198" s="3" t="n">
         <v>44131</v>
       </c>
       <c r="K198" s="3" t="n">
         <v>44453</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
           <t>1732001026/RC/22012034556375 — santi dham tak pahuch marg sudur sadak satwasa</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
         <v>728064</v>
       </c>
       <c r="I199" s="2" t="n">
         <v>230631</v>
       </c>
       <c r="J199" s="3" t="n">
         <v>44236</v>
@@ -9521,286 +9521,286 @@
       <c r="J201" s="3" t="n">
         <v>44527</v>
       </c>
       <c r="K201" s="3" t="n">
         <v>45297</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
           <t>1732001026/RC/22012034667842 — C C SADAK GORI Shankar ke ghar se chogan ki or gp satwasa</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
         <v>24000</v>
       </c>
       <c r="I202" s="2" t="n">
         <v>22200.96</v>
       </c>
       <c r="J202" s="3" t="n">
         <v>45290</v>
       </c>
       <c r="K202" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
+          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair &amp; Maintenance of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
           <t>1732001026/RC/22012034674958 — c.c.road nirman karya gorishankar gour ke Ghar se Rajkumar prajapati ke Ghar ki or satwasa</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
         <v>22000</v>
       </c>
       <c r="I203" s="2" t="n">
         <v>21543</v>
       </c>
       <c r="J203" s="3" t="n">
         <v>45325</v>
       </c>
       <c r="K203" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
           <t>1732001026/RC/22012034829050 — cc road nirman karya Anup gour ke ghar se pinti gour ke ghar ke or satwasa</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I204" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K204" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
           <t>1732001026/RC/22012034829056 — cc road nirman karya rajkishor dudy ke ghar se upendra gour ke ghar ke or satwasa</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
         <v>10000</v>
       </c>
       <c r="I205" s="2" t="n">
         <v>8215.2</v>
       </c>
       <c r="J205" s="3" t="n">
         <v>45660</v>
       </c>
       <c r="K205" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
           <t>1732001026/RC/22012034835741 — cc road Radha bai ke ghar se Santosh bamne ke ghar ki or satwasa</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
         <v>58693</v>
       </c>
       <c r="I206" s="2" t="n">
         <v>47108.56</v>
       </c>
       <c r="J206" s="3" t="n">
         <v>45695</v>
       </c>
       <c r="K206" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
           <t>1732001026/RC/22012034836979 — cc road nirman karya visnu yaduwanshi ke ghar se brajmohan ke ghar tak satwasa</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
         <v>24941</v>
       </c>
       <c r="I207" s="2" t="n">
         <v>14290</v>
       </c>
       <c r="J207" s="3" t="n">
         <v>45709</v>
@@ -9948,51 +9948,51 @@
         <v>0</v>
       </c>
       <c r="J210" s="3" t="n">
         <v>43569</v>
       </c>
       <c r="K210" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
           <t>1732001026/RS/22012034442210 — nadep nirman karya rewaram parmar keghar ke pas satwasa</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
         <v>25036.58</v>
       </c>
       <c r="I211" s="2" t="n">
         <v>3252</v>
       </c>
       <c r="J211" s="3" t="n">
         <v>43865</v>
@@ -12883,120 +12883,120 @@
         <v>0</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>45153</v>
       </c>
       <c r="K271" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Coast Line Plntation-Coastal Shelter Belt-Comm / Along the coast Line Plantation of Coastal Shelter Belt Trees for Community</t>
+          <t>Coast Line Plntation-Coastal Shelter Belt-Comm / Shelterbelt Plantation for Community</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
           <t>1732001026/WC/22012035204876 — plantation Shanti dham parisar ke paas gp satwasa</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I272" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K272" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Coast Line Plntation-Coastal Shelter Belt-Comm / Along the coast Line Plantation of Coastal Shelter Belt Trees for Community</t>
+          <t>Coast Line Plntation-Coastal Shelter Belt-Comm / Shelterbelt Plantation for Community</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
           <t>1732001026/WC/22012035204883 — plantation Amrit sarover ke paas gp satwasa</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>431125.26</v>
       </c>
       <c r="I273" s="2" t="n">
-        <v>88659</v>
+        <v>91059</v>
       </c>
       <c r="J273" s="3" t="n">
         <v>45472</v>
       </c>
       <c r="K273" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>