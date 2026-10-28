--- v0 (2026-09-10)
+++ v1 (2026-10-28)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K28"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-10 22:19:57</t>
+          <t>Exported on: 2026-10-28 22:30:34</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: NARMADAPURAM</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,98 +273,98 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1732001026/DP/22012034629014 — road side plantation itarsi road gp satwasa</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>455276.75</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45709</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1732001026/IF/22012035431904 — khet talab mukesh kumre /sudama gram satwasa</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45789</v>
@@ -555,543 +555,543 @@
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1732001026/IF/IAY/1446642 — Construction of IAY House -IAY REG. NO. MP1103044</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>43172</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1732001026/RC/22012034556375 — santi dham tak pahuch marg sudur sadak satwasa</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>728064</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>44236</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1732001026/RC/22012034667842 — C C SADAK GORI Shankar ke ghar se chogan ki or gp satwasa</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>24000</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45290</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
+          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair &amp; Maintenance of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1732001026/RC/22012034674958 — c.c.road nirman karya gorishankar gour ke Ghar se Rajkumar prajapati ke Ghar ki or satwasa</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>22000</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45325</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1732001026/RC/22012034829050 — cc road nirman karya Anup gour ke ghar se pinti gour ke ghar ke or satwasa</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1732001026/RC/22012034829056 — cc road nirman karya rajkishor dudy ke ghar se upendra gour ke ghar ke or satwasa</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>10000</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45660</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1732001026/RC/22012034835741 — cc road Radha bai ke ghar se Santosh bamne ke ghar ki or satwasa</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>58693</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45695</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1732001026/RC/22012034836979 — cc road nirman karya visnu yaduwanshi ke ghar se brajmohan ke ghar tak satwasa</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>24941</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45709</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1732001026/RS/22012034442210 — nadep nirman karya rewaram parmar keghar ke pas satwasa</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>25036.58</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>43865</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Coast Line Plntation-Coastal Shelter Belt-Comm / Along the coast Line Plantation of Coastal Shelter Belt Trees for Community</t>
+          <t>Coast Line Plntation-Coastal Shelter Belt-Comm / Shelterbelt Plantation for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1732001026/WC/22012035204876 — plantation Shanti dham parisar ke paas gp satwasa</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Coast Line Plntation-Coastal Shelter Belt-Comm / Along the coast Line Plantation of Coastal Shelter Belt Trees for Community</t>
+          <t>Coast Line Plntation-Coastal Shelter Belt-Comm / Shelterbelt Plantation for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1732001026/WC/22012035204883 — plantation Amrit sarover ke paas gp satwasa</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>431125.26</v>
       </c>
       <c r="I28" s="2" t="n">
-        <v>12600</v>
+        <v>15000</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45472</v>
       </c>
       <c r="K28" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>