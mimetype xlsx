--- v0 (2026-09-05)
+++ v1 (2026-10-28)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K337"/>
+  <dimension ref="A1:K362"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 15:20:58</t>
+          <t>Exported on: 2026-10-28 10:39:45</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: NARMADAPURAM</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -5874,51 +5874,51 @@
       <c r="J126" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K126" s="3" t="n">
         <v>45728</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
           <t>1732001028/IF/IAY/4589936 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121636324</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I127" s="2" t="n">
         <v>1458</v>
       </c>
       <c r="J127" s="3" t="n">
         <v>45699</v>
@@ -6558,147 +6558,147 @@
       <c r="J140" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K140" s="3" t="n">
         <v>45728</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
           <t>1732001028/IF/IAY/4700605 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117776488</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I141" s="2" t="n">
         <v>1215</v>
       </c>
       <c r="J141" s="3" t="n">
         <v>45700</v>
       </c>
       <c r="K141" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
           <t>1732001028/IF/IAY/4751106 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117255956</t>
         </is>
       </c>
       <c r="G142" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H142" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I142" s="2" t="n">
         <v>21141</v>
       </c>
       <c r="J142" s="3" t="n">
         <v>45630</v>
       </c>
       <c r="K142" s="3" t="n">
         <v>46254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
           <t>1732001028/IF/IAY/4757843 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119541085</t>
         </is>
       </c>
       <c r="G143" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H143" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I143" s="2" t="n">
         <v>21384</v>
       </c>
       <c r="J143" s="3" t="n">
         <v>45630</v>
@@ -6752,100 +6752,100 @@
       <c r="J144" s="3" t="n">
         <v>42772</v>
       </c>
       <c r="K144" s="3" t="n">
         <v>43200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
           <t>1732001028/IF/IAY/4870057 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117514353</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I145" s="2" t="n">
-        <v>16290</v>
+        <v>19422</v>
       </c>
       <c r="J145" s="3" t="n">
         <v>45665</v>
       </c>
       <c r="K145" s="3" t="n">
         <v>46254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F146" s="1" t="inlineStr">
         <is>
           <t>1732001028/IF/IAY/4880577 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119541228</t>
         </is>
       </c>
       <c r="G146" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H146" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I146" s="2" t="n">
         <v>11430</v>
       </c>
       <c r="J146" s="3" t="n">
         <v>45672</v>
@@ -6995,145 +6995,145 @@
       <c r="J149" s="3" t="n">
         <v>42373</v>
       </c>
       <c r="K149" s="3" t="n">
         <v>42692</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
           <t>1732001028/IF/IAY/5160768 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117795216</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I150" s="2" t="n">
-        <v>7308</v>
+        <v>13311</v>
       </c>
       <c r="J150" s="3" t="n">
         <v>45896</v>
       </c>
       <c r="K150" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
           <t>1732001028/IF/IAY/5163437 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117414426</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H151" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I151" s="2" t="n">
-        <v>3654</v>
+        <v>10908</v>
       </c>
       <c r="J151" s="3" t="n">
         <v>45868</v>
       </c>
       <c r="K151" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
           <t>1732001028/IF/IAY/5167975 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122400353</t>
         </is>
       </c>
       <c r="G152" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H152" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I152" s="2" t="n">
         <v>21141</v>
       </c>
       <c r="J152" s="3" t="n">
         <v>45756</v>
@@ -7187,145 +7187,145 @@
       <c r="J153" s="3" t="n">
         <v>45895</v>
       </c>
       <c r="K153" s="3" t="n">
         <v>46096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
           <t>1732001028/IF/IAY/5182067 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117414409</t>
         </is>
       </c>
       <c r="G154" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H154" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I154" s="2" t="n">
         <v>9135</v>
       </c>
       <c r="J154" s="3" t="n">
         <v>45868</v>
       </c>
       <c r="K154" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
           <t>1732001028/IF/IAY/5202406 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117808252</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I155" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J155" s="3" t="n">
         <v>45756</v>
       </c>
       <c r="K155" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
           <t>1732001028/IF/IAY/5208240 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119871151</t>
         </is>
       </c>
       <c r="G156" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H156" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I156" s="2" t="n">
         <v>23324</v>
       </c>
       <c r="J156" s="3" t="n">
         <v>45868</v>
@@ -7428,682 +7428,682 @@
       <c r="J158" s="3" t="n">
         <v>45868</v>
       </c>
       <c r="K158" s="3" t="n">
         <v>46071</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
           <t>1732001028/IF/IAY/5232590 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118426066</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I159" s="2" t="n">
-        <v>18270</v>
+        <v>20097</v>
       </c>
       <c r="J159" s="3" t="n">
         <v>45868</v>
       </c>
       <c r="K159" s="3" t="n">
         <v>46254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
           <t>1732001028/IF/IAY/5235735 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121986494</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I160" s="2" t="n">
         <v>12789</v>
       </c>
       <c r="J160" s="3" t="n">
         <v>46010</v>
       </c>
       <c r="K160" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
           <t>1732001028/IF/IAY/5236620 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117473513</t>
         </is>
       </c>
       <c r="G161" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H161" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I161" s="2" t="n">
         <v>23324</v>
       </c>
       <c r="J161" s="3" t="n">
         <v>45868</v>
       </c>
       <c r="K161" s="3" t="n">
         <v>46253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
           <t>1732001028/IF/IAY/5239193 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117407925</t>
         </is>
       </c>
       <c r="G162" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H162" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I162" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J162" s="3" t="n">
         <v>45868</v>
       </c>
       <c r="K162" s="3" t="n">
         <v>46254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
           <t>1732001028/IF/IAY/5250004 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118426100</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I163" s="2" t="n">
         <v>23324</v>
       </c>
       <c r="J163" s="3" t="n">
         <v>45875</v>
       </c>
       <c r="K163" s="3" t="n">
         <v>46253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
           <t>1732001028/IF/IAY/5260296 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114664643</t>
         </is>
       </c>
       <c r="G164" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H164" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I164" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J164" s="3" t="n">
         <v>45875</v>
       </c>
       <c r="K164" s="3" t="n">
         <v>46254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
           <t>1732001028/IF/IAY/5262109 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117424007</t>
         </is>
       </c>
       <c r="G165" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I165" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J165" s="3" t="n">
         <v>45895</v>
       </c>
       <c r="K165" s="3" t="n">
         <v>46254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
           <t>1732001028/IF/IAY/5262802 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117496309</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I166" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J166" s="3" t="n">
         <v>45855</v>
       </c>
       <c r="K166" s="3" t="n">
         <v>46254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
           <t>1732001028/IF/IAY/5272733 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118538923</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I167" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J167" s="3" t="n">
         <v>45854</v>
       </c>
       <c r="K167" s="3" t="n">
         <v>46254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
           <t>1732001028/IF/IAY/5276000 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120223543</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I168" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J168" s="3" t="n">
         <v>45896</v>
       </c>
       <c r="K168" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
           <t>1732001028/IF/IAY/5280410 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117808271</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I169" s="2" t="n">
         <v>17748</v>
       </c>
       <c r="J169" s="3" t="n">
         <v>45847</v>
       </c>
       <c r="K169" s="3" t="n">
         <v>46254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
           <t>1732001028/IF/IAY/5285069 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117865380</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I170" s="2" t="n">
-        <v>3654</v>
+        <v>5481</v>
       </c>
       <c r="J170" s="3" t="n">
         <v>45895</v>
       </c>
       <c r="K170" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
           <t>1732001028/IF/IAY/5325528 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117675554</t>
         </is>
       </c>
       <c r="G171" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I171" s="2" t="n">
-        <v>18270</v>
+        <v>20097</v>
       </c>
       <c r="J171" s="3" t="n">
         <v>45903</v>
       </c>
       <c r="K171" s="3" t="n">
         <v>46254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
           <t>1732001028/IF/IAY/5327405 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117424015</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I172" s="2" t="n">
         <v>23324</v>
       </c>
       <c r="J172" s="3" t="n">
         <v>45895</v>
@@ -8255,98 +8255,98 @@
       <c r="J175" s="3" t="n">
         <v>45895</v>
       </c>
       <c r="K175" s="3" t="n">
         <v>46059</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
           <t>1732001028/IF/IAY/5629894 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117442051</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I176" s="2" t="n">
-        <v>14616</v>
+        <v>16443</v>
       </c>
       <c r="J176" s="3" t="n">
         <v>45868</v>
       </c>
       <c r="K176" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
           <t>1732001028/IF/IAY/5629906 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117473488</t>
         </is>
       </c>
       <c r="G177" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H177" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I177" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J177" s="3" t="n">
         <v>45882</v>
@@ -8400,100 +8400,100 @@
       <c r="J178" s="3" t="n">
         <v>45895</v>
       </c>
       <c r="K178" s="3" t="n">
         <v>46086</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
           <t>1732001028/IF/IAY/5630142 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121986216</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I179" s="2" t="n">
         <v>23324</v>
       </c>
       <c r="J179" s="3" t="n">
         <v>45868</v>
       </c>
       <c r="K179" s="3" t="n">
         <v>46253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
           <t>1732001028/IF/IAY/5630238 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117408688</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I180" s="2" t="n">
         <v>22185</v>
       </c>
       <c r="J180" s="3" t="n">
         <v>45868</v>
@@ -8547,241 +8547,241 @@
       <c r="J181" s="3" t="n">
         <v>45896</v>
       </c>
       <c r="K181" s="3" t="n">
         <v>46173</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
           <t>1732001028/IF/IAY/5691711 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115212376</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I182" s="2" t="n">
-        <v>1827</v>
+        <v>11235</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>45895</v>
       </c>
       <c r="K182" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
           <t>1732001028/IF/IAY/5691779 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117424042</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I183" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>45715</v>
       </c>
       <c r="K183" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
           <t>1732001028/IF/IAY/5692081 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117447450</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I184" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J184" s="3" t="n">
         <v>45896</v>
       </c>
       <c r="K184" s="3" t="n">
         <v>46254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
           <t>1732001028/IF/IAY/5726977 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115330165</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I185" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J185" s="3" t="n">
         <v>45741</v>
       </c>
       <c r="K185" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
           <t>1732001028/IF/IAY/5792634 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121349473</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I186" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J186" s="3" t="n">
         <v>45739</v>
@@ -8880,7156 +8880,8331 @@
         <v>0</v>
       </c>
       <c r="J188" s="3" t="n">
         <v>42762</v>
       </c>
       <c r="K188" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
           <t>1732001028/IF/IAY/5866404 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118426019</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I189" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J189" s="3" t="n">
         <v>45727</v>
       </c>
       <c r="K189" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
           <t>1732001028/IF/IAY/5905740 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117797597</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I190" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J190" s="3" t="n">
         <v>46062</v>
       </c>
       <c r="K190" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
           <t>1732001028/IF/IAY/5907018 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117430619</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I191" s="2" t="n">
-        <v>0</v>
+        <v>9135</v>
       </c>
       <c r="J191" s="3" t="n">
         <v>46055</v>
       </c>
       <c r="K191" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
           <t>1732001028/IF/IAY/5908835 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119874721</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I192" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J192" s="3" t="n">
         <v>46055</v>
       </c>
       <c r="K192" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
           <t>1732001028/IF/IAY/5909266 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118556109</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I193" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J193" s="3" t="n">
         <v>46056</v>
       </c>
       <c r="K193" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
           <t>1732001028/IF/IAY/5909631 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117865262</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I194" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J194" s="3" t="n">
         <v>46056</v>
       </c>
       <c r="K194" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
           <t>1732001028/IF/IAY/5910637 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122402071</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I195" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J195" s="3" t="n">
         <v>46056</v>
       </c>
       <c r="K195" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
           <t>1732001028/IF/IAY/5910726 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117414416</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I196" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J196" s="3" t="n">
         <v>46056</v>
       </c>
       <c r="K196" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
           <t>1732001028/IF/IAY/5911821 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117498095</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I197" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J197" s="3" t="n">
         <v>46055</v>
       </c>
       <c r="K197" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
           <t>1732001028/IF/IAY/5912028 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121611645</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I198" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J198" s="3" t="n">
         <v>46056</v>
       </c>
       <c r="K198" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
           <t>1732001028/IF/IAY/5912069 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121630985</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I199" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J199" s="3" t="n">
         <v>46056</v>
       </c>
       <c r="K199" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
           <t>1732001028/IF/IAY/5912584 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117808231</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I200" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J200" s="3" t="n">
         <v>46062</v>
       </c>
       <c r="K200" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
           <t>1732001028/IF/IAY/5913839 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115332239</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I201" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J201" s="3" t="n">
         <v>46055</v>
       </c>
       <c r="K201" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
           <t>1732001028/IF/IAY/5914590 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119868943</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I202" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J202" s="3" t="n">
         <v>46055</v>
       </c>
       <c r="K202" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
           <t>1732001028/IF/IAY/5915897 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117509602</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I203" s="2" t="n">
-        <v>3654</v>
+        <v>16443</v>
       </c>
       <c r="J203" s="3" t="n">
         <v>46055</v>
       </c>
       <c r="K203" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
           <t>1732001028/IF/IAY/5916827 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117795265</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I204" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>46062</v>
       </c>
       <c r="K204" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
           <t>1732001028/IF/IAY/5918645 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117509644</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I205" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J205" s="3" t="n">
         <v>46056</v>
       </c>
       <c r="K205" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
           <t>1732001028/IF/IAY/5920966 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118339118</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I206" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J206" s="3" t="n">
         <v>46056</v>
       </c>
       <c r="K206" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
           <t>1732001028/IF/IAY/5922443 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118425978</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I207" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J207" s="3" t="n">
         <v>46056</v>
       </c>
       <c r="K207" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
           <t>1732001028/IF/IAY/5923093 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117865298</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I208" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J208" s="3" t="n">
         <v>46062</v>
       </c>
       <c r="K208" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
           <t>1732001028/IF/IAY/5923518 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117499759</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I209" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J209" s="3" t="n">
         <v>46055</v>
       </c>
       <c r="K209" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
           <t>1732001028/IF/IAY/5924697 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118339152</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I210" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J210" s="3" t="n">
         <v>46056</v>
       </c>
       <c r="K210" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
           <t>1732001028/IF/IAY/5925284 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117810682</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I211" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J211" s="3" t="n">
         <v>46062</v>
       </c>
       <c r="K211" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
           <t>1732001028/IF/IAY/5926170 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117808139</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I212" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J212" s="3" t="n">
         <v>46062</v>
       </c>
       <c r="K212" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
           <t>1732001028/IF/IAY/5927023 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118328262</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I213" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J213" s="3" t="n">
         <v>46056</v>
       </c>
       <c r="K213" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
           <t>1732001028/IF/IAY/5928916 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117795259</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I214" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J214" s="3" t="n">
         <v>46056</v>
       </c>
       <c r="K214" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
           <t>1732001028/IF/IAY/5929282 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117587893</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I215" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J215" s="3" t="n">
         <v>46055</v>
       </c>
       <c r="K215" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
           <t>1732001028/IF/IAY/5929727 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121985911</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I216" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>46056</v>
       </c>
       <c r="K216" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
           <t>1732001028/IF/IAY/5931670 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118521877</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I217" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J217" s="3" t="n">
         <v>46055</v>
       </c>
       <c r="K217" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
-          <t>1732001028/IF/IAY/850693 — Construction of IAY House -IAY REG. NO. MP1500478</t>
+          <t>1732001028/IF/IAY/6335848 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122412263</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I218" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J218" s="3" t="n">
-        <v>42863</v>
-[...3 lines deleted...]
-      </c>
+        <v>46055</v>
+      </c>
+      <c r="K218" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
-          <t>1732001028/IF/IAY/850726 — Construction of IAY House -IAY REG. NO. MP1500813</t>
+          <t>1732001028/IF/IAY/6335957 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117509630</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I219" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J219" s="3" t="n">
-        <v>42863</v>
-[...3 lines deleted...]
-      </c>
+        <v>46083</v>
+      </c>
+      <c r="K219" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
-          <t>1732001028/IF/IAY/850799 — Construction of IAY House -IAY REG. NO. MP1501758</t>
+          <t>1732001028/IF/IAY/6335975 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117410043</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I220" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J220" s="3" t="n">
-        <v>42870</v>
-[...3 lines deleted...]
-      </c>
+        <v>46083</v>
+      </c>
+      <c r="K220" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
-          <t>1732001028/IF/IAY/852630 — Construction of IAY House -IAY REG. NO. MP1523460</t>
+          <t>1732001028/IF/IAY/6336030 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119868972</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I221" s="2" t="n">
-        <v>15600</v>
+        <v>0</v>
       </c>
       <c r="J221" s="3" t="n">
-        <v>42863</v>
-[...3 lines deleted...]
-      </c>
+        <v>46055</v>
+      </c>
+      <c r="K221" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
-          <t>1732001028/IF/IAY/854407 — Construction of IAY House -IAY REG. NO. MP1544519</t>
+          <t>1732001028/IF/IAY/6336064 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121346553</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I222" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J222" s="3" t="n">
-        <v>42870</v>
-[...3 lines deleted...]
-      </c>
+        <v>46056</v>
+      </c>
+      <c r="K222" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
-          <t>1732001028/IF/IAY/894553 — Construction of IAY House -IAY REG. NO. MP2059374</t>
+          <t>1732001028/IF/IAY/6336085 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119541137</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I223" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J223" s="3" t="n">
-        <v>42863</v>
-[...3 lines deleted...]
-      </c>
+        <v>45715</v>
+      </c>
+      <c r="K223" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
-          <t>1732001028/IF/IAY/934319 — Construction of IAY House -IAY REG. NO. MP2701309</t>
+          <t>1732001028/IF/IAY/6336124 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118044471</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I224" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J224" s="3" t="n">
-        <v>42863</v>
-[...3 lines deleted...]
-      </c>
+        <v>46055</v>
+      </c>
+      <c r="K224" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
-          <t>1732001028/IF/IAY/934530 — Construction of IAY House -IAY REG. NO. MP2706444</t>
+          <t>1732001028/IF/IAY/6336292 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120226357</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I225" s="2" t="n">
-        <v>12384</v>
+        <v>0</v>
       </c>
       <c r="J225" s="3" t="n">
-        <v>42863</v>
-[...3 lines deleted...]
-      </c>
+        <v>46083</v>
+      </c>
+      <c r="K225" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
-          <t>1732001028/IF/IAY/934532 — Construction of IAY House -IAY REG. NO. MP2706451</t>
+          <t>1732001028/IF/IAY/6336330 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123024436</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I226" s="2" t="n">
-        <v>14448</v>
+        <v>0</v>
       </c>
       <c r="J226" s="3" t="n">
-        <v>42870</v>
-[...3 lines deleted...]
-      </c>
+        <v>46055</v>
+      </c>
+      <c r="K226" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
-          <t>1732001028/IF/IAY/935619 — Construction of IAY House -IAY REG. NO. MP2734264</t>
+          <t>1732001028/IF/IAY/6336338 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117584367</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I227" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J227" s="3" t="n">
-        <v>42870</v>
-[...3 lines deleted...]
-      </c>
+        <v>46055</v>
+      </c>
+      <c r="K227" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
-          <t>1732001028/IF/IAY/936371 — Construction of IAY House -IAY REG. NO. MP2751775</t>
+          <t>1732001028/IF/IAY/6336448 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117430615</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
-        <v>17100</v>
+        <v>27000</v>
       </c>
       <c r="I228" s="2" t="n">
-        <v>13416</v>
+        <v>0</v>
       </c>
       <c r="J228" s="3" t="n">
-        <v>42863</v>
-[...3 lines deleted...]
-      </c>
+        <v>46055</v>
+      </c>
+      <c r="K228" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
-          <t>1732001028/IF/IAY/936373 — Construction of IAY House -IAY REG. NO. MP2751825</t>
+          <t>1732001028/IF/IAY/6336519 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118326715</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I229" s="2" t="n">
-        <v>14448</v>
+        <v>0</v>
       </c>
       <c r="J229" s="3" t="n">
-        <v>42870</v>
-[...3 lines deleted...]
-      </c>
+        <v>46075</v>
+      </c>
+      <c r="K229" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
-          <t>1732001028/IF/IAY/937025 — Construction of IAY House -IAY REG. NO. MP2764176</t>
+          <t>1732001028/IF/IAY/6336585 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118044463</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I230" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J230" s="3" t="n">
-        <v>42863</v>
-[...3 lines deleted...]
-      </c>
+        <v>46055</v>
+      </c>
+      <c r="K230" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
-          <t>1732001028/IF/IAY/939165 — Construction of IAY House -IAY REG. NO. MP2811560</t>
+          <t>1732001028/IF/IAY/6336767 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115233951</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I231" s="2" t="n">
-        <v>14448</v>
+        <v>0</v>
       </c>
       <c r="J231" s="3" t="n">
-        <v>42863</v>
-[...3 lines deleted...]
-      </c>
+        <v>46055</v>
+      </c>
+      <c r="K231" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
-          <t>1732001028/IF/IAY/958598 — Construction of IAY House -IAY REG. NO. MP3252605</t>
+          <t>1732001028/IF/IAY/6336799 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121635943</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
-        <v>17100</v>
+        <v>27000</v>
       </c>
       <c r="I232" s="2" t="n">
-        <v>14712</v>
+        <v>0</v>
       </c>
       <c r="J232" s="3" t="n">
-        <v>42863</v>
-[...3 lines deleted...]
-      </c>
+        <v>46075</v>
+      </c>
+      <c r="K232" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
-          <t>1732001028/IF/IAY/960211 — Construction of IAY House -IAY REG. NO. MP3293519</t>
+          <t>1732001028/IF/IAY/6336808 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122404064</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I233" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J233" s="3" t="n">
-        <v>42863</v>
-[...3 lines deleted...]
-      </c>
+        <v>46075</v>
+      </c>
+      <c r="K233" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
-          <t>1732001028/IF/IAY/979928 — Construction of IAY House -IAY REG. NO. MP3877774</t>
+          <t>1732001028/IF/IAY/6336873 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117424045</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I234" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J234" s="3" t="n">
-        <v>42863</v>
-[...3 lines deleted...]
-      </c>
+        <v>46083</v>
+      </c>
+      <c r="K234" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
-          <t>1732001028/IF/IAY/981046 — Construction of IAY House -IAY REG. NO. MP3923807</t>
+          <t>1732001028/IF/IAY/6336964 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117424024</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I235" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J235" s="3" t="n">
-        <v>42863</v>
-[...3 lines deleted...]
-      </c>
+        <v>46083</v>
+      </c>
+      <c r="K235" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
-          <t>1732001028/LD/117 — Shantidham Nandarwara</t>
+          <t>1732001028/IF/IAY/6336974 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122401872</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
-        <v>83354</v>
+        <v>27000</v>
       </c>
       <c r="I236" s="2" t="n">
-        <v>60250</v>
+        <v>0</v>
       </c>
       <c r="J236" s="3" t="n">
-        <v>40858</v>
-[...3 lines deleted...]
-      </c>
+        <v>46075</v>
+      </c>
+      <c r="K236" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
-          <t>1732001028/LD/22012034295357 — शांतीधाम निर्माण नंदरबाडा</t>
+          <t>1732001028/IF/IAY/6337071 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117808072</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
-        <v>180000</v>
+        <v>27000</v>
       </c>
       <c r="I237" s="2" t="n">
-        <v>168888.45</v>
+        <v>0</v>
       </c>
       <c r="J237" s="3" t="n">
-        <v>42723</v>
-[...3 lines deleted...]
-      </c>
+        <v>46083</v>
+      </c>
+      <c r="K237" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
-          <t>1732001028/LD/22012034309592 — शन्तिधाम निर्माण</t>
+          <t>1732001028/IF/IAY/6337235 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117509612</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
-        <v>18360000000</v>
+        <v>27000</v>
       </c>
       <c r="I238" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J238" s="3" t="n">
-        <v>42826</v>
+        <v>46055</v>
       </c>
       <c r="K238" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
-          <t>1732001028/LD/22012034371482 — Medh bandhan</t>
+          <t>1732001028/IF/IAY/6337245 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122400210</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I239" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J239" s="3" t="n">
-        <v>43375</v>
+        <v>46055</v>
       </c>
       <c r="K239" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
-          <t>1732001028/LD/3799394568 — मेढबंधान शंकर बाबूलाल नंदरवाडा</t>
+          <t>1732001028/IF/IAY/6337446 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117414421</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
-        <v>10731</v>
+        <v>27000</v>
       </c>
       <c r="I240" s="2" t="n">
-        <v>7008</v>
+        <v>0</v>
       </c>
       <c r="J240" s="3" t="n">
-        <v>41435</v>
-[...3 lines deleted...]
-      </c>
+        <v>46056</v>
+      </c>
+      <c r="K240" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
-          <t>1732001028/LD/3799394571 — मेढबंधान वि‍ष्‍णु सुखराम नंदरवाडा</t>
+          <t>1732001028/IF/IAY/6342930 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117584371</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
-        <v>10731</v>
+        <v>27000</v>
       </c>
       <c r="I241" s="2" t="n">
-        <v>6132</v>
+        <v>0</v>
       </c>
       <c r="J241" s="3" t="n">
-        <v>41435</v>
-[...3 lines deleted...]
-      </c>
+        <v>45727</v>
+      </c>
+      <c r="K241" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
-          <t>1732001028/PG/9425892096 — खेल मैंदान निर्माण कार्य नंदरबाडा</t>
+          <t>1732001028/IF/IAY/6348333 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120223877</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
-        <v>32000000000</v>
+        <v>27000</v>
       </c>
       <c r="I242" s="2" t="n">
-        <v>30440</v>
+        <v>0</v>
       </c>
       <c r="J242" s="3" t="n">
-        <v>42765</v>
-[...3 lines deleted...]
-      </c>
+        <v>46105</v>
+      </c>
+      <c r="K242" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
-          <t>1732001028/RC/105 — ग्रेवल रोड निमार्ण नंदरवाडा से रंग्‍गू माली के खे</t>
+          <t>1732001028/IF/IAY/850693 — Construction of IAY House -IAY REG. NO. MP1500478</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
-        <v>499206</v>
+        <v>15480</v>
       </c>
       <c r="I243" s="2" t="n">
-        <v>253053</v>
+        <v>15480</v>
       </c>
       <c r="J243" s="3" t="n">
-        <v>39713</v>
+        <v>42863</v>
       </c>
       <c r="K243" s="3" t="n">
-        <v>42142</v>
+        <v>43200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
-          <t>1732001028/RC/194 — P.P.C.C.road  Nali Nirman संजय के घर से रिछारिया</t>
+          <t>1732001028/IF/IAY/850726 — Construction of IAY House -IAY REG. NO. MP1500813</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
-        <v>139170</v>
+        <v>15480</v>
       </c>
       <c r="I244" s="2" t="n">
-        <v>88600</v>
+        <v>15480</v>
       </c>
       <c r="J244" s="3" t="n">
-        <v>41177</v>
+        <v>42863</v>
       </c>
       <c r="K244" s="3" t="n">
-        <v>41410</v>
+        <v>43200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
-          <t>1732001028/RC/22012034185059 — पंच परमेश्‍वर रोड प्राथि‍मक शाला से बायपास मार्ग क</t>
+          <t>1732001028/IF/IAY/850799 — Construction of IAY House -IAY REG. NO. MP1501758</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
-        <v>121260</v>
+        <v>15480</v>
       </c>
       <c r="I245" s="2" t="n">
-        <v>104734</v>
+        <v>15480</v>
       </c>
       <c r="J245" s="3" t="n">
-        <v>41540</v>
+        <v>42870</v>
       </c>
       <c r="K245" s="3" t="n">
-        <v>42089</v>
+        <v>43200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
-          <t>1732001028/RC/22012034196906 — पंच परमेश्‍वर रोड सुशील के घर से बायपास मार्ग की ओ</t>
+          <t>1732001028/IF/IAY/852630 — Construction of IAY House -IAY REG. NO. MP1523460</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
-        <v>49055</v>
+        <v>15480</v>
       </c>
       <c r="I246" s="2" t="n">
-        <v>51938</v>
+        <v>15600</v>
       </c>
       <c r="J246" s="3" t="n">
-        <v>41638</v>
+        <v>42863</v>
       </c>
       <c r="K246" s="3" t="n">
-        <v>42089</v>
+        <v>43581</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
-          <t>1732001028/RC/22012034227108 — पंच पर्मेश्वर रोड अशोक के घर से नदी की ओर् नन्दरबारा</t>
+          <t>1732001028/IF/IAY/854407 — Construction of IAY House -IAY REG. NO. MP1544519</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
-        <v>61088</v>
+        <v>15480</v>
       </c>
       <c r="I247" s="2" t="n">
-        <v>59339</v>
+        <v>15480</v>
       </c>
       <c r="J247" s="3" t="n">
-        <v>41862</v>
+        <v>42870</v>
       </c>
       <c r="K247" s="3" t="n">
-        <v>42177</v>
+        <v>43200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
-          <t>1732001028/RC/22012034227112 — पंचपरमेश्‍वर रोड अशोक के घर से मंगलू के घर की ओर नंदरवाडा</t>
+          <t>1732001028/IF/IAY/894553 — Construction of IAY House -IAY REG. NO. MP2059374</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
-        <v>31004</v>
+        <v>15480</v>
       </c>
       <c r="I248" s="2" t="n">
-        <v>29741</v>
+        <v>15480</v>
       </c>
       <c r="J248" s="3" t="n">
-        <v>41862</v>
+        <v>42863</v>
       </c>
       <c r="K248" s="3" t="n">
-        <v>42177</v>
+        <v>43200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
-          <t>1732001028/RC/22012034297512 — एक तरफ नाली एवं सी सी रोड निर्माण शंकर मंदिर से खुटिया बाबा की और</t>
+          <t>1732001028/IF/IAY/934319 — Construction of IAY House -IAY REG. NO. MP2701309</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
-        <v>52846</v>
+        <v>15480</v>
       </c>
       <c r="I249" s="2" t="n">
-        <v>46284</v>
+        <v>15480</v>
       </c>
       <c r="J249" s="3" t="n">
-        <v>42394</v>
+        <v>42863</v>
       </c>
       <c r="K249" s="3" t="n">
-        <v>43361</v>
+        <v>43200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
-          <t>1732001028/RC/22012034305361 — cc road and nali 1</t>
+          <t>1732001028/IF/IAY/934530 — Construction of IAY House -IAY REG. NO. MP2706444</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I250" s="2" t="n">
-        <v>0</v>
+        <v>12384</v>
       </c>
       <c r="J250" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K250" s="3"/>
+        <v>42863</v>
+      </c>
+      <c r="K250" s="3" t="n">
+        <v>43551</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
-          <t>1732001028/RC/22012034305367 — cc road and nali 3</t>
+          <t>1732001028/IF/IAY/934532 — Construction of IAY House -IAY REG. NO. MP2706451</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I251" s="2" t="n">
-        <v>0</v>
+        <v>14448</v>
       </c>
       <c r="J251" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K251" s="3"/>
+        <v>42870</v>
+      </c>
+      <c r="K251" s="3" t="n">
+        <v>43551</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
-          <t>1732001028/RC/22012034324655 — सी सी रोड ऍव नाली निर्माड</t>
+          <t>1732001028/IF/IAY/935619 — Construction of IAY House -IAY REG. NO. MP2734264</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I252" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J252" s="3" t="n">
-        <v>42761</v>
-[...1 lines deleted...]
-      <c r="K252" s="3"/>
+        <v>42870</v>
+      </c>
+      <c r="K252" s="3" t="n">
+        <v>43200</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
-          <t>1732001028/RC/22012034327039 — सी.सी. रोड एवं नाली निर्माण सामुदायिक भवन से नहर की अोर नंदरबाडा</t>
+          <t>1732001028/IF/IAY/936371 — Construction of IAY House -IAY REG. NO. MP2751775</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
-        <v>4425000000</v>
+        <v>17100</v>
       </c>
       <c r="I253" s="2" t="n">
-        <v>37473</v>
+        <v>13416</v>
       </c>
       <c r="J253" s="3" t="n">
-        <v>42779</v>
+        <v>42863</v>
       </c>
       <c r="K253" s="3" t="n">
-        <v>43682</v>
+        <v>44002</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
-          <t>1732001028/RC/22012034370894 — सी सी रोड निर्माण माली मोहल्ले से शंकर मंदिर की और नंदरबाड़ा</t>
+          <t>1732001028/IF/IAY/936373 — Construction of IAY House -IAY REG. NO. MP2751825</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I254" s="2" t="n">
-        <v>0</v>
+        <v>14448</v>
       </c>
       <c r="J254" s="3" t="n">
-        <v>42839</v>
-[...1 lines deleted...]
-      <c r="K254" s="3"/>
+        <v>42870</v>
+      </c>
+      <c r="K254" s="3" t="n">
+        <v>43551</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
-          <t>1732001028/RC/22012034370895 — सांसद नि‍धी सी सी रोड निर्माण माली मोहल्ले से शंकर मंदिर की और नंदरबाड़ा</t>
+          <t>1732001028/IF/IAY/937025 — Construction of IAY House -IAY REG. NO. MP2764176</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
-        <v>59875</v>
+        <v>15480</v>
       </c>
       <c r="I255" s="2" t="n">
-        <v>46944</v>
+        <v>15480</v>
       </c>
       <c r="J255" s="3" t="n">
-        <v>43073</v>
+        <v>42863</v>
       </c>
       <c r="K255" s="3" t="n">
-        <v>44131</v>
+        <v>43200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
-          <t>1732001028/RC/22012034370896 — सी सी रोड एवं नाली निर्माण दोनों तरफ होली चौक से  शंकर मंदिर की और नंदरबाड़ा</t>
+          <t>1732001028/IF/IAY/939165 — Construction of IAY House -IAY REG. NO. MP2811560</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
-        <v>6585000000</v>
+        <v>15480</v>
       </c>
       <c r="I256" s="2" t="n">
-        <v>0</v>
+        <v>14448</v>
       </c>
       <c r="J256" s="3" t="n">
-        <v>42645</v>
-[...1 lines deleted...]
-      <c r="K256" s="3"/>
+        <v>42863</v>
+      </c>
+      <c r="K256" s="3" t="n">
+        <v>43551</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
-          <t>1732001028/RC/22012034374353 — सी सी रोड व नाली नि‍मार्ण</t>
+          <t>1732001028/IF/IAY/958598 — Construction of IAY House -IAY REG. NO. MP3252605</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
-        <v>0</v>
+        <v>17100</v>
       </c>
       <c r="I257" s="2" t="n">
-        <v>0</v>
+        <v>14712</v>
       </c>
       <c r="J257" s="3" t="n">
-        <v>43191</v>
-[...1 lines deleted...]
-      <c r="K257" s="3"/>
+        <v>42863</v>
+      </c>
+      <c r="K257" s="3" t="n">
+        <v>44012</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
-          <t>1732001028/RC/22012034439376 — Cc road</t>
+          <t>1732001028/IF/IAY/960211 — Construction of IAY House -IAY REG. NO. MP3293519</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I258" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J258" s="3" t="n">
-        <v>43375</v>
-[...1 lines deleted...]
-      <c r="K258" s="3"/>
+        <v>42863</v>
+      </c>
+      <c r="K258" s="3" t="n">
+        <v>43200</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
-          <t>1732001028/RC/22012034463277 — cc nali nirman kary holi chok se shankar mandir ki or nandarwara</t>
+          <t>1732001028/IF/IAY/979928 — Construction of IAY House -IAY REG. NO. MP3877774</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
-        <v>15000</v>
+        <v>15480</v>
       </c>
       <c r="I259" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J259" s="3" t="n">
-        <v>43327</v>
-[...1 lines deleted...]
-      <c r="K259" s="3"/>
+        <v>42863</v>
+      </c>
+      <c r="K259" s="3" t="n">
+        <v>43200</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
-          <t>1732001028/RC/22012034515351 — cc road and nali nirman dono side karya rafik shah ke ghar se ajim shah ke ghar ki or</t>
+          <t>1732001028/IF/IAY/981046 — Construction of IAY House -IAY REG. NO. MP3923807</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I260" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J260" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K260" s="3"/>
+        <v>42863</v>
+      </c>
+      <c r="K260" s="3" t="n">
+        <v>43200</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
-          <t>1732001028/RC/22012034515352 — cc road and nali  nirman dono side samiullha ke ghar se khalik ke ghar ki or nandarwada</t>
+          <t>1732001028/LD/117 — Shantidham Nandarwara</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
-        <v>0</v>
+        <v>83354</v>
       </c>
       <c r="I261" s="2" t="n">
-        <v>0</v>
+        <v>60250</v>
       </c>
       <c r="J261" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K261" s="3"/>
+        <v>40858</v>
+      </c>
+      <c r="K261" s="3" t="n">
+        <v>42151</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
-          <t>1732001028/RC/22012034515353 — cc road nirman akram ke ghar se bypass road tak nandarwada</t>
+          <t>1732001028/LD/22012034295357 — शांतीधाम निर्माण नंदरबाडा</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
-        <v>0</v>
+        <v>180000</v>
       </c>
       <c r="I262" s="2" t="n">
-        <v>0</v>
+        <v>168888.45</v>
       </c>
       <c r="J262" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K262" s="3"/>
+        <v>42723</v>
+      </c>
+      <c r="K262" s="3" t="n">
+        <v>43702</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
-          <t>1732001028/RC/22012034522693 — c.c.rood hat bajar marg nandarwara</t>
+          <t>1732001028/LD/22012034309592 — शन्तिधाम निर्माण</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
-        <v>0</v>
+        <v>18360000000</v>
       </c>
       <c r="I263" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J263" s="3" t="n">
-        <v>43935</v>
+        <v>42826</v>
       </c>
       <c r="K263" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
-          <t>1732001028/RC/22012034555915 — सी सी रोड निर्माण कार्य मेन रोड से शांतिधाम की ओर नन्दरवाडा</t>
+          <t>1732001028/LD/22012034371482 — Medh bandhan</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
-        <v>62445</v>
+        <v>0</v>
       </c>
       <c r="I264" s="2" t="n">
-        <v>39264</v>
+        <v>0</v>
       </c>
       <c r="J264" s="3" t="n">
-        <v>44275</v>
+        <v>43375</v>
       </c>
       <c r="K264" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
-          <t>1732001028/RC/22012034555916 — सी सी रोड निर्माण कार्य शासकीय स्कूल से राधालाल के घर की ओर</t>
+          <t>1732001028/LD/3799394568 — मेढबंधान शंकर बाबूलाल नंदरवाडा</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
-        <v>41797</v>
+        <v>10731</v>
       </c>
       <c r="I265" s="2" t="n">
-        <v>0</v>
+        <v>7008</v>
       </c>
       <c r="J265" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K265" s="3"/>
+        <v>41435</v>
+      </c>
+      <c r="K265" s="3" t="n">
+        <v>41714</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
-          <t>1732001028/RC/22012034555917 — सी सी रोड निर्माण कार्य मेन रोड से सद्दाम के घर की ओर नन्दरवाडा</t>
+          <t>1732001028/LD/3799394571 — मेढबंधान वि‍ष्‍णु सुखराम नंदरवाडा</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
-        <v>21148</v>
+        <v>10731</v>
       </c>
       <c r="I266" s="2" t="n">
-        <v>24228</v>
+        <v>6132</v>
       </c>
       <c r="J266" s="3" t="n">
-        <v>44275</v>
-[...1 lines deleted...]
-      <c r="K266" s="3"/>
+        <v>41435</v>
+      </c>
+      <c r="K266" s="3" t="n">
+        <v>41714</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Play field for Community / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
-          <t>1732001028/RC/22012034559118 — सी सी रोड निर्माण कार्य मेन रोड से पंचायत भवन की ओर</t>
+          <t>1732001028/PG/9425892096 — खेल मैंदान निर्माण कार्य नंदरबाडा</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
-        <v>13151</v>
+        <v>32000000000</v>
       </c>
       <c r="I267" s="2" t="n">
-        <v>12540</v>
+        <v>30440</v>
       </c>
       <c r="J267" s="3" t="n">
-        <v>44235</v>
+        <v>42765</v>
       </c>
       <c r="K267" s="3" t="n">
-        <v>44281</v>
+        <v>43707</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
-          <t>1732001028/RC/22012034569083 — सी सी रोड निर्माण कार्य हाट बाजार आन्तरिक मार्ग नन्दरवाडा</t>
+          <t>1732001028/RC/105 — ग्रेवल रोड निमार्ण नंदरवाडा से रंग्‍गू माली के खे</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
-        <v>0</v>
+        <v>499206</v>
       </c>
       <c r="I268" s="2" t="n">
-        <v>0</v>
+        <v>253053</v>
       </c>
       <c r="J268" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K268" s="3"/>
+        <v>39713</v>
+      </c>
+      <c r="K268" s="3" t="n">
+        <v>42142</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
-          <t>1732001028/RC/22012034569084 — सी सी रोड निर्माण कार्य हाट बाजार आन्तरिक मांग नन्दरवाडा</t>
+          <t>1732001028/RC/194 — P.P.C.C.road  Nali Nirman संजय के घर से रिछारिया</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
-        <v>112793</v>
+        <v>139170</v>
       </c>
       <c r="I269" s="2" t="n">
-        <v>115409</v>
+        <v>88600</v>
       </c>
       <c r="J269" s="3" t="n">
-        <v>44316</v>
+        <v>41177</v>
       </c>
       <c r="K269" s="3" t="n">
-        <v>44387</v>
+        <v>41410</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
-          <t>1732001028/RC/22012034614523 — सी.सी. रोड  निर्माण कार्य सामुदायिक भवन के सामने नन्दरवाड़ा</t>
+          <t>1732001028/RC/22012034185059 — पंच परमेश्‍वर रोड प्राथि‍मक शाला से बायपास मार्ग क</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
-        <v>12655</v>
+        <v>121260</v>
       </c>
       <c r="I270" s="2" t="n">
-        <v>12240</v>
+        <v>104734</v>
       </c>
       <c r="J270" s="3" t="n">
-        <v>44708</v>
+        <v>41540</v>
       </c>
       <c r="K270" s="3" t="n">
-        <v>46254</v>
+        <v>42089</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
-          <t>1732001028/RC/22012034614525 — सी.सी.रोड निर्माण कार्य मेन रोड से बायपास मार्ग की और नन्दरवाड़ा</t>
+          <t>1732001028/RC/22012034196906 — पंच परमेश्‍वर रोड सुशील के घर से बायपास मार्ग की ओ</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
-        <v>39799</v>
+        <v>49055</v>
       </c>
       <c r="I271" s="2" t="n">
-        <v>28152</v>
+        <v>51938</v>
       </c>
       <c r="J271" s="3" t="n">
-        <v>44715</v>
+        <v>41638</v>
       </c>
       <c r="K271" s="3" t="n">
-        <v>46254</v>
+        <v>42089</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
-          <t>1732001028/RC/22012034656124 — CC Road Nirman Karya Ajim Shah ke ghar se nadi ki or Nandarwada</t>
+          <t>1732001028/RC/22012034227108 — पंच पर्मेश्वर रोड अशोक के घर से नदी की ओर् नन्दरबारा</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
-        <v>47970</v>
+        <v>61088</v>
       </c>
       <c r="I272" s="2" t="n">
-        <v>46420</v>
+        <v>59339</v>
       </c>
       <c r="J272" s="3" t="n">
-        <v>45205</v>
+        <v>41862</v>
       </c>
       <c r="K272" s="3" t="n">
-        <v>46254</v>
+        <v>42177</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
-          <t>1732001028/RC/22012034656129 — CC Road Nirman karya Darji Chounk se Mona Naydu ke ghar ki or Nandarwada</t>
+          <t>1732001028/RC/22012034227112 — पंचपरमेश्‍वर रोड अशोक के घर से मंगलू के घर की ओर नंदरवाडा</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
-        <v>47970</v>
+        <v>31004</v>
       </c>
       <c r="I273" s="2" t="n">
-        <v>0</v>
+        <v>29741</v>
       </c>
       <c r="J273" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K273" s="3"/>
+        <v>41862</v>
+      </c>
+      <c r="K273" s="3" t="n">
+        <v>42177</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
-          <t>1732001028/RC/22012034823971 — सी सी रोड निर्माण कार्य दर्जी चौक से शंकर मंदिर की ओर नंदरबाडा</t>
+          <t>1732001028/RC/22012034297512 — एक तरफ नाली एवं सी सी रोड निर्माण शंकर मंदिर से खुटिया बाबा की और</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
-        <v>82765</v>
+        <v>52846</v>
       </c>
       <c r="I274" s="2" t="n">
-        <v>29826.98</v>
+        <v>46284</v>
       </c>
       <c r="J274" s="3" t="n">
-        <v>45707</v>
-[...1 lines deleted...]
-      <c r="K274" s="3"/>
+        <v>42394</v>
+      </c>
+      <c r="K274" s="3" t="n">
+        <v>43361</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
-          <t>1732001028/RC/22012034824606 — सी सी रोड निर्माण कार्य दर्जी चोंक से मोना नायडू के घर की और नंदरवाडा</t>
+          <t>1732001028/RC/22012034305361 — cc road and nali 1</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
-        <v>47970</v>
+        <v>0</v>
       </c>
       <c r="I275" s="2" t="n">
-        <v>40074.93</v>
+        <v>0</v>
       </c>
       <c r="J275" s="3" t="n">
-        <v>45573</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K275" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
-          <t>1732001028/RC/22012034827043 — सी सी रोड निर्माण कार्य दर्जी चौंक से शंकर मंदिर कि ओर माली मोहल्‍ला नंदरबाडा</t>
+          <t>1732001028/RC/22012034305367 — cc road and nali 3</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
-        <v>82765</v>
+        <v>0</v>
       </c>
       <c r="I276" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J276" s="3" t="n">
-        <v>45396</v>
+        <v>42395</v>
       </c>
       <c r="K276" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
-          <t>1732001028/RC/22012034852453 — CC Road Nirman Karya Bajar Chounk se Rehman shah ke ghar ki or Nandarwada</t>
+          <t>1732001028/RC/22012034324655 — सी सी रोड ऍव नाली निर्माड</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
-        <v>39277</v>
+        <v>0</v>
       </c>
       <c r="I277" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J277" s="3" t="n">
-        <v>45932</v>
+        <v>42761</v>
       </c>
       <c r="K277" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
-          <t>1732001028/RC/89 — ग्रेवल रोड निमार्ण नाके से मुख्‍य नहर इकलानी नंदरव</t>
+          <t>1732001028/RC/22012034327039 — सी.सी. रोड एवं नाली निर्माण सामुदायिक भवन से नहर की अोर नंदरबाडा</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
-        <v>473181</v>
+        <v>4425000000</v>
       </c>
       <c r="I278" s="2" t="n">
-        <v>0</v>
+        <v>37473</v>
       </c>
       <c r="J278" s="3" t="n">
-        <v>39357</v>
-[...1 lines deleted...]
-      <c r="K278" s="3"/>
+        <v>42779</v>
+      </c>
+      <c r="K278" s="3" t="n">
+        <v>43682</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
-          <t>1732001028/RS/22012034238336 — मर्यादा अभि‍यान नंदरवाडा 1</t>
+          <t>1732001028/RC/22012034370894 — सी सी रोड निर्माण माली मोहल्ले से शंकर मंदिर की और नंदरबाड़ा</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
-        <v>54000</v>
+        <v>0</v>
       </c>
       <c r="I279" s="2" t="n">
-        <v>36273</v>
+        <v>0</v>
       </c>
       <c r="J279" s="3" t="n">
-        <v>41793</v>
-[...3 lines deleted...]
-      </c>
+        <v>42839</v>
+      </c>
+      <c r="K279" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
-          <t>1732001028/RS/22012034242433 — मर्यादा अभि‍यान नंदरवाडा 2</t>
+          <t>1732001028/RC/22012034370895 — सांसद नि‍धी सी सी रोड निर्माण माली मोहल्ले से शंकर मंदिर की और नंदरबाड़ा</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
-        <v>59400</v>
+        <v>59875</v>
       </c>
       <c r="I280" s="2" t="n">
-        <v>36954</v>
+        <v>46944</v>
       </c>
       <c r="J280" s="3" t="n">
-        <v>41806</v>
+        <v>43073</v>
       </c>
       <c r="K280" s="3" t="n">
-        <v>42592</v>
+        <v>44131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
-          <t>1732001028/RS/22012034244826 — मर्यादा अभियान नंदरवाडा 3</t>
+          <t>1732001028/RC/22012034370896 — सी सी रोड एवं नाली निर्माण दोनों तरफ होली चौक से  शंकर मंदिर की और नंदरबाड़ा</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
-        <v>54000</v>
+        <v>6585000000</v>
       </c>
       <c r="I281" s="2" t="n">
-        <v>48430</v>
+        <v>0</v>
       </c>
       <c r="J281" s="3" t="n">
-        <v>41813</v>
-[...3 lines deleted...]
-      </c>
+        <v>42645</v>
+      </c>
+      <c r="K281" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
-          <t>1732001028/RS/22012034249012 — मर्यादा अभि‍यान नंदरवाडा 4</t>
+          <t>1732001028/RC/22012034374353 — सी सी रोड व नाली नि‍मार्ण</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
-        <v>54000</v>
+        <v>0</v>
       </c>
       <c r="I282" s="2" t="n">
-        <v>48430</v>
+        <v>0</v>
       </c>
       <c r="J282" s="3" t="n">
-        <v>41827</v>
-[...3 lines deleted...]
-      </c>
+        <v>43191</v>
+      </c>
+      <c r="K282" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
-          <t>1732001028/RS/22012034249241 — मर्यादा अभि‍यान नंदरवाडा 5</t>
+          <t>1732001028/RC/22012034439376 — Cc road</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
-        <v>37800</v>
+        <v>0</v>
       </c>
       <c r="I283" s="2" t="n">
-        <v>34067</v>
+        <v>0</v>
       </c>
       <c r="J283" s="3" t="n">
-        <v>41827</v>
-[...3 lines deleted...]
-      </c>
+        <v>43375</v>
+      </c>
+      <c r="K283" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
-          <t>1732001028/RS/22012034440294 — सी सी नाली निर्माण एहसान कि दुकान से दीपेश कि दुकान की ओर नंदरबाडा</t>
+          <t>1732001028/RC/22012034463277 — cc nali nirman kary holi chok se shankar mandir ki or nandarwara</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
-        <v>19650</v>
+        <v>15000</v>
       </c>
       <c r="I284" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J284" s="3" t="n">
-        <v>43535</v>
+        <v>43327</v>
       </c>
       <c r="K284" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
-          <t>1732001028/RS/22012034440546 — सी सी नाली निमार्ण कार्य होली चौक से शंकर मंदिर कि‍ ओर नंदरबाडा</t>
+          <t>1732001028/RC/22012034515351 — cc road and nali nirman dono side karya rafik shah ke ghar se ajim shah ke ghar ki or</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
-        <v>10315</v>
+        <v>0</v>
       </c>
       <c r="I285" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J285" s="3" t="n">
-        <v>43535</v>
+        <v>43740</v>
       </c>
       <c r="K285" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
-          <t>1732001028/RS/22012034477190 — सी सी नाली निर्माण कार्य मुख्‍य मार्ग से शंकर मंदिर कि ओर नंदरबाडा</t>
+          <t>1732001028/RC/22012034515352 — cc road and nali  nirman dono side samiullha ke ghar se khalik ke ghar ki or nandarwada</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I286" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J286" s="3" t="n">
-        <v>43692</v>
+        <v>43740</v>
       </c>
       <c r="K286" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
-          <t>1732001028/RS/22012034477191 — सी सी नाली निर्माण कार्य मुख्‍य मार्ग से शंकर मंदिर नंदरबाडा</t>
+          <t>1732001028/RC/22012034515353 — cc road nirman akram ke ghar se bypass road tak nandarwada</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
-        <v>35000</v>
+        <v>0</v>
       </c>
       <c r="I287" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J287" s="3" t="n">
-        <v>43780</v>
+        <v>43740</v>
       </c>
       <c r="K287" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
-          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
-          <t>1732001028/RS/22012034479433 — nadep nirman kraya mandi prangad nandarwada</t>
+          <t>1732001028/RC/22012034522693 — c.c.rood hat bajar marg nandarwara</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I288" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J288" s="3" t="n">
-        <v>43740</v>
+        <v>43935</v>
       </c>
       <c r="K288" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
-          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
-          <t>1732001028/RS/22012034479434 — nadep nirman krya matapura naher kinare nandarwada</t>
+          <t>1732001028/RC/22012034555915 — सी सी रोड निर्माण कार्य मेन रोड से शांतिधाम की ओर नन्दरवाडा</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Suspended</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
-        <v>23778.62</v>
+        <v>62445</v>
       </c>
       <c r="I289" s="2" t="n">
-        <v>0</v>
+        <v>39264</v>
       </c>
       <c r="J289" s="3" t="n">
-        <v>43740</v>
+        <v>44275</v>
       </c>
       <c r="K289" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
-          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
-          <t>1732001028/RS/22012034479435 — nadep nirman karya sai mohalla nandarwada</t>
+          <t>1732001028/RC/22012034555916 — सी सी रोड निर्माण कार्य शासकीय स्कूल से राधालाल के घर की ओर</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
-        <v>23785.51</v>
+        <v>41797</v>
       </c>
       <c r="I290" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J290" s="3" t="n">
-        <v>43740</v>
+        <v>43935</v>
       </c>
       <c r="K290" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
-          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
-          <t>1732001028/RS/22012034479436 — nadep nirman karya bypass nandarwada</t>
+          <t>1732001028/RC/22012034555917 — सी सी रोड निर्माण कार्य मेन रोड से सद्दाम के घर की ओर नन्दरवाडा</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Suspended</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
-        <v>0</v>
+        <v>21148</v>
       </c>
       <c r="I291" s="2" t="n">
-        <v>0</v>
+        <v>24228</v>
       </c>
       <c r="J291" s="3" t="n">
-        <v>43740</v>
+        <v>44275</v>
       </c>
       <c r="K291" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
-          <t>1732001028/RS/22012034499453 — सामुदायिक स्वछता परिसर नन्दरबाड़ा</t>
+          <t>1732001028/RC/22012034559118 — सी सी रोड निर्माण कार्य मेन रोड से पंचायत भवन की ओर</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
-        <v>0</v>
+        <v>13151</v>
       </c>
       <c r="I292" s="2" t="n">
-        <v>0</v>
+        <v>12540</v>
       </c>
       <c r="J292" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K292" s="3"/>
+        <v>44235</v>
+      </c>
+      <c r="K292" s="3" t="n">
+        <v>44281</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
-          <t>1732001028/RS/22012034499458 — सामुदायिक स्वछता परिसर नन्दरबाड़ा</t>
+          <t>1732001028/RC/22012034569083 — सी सी रोड निर्माण कार्य हाट बाजार आन्तरिक मार्ग नन्दरवाडा</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
-        <v>43720</v>
+        <v>0</v>
       </c>
       <c r="I293" s="2" t="n">
-        <v>43700</v>
+        <v>0</v>
       </c>
       <c r="J293" s="3" t="n">
-        <v>44130</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K293" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
-          <t>1732001028/RS/22012034507661 — सी सी नाली निर्माण कार्य मेन रोड से पवन के घर की ओर</t>
+          <t>1732001028/RC/22012034569084 — सी सी रोड निर्माण कार्य हाट बाजार आन्तरिक मांग नन्दरवाडा</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
-        <v>11540</v>
+        <v>112793</v>
       </c>
       <c r="I294" s="2" t="n">
-        <v>10422</v>
+        <v>115409</v>
       </c>
       <c r="J294" s="3" t="n">
-        <v>44309</v>
+        <v>44316</v>
       </c>
       <c r="K294" s="3" t="n">
-        <v>45762</v>
+        <v>44387</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
-          <t>1732001028/RS/22012034518902 — नाडेप निर्माण कार्य हाट बाज़ार मंडी के पास नन्दरवाडा</t>
+          <t>1732001028/RC/22012034614523 — सी.सी. रोड  निर्माण कार्य सामुदायिक भवन के सामने नन्दरवाड़ा</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
-        <v>54919.3</v>
+        <v>12655</v>
       </c>
       <c r="I295" s="2" t="n">
-        <v>17612.91</v>
+        <v>12240</v>
       </c>
       <c r="J295" s="3" t="n">
-        <v>44365</v>
+        <v>44708</v>
       </c>
       <c r="K295" s="3" t="n">
-        <v>45794</v>
+        <v>46254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
-          <t>1732001028/RS/22012034518905 — नाडेप निर्माण कार्य मातापुरा  में  पास नन्दरवाडा</t>
+          <t>1732001028/RC/22012034614525 — सी.सी.रोड निर्माण कार्य मेन रोड से बायपास मार्ग की और नन्दरवाड़ा</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
-        <v>0</v>
+        <v>39799</v>
       </c>
       <c r="I296" s="2" t="n">
-        <v>0</v>
+        <v>28152</v>
       </c>
       <c r="J296" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K296" s="3"/>
+        <v>44715</v>
+      </c>
+      <c r="K296" s="3" t="n">
+        <v>46254</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
-          <t>1732001028/RS/22012034533141 — कचरा उपचार एवं भण्डारण केंद्र शेड नन्दरबाड़ा</t>
+          <t>1732001028/RC/22012034656124 — CC Road Nirman Karya Ajim Shah ke ghar se nadi ki or Nandarwada</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
-        <v>169000</v>
+        <v>47970</v>
       </c>
       <c r="I297" s="2" t="n">
-        <v>0</v>
+        <v>46420</v>
       </c>
       <c r="J297" s="3" t="n">
-        <v>44379</v>
-[...1 lines deleted...]
-      <c r="K297" s="3"/>
+        <v>45205</v>
+      </c>
+      <c r="K297" s="3" t="n">
+        <v>46254</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
-          <t>1732001028/RS/22012034556153 — 3 नग सामुदायिक नाडेप निर्माण कार्य नन्दरबाड़ा</t>
+          <t>1732001028/RC/22012034656129 — CC Road Nirman karya Darji Chounk se Mona Naydu ke ghar ki or Nandarwada</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
-        <v>72128.63</v>
+        <v>47970</v>
       </c>
       <c r="I298" s="2" t="n">
-        <v>45890.73</v>
+        <v>0</v>
       </c>
       <c r="J298" s="3" t="n">
-        <v>44603</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K298" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>1732001028/RS/22012034556332 — सामुदायिक नाडेप निर्माण कार्य कुल 03 नग नन्दरबाड़ा</t>
+          <t>1732001028/RC/22012034823971 — सी सी रोड निर्माण कार्य दर्जी चौक से शंकर मंदिर की ओर नंदरबाडा</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
-        <v>0</v>
+        <v>82765</v>
       </c>
       <c r="I299" s="2" t="n">
-        <v>0</v>
+        <v>29826.98</v>
       </c>
       <c r="J299" s="3" t="n">
-        <v>44287</v>
+        <v>45707</v>
       </c>
       <c r="K299" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>1732001028/RS/22012034627235 — CC NALI NIRMAN KARY MAKHAN KE GHAR SE PURAM KE GHAR KI OR GARM PANCHAYAT NANDARWADA</t>
+          <t>1732001028/RC/22012034824606 — सी सी रोड निर्माण कार्य दर्जी चोंक से मोना नायडू के घर की और नंदरवाडा</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
-        <v>49000</v>
+        <v>47970</v>
       </c>
       <c r="I300" s="2" t="n">
-        <v>4632</v>
+        <v>40074.93</v>
       </c>
       <c r="J300" s="3" t="n">
-        <v>44533</v>
-[...1 lines deleted...]
-      <c r="K300" s="3"/>
+        <v>45573</v>
+      </c>
+      <c r="K300" s="3" t="n">
+        <v>46102</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>1732001028/RS/22012034627245 — CC NALI NIRMAN KARY KHEDAPATI MANDIR SE SASKIYE NALI KI OR GARM PANCHAYAT NANDARWADA</t>
+          <t>1732001028/RC/22012034827043 — सी सी रोड निर्माण कार्य दर्जी चौंक से शंकर मंदिर कि ओर माली मोहल्‍ला नंदरबाडा</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
-        <v>37600</v>
+        <v>82765</v>
       </c>
       <c r="I301" s="2" t="n">
-        <v>28723</v>
+        <v>0</v>
       </c>
       <c r="J301" s="3" t="n">
-        <v>44533</v>
-[...3 lines deleted...]
-      </c>
+        <v>45396</v>
+      </c>
+      <c r="K301" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>1732001028/RS/22012034706033 — RCC Nali Nirman Karya Sakir shah ke ghar se Subhan Bag ke Ghar ki or Nandarwada</t>
+          <t>1732001028/RC/22012034852453 — CC Road Nirman Karya Bajar Chounk se Rehman shah ke ghar ki or Nandarwada</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
-        <v>30907</v>
+        <v>39277</v>
       </c>
       <c r="I302" s="2" t="n">
-        <v>29933</v>
+        <v>0</v>
       </c>
       <c r="J302" s="3" t="n">
-        <v>45296</v>
-[...3 lines deleted...]
-      </c>
+        <v>45932</v>
+      </c>
+      <c r="K302" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>1732001028/RS/22012034706036 — RCC Nali Nirman Karya Sattar Shah ke ghar se Nadi Ki or Nandarwada</t>
+          <t>1732001028/RC/89 — ग्रेवल रोड निमार्ण नाके से मुख्‍य नहर इकलानी नंदरव</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
-        <v>30907</v>
+        <v>473181</v>
       </c>
       <c r="I303" s="2" t="n">
-        <v>26183</v>
+        <v>0</v>
       </c>
       <c r="J303" s="3" t="n">
-        <v>45205</v>
-[...3 lines deleted...]
-      </c>
+        <v>39357</v>
+      </c>
+      <c r="K303" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
-          <t>1732001028/RS/22012035130183 — आर सी सी नाली निर्माण कार्य दर्जी चौंक से शंकर मंदिर कि ओर</t>
+          <t>1732001028/RS/22012034238336 — मर्यादा अभि‍यान नंदरवाडा 1</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
-        <v>86648</v>
+        <v>54000</v>
       </c>
       <c r="I304" s="2" t="n">
-        <v>0</v>
+        <v>36273</v>
       </c>
       <c r="J304" s="3" t="n">
-        <v>45508</v>
-[...1 lines deleted...]
-      <c r="K304" s="3"/>
+        <v>41793</v>
+      </c>
+      <c r="K304" s="3" t="n">
+        <v>42592</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
-          <t>1732001028/RS/22012035131412 — आर0सी0सी0नाली निर्माण कार्य दर्जी चौक से शंकर मंदिर क‍ि ओर माली मोहल्‍ला नंदरबाडा</t>
+          <t>1732001028/RS/22012034242433 — मर्यादा अभि‍यान नंदरवाडा 2</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
-        <v>86648</v>
+        <v>59400</v>
       </c>
       <c r="I305" s="2" t="n">
-        <v>37483.45</v>
+        <v>36954</v>
       </c>
       <c r="J305" s="3" t="n">
-        <v>45686</v>
+        <v>41806</v>
       </c>
       <c r="K305" s="3" t="n">
-        <v>46254</v>
+        <v>42592</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
-          <t>1732001028/WC/22012034551479 — TRANCH NIRMAN KARYA NANDARWARA</t>
+          <t>1732001028/RS/22012034244826 — मर्यादा अभियान नंदरवाडा 3</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
-        <v>67276.55</v>
+        <v>54000</v>
       </c>
       <c r="I306" s="2" t="n">
-        <v>50160</v>
+        <v>48430</v>
       </c>
       <c r="J306" s="3" t="n">
-        <v>43983</v>
+        <v>41813</v>
       </c>
       <c r="K306" s="3" t="n">
-        <v>44127</v>
+        <v>42592</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>1732001028/WC/22012034558892 — tranch nirman gram nanderwara mandi</t>
+          <t>1732001028/RS/22012034249012 — मर्यादा अभि‍यान नंदरवाडा 4</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
-        <v>0</v>
+        <v>54000</v>
       </c>
       <c r="I307" s="2" t="n">
-        <v>0</v>
+        <v>48430</v>
       </c>
       <c r="J307" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K307" s="3"/>
+        <v>41827</v>
+      </c>
+      <c r="K307" s="3" t="n">
+        <v>42592</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>1732001028/WC/22012034624743 — डाईवर्सन चैनेल निर्माण कार्य खल मेंडे से गणेशा के घर की ओर</t>
+          <t>1732001028/RS/22012034249241 — मर्यादा अभि‍यान नंदरवाडा 5</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
-        <v>0</v>
+        <v>37800</v>
       </c>
       <c r="I308" s="2" t="n">
-        <v>0</v>
+        <v>34067</v>
       </c>
       <c r="J308" s="3" t="n">
-        <v>44217</v>
-[...1 lines deleted...]
-      <c r="K308" s="3"/>
+        <v>41827</v>
+      </c>
+      <c r="K308" s="3" t="n">
+        <v>42592</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
-          <t>1732001028/WC/22012034637356 — CTR खल नाहर से अशोक कुशवाह के घर की ओर वाले गोह पर कच्ची नाली निर्माण कार्य ग्रामपंचयत नन्दरबाडा</t>
+          <t>1732001028/RS/22012034440294 — सी सी नाली निर्माण एहसान कि दुकान से दीपेश कि दुकान की ओर नंदरबाडा</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
-        <v>59804.13</v>
+        <v>19650</v>
       </c>
       <c r="I309" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J309" s="3" t="n">
-        <v>44287</v>
+        <v>43535</v>
       </c>
       <c r="K309" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>1732001028/WC/22012034637360 — CTR खल नाहर से सुरेन्द्र कुशवाहा केखेत की ओर गोहे  पर कच्ची नाली निर्माण कार्य ग्रामपंचयत नन्दरबाडा</t>
+          <t>1732001028/RS/22012034440546 — सी सी नाली निमार्ण कार्य होली चौक से शंकर मंदिर कि‍ ओर नंदरबाडा</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
-        <v>58203.93</v>
+        <v>10315</v>
       </c>
       <c r="I310" s="2" t="n">
-        <v>30687</v>
+        <v>0</v>
       </c>
       <c r="J310" s="3" t="n">
-        <v>44302</v>
-[...3 lines deleted...]
-      </c>
+        <v>43535</v>
+      </c>
+      <c r="K310" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
-          <t>1732001028/WC/22012034637363 — CTR मंडी पुलिया से माता मई की ओर रोड के एक तरफ कच्ची नाली निर्माण कार्य ग्रामपंचायत नन्दरबाडा</t>
+          <t>1732001028/RS/22012034477190 — सी सी नाली निर्माण कार्य मुख्‍य मार्ग से शंकर मंदिर कि ओर नंदरबाडा</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
-        <v>58529.71</v>
+        <v>0</v>
       </c>
       <c r="I311" s="2" t="n">
-        <v>49794</v>
+        <v>0</v>
       </c>
       <c r="J311" s="3" t="n">
-        <v>44295</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K311" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
-          <t>1732001028/WC/22012034722103 — CTR मनोज के घर के पास शासकीय नल के सामने सोकता गड्डा निर्माण कार्य  नन्दरवाडा</t>
+          <t>1732001028/RS/22012034477191 — सी सी नाली निर्माण कार्य मुख्‍य मार्ग से शंकर मंदिर नंदरबाडा</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
-        <v>0</v>
+        <v>35000</v>
       </c>
       <c r="I312" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J312" s="3" t="n">
-        <v>44300</v>
+        <v>43780</v>
       </c>
       <c r="K312" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
-          <t>1732001028/WC/22012034722114 — CTR ब्रजलाल के घर के पास शासकीय नल के सामने सोकता गड्डा निर्माण कार्य  नन्दरवाडा</t>
+          <t>1732001028/RS/22012034479433 — nadep nirman kraya mandi prangad nandarwada</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I313" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J313" s="3" t="n">
-        <v>44300</v>
+        <v>43740</v>
       </c>
       <c r="K313" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
-          <t>1732001028/WC/22012034722124 — CTR इमली के पास शासकीय नल के सामने सोकता गड्डा निर्माण कार्य  नन्दरवाडा</t>
+          <t>1732001028/RS/22012034479434 — nadep nirman krya matapura naher kinare nandarwada</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
-        <v>21027.92</v>
+        <v>23778.62</v>
       </c>
       <c r="I314" s="2" t="n">
-        <v>8824</v>
+        <v>0</v>
       </c>
       <c r="J314" s="3" t="n">
-        <v>44365</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K314" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
-          <t>1732001028/WC/22012034722130 — CTR शुभान के घर के पास शासकीय नल के सामने सोकता गड्डा निर्माण कार्य  नन्दरवाडा</t>
+          <t>1732001028/RS/22012034479435 — nadep nirman karya sai mohalla nandarwada</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
-        <v>0</v>
+        <v>23785.51</v>
       </c>
       <c r="I315" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J315" s="3" t="n">
-        <v>44300</v>
+        <v>43740</v>
       </c>
       <c r="K315" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1732001028/WC/22012034722140 — CTR माता मंदिर  के पास शासकीय नल के सामने सोकता गड्डा निर्माण कार्य  नन्दरवाडा</t>
+          <t>1732001028/RS/22012034479436 — nadep nirman karya bypass nandarwada</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
-        <v>14664.68</v>
+        <v>0</v>
       </c>
       <c r="I316" s="2" t="n">
-        <v>3088</v>
+        <v>0</v>
       </c>
       <c r="J316" s="3" t="n">
-        <v>44365</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K316" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1732001028/WC/22012034722153 — CTR मनीष मांडवी के घर के पास शासकीय नल के सामने सोकता गड्डा निर्माण कार्य  नन्दरवाडा</t>
+          <t>1732001028/RS/22012034499453 — सामुदायिक स्वछता परिसर नन्दरबाड़ा</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I317" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J317" s="3" t="n">
-        <v>44300</v>
+        <v>43935</v>
       </c>
       <c r="K317" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1732001028/WC/22012034722161 — CTR मंडी पुलिया के पास शासकीय नल के सामने सोकता गड्डा निर्माण कार्य  नन्दरवाडा</t>
+          <t>1732001028/RS/22012034499458 — सामुदायिक स्वछता परिसर नन्दरबाड़ा</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
-        <v>23535.93</v>
+        <v>43720</v>
       </c>
       <c r="I318" s="2" t="n">
-        <v>2123</v>
+        <v>43700</v>
       </c>
       <c r="J318" s="3" t="n">
-        <v>44365</v>
+        <v>44130</v>
       </c>
       <c r="K318" s="3" t="n">
-        <v>44418</v>
+        <v>44175</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1732001028/WC/22012034722169 — CTR  शासकीय कुएं निर्मल नीर के सामने सोकता गड्डा निर्माण कार्य  नन्दरवाडा</t>
+          <t>1732001028/RS/22012034507661 — सी सी नाली निर्माण कार्य मेन रोड से पवन के घर की ओर</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
-        <v>0</v>
+        <v>11540</v>
       </c>
       <c r="I319" s="2" t="n">
-        <v>0</v>
+        <v>10422</v>
       </c>
       <c r="J319" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K319" s="3"/>
+        <v>44309</v>
+      </c>
+      <c r="K319" s="3" t="n">
+        <v>45762</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1732001028/WC/22012034817887 — रेन वाटर हार्वेस्टिंग पंचायत भवन पर नन्दरबाड़ा</t>
+          <t>1732001028/RS/22012034518902 — नाडेप निर्माण कार्य हाट बाज़ार मंडी के पास नन्दरवाडा</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
-        <v>0</v>
+        <v>54919.3</v>
       </c>
       <c r="I320" s="2" t="n">
-        <v>0</v>
+        <v>17612.91</v>
       </c>
       <c r="J320" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K320" s="3"/>
+        <v>44365</v>
+      </c>
+      <c r="K320" s="3" t="n">
+        <v>45794</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1732001028/WC/22012034973216 — CTR जल निकासी हेतु कच्ची नाली निर्माण कार्य छोटी शाखा से मेन केनाल की और नन्दरवाड़ा</t>
+          <t>1732001028/RS/22012034518905 — नाडेप निर्माण कार्य मातापुरा  में  पास नन्दरवाडा</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
-        <v>38262.87</v>
+        <v>0</v>
       </c>
       <c r="I321" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J321" s="3" t="n">
-        <v>44665</v>
+        <v>44300</v>
       </c>
       <c r="K321" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1732001028/WC/22012034973225 — नाला गहरीकरण निशा दुबे के खेत से अभिषेक की और ग्राम नन्दरवाड़ा</t>
+          <t>1732001028/RS/22012034533141 — कचरा उपचार एवं भण्डारण केंद्र शेड नन्दरबाड़ा</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
-        <v>0</v>
+        <v>169000</v>
       </c>
       <c r="I322" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J322" s="3" t="n">
-        <v>44665</v>
+        <v>44379</v>
       </c>
       <c r="K322" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1732001028/WC/22012034973226 — नाला गहरीकरण निशा दुबे के खेत से अभिषेक की और ग्राम नन्दरवाड़ा</t>
+          <t>1732001028/RS/22012034556153 — 3 नग सामुदायिक नाडेप निर्माण कार्य नन्दरबाड़ा</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
-        <v>89478.68</v>
+        <v>72128.63</v>
       </c>
       <c r="I323" s="2" t="n">
-        <v>0</v>
+        <v>45890.73</v>
       </c>
       <c r="J323" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K323" s="3"/>
+        <v>44603</v>
+      </c>
+      <c r="K323" s="3" t="n">
+        <v>45794</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1732001028/WC/22012035010781 — CTR  कच्ची नाली निर्माण कार्य एक तरफ सोमलवाडा रोड से कैलाश रघुवंशी के खेत तक 1000 मी ग्राम नंदरवाड़ा</t>
+          <t>1732001028/RS/22012034556332 — सामुदायिक नाडेप निर्माण कार्य कुल 03 नग नन्दरबाड़ा</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
-        <v>118700.75</v>
+        <v>0</v>
       </c>
       <c r="I324" s="2" t="n">
-        <v>63563</v>
+        <v>0</v>
       </c>
       <c r="J324" s="3" t="n">
-        <v>44911</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K324" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1732001028/WC/22012035010782 — CTR कच्ची नाली निर्माण कार्य दोनों तरफ सोमलवाडा रोड से विष्णु कुशवाहा के खेत की और गोहे पर 1000 मी</t>
+          <t>1732001028/RS/22012034627235 — CC NALI NIRMAN KARY MAKHAN KE GHAR SE PURAM KE GHAR KI OR GARM PANCHAYAT NANDARWADA</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
-        <v>0</v>
+        <v>49000</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>0</v>
+        <v>4632</v>
       </c>
       <c r="J325" s="3" t="n">
-        <v>44836</v>
+        <v>44533</v>
       </c>
       <c r="K325" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1732001028/WC/22012035010783 — CTR कच्ची नाली निर्माण शांतिधाम परिशर पर 500 मीटर ग्राम नंदरवाड़ा</t>
+          <t>1732001028/RS/22012034627245 — CC NALI NIRMAN KARY KHEDAPATI MANDIR SE SASKIYE NALI KI OR GARM PANCHAYAT NANDARWADA</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
-        <v>42521.1</v>
+        <v>37600</v>
       </c>
       <c r="I326" s="2" t="n">
-        <v>35215</v>
+        <v>28723</v>
       </c>
       <c r="J326" s="3" t="n">
-        <v>44911</v>
+        <v>44533</v>
       </c>
       <c r="K326" s="3" t="n">
-        <v>45794</v>
+        <v>45798</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1732001028/WC/22012035010785 — CTR कच्ची नाली निर्माण खुटिया बाबा से नदी की और 100 मीटर ग्राम नंदरवाड़ा</t>
+          <t>1732001028/RS/22012034706033 — RCC Nali Nirman Karya Sakir shah ke ghar se Subhan Bag ke Ghar ki or Nandarwada</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
-        <v>0</v>
+        <v>30907</v>
       </c>
       <c r="I327" s="2" t="n">
-        <v>0</v>
+        <v>29933</v>
       </c>
       <c r="J327" s="3" t="n">
-        <v>44836</v>
-[...1 lines deleted...]
-      <c r="K327" s="3"/>
+        <v>45296</v>
+      </c>
+      <c r="K327" s="3" t="n">
+        <v>45762</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1732001028/WC/22012035010786 — CTR कच्ची नाली निर्माण खुटिया बाबा से नदी की और 100 मीटर ग्राम नंदरवाड़ा</t>
+          <t>1732001028/RS/22012034706036 — RCC Nali Nirman Karya Sattar Shah ke ghar se Nadi Ki or Nandarwada</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
-        <v>0</v>
+        <v>30907</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>0</v>
+        <v>26183</v>
       </c>
       <c r="J328" s="3" t="n">
-        <v>44836</v>
-[...1 lines deleted...]
-      <c r="K328" s="3"/>
+        <v>45205</v>
+      </c>
+      <c r="K328" s="3" t="n">
+        <v>45798</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1732001028/WC/22012035010787 — CTR कच्ची नाली निर्माण खुटिया बाबा से नदी की और 100 मीटर ग्राम नंदरवाड़ा</t>
+          <t>1732001028/RS/22012035130183 — आर सी सी नाली निर्माण कार्य दर्जी चौंक से शंकर मंदिर कि ओर</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
-        <v>0</v>
+        <v>86648</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J329" s="3" t="n">
-        <v>44836</v>
+        <v>45508</v>
       </c>
       <c r="K329" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1732001028/WC/22012035010788 — CTR कच्ची नाली निर्माण खुटिया बाबा से नदी की और 100 मीटर ग्राम नंदरवाड़ा</t>
+          <t>1732001028/RS/22012035131412 — आर0सी0सी0नाली निर्माण कार्य दर्जी चौक से शंकर मंदिर क‍ि ओर माली मोहल्‍ला नंदरबाडा</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
-        <v>0</v>
+        <v>86648</v>
       </c>
       <c r="I330" s="2" t="n">
-        <v>0</v>
+        <v>37483.45</v>
       </c>
       <c r="J330" s="3" t="n">
-        <v>44836</v>
-[...1 lines deleted...]
-      <c r="K330" s="3"/>
+        <v>45686</v>
+      </c>
+      <c r="K330" s="3" t="n">
+        <v>46254</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1732001028/WC/22012035010792 — CTR कच्ची नाली निर्माण एक तरफ कैलाश के खेत से साठियामाऊ की और  की और 500 मीटर ग्राम नंदरवाड़ा</t>
+          <t>1732001028/WC/22012034551479 — TRANCH NIRMAN KARYA NANDARWARA</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
-        <v>0</v>
+        <v>67276.55</v>
       </c>
       <c r="I331" s="2" t="n">
-        <v>0</v>
+        <v>50160</v>
       </c>
       <c r="J331" s="3" t="n">
-        <v>44836</v>
-[...1 lines deleted...]
-      <c r="K331" s="3"/>
+        <v>43983</v>
+      </c>
+      <c r="K331" s="3" t="n">
+        <v>44127</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1732001028/WC/22012035022470 — CTR कच्‍ची नाली निर्माण कार्य एक  तरफ साई मोहल्‍ला से साटीयां मउ की ओर 600 मीटर ग्राम नंदरबाडा</t>
+          <t>1732001028/WC/22012034558892 — tranch nirman gram nanderwara mandi</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J332" s="3" t="n">
-        <v>44836</v>
+        <v>43935</v>
       </c>
       <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1732001028/WC/22012035022473 — CTR निकासी हेतु एक तरफ कच्‍ची नाली निर्माण कार्य साई मोहल्‍ले से खल मेढे कि ओर</t>
+          <t>1732001028/WC/22012034624743 — डाईवर्सन चैनेल निर्माण कार्य खल मेंडे से गणेशा के घर की ओर</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I333" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J333" s="3" t="n">
-        <v>44836</v>
+        <v>44217</v>
       </c>
       <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1732001028/WC/22012035024484 — CTR Kachchi Nali Nirman karya mandi puliya se malapat road ki or Nandarwada</t>
+          <t>1732001028/WC/22012034637356 — CTR खल नाहर से अशोक कुशवाह के घर की ओर वाले गोह पर कच्ची नाली निर्माण कार्य ग्रामपंचयत नन्दरबाडा</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
-        <v>0</v>
+        <v>59804.13</v>
       </c>
       <c r="I334" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J334" s="3" t="n">
-        <v>44836</v>
+        <v>44287</v>
       </c>
       <c r="K334" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1732001028/WC/236 — निर्मलन‍ीर ( कूपनिर्माणा )  नंदरवाडा</t>
+          <t>1732001028/WC/22012034637360 — CTR खल नाहर से सुरेन्द्र कुशवाहा केखेत की ओर गोहे  पर कच्ची नाली निर्माण कार्य ग्रामपंचयत नन्दरबाडा</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
-        <v>134178</v>
+        <v>58203.93</v>
       </c>
       <c r="I335" s="2" t="n">
-        <v>199623</v>
+        <v>30687</v>
       </c>
       <c r="J335" s="3" t="n">
-        <v>39864</v>
+        <v>44302</v>
       </c>
       <c r="K335" s="3" t="n">
-        <v>40277</v>
+        <v>44453</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1732001028/WC/62 — कूप निमार्ण जाफरशाह / मुज्‍जफर नंदरवाडा</t>
+          <t>1732001028/WC/22012034637363 — CTR मंडी पुलिया से माता मई की ओर रोड के एक तरफ कच्ची नाली निर्माण कार्य ग्रामपंचायत नन्दरबाडा</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
-        <v>75774</v>
+        <v>58529.71</v>
       </c>
       <c r="I336" s="2" t="n">
-        <v>1955</v>
+        <v>49794</v>
       </c>
       <c r="J336" s="3" t="n">
-        <v>39713</v>
+        <v>44295</v>
       </c>
       <c r="K336" s="3" t="n">
-        <v>45139</v>
+        <v>44474</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C337" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D337" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+        </is>
+      </c>
+      <c r="E337" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F337" s="1" t="inlineStr">
+        <is>
+          <t>1732001028/WC/22012034722103 — CTR मनोज के घर के पास शासकीय नल के सामने सोकता गड्डा निर्माण कार्य  नन्दरवाडा</t>
+        </is>
+      </c>
+      <c r="G337" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H337" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I337" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J337" s="3" t="n">
+        <v>44300</v>
+      </c>
+      <c r="K337" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
+      <c r="A338" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B338" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C338" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D338" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+        </is>
+      </c>
+      <c r="E338" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F338" s="1" t="inlineStr">
+        <is>
+          <t>1732001028/WC/22012034722114 — CTR ब्रजलाल के घर के पास शासकीय नल के सामने सोकता गड्डा निर्माण कार्य  नन्दरवाडा</t>
+        </is>
+      </c>
+      <c r="G338" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H338" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I338" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J338" s="3" t="n">
+        <v>44300</v>
+      </c>
+      <c r="K338" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
+      <c r="A339" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B339" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C339" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D339" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+        </is>
+      </c>
+      <c r="E339" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F339" s="1" t="inlineStr">
+        <is>
+          <t>1732001028/WC/22012034722124 — CTR इमली के पास शासकीय नल के सामने सोकता गड्डा निर्माण कार्य  नन्दरवाडा</t>
+        </is>
+      </c>
+      <c r="G339" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H339" s="2" t="n">
+        <v>21027.92</v>
+      </c>
+      <c r="I339" s="2" t="n">
+        <v>8824</v>
+      </c>
+      <c r="J339" s="3" t="n">
+        <v>44365</v>
+      </c>
+      <c r="K339" s="3" t="n">
+        <v>45794</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
+      <c r="A340" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B340" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C340" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D340" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+        </is>
+      </c>
+      <c r="E340" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F340" s="1" t="inlineStr">
+        <is>
+          <t>1732001028/WC/22012034722130 — CTR शुभान के घर के पास शासकीय नल के सामने सोकता गड्डा निर्माण कार्य  नन्दरवाडा</t>
+        </is>
+      </c>
+      <c r="G340" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H340" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I340" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J340" s="3" t="n">
+        <v>44300</v>
+      </c>
+      <c r="K340" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
+      <c r="A341" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B341" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C341" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D341" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+        </is>
+      </c>
+      <c r="E341" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F341" s="1" t="inlineStr">
+        <is>
+          <t>1732001028/WC/22012034722140 — CTR माता मंदिर  के पास शासकीय नल के सामने सोकता गड्डा निर्माण कार्य  नन्दरवाडा</t>
+        </is>
+      </c>
+      <c r="G341" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H341" s="2" t="n">
+        <v>14664.68</v>
+      </c>
+      <c r="I341" s="2" t="n">
+        <v>3088</v>
+      </c>
+      <c r="J341" s="3" t="n">
+        <v>44365</v>
+      </c>
+      <c r="K341" s="3" t="n">
+        <v>44418</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
+      <c r="A342" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B342" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C342" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D342" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+        </is>
+      </c>
+      <c r="E342" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F342" s="1" t="inlineStr">
+        <is>
+          <t>1732001028/WC/22012034722153 — CTR मनीष मांडवी के घर के पास शासकीय नल के सामने सोकता गड्डा निर्माण कार्य  नन्दरवाडा</t>
+        </is>
+      </c>
+      <c r="G342" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H342" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I342" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J342" s="3" t="n">
+        <v>44300</v>
+      </c>
+      <c r="K342" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
+      <c r="A343" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B343" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C343" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D343" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+        </is>
+      </c>
+      <c r="E343" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F343" s="1" t="inlineStr">
+        <is>
+          <t>1732001028/WC/22012034722161 — CTR मंडी पुलिया के पास शासकीय नल के सामने सोकता गड्डा निर्माण कार्य  नन्दरवाडा</t>
+        </is>
+      </c>
+      <c r="G343" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H343" s="2" t="n">
+        <v>23535.93</v>
+      </c>
+      <c r="I343" s="2" t="n">
+        <v>2123</v>
+      </c>
+      <c r="J343" s="3" t="n">
+        <v>44365</v>
+      </c>
+      <c r="K343" s="3" t="n">
+        <v>44418</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
+      <c r="A344" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B344" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C344" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D344" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+        </is>
+      </c>
+      <c r="E344" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F344" s="1" t="inlineStr">
+        <is>
+          <t>1732001028/WC/22012034722169 — CTR  शासकीय कुएं निर्मल नीर के सामने सोकता गड्डा निर्माण कार्य  नन्दरवाडा</t>
+        </is>
+      </c>
+      <c r="G344" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H344" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I344" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J344" s="3" t="n">
+        <v>44300</v>
+      </c>
+      <c r="K344" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
+      <c r="A345" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B345" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C345" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D345" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E345" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F345" s="1" t="inlineStr">
+        <is>
+          <t>1732001028/WC/22012034817887 — रेन वाटर हार्वेस्टिंग पंचायत भवन पर नन्दरबाड़ा</t>
+        </is>
+      </c>
+      <c r="G345" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H345" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I345" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J345" s="3" t="n">
+        <v>44287</v>
+      </c>
+      <c r="K345" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
+      <c r="A346" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B346" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C346" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D346" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+        </is>
+      </c>
+      <c r="E346" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+        </is>
+      </c>
+      <c r="F346" s="1" t="inlineStr">
+        <is>
+          <t>1732001028/WC/22012034973216 — CTR जल निकासी हेतु कच्ची नाली निर्माण कार्य छोटी शाखा से मेन केनाल की और नन्दरवाड़ा</t>
+        </is>
+      </c>
+      <c r="G346" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H346" s="2" t="n">
+        <v>38262.87</v>
+      </c>
+      <c r="I346" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J346" s="3" t="n">
+        <v>44665</v>
+      </c>
+      <c r="K346" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
+      <c r="A347" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B347" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C347" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D347" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+        </is>
+      </c>
+      <c r="E347" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+        </is>
+      </c>
+      <c r="F347" s="1" t="inlineStr">
+        <is>
+          <t>1732001028/WC/22012034973225 — नाला गहरीकरण निशा दुबे के खेत से अभिषेक की और ग्राम नन्दरवाड़ा</t>
+        </is>
+      </c>
+      <c r="G347" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H347" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I347" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J347" s="3" t="n">
+        <v>44665</v>
+      </c>
+      <c r="K347" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
+      <c r="A348" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B348" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C348" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D348" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+        </is>
+      </c>
+      <c r="E348" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+        </is>
+      </c>
+      <c r="F348" s="1" t="inlineStr">
+        <is>
+          <t>1732001028/WC/22012034973226 — नाला गहरीकरण निशा दुबे के खेत से अभिषेक की और ग्राम नन्दरवाड़ा</t>
+        </is>
+      </c>
+      <c r="G348" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H348" s="2" t="n">
+        <v>89478.68</v>
+      </c>
+      <c r="I348" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J348" s="3" t="n">
+        <v>44665</v>
+      </c>
+      <c r="K348" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
+      <c r="A349" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B349" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C349" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D349" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+        </is>
+      </c>
+      <c r="E349" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+        </is>
+      </c>
+      <c r="F349" s="1" t="inlineStr">
+        <is>
+          <t>1732001028/WC/22012035010781 — CTR  कच्ची नाली निर्माण कार्य एक तरफ सोमलवाडा रोड से कैलाश रघुवंशी के खेत तक 1000 मी ग्राम नंदरवाड़ा</t>
+        </is>
+      </c>
+      <c r="G349" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H349" s="2" t="n">
+        <v>118700.75</v>
+      </c>
+      <c r="I349" s="2" t="n">
+        <v>63563</v>
+      </c>
+      <c r="J349" s="3" t="n">
+        <v>44911</v>
+      </c>
+      <c r="K349" s="3" t="n">
+        <v>45794</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
+      <c r="A350" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B350" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C350" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D350" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+        </is>
+      </c>
+      <c r="E350" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+        </is>
+      </c>
+      <c r="F350" s="1" t="inlineStr">
+        <is>
+          <t>1732001028/WC/22012035010782 — CTR कच्ची नाली निर्माण कार्य दोनों तरफ सोमलवाडा रोड से विष्णु कुशवाहा के खेत की और गोहे पर 1000 मी</t>
+        </is>
+      </c>
+      <c r="G350" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H350" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I350" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J350" s="3" t="n">
+        <v>44836</v>
+      </c>
+      <c r="K350" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
+      <c r="A351" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B351" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C351" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D351" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+        </is>
+      </c>
+      <c r="E351" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+        </is>
+      </c>
+      <c r="F351" s="1" t="inlineStr">
+        <is>
+          <t>1732001028/WC/22012035010783 — CTR कच्ची नाली निर्माण शांतिधाम परिशर पर 500 मीटर ग्राम नंदरवाड़ा</t>
+        </is>
+      </c>
+      <c r="G351" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H351" s="2" t="n">
+        <v>42521.1</v>
+      </c>
+      <c r="I351" s="2" t="n">
+        <v>35215</v>
+      </c>
+      <c r="J351" s="3" t="n">
+        <v>44911</v>
+      </c>
+      <c r="K351" s="3" t="n">
+        <v>45794</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
+      <c r="A352" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B352" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C352" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D352" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+        </is>
+      </c>
+      <c r="E352" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+        </is>
+      </c>
+      <c r="F352" s="1" t="inlineStr">
+        <is>
+          <t>1732001028/WC/22012035010785 — CTR कच्ची नाली निर्माण खुटिया बाबा से नदी की और 100 मीटर ग्राम नंदरवाड़ा</t>
+        </is>
+      </c>
+      <c r="G352" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H352" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I352" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J352" s="3" t="n">
+        <v>44836</v>
+      </c>
+      <c r="K352" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
+      <c r="A353" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B353" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C353" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D353" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+        </is>
+      </c>
+      <c r="E353" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+        </is>
+      </c>
+      <c r="F353" s="1" t="inlineStr">
+        <is>
+          <t>1732001028/WC/22012035010786 — CTR कच्ची नाली निर्माण खुटिया बाबा से नदी की और 100 मीटर ग्राम नंदरवाड़ा</t>
+        </is>
+      </c>
+      <c r="G353" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H353" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I353" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J353" s="3" t="n">
+        <v>44836</v>
+      </c>
+      <c r="K353" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
+      <c r="A354" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B354" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C354" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D354" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+        </is>
+      </c>
+      <c r="E354" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+        </is>
+      </c>
+      <c r="F354" s="1" t="inlineStr">
+        <is>
+          <t>1732001028/WC/22012035010787 — CTR कच्ची नाली निर्माण खुटिया बाबा से नदी की और 100 मीटर ग्राम नंदरवाड़ा</t>
+        </is>
+      </c>
+      <c r="G354" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H354" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I354" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J354" s="3" t="n">
+        <v>44836</v>
+      </c>
+      <c r="K354" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
+      <c r="A355" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B355" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C355" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D355" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+        </is>
+      </c>
+      <c r="E355" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+        </is>
+      </c>
+      <c r="F355" s="1" t="inlineStr">
+        <is>
+          <t>1732001028/WC/22012035010788 — CTR कच्ची नाली निर्माण खुटिया बाबा से नदी की और 100 मीटर ग्राम नंदरवाड़ा</t>
+        </is>
+      </c>
+      <c r="G355" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H355" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I355" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J355" s="3" t="n">
+        <v>44836</v>
+      </c>
+      <c r="K355" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
+      <c r="A356" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B356" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C356" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D356" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+        </is>
+      </c>
+      <c r="E356" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+        </is>
+      </c>
+      <c r="F356" s="1" t="inlineStr">
+        <is>
+          <t>1732001028/WC/22012035010792 — CTR कच्ची नाली निर्माण एक तरफ कैलाश के खेत से साठियामाऊ की और  की और 500 मीटर ग्राम नंदरवाड़ा</t>
+        </is>
+      </c>
+      <c r="G356" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H356" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I356" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J356" s="3" t="n">
+        <v>44836</v>
+      </c>
+      <c r="K356" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
+      <c r="A357" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B357" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C357" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D357" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+        </is>
+      </c>
+      <c r="E357" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+        </is>
+      </c>
+      <c r="F357" s="1" t="inlineStr">
+        <is>
+          <t>1732001028/WC/22012035022470 — CTR कच्‍ची नाली निर्माण कार्य एक  तरफ साई मोहल्‍ला से साटीयां मउ की ओर 600 मीटर ग्राम नंदरबाडा</t>
+        </is>
+      </c>
+      <c r="G357" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H357" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I357" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J357" s="3" t="n">
+        <v>44836</v>
+      </c>
+      <c r="K357" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
+      <c r="A358" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B358" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C358" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D358" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+        </is>
+      </c>
+      <c r="E358" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+        </is>
+      </c>
+      <c r="F358" s="1" t="inlineStr">
+        <is>
+          <t>1732001028/WC/22012035022473 — CTR निकासी हेतु एक तरफ कच्‍ची नाली निर्माण कार्य साई मोहल्‍ले से खल मेढे कि ओर</t>
+        </is>
+      </c>
+      <c r="G358" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H358" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I358" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J358" s="3" t="n">
+        <v>44836</v>
+      </c>
+      <c r="K358" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
+      <c r="A359" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B359" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C359" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D359" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+        </is>
+      </c>
+      <c r="E359" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+        </is>
+      </c>
+      <c r="F359" s="1" t="inlineStr">
+        <is>
+          <t>1732001028/WC/22012035024484 — CTR Kachchi Nali Nirman karya mandi puliya se malapat road ki or Nandarwada</t>
+        </is>
+      </c>
+      <c r="G359" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H359" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I359" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J359" s="3" t="n">
+        <v>44836</v>
+      </c>
+      <c r="K359" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
+      <c r="A360" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B360" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C360" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D360" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E360" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F360" s="1" t="inlineStr">
+        <is>
+          <t>1732001028/WC/236 — निर्मलन‍ीर ( कूपनिर्माणा )  नंदरवाडा</t>
+        </is>
+      </c>
+      <c r="G360" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H360" s="2" t="n">
+        <v>134178</v>
+      </c>
+      <c r="I360" s="2" t="n">
+        <v>199623</v>
+      </c>
+      <c r="J360" s="3" t="n">
+        <v>39864</v>
+      </c>
+      <c r="K360" s="3" t="n">
+        <v>40277</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
+      <c r="A361" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B361" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C361" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D361" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E361" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F361" s="1" t="inlineStr">
+        <is>
+          <t>1732001028/WC/62 — कूप निमार्ण जाफरशाह / मुज्‍जफर नंदरवाडा</t>
+        </is>
+      </c>
+      <c r="G361" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H361" s="2" t="n">
+        <v>75774</v>
+      </c>
+      <c r="I361" s="2" t="n">
+        <v>1955</v>
+      </c>
+      <c r="J361" s="3" t="n">
+        <v>39713</v>
+      </c>
+      <c r="K361" s="3" t="n">
+        <v>45139</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
+      <c r="A362" s="1" t="inlineStr">
+        <is>
+          <t>SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B362" s="1" t="inlineStr">
+        <is>
           <t>2013-2014</t>
         </is>
       </c>
-      <c r="C337" s="1" t="inlineStr">
+      <c r="C362" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
-      <c r="D337" s="1" t="inlineStr">
+      <c r="D362" s="1" t="inlineStr">
         <is>
           <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
-      <c r="E337" s="1" t="inlineStr">
+      <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
-      <c r="F337" s="1" t="inlineStr">
+      <c r="F362" s="1" t="inlineStr">
         <is>
           <t>/SK/177 — Bharat Nirman Rajeev Gandhi Sewa Kendra,NANDARWADA</t>
         </is>
       </c>
-      <c r="G337" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H337" s="2" t="n">
+      <c r="G362" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H362" s="2" t="n">
         <v>522000</v>
       </c>
-      <c r="I337" s="2" t="n">
+      <c r="I362" s="2" t="n">
         <v>308984</v>
       </c>
-      <c r="J337" s="3" t="n">
+      <c r="J362" s="3" t="n">
         <v>41463</v>
       </c>
-      <c r="K337" s="3" t="n">
+      <c r="K362" s="3" t="n">
         <v>43361</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>