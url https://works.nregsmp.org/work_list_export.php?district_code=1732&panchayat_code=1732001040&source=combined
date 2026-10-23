--- v0 (2026-09-04)
+++ v1 (2026-10-23)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K309"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 11:23:17</t>
+          <t>Exported on: 2026-10-23 23:57:40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: NARMADAPURAM</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -990,51 +990,51 @@
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of agri produce storage building for groups / Construction of Agricultural produce storage Building for Groups</t>
+          <t>Constr of agri produce storage building for groups / Construction of Agricultural Produce Storage Building for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1732001040/AV/22012034578160 — डायनिग टेवल एव व्रंच निर्माण  कार्य माध्मिक शालाभवन के अतिरिकत कछ  ग्राम चन्दाखड  पंचयात तीली आंवली</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>17593.2</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>386</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>44394</v>
@@ -1560,51 +1560,51 @@
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
+          <t>Boundary Line Plantation-Horticulture -Community / Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1732001040/DP/22012034601080 — वशुधा वंदन अमृत वाटिका ग्राम पंचायत तीली आंवली</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>11025</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45192</v>
@@ -5368,51 +5368,51 @@
       <c r="J116" s="3" t="n">
         <v>43735</v>
       </c>
       <c r="K116" s="3" t="n">
         <v>43953</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
           <t>1732001040/IF/IAY/3651835 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105699100</t>
         </is>
       </c>
       <c r="G117" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H117" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I117" s="2" t="n">
         <v>8789</v>
       </c>
       <c r="J117" s="3" t="n">
         <v>44765</v>
@@ -6248,145 +6248,145 @@
       <c r="J134" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K134" s="3" t="n">
         <v>45726</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
           <t>1732001040/IF/IAY/4645136 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142472785</t>
         </is>
       </c>
       <c r="G135" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H135" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I135" s="2" t="n">
         <v>3402</v>
       </c>
       <c r="J135" s="3" t="n">
         <v>45560</v>
       </c>
       <c r="K135" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
           <t>1732001040/IF/IAY/4645138 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142472797</t>
         </is>
       </c>
       <c r="G136" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H136" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I136" s="2" t="n">
         <v>1701</v>
       </c>
       <c r="J136" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K136" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
           <t>1732001040/IF/IAY/4646213 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142506730</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I137" s="2" t="n">
         <v>21627</v>
       </c>
       <c r="J137" s="3" t="n">
         <v>45616</v>
@@ -6585,98 +6585,98 @@
       <c r="J141" s="3" t="n">
         <v>45672</v>
       </c>
       <c r="K141" s="3" t="n">
         <v>45776</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
           <t>1732001040/IF/IAY/5095339 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142339591</t>
         </is>
       </c>
       <c r="G142" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H142" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I142" s="2" t="n">
         <v>22275</v>
       </c>
       <c r="J142" s="3" t="n">
         <v>45735</v>
       </c>
       <c r="K142" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
           <t>1732001040/IF/IAY/5095349 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142351403</t>
         </is>
       </c>
       <c r="G143" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H143" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I143" s="2" t="n">
         <v>22275</v>
       </c>
       <c r="J143" s="3" t="n">
         <v>45735</v>
@@ -6826,288 +6826,288 @@
       <c r="J146" s="3" t="n">
         <v>45756</v>
       </c>
       <c r="K146" s="3" t="n">
         <v>45992</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F147" s="1" t="inlineStr">
         <is>
           <t>1732001040/IF/IAY/5158770 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142852233</t>
         </is>
       </c>
       <c r="G147" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H147" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I147" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J147" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K147" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
           <t>1732001040/IF/IAY/5197530 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146538598</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I148" s="2" t="n">
         <v>22842</v>
       </c>
       <c r="J148" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K148" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
           <t>1732001040/IF/IAY/5204211 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105618205</t>
         </is>
       </c>
       <c r="G149" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H149" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I149" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J149" s="3" t="n">
         <v>45756</v>
       </c>
       <c r="K149" s="3" t="n">
         <v>46254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
           <t>1732001040/IF/IAY/5207010 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105700287</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I150" s="2" t="n">
         <v>19575</v>
       </c>
       <c r="J150" s="3" t="n">
         <v>45917</v>
       </c>
       <c r="K150" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
           <t>1732001040/IF/IAY/5223165 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142462698</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H151" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I151" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J151" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K151" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
           <t>1732001040/IF/IAY/5480612 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105618674</t>
         </is>
       </c>
       <c r="G152" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H152" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I152" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J152" s="3" t="n">
         <v>45889</v>
@@ -7159,51 +7159,51 @@
       <c r="J153" s="3" t="n">
         <v>42776</v>
       </c>
       <c r="K153" s="3" t="n">
         <v>43201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
           <t>1732001040/IF/IAY/5629856 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142471307</t>
         </is>
       </c>
       <c r="G154" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H154" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I154" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J154" s="3" t="n">
         <v>45840</v>
@@ -7257,337 +7257,337 @@
       <c r="J155" s="3" t="n">
         <v>45875</v>
       </c>
       <c r="K155" s="3" t="n">
         <v>46194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
           <t>1732001040/IF/IAY/5630517 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126585807</t>
         </is>
       </c>
       <c r="G156" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H156" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I156" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J156" s="3" t="n">
         <v>45917</v>
       </c>
       <c r="K156" s="3" t="n">
         <v>46254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
           <t>1732001040/IF/IAY/5630613 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105618776</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I157" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J157" s="3" t="n">
         <v>45840</v>
       </c>
       <c r="K157" s="3" t="n">
         <v>46254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
           <t>1732001040/IF/IAY/5632027 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148993445</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I158" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J158" s="3" t="n">
         <v>45966</v>
       </c>
       <c r="K158" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
           <t>1732001040/IF/IAY/5632343 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148497051</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I159" s="2" t="n">
-        <v>15921</v>
+        <v>22221</v>
       </c>
       <c r="J159" s="3" t="n">
         <v>46029</v>
       </c>
       <c r="K159" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
           <t>1732001040/IF/IAY/5632639 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142462711</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I160" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J160" s="3" t="n">
         <v>45889</v>
       </c>
       <c r="K160" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
           <t>1732001040/IF/IAY/5662944 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142464962</t>
         </is>
       </c>
       <c r="G161" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H161" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I161" s="2" t="n">
-        <v>18816</v>
+        <v>20916</v>
       </c>
       <c r="J161" s="3" t="n">
         <v>46029</v>
       </c>
       <c r="K161" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
           <t>1732001040/IF/IAY/5691721 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105618577</t>
         </is>
       </c>
       <c r="G162" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H162" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I162" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J162" s="3" t="n">
         <v>45917</v>
@@ -11027,73 +11027,73 @@
       <c r="J233" s="3" t="n">
         <v>45705</v>
       </c>
       <c r="K233" s="3" t="n">
         <v>46031</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
           <t>1732001040/RC/22012034838783 — cc rod nirman kary mukhy marg se khel medan ki or naghjir</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
         <v>61000</v>
       </c>
       <c r="I234" s="2" t="n">
-        <v>26250</v>
+        <v>40950</v>
       </c>
       <c r="J234" s="3" t="n">
         <v>45735</v>
       </c>
       <c r="K234" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
@@ -11556,51 +11556,51 @@
         <v>0</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K244" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stabilization Pond for Community / Construction of Stabilization Pond for Community</t>
+          <t>Construction of Stabilization Pond for Community / Construction of Stabilisation Pond for Community</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
           <t>1732001040/RS/22012035133837 — c c nali nirman kary gram tili anwali</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>39735</v>
       </c>
       <c r="I245" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J245" s="3" t="n">
         <v>45609</v>
@@ -14303,51 +14303,51 @@
       <c r="J301" s="3" t="n">
         <v>45207</v>
       </c>
       <c r="K301" s="3" t="n">
         <v>45610</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
           <t>1732001068/IF/IAY/202074 — Construction of IAY House -IAY REG. NO. MP-32-001-068-002/06</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I302" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J302" s="3" t="n">
         <v>42348</v>