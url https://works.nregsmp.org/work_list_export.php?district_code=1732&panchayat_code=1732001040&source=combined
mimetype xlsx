--- v1 (2026-10-23)
+++ v2 (2026-10-24)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K309"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-10-23 23:57:40</t>
+          <t>Exported on: 2026-10-24 14:48:58</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: NARMADAPURAM</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">