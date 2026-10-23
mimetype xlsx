--- v0 (2026-09-02)
+++ v1 (2026-10-23)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K318"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 10:59:17</t>
+          <t>Exported on: 2026-10-23 20:19:56</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: NARMADAPURAM</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -369,51 +369,51 @@
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Constr of Bharat Nirman Seva Kendra / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of Bharat Nirman Seva Kendra / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1732001041/AV/22012034515647 — gosala nirman kary archnagaon</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>3804449.17</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>3683499.3</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>44182</v>
@@ -892,51 +892,51 @@
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in Fields for Community</t>
+          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1732001041/DP/22012034543823 — ma ki bagiya nirman kary garm archanagaon</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>16976.64</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>2316</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>44615</v>
@@ -1033,73 +1033,73 @@
         <v>88146</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>44818</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1732001041/DP/22012034623130 — braksharopan narmada parikrama path archanagaon papan marg se papan tak</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>462151.18</v>
       </c>
       <c r="I28" s="2" t="n">
-        <v>50584.12</v>
+        <v>56284.12</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45504</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
@@ -2285,51 +2285,51 @@
         <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>44952</v>
       </c>
       <c r="K53" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1732001041/IF/22012035441889 — कपिलधारा  कूप रिचार्ज पीट असलम पिता सोराब खा ग्राम पंचायत अर्चनागांव</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>45776</v>
@@ -2430,51 +2430,51 @@
       <c r="J56" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K56" s="3" t="n">
         <v>46117</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1732001041/IF/22012035442438 — koop opan well richarge pit nirman kary aslam / sorab khan archanagaon</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>45775</v>
@@ -2673,286 +2673,286 @@
       <c r="J61" s="3" t="n">
         <v>45799</v>
       </c>
       <c r="K61" s="3" t="n">
         <v>46183</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1732001041/IF/22012035532776 — Koop nirman kary bhavarsingh/ harnath singh rajput gram panchayat archanagaon</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>45796</v>
       </c>
       <c r="K62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1732001041/IF/22012035532789 — koop nirman kary ajapsingh / bapusingh rajput gram panchayat archanagaon</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>45796</v>
       </c>
       <c r="K63" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1732001041/IF/22012035532813 — koop nirman kary chhaganlal/Ravishankar Malviya gram panchayat archanagaon</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>45796</v>
       </c>
       <c r="K64" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1732001041/IF/22012035532836 — koop nirman kary krashna bai / bhimsingh rajput gram panchayat archnagaon</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>45796</v>
       </c>
       <c r="K65" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>1732001041/IF/22012035532862 — koop nirman kary shrikishan / ramnarayan gram panchayat archanagaon</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>45796</v>
       </c>
       <c r="K66" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>1732001041/IF/22012035532977 — koop nirman kary madhu bai / bhavarsingh rajput gram panchayat archanagaon</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>45796</v>
@@ -3024,51 +3024,51 @@
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>1732001041/IF/22012035607080 — Ek Bagiya Maa Ke Name RAJINA archnagaob</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H69" s="2" t="n">
         <v>170524.27</v>
       </c>
       <c r="I69" s="2" t="n">
-        <v>11483</v>
+        <v>24083</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>45907</v>
       </c>
       <c r="K69" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
@@ -5387,98 +5387,98 @@
       <c r="J117" s="3" t="n">
         <v>44727</v>
       </c>
       <c r="K117" s="3" t="n">
         <v>45207</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
           <t>1732001041/IF/IAY/38690 — Construction of IAY House -IAY REG. NO. MP-32-001-041-001/99</t>
         </is>
       </c>
       <c r="G118" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H118" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J118" s="3" t="n">
         <v>42328</v>
       </c>
       <c r="K118" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
           <t>1732001041/IF/IAY/38692 — Construction of IAY House -IAY REG. NO. MP-32-001-041-001/165</t>
         </is>
       </c>
       <c r="G119" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H119" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J119" s="3" t="n">
         <v>42328</v>
@@ -5773,51 +5773,51 @@
       <c r="J125" s="3" t="n">
         <v>45561</v>
       </c>
       <c r="K125" s="3" t="n">
         <v>45756</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
           <t>1732001041/IF/IAY/4537056 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100955498</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I126" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J126" s="3" t="n">
         <v>45561</v>
@@ -5869,51 +5869,51 @@
       <c r="J127" s="3" t="n">
         <v>45575</v>
       </c>
       <c r="K127" s="3" t="n">
         <v>45756</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
           <t>1732001041/IF/IAY/4540275 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105580343</t>
         </is>
       </c>
       <c r="G128" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H128" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I128" s="2" t="n">
         <v>21627</v>
       </c>
       <c r="J128" s="3" t="n">
         <v>45561</v>
@@ -6112,51 +6112,51 @@
       <c r="J132" s="3" t="n">
         <v>45561</v>
       </c>
       <c r="K132" s="3" t="n">
         <v>45706</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
           <t>1732001041/IF/IAY/4568690 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116687495</t>
         </is>
       </c>
       <c r="G133" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H133" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I133" s="2" t="n">
         <v>21978</v>
       </c>
       <c r="J133" s="3" t="n">
         <v>45561</v>
@@ -6259,145 +6259,145 @@
       <c r="J135" s="3" t="n">
         <v>45568</v>
       </c>
       <c r="K135" s="3" t="n">
         <v>45756</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
           <t>1732001041/IF/IAY/4688698 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP107040940</t>
         </is>
       </c>
       <c r="G136" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H136" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I136" s="2" t="n">
         <v>21627</v>
       </c>
       <c r="J136" s="3" t="n">
         <v>45568</v>
       </c>
       <c r="K136" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
           <t>1732001041/IF/IAY/4859051 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119872111</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I137" s="2" t="n">
         <v>21627</v>
       </c>
       <c r="J137" s="3" t="n">
         <v>45652</v>
       </c>
       <c r="K137" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F138" s="1" t="inlineStr">
         <is>
           <t>1732001041/IF/IAY/4860015 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113903957</t>
         </is>
       </c>
       <c r="G138" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H138" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I138" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J138" s="3" t="n">
         <v>45652</v>
@@ -6449,388 +6449,388 @@
       <c r="J139" s="3" t="n">
         <v>42768</v>
       </c>
       <c r="K139" s="3" t="n">
         <v>43046</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
           <t>1732001041/IF/IAY/5122844 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP107040917</t>
         </is>
       </c>
       <c r="G140" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H140" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I140" s="2" t="n">
         <v>23256</v>
       </c>
       <c r="J140" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K140" s="3" t="n">
         <v>46253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
           <t>1732001041/IF/IAY/5260106 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117801156</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I141" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J141" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K141" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
           <t>1732001041/IF/IAY/5262382 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119834894</t>
         </is>
       </c>
       <c r="G142" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H142" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I142" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J142" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K142" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
           <t>1732001041/IF/IAY/5263467 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119835646</t>
         </is>
       </c>
       <c r="G143" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H143" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I143" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J143" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K143" s="3" t="n">
         <v>46253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
           <t>1732001041/IF/IAY/5308147 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118506618</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I144" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J144" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K144" s="3" t="n">
         <v>46253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
           <t>1732001041/IF/IAY/5340052 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119835182</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I145" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J145" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K145" s="3" t="n">
         <v>46253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F146" s="1" t="inlineStr">
         <is>
           <t>1732001041/IF/IAY/5600239 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116060943</t>
         </is>
       </c>
       <c r="G146" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H146" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I146" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J146" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K146" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F147" s="1" t="inlineStr">
         <is>
           <t>1732001041/IF/IAY/5600727 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103130550</t>
         </is>
       </c>
       <c r="G147" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H147" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I147" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J147" s="3" t="n">
         <v>45792</v>
@@ -7176,51 +7176,51 @@
       <c r="J154" s="3" t="n">
         <v>42866</v>
       </c>
       <c r="K154" s="3" t="n">
         <v>43067</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
           <t>1732001041/IF/IAY/662883 — Construction of IAY House -IAY REG. NO. MP1727744</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I155" s="2" t="n">
         <v>22581</v>
       </c>
       <c r="J155" s="3" t="n">
         <v>45568</v>
@@ -8191,51 +8191,51 @@
         <v>0</v>
       </c>
       <c r="J175" s="3" t="n">
         <v>45359</v>
       </c>
       <c r="K175" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
           <t>1732001041/LD/22012034942621 — Charagah kary goushala ke pass Archanagaon</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I176" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J176" s="3" t="n">
         <v>45451</v>
@@ -10111,380 +10111,380 @@
       <c r="J215" s="3" t="n">
         <v>45518</v>
       </c>
       <c r="K215" s="3" t="n">
         <v>45616</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
           <t>1732001041/RC/22012034832551 — C C RODE NIRMAN KARY RAMKISHOR KE GHAR SE SANTOSH KEER KE GHAR KI OR ARCHANAGAON KALONI</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
         <v>7801</v>
       </c>
       <c r="I216" s="2" t="n">
         <v>7776</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>45666</v>
       </c>
       <c r="K216" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
           <t>1732001041/RC/22012034841301 — cc rode nirman kary jeevan ke ghar se suresh gurjar ke ghar ki or archanagaon kaloni</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
         <v>61644</v>
       </c>
       <c r="I217" s="2" t="n">
         <v>61596.44</v>
       </c>
       <c r="J217" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K217" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
           <t>1732001041/RC/22012034846823 — Test</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I218" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J218" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K218" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
           <t>1732001041/RC/22012034846955 — CC RODE NIRMAN KARY GULAB KUSHWAH KE GHAR SE JAGDISH KUSHWAH KE GHAR KI OR ARCHANAGAON KALONI</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
         <v>10774</v>
       </c>
       <c r="I219" s="2" t="n">
         <v>10701.04</v>
       </c>
       <c r="J219" s="3" t="n">
         <v>45988</v>
       </c>
       <c r="K219" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
           <t>1732001041/RC/22012034852434 — CC RODE NIRMAN RAMRATAN KE MAKAN SE MANDIR KI OR ARCHANAGOAN KALONI</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I220" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J220" s="3" t="n">
         <v>46008</v>
       </c>
       <c r="K220" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
           <t>1732001041/RC/22012034852435 — CC RODE NIRMAN RAMRATAN KE MAKAN SE MANDIR KI OR ARCHANAGOAN KALONI</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I221" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J221" s="3" t="n">
         <v>46008</v>
       </c>
       <c r="K221" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
           <t>1732001041/RC/22012034852436 — CC RODE NIRMAN RAMRATAN KE MAKAN SE MANDIR KI OR ARCHANAGOAN KALONI</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
         <v>27020</v>
       </c>
       <c r="I222" s="2" t="n">
         <v>26361</v>
       </c>
       <c r="J222" s="3" t="n">
         <v>46079</v>
       </c>
       <c r="K222" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
           <t>1732001041/RC/22012034852438 — CC RODE NIRMAN JEEVAN KE MAKAN SE KUVARSINGH KE MAKAN KI OR ARCHANAGOAN KALONI</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
         <v>28033</v>
       </c>
       <c r="I223" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J223" s="3" t="n">
         <v>46008</v>
@@ -11349,51 +11349,51 @@
       <c r="J241" s="3" t="n">
         <v>45631</v>
       </c>
       <c r="K241" s="3" t="n">
         <v>45762</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
           <t>1732001041/RS/22012035133710 — R CC NALI NIRMAN KARY JAGDISH KUSHWAH KE GHAR SE SUNDARLAL KE GHAR KI OR ARCHANAGAON KALONI</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>46036</v>
       </c>
       <c r="I242" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J242" s="3" t="n">
         <v>45607</v>
@@ -14156,51 +14156,51 @@
         <v>0</v>
       </c>
       <c r="J300" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K300" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
+          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation for Community</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
           <t>1732001041/WC/22012034991237 — VRAKCHHA ROPAN KARY ARCHNAGAON SE RICHHI KI OR GRAM ARCHNAGAON GP ARCHNAGAON</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>409718.19</v>
       </c>
       <c r="I301" s="2" t="n">
         <v>26264</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>44818</v>
@@ -14630,145 +14630,145 @@
         <v>0</v>
       </c>
       <c r="J310" s="3" t="n">
         <v>45359</v>
       </c>
       <c r="K310" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
           <t>1732001041/WC/22012035318514 — Test</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I311" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J311" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K311" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
           <t>1732001041/WC/22012035318624 — samudayik sok pit papan rode par hendpamp ke pass archanagan</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I312" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J312" s="3" t="n">
         <v>45776</v>
       </c>
       <c r="K312" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
           <t>1732001041/WC/22012035318648 — samudayik sok pit nirman kary  papan rode par hendpamp ke pass archanagan</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>17082</v>
       </c>
       <c r="I313" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J313" s="3" t="n">
         <v>45855</v>