--- v0 (2026-09-02)
+++ v1 (2026-10-20)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K118"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 16:33:17</t>
+          <t>Exported on: 2026-10-20 05:02:56</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: NARMADAPURAM</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1194,51 +1194,51 @@
       <c r="J30" s="3" t="n">
         <v>43019</v>
       </c>
       <c r="K30" s="3" t="n">
         <v>44358</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1732001072/IF/22012035556552 — Koop Recharge Vimal  / Shukhram ke khet pr Ravanpipal</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45761</v>
@@ -1729,410 +1729,410 @@
       <c r="J41" s="3" t="n">
         <v>42767</v>
       </c>
       <c r="K41" s="3" t="n">
         <v>43046</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1732001072/IF/IAY/4798127 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148695061</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45603</v>
       </c>
       <c r="K42" s="3" t="n">
         <v>46255</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1732001072/IF/IAY/4985414 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105325124</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>22977</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1732001072/IF/IAY/5105143 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149693684</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>22977</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1732001072/IF/IAY/5204837 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146859855</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>21873</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>45799</v>
       </c>
       <c r="K45" s="3" t="n">
         <v>46255</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1732001072/IF/IAY/5206223 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146874851</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>45869</v>
       </c>
       <c r="K46" s="3" t="n">
         <v>46255</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1732001072/IF/IAY/5213916 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146261383</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>8874</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1732001072/IF/IAY/5222354 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149701175</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K48" s="3" t="n">
         <v>46255</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1732001072/IF/IAY/5244017 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146901055</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I49" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>45719</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -2211,122 +2211,122 @@
       <c r="J51" s="3" t="n">
         <v>42767</v>
       </c>
       <c r="K51" s="3" t="n">
         <v>43046</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1732001072/IF/IAY/5606836 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146880859</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>45799</v>
       </c>
       <c r="K52" s="3" t="n">
         <v>46255</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1732001072/IF/IAY/5607250 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146895343</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I53" s="2" t="n">
-        <v>23229</v>
+        <v>23490</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>45967</v>
       </c>
       <c r="K53" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
@@ -3373,239 +3373,239 @@
       <c r="J75" s="3" t="n">
         <v>45344</v>
       </c>
       <c r="K75" s="3" t="n">
         <v>45552</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
           <t>1732001072/RC/22012034679786 — राम मंदिर से राधेश्याम लोवंशी  के घर तक उन्नयनीकरण कार्य रावनपीपल</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H76" s="2" t="n">
         <v>29968</v>
       </c>
       <c r="I76" s="2" t="n">
         <v>28631.25</v>
       </c>
       <c r="J76" s="3" t="n">
         <v>45365</v>
       </c>
       <c r="K76" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
           <t>1732001072/RC/22012034822264 — सी सी सड़क निर्माण कार्य शासकिय हैंडपम से रमेश कोटवार की ओर</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
         <v>20387</v>
       </c>
       <c r="I77" s="2" t="n">
         <v>19187.16</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>45491</v>
       </c>
       <c r="K77" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
           <t>1732001072/RC/22012034822284 — सी सी सड़क निर्माण कार्य मुकेश चौहान के घर से रामविलाश पटेल के घर की ओर</t>
         </is>
       </c>
       <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H78" s="2" t="n">
         <v>42031</v>
       </c>
       <c r="I78" s="2" t="n">
         <v>39768.22</v>
       </c>
       <c r="J78" s="3" t="n">
         <v>45491</v>
       </c>
       <c r="K78" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
           <t>1732001072/RC/22012034835387 — सी सी रोड उन्नयनीकरण कार्य महेश नामदेव के घर से बसंत राजपूत के घर की और रावनपीपल</t>
         </is>
       </c>
       <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H79" s="2" t="n">
         <v>26734</v>
       </c>
       <c r="I79" s="2" t="n">
         <v>11100</v>
       </c>
       <c r="J79" s="3" t="n">
         <v>45703</v>
       </c>
       <c r="K79" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
           <t>1732001072/RC/22012034835529 — सी सी रोड उन्नियंकरण कार्य राजेश सोंगर के घर से छगनलाल राजपूत के घर की और</t>
         </is>
       </c>
       <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H80" s="2" t="n">
         <v>26734</v>
       </c>
       <c r="I80" s="2" t="n">
         <v>13286</v>
       </c>
       <c r="J80" s="3" t="n">
         <v>45700</v>
@@ -4139,51 +4139,51 @@
         <v>0</v>
       </c>
       <c r="J91" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K91" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>1732001072/RS/22012034551031 — Nadep nirman basaniya marg kinare rawanpipal</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
         <v>24245.25</v>
       </c>
       <c r="I92" s="2" t="n">
         <v>1009</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>44448</v>