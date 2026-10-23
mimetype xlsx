--- v0 (2026-09-06)
+++ v1 (2026-10-23)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K272"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-06 07:38:23</t>
+          <t>Exported on: 2026-10-23 23:57:35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: NARMADAPURAM</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1321,51 +1321,51 @@
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45103</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1732001077/DP/22012034617579 — PLANTATION WORK KEDAR KE GHAR SE NAHAR TAK GRAM RAJORAJAT</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>453563.17</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>35961.8</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45474</v>
@@ -3719,51 +3719,51 @@
       <c r="J83" s="3" t="n">
         <v>43367</v>
       </c>
       <c r="K83" s="3" t="n">
         <v>43617</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
           <t>1732001077/IF/IAY/2134999 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4886914</t>
         </is>
       </c>
       <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H84" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="n">
         <v>43633</v>
@@ -4942,288 +4942,288 @@
       <c r="J108" s="3" t="n">
         <v>45609</v>
       </c>
       <c r="K108" s="3" t="n">
         <v>45726</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F109" s="1" t="inlineStr">
         <is>
           <t>1732001077/IF/IAY/4801497 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150679050</t>
         </is>
       </c>
       <c r="G109" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H109" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I109" s="2" t="n">
         <v>20187</v>
       </c>
       <c r="J109" s="3" t="n">
         <v>45658</v>
       </c>
       <c r="K109" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E110" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F110" s="1" t="inlineStr">
         <is>
           <t>1732001077/IF/IAY/4991302 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106022657</t>
         </is>
       </c>
       <c r="G110" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H110" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I110" s="2" t="n">
         <v>15462</v>
       </c>
       <c r="J110" s="3" t="n">
         <v>45735</v>
       </c>
       <c r="K110" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
           <t>1732001077/IF/IAY/5147364 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116896434</t>
         </is>
       </c>
       <c r="G111" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H111" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I111" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J111" s="3" t="n">
         <v>45756</v>
       </c>
       <c r="K111" s="3" t="n">
         <v>46255</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
           <t>1732001077/IF/IAY/5148312 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116050652</t>
         </is>
       </c>
       <c r="G112" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H112" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I112" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J112" s="3" t="n">
         <v>45756</v>
       </c>
       <c r="K112" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
           <t>1732001077/IF/IAY/5157411 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106022708</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I113" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K113" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
           <t>1732001077/IF/IAY/5166988 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102921927</t>
         </is>
       </c>
       <c r="G114" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H114" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I114" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J114" s="3" t="n">
         <v>45749</v>
@@ -5326,488 +5326,488 @@
       <c r="J116" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K116" s="3" t="n">
         <v>46187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
           <t>1732001077/IF/IAY/5179600 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149025408</t>
         </is>
       </c>
       <c r="G117" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H117" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I117" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J117" s="3" t="n">
         <v>45756</v>
       </c>
       <c r="K117" s="3" t="n">
         <v>46255</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
           <t>1732001077/IF/IAY/5179908 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102922304</t>
         </is>
       </c>
       <c r="G118" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H118" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I118" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J118" s="3" t="n">
         <v>45756</v>
       </c>
       <c r="K118" s="3" t="n">
         <v>46255</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
           <t>1732001077/IF/IAY/5180485 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP138518672</t>
         </is>
       </c>
       <c r="G119" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H119" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I119" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J119" s="3" t="n">
         <v>45756</v>
       </c>
       <c r="K119" s="3" t="n">
         <v>46255</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F120" s="1" t="inlineStr">
         <is>
           <t>1732001077/IF/IAY/5189309 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148888074</t>
         </is>
       </c>
       <c r="G120" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H120" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I120" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J120" s="3" t="n">
         <v>45756</v>
       </c>
       <c r="K120" s="3" t="n">
         <v>46255</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
           <t>1732001077/IF/IAY/5197142 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106014080</t>
         </is>
       </c>
       <c r="G121" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H121" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I121" s="2" t="n">
-        <v>13608</v>
+        <v>13908</v>
       </c>
       <c r="J121" s="3" t="n">
         <v>45756</v>
       </c>
       <c r="K121" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
           <t>1732001077/IF/IAY/5199479 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100996694</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I122" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J122" s="3" t="n">
         <v>45756</v>
       </c>
       <c r="K122" s="3" t="n">
         <v>46255</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
           <t>1732001077/IF/IAY/5203883 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102920220</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I123" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K123" s="3" t="n">
         <v>46255</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
           <t>1732001077/IF/IAY/5204285 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102922038</t>
         </is>
       </c>
       <c r="G124" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H124" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I124" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J124" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K124" s="3" t="n">
         <v>46255</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
           <t>1732001077/IF/IAY/5207530 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106022593</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I125" s="2" t="n">
         <v>9135</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>45756</v>
       </c>
       <c r="K125" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
           <t>1732001077/IF/IAY/5216528 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116896462</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I126" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J126" s="3" t="n">
         <v>45756</v>
@@ -5859,147 +5859,147 @@
       <c r="J127" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K127" s="3" t="n">
         <v>46187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
           <t>1732001077/IF/IAY/5230230 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106042634</t>
         </is>
       </c>
       <c r="G128" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H128" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I128" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J128" s="3" t="n">
         <v>45756</v>
       </c>
       <c r="K128" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
           <t>1732001077/IF/IAY/5231766 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149027417</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I129" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J129" s="3" t="n">
         <v>45756</v>
       </c>
       <c r="K129" s="3" t="n">
         <v>46255</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
           <t>1732001077/IF/IAY/5234096 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106021286</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I130" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J130" s="3" t="n">
         <v>45756</v>
@@ -6102,100 +6102,100 @@
       <c r="J132" s="3" t="n">
         <v>42765</v>
       </c>
       <c r="K132" s="3" t="n">
         <v>43229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
           <t>1732001077/IF/IAY/5446083 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148887891</t>
         </is>
       </c>
       <c r="G133" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H133" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I133" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J133" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K133" s="3" t="n">
         <v>46255</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
           <t>1732001077/IF/IAY/5473453 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102922957</t>
         </is>
       </c>
       <c r="G134" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H134" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I134" s="2" t="n">
         <v>21402</v>
       </c>
       <c r="J134" s="3" t="n">
         <v>45770</v>
@@ -6247,51 +6247,51 @@
       <c r="J135" s="3" t="n">
         <v>42765</v>
       </c>
       <c r="K135" s="3" t="n">
         <v>43985</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
           <t>1732001077/IF/IAY/5531223 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150686899</t>
         </is>
       </c>
       <c r="G136" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H136" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I136" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J136" s="3" t="n">
         <v>45868</v>
@@ -6345,98 +6345,98 @@
       <c r="J137" s="3" t="n">
         <v>45959</v>
       </c>
       <c r="K137" s="3" t="n">
         <v>46110</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F138" s="1" t="inlineStr">
         <is>
           <t>1732001077/IF/IAY/5691724 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150691334</t>
         </is>
       </c>
       <c r="G138" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H138" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I138" s="2" t="n">
-        <v>7308</v>
+        <v>19908</v>
       </c>
       <c r="J138" s="3" t="n">
         <v>46050</v>
       </c>
       <c r="K138" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D139" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E139" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F139" s="1" t="inlineStr">
         <is>
           <t>1732001077/IF/IAY/5691798 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149023375</t>
         </is>
       </c>
       <c r="G139" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H139" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I139" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J139" s="3" t="n">
         <v>45959</v>
@@ -6490,145 +6490,145 @@
       <c r="J140" s="3" t="n">
         <v>45959</v>
       </c>
       <c r="K140" s="3" t="n">
         <v>46103</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
           <t>1732001077/IF/IAY/5692128 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116896407</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J141" s="3" t="n">
         <v>45706</v>
       </c>
       <c r="K141" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
           <t>1732001077/IF/IAY/5731981 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106026339</t>
         </is>
       </c>
       <c r="G142" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H142" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I142" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J142" s="3" t="n">
         <v>45967</v>
       </c>
       <c r="K142" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
           <t>1732001077/IF/IAY/5813126 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150691424</t>
         </is>
       </c>
       <c r="G143" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H143" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I143" s="2" t="n">
         <v>15138</v>
       </c>
       <c r="J143" s="3" t="n">
         <v>46057</v>
@@ -8845,98 +8845,98 @@
         <v>0</v>
       </c>
       <c r="J189" s="3" t="n">
         <v>45665</v>
       </c>
       <c r="K189" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
           <t>1732001077/RC/22012034853232 — C C ROAD NIRMAN KARYA ANGANWADI KE SAMNE GRAM RAJORAJAT</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I190" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J190" s="3" t="n">
         <v>46046</v>
       </c>
       <c r="K190" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
           <t>1732001077/RC/22012034853250 — C C ROAD NIRMAN KARYA ANGANWADI KE SAMNE GRAM RAJORAJAT</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
         <v>22000</v>
       </c>
       <c r="I191" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J191" s="3" t="n">
         <v>46046</v>
@@ -11725,51 +11725,51 @@
         <v>0</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K249" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>SEONI MALWA</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
           <t>1732001077/WC/22012034968040 — CTR Jal Nikasi Nali Khel Maidan Se Barkud Sahab Ke Khet Tak Gram Paretiya Gp Rajorajat</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>96753.5</v>
       </c>
       <c r="I250" s="2" t="n">
         <v>3508</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>44704</v>