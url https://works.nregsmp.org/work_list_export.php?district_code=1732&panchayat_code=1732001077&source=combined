--- v1 (2026-10-23)
+++ v2 (2026-10-24)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K272"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-10-23 23:57:35</t>
+          <t>Exported on: 2026-10-24 06:47:12</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: NARMADAPURAM</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">