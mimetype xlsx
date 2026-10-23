--- v0 (2026-09-06)
+++ v1 (2026-10-23)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K187"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-06 16:05:48</t>
+          <t>Exported on: 2026-10-23 12:12:19</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: NARMADAPURAM</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -659,51 +659,51 @@
         <v>9044</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>44525</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>KESLA</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
+          <t>Boundary Line Plantation of Forestry-Community / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1732002019/DP/22012034586903 — amrat vatika karya:-  mangal bhawan me</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>11130.06</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45174</v>
@@ -2360,51 +2360,51 @@
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>43198</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>KESLA</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1732002019/IF/IAY/867836 — Construction of IAY House -IAY REG. NO. MP1705299</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>42826</v>
@@ -4270,98 +4270,98 @@
       <c r="J94" s="3" t="n">
         <v>45125</v>
       </c>
       <c r="K94" s="3" t="n">
         <v>45629</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>KESLA</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>1732002019/RC/22012034658165 — सी.सी.रोड निर्माण POST OFFICE  से सक्सेना के घर तक</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>55116</v>
       </c>
       <c r="I95" s="2" t="n">
         <v>54357</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>45356</v>
       </c>
       <c r="K95" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>KESLA</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
           <t>1732002019/RC/22012034660571 — CC Nali Nirman Post Office se Saksena Ke Ghar Ki or</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H96" s="2" t="n">
         <v>50370</v>
       </c>
       <c r="I96" s="2" t="n">
         <v>17695</v>
       </c>
       <c r="J96" s="3" t="n">
         <v>45356</v>
@@ -4413,145 +4413,145 @@
       <c r="J97" s="3" t="n">
         <v>45664</v>
       </c>
       <c r="K97" s="3" t="n">
         <v>46174</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>KESLA</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>1732002019/RC/22012034831138 — सी. सी.रोड निर्माण बलबीर के घर से प्रांशुल के घर की ओर</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>59227</v>
       </c>
       <c r="I98" s="2" t="n">
         <v>55647</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>45664</v>
       </c>
       <c r="K98" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>KESLA</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
           <t>1732002019/RC/22012034837504 — सी.सी. रोड निर्माण रामनाथ के घर से खिम्मू के घर की ओर</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
         <v>28761</v>
       </c>
       <c r="I99" s="2" t="n">
         <v>13042.08</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>45986</v>
       </c>
       <c r="K99" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>KESLA</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
           <t>1732002019/RC/22012034837515 — सी.सी. रोड निर्माण राजू की दुकान से रामसिंह के घर की ओर</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H100" s="2" t="n">
         <v>42598</v>
       </c>
       <c r="I100" s="2" t="n">
         <v>28917</v>
       </c>
       <c r="J100" s="3" t="n">
         <v>45734</v>
@@ -7538,73 +7538,73 @@
       <c r="J162" s="3" t="n">
         <v>45293</v>
       </c>
       <c r="K162" s="3" t="n">
         <v>45709</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>KESLA</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Open/Covered Grey_Water for Comm / Repair and maintenance of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Repair &amp; maint of Open/Covered Grey_Water for Comm / Repair &amp; Maintenance of Storm Water Drain for Community</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
           <t>1732002019/RS/22012034685755 — आर. सी .सी.नाली निर्माण दिलीप देशमुख के घर से तारों के घर तक</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
         <v>30035</v>
       </c>
       <c r="I163" s="2" t="n">
-        <v>6306</v>
+        <v>10206</v>
       </c>
       <c r="J163" s="3" t="n">
         <v>45370</v>
       </c>
       <c r="K163" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>KESLA</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Open/Covered Grey_Water for Comm / Repair and maintenance of Open / Covered Grey Water/Storm Drain for Community</t>