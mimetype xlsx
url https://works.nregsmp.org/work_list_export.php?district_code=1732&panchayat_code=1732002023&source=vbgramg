--- v0 (2026-09-11)
+++ v1 (2026-10-28)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-11 08:36:19</t>
+          <t>Exported on: 2026-10-28 20:08:26</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: NARMADAPURAM</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -320,192 +320,192 @@
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45988</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>KESLA</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1732002023/IF/22012034358606 — 2018 plantaion khat ki mad par plaantion   shivpal   buddulal  RAJENDRA MEHARA,,, Aman singh</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>189200</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>43490</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>KESLA</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1732002023/IF/22012034358621 — 2018 plantason khet ki maed par  platioson   Asok   jagdeesh vancee lal  hunman mahera</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>189200</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>43511</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>KESLA</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1732002023/IF/22012034422350 — 2018 plantason khat ki maed paar plantion shubudayal  hariom  misrilal  ramdyal</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>189200</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>43503</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>KESLA</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1732002023/IF/22012035540220 — DUGWELL RECHARGE STRUCTURE NIRMAN  KARN AAKEY K GHAR K PASS KANDAIKALA</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45761</v>
@@ -602,615 +602,615 @@
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>KESLA</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1732002023/IF/IAY/40898 — Construction of IAY House -IAY REG. NO. MP-32-002-023-003/030</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>42332</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>KESLA</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1732002023/IF/IAY/42911 — Construction of IAY House -IAY REG. NO. MP-32-002-023-002/15</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>42334</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>KESLA</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1732002023/IF/IAY/660610 — Construction of IAY House -IAY REG. NO. MP1433784</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>42871</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>KESLA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1732002023/IF/IAY/677462 — Construction of IAY House -IAY REG. NO. MP3063813</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>42809</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>KESLA</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1732002023/RC/22012034576883 — C C RODE NIRMAN KHUBCHAND MAGROL K GHAR SE BALU K GHAR KI OUR C C RODE NIRMAN</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>45900</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>44477</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>KESLA</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1732002023/RC/22012034668286 — पाईप पुलिया निर्माण बाबूलाल के घर के पास ग्राम कांडईकलन</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>118491</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45367</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>KESLA</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1732002023/RC/22012034835248 — C C ROAD NIRMAN PS/MS SALA SE BABULAL K GHAR KI OUR</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>26968</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>KESLA</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1732002023/RC/22012034838422 — C C ROAD NIRMAN PAYARELAL K GHAR SE RAMMOHAN KI OUR</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>15174</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>46044</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>KESLA</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1732002023/RC/22012034851276 — C C ROAD NIRMAN  MADAN SINGH K GHAR SE NERESH K GHER  KI OUR C C RODE NIRMAN</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>21371</v>
       </c>
       <c r="I27" s="2" t="n">
-        <v>0</v>
+        <v>20999.96</v>
       </c>
       <c r="J27" s="3" t="n">
-        <v>45988</v>
+        <v>46289</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>KESLA</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1732002023/RC/22012034851957 — C C ROAD NIRMAN  UP SWASTHYA  KENDRA SE PULIYA KI OUR C C RODE NIRMAN</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>56005</v>
       </c>
       <c r="I28" s="2" t="n">
-        <v>1500</v>
+        <v>14700</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>46051</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>KESLA</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of IHHL for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1732002023/RS/22012034380160 — Toilet narman sukhadev daroi/ramesh</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>44547</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>KESLA</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1732002023/RS/22012035139044 — C C NALI NIRMAN RIKU K GHAR SE PULIYA KI OUR NALI NIRMAN</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>9287</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>KESLA</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1732002023/WC/22012035207170 — VAD NIYANTRAN KARYA NALA SAFAI KARYA  BABULAL K GHAR SE AAGANVADI KI OUR</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45396</v>