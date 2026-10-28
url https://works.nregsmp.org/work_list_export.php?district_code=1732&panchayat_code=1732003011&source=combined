--- v0 (2026-09-04)
+++ v1 (2026-10-28)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K271"/>
+  <dimension ref="A1:K277"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 14:05:30</t>
+          <t>Exported on: 2026-10-28 00:08:31</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: NARMADAPURAM</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1229,51 +1229,51 @@
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>44585</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1732003011/DP/22012034563896 — CTR-Plantation managl bhawan ke pass taronddhana</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>409718.19</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>112856</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>44799</v>
@@ -1325,51 +1325,51 @@
       <c r="J33" s="3" t="n">
         <v>45198</v>
       </c>
       <c r="K33" s="3" t="n">
         <v>46120</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1732003011/DP/22012034618736 — plantation panchayat campus nitaya</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45396</v>
@@ -6054,6830 +6054,7114 @@
       <c r="J130" s="3" t="n">
         <v>42784</v>
       </c>
       <c r="K130" s="3" t="n">
         <v>43195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
           <t>1732003011/IF/IAY/5903319 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116103234</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I131" s="2" t="n">
-        <v>12867</v>
+        <v>25167</v>
       </c>
       <c r="J131" s="3" t="n">
         <v>46135</v>
       </c>
       <c r="K131" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
           <t>1732003011/IF/IAY/5903405 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118158389</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J132" s="3" t="n">
         <v>46041</v>
       </c>
       <c r="K132" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
           <t>1732003011/IF/IAY/5905138 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118120489</t>
         </is>
       </c>
       <c r="G133" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H133" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J133" s="3" t="n">
         <v>46041</v>
       </c>
       <c r="K133" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
           <t>1732003011/IF/IAY/5908779 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116579627</t>
         </is>
       </c>
       <c r="G134" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H134" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J134" s="3" t="n">
         <v>46041</v>
       </c>
       <c r="K134" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
           <t>1732003011/IF/IAY/5910933 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102381785</t>
         </is>
       </c>
       <c r="G135" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H135" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I135" s="2" t="n">
-        <v>16989</v>
+        <v>25089</v>
       </c>
       <c r="J135" s="3" t="n">
         <v>46136</v>
       </c>
-      <c r="K135" s="3"/>
+      <c r="K135" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
           <t>1732003011/IF/IAY/5913259 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103733174</t>
         </is>
       </c>
       <c r="G136" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H136" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I136" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J136" s="3" t="n">
         <v>46041</v>
       </c>
       <c r="K136" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
           <t>1732003011/IF/IAY/5917748 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116571804</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I137" s="2" t="n">
-        <v>6300</v>
+        <v>16800</v>
       </c>
       <c r="J137" s="3" t="n">
         <v>46041</v>
       </c>
       <c r="K137" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F138" s="1" t="inlineStr">
         <is>
           <t>1732003011/IF/IAY/5921955 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116579671</t>
         </is>
       </c>
       <c r="G138" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H138" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I138" s="2" t="n">
-        <v>20643</v>
+        <v>22743</v>
       </c>
       <c r="J138" s="3" t="n">
         <v>46136</v>
       </c>
       <c r="K138" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D139" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E139" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F139" s="1" t="inlineStr">
         <is>
           <t>1732003011/IF/IAY/5923141 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118120714</t>
         </is>
       </c>
       <c r="G139" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H139" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J139" s="3" t="n">
         <v>46041</v>
       </c>
       <c r="K139" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
           <t>1732003011/IF/IAY/5926911 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118736854</t>
         </is>
       </c>
       <c r="G140" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H140" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I140" s="2" t="n">
         <v>5481</v>
       </c>
       <c r="J140" s="3" t="n">
         <v>46171</v>
       </c>
       <c r="K140" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
           <t>1732003011/IF/IAY/5928064 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103715165</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I141" s="2" t="n">
         <v>12789</v>
       </c>
       <c r="J141" s="3" t="n">
         <v>46158</v>
       </c>
       <c r="K141" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
           <t>1732003011/IF/IAY/5931723 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118158637</t>
         </is>
       </c>
       <c r="G142" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H142" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I142" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J142" s="3" t="n">
         <v>46041</v>
       </c>
       <c r="K142" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
-          <t>1732003011/IF/IAY/877114 — Construction of IAY House -IAY REG. NO. MP1824424</t>
+          <t>1732003011/IF/IAY/6253494 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116571263</t>
         </is>
       </c>
       <c r="G143" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H143" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I143" s="2" t="n">
-        <v>15480</v>
+        <v>4200</v>
       </c>
       <c r="J143" s="3" t="n">
-        <v>42875</v>
-[...3 lines deleted...]
-      </c>
+        <v>46304</v>
+      </c>
+      <c r="K143" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
-          <t>1732003011/IF/IAY/950231 — Construction of IAY House -IAY REG. NO. MP3050741</t>
+          <t>1732003011/IF/IAY/6284292 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118149752</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I144" s="2" t="n">
-        <v>15480</v>
+        <v>4200</v>
       </c>
       <c r="J144" s="3" t="n">
-        <v>42875</v>
-[...3 lines deleted...]
-      </c>
+        <v>46304</v>
+      </c>
+      <c r="K144" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
-          <t>1732003011/IF/IAY/950272 — Construction of IAY House -IAY REG. NO. MP3051652</t>
+          <t>1732003011/IF/IAY/6301189 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103477853</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
-        <v>17100</v>
+        <v>27000</v>
       </c>
       <c r="I145" s="2" t="n">
-        <v>4002</v>
+        <v>0</v>
       </c>
       <c r="J145" s="3" t="n">
-        <v>43302</v>
-[...3 lines deleted...]
-      </c>
+        <v>46041</v>
+      </c>
+      <c r="K145" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F146" s="1" t="inlineStr">
         <is>
-          <t>1732003011/IF/IAY/950294 — Construction of IAY House -IAY REG. NO. MP3051976</t>
+          <t>1732003011/IF/IAY/6408640 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117664215</t>
         </is>
       </c>
       <c r="G146" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H146" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I146" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J146" s="3" t="n">
-        <v>42861</v>
-[...3 lines deleted...]
-      </c>
+        <v>46041</v>
+      </c>
+      <c r="K146" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F147" s="1" t="inlineStr">
         <is>
-          <t>1732003011/IF/IAY/950305 — Construction of IAY House -IAY REG. NO. MP3052139</t>
+          <t>1732003011/IF/IAY/6422125 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103733900</t>
         </is>
       </c>
       <c r="G147" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H147" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I147" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J147" s="3" t="n">
-        <v>42861</v>
-[...3 lines deleted...]
-      </c>
+        <v>46153</v>
+      </c>
+      <c r="K147" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
-          <t>1732003011/IF/IAY/950307 — Construction of IAY House -IAY REG. NO. MP3052192</t>
+          <t>1732003011/IF/IAY/877114 — Construction of IAY House -IAY REG. NO. MP1824424</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I148" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J148" s="3" t="n">
-        <v>42861</v>
+        <v>42875</v>
       </c>
       <c r="K148" s="3" t="n">
         <v>43149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
-          <t>1732003011/IF/IAY/950823 — Construction of IAY House -IAY REG. NO. MP3063941</t>
+          <t>1732003011/IF/IAY/950231 — Construction of IAY House -IAY REG. NO. MP3050741</t>
         </is>
       </c>
       <c r="G149" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H149" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I149" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J149" s="3" t="n">
-        <v>42861</v>
+        <v>42875</v>
       </c>
       <c r="K149" s="3" t="n">
-        <v>43195</v>
+        <v>43149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
-          <t>1732003011/IF/IAY/951018 — Construction of IAY House -IAY REG. NO. MP3068243</t>
+          <t>1732003011/IF/IAY/950272 — Construction of IAY House -IAY REG. NO. MP3051652</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
-        <v>15480</v>
+        <v>17100</v>
       </c>
       <c r="I150" s="2" t="n">
-        <v>15480</v>
+        <v>4002</v>
       </c>
       <c r="J150" s="3" t="n">
-        <v>42868</v>
+        <v>43302</v>
       </c>
       <c r="K150" s="3" t="n">
-        <v>43131</v>
+        <v>44248</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
-          <t>1732003011/IF/IAY/951864 — Construction of IAY House -IAY REG. NO. MP3091959</t>
+          <t>1732003011/IF/IAY/950294 — Construction of IAY House -IAY REG. NO. MP3051976</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H151" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I151" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J151" s="3" t="n">
         <v>42861</v>
       </c>
       <c r="K151" s="3" t="n">
         <v>43195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
-          <t>1732003011/IF/IAY/952040 — Construction of IAY House -IAY REG. NO. MP3096477</t>
+          <t>1732003011/IF/IAY/950305 — Construction of IAY House -IAY REG. NO. MP3052139</t>
         </is>
       </c>
       <c r="G152" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H152" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I152" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J152" s="3" t="n">
-        <v>42875</v>
+        <v>42861</v>
       </c>
       <c r="K152" s="3" t="n">
-        <v>43195</v>
+        <v>43132</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
-          <t>1732003011/IF/IAY/952442 — Construction of IAY House -IAY REG. NO. MP3106836</t>
+          <t>1732003011/IF/IAY/950307 — Construction of IAY House -IAY REG. NO. MP3052192</t>
         </is>
       </c>
       <c r="G153" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H153" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I153" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J153" s="3" t="n">
-        <v>42875</v>
+        <v>42861</v>
       </c>
       <c r="K153" s="3" t="n">
-        <v>43131</v>
+        <v>43149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
-          <t>1732003011/IF/IAY/954281 — Construction of IAY House -IAY REG. NO. MP3153921</t>
+          <t>1732003011/IF/IAY/950823 — Construction of IAY House -IAY REG. NO. MP3063941</t>
         </is>
       </c>
       <c r="G154" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H154" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I154" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J154" s="3" t="n">
         <v>42861</v>
       </c>
       <c r="K154" s="3" t="n">
-        <v>43131</v>
+        <v>43195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
-          <t>1732003011/IF/IAY/954307 — Construction of IAY House -IAY REG. NO. MP3154634</t>
+          <t>1732003011/IF/IAY/951018 — Construction of IAY House -IAY REG. NO. MP3068243</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I155" s="2" t="n">
-        <v>15308</v>
+        <v>15480</v>
       </c>
       <c r="J155" s="3" t="n">
-        <v>42861</v>
+        <v>42868</v>
       </c>
       <c r="K155" s="3" t="n">
-        <v>43149</v>
+        <v>43131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
-          <t>1732003011/LD/22012034295444 — निटाया में शातिधाम निर्माण</t>
+          <t>1732003011/IF/IAY/951864 — Construction of IAY House -IAY REG. NO. MP3091959</t>
         </is>
       </c>
       <c r="G156" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H156" s="2" t="n">
-        <v>180000</v>
+        <v>15480</v>
       </c>
       <c r="I156" s="2" t="n">
-        <v>177996.48</v>
+        <v>15480</v>
       </c>
       <c r="J156" s="3" t="n">
-        <v>42728</v>
+        <v>42861</v>
       </c>
       <c r="K156" s="3" t="n">
-        <v>43437</v>
+        <v>43195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
-          <t>1732003011/LD/22012034585807 — land  deveopment campus school</t>
+          <t>1732003011/IF/IAY/952040 — Construction of IAY House -IAY REG. NO. MP3096477</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
-        <v>24076.55</v>
+        <v>15480</v>
       </c>
       <c r="I157" s="2" t="n">
-        <v>17297</v>
+        <v>15480</v>
       </c>
       <c r="J157" s="3" t="n">
-        <v>44925</v>
+        <v>42875</v>
       </c>
       <c r="K157" s="3" t="n">
-        <v>45308</v>
+        <v>43195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
-          <t>1732003011/LD/22012034585808 — land  deveopment campus school</t>
+          <t>1732003011/IF/IAY/952442 — Construction of IAY House -IAY REG. NO. MP3106836</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I158" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J158" s="3" t="n">
-        <v>44788</v>
-[...1 lines deleted...]
-      <c r="K158" s="3"/>
+        <v>42875</v>
+      </c>
+      <c r="K158" s="3" t="n">
+        <v>43131</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
-          <t>1732003011/LD/22012034587238 — land  deveopment campus e-kash,aganwadi bhawan</t>
+          <t>1732003011/IF/IAY/954281 — Construction of IAY House -IAY REG. NO. MP3153921</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I159" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J159" s="3" t="n">
-        <v>44788</v>
-[...1 lines deleted...]
-      <c r="K159" s="3"/>
+        <v>42861</v>
+      </c>
+      <c r="K159" s="3" t="n">
+        <v>43131</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
-          <t>1732003011/LD/22012034600255 — land levelling PB campus</t>
+          <t>1732003011/IF/IAY/954307 — Construction of IAY House -IAY REG. NO. MP3154634</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
-        <v>92849.25</v>
+        <v>15480</v>
       </c>
       <c r="I160" s="2" t="n">
-        <v>53078</v>
+        <v>15308</v>
       </c>
       <c r="J160" s="3" t="n">
-        <v>45359</v>
+        <v>42861</v>
       </c>
       <c r="K160" s="3" t="n">
-        <v>45717</v>
+        <v>43149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
-          <t>1732003011/PG/9425893163 — निटाया खेल मैदान निर्माण</t>
+          <t>1732003011/LD/22012034295444 — निटाया में शातिधाम निर्माण</t>
         </is>
       </c>
       <c r="G161" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H161" s="2" t="n">
-        <v>0</v>
+        <v>180000</v>
       </c>
       <c r="I161" s="2" t="n">
-        <v>0</v>
+        <v>177996.48</v>
       </c>
       <c r="J161" s="3" t="n">
-        <v>42839</v>
-[...1 lines deleted...]
-      <c r="K161" s="3"/>
+        <v>42728</v>
+      </c>
+      <c r="K161" s="3" t="n">
+        <v>43437</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RC/22012034168998 — निटाया चंदपुरा रघुनंदन के घर से कामता के खेत की ओर</t>
+          <t>1732003011/LD/22012034585807 — land  deveopment campus school</t>
         </is>
       </c>
       <c r="G162" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H162" s="2" t="n">
-        <v>64095</v>
+        <v>24076.55</v>
       </c>
       <c r="I162" s="2" t="n">
-        <v>64098</v>
+        <v>17297</v>
       </c>
       <c r="J162" s="3" t="n">
-        <v>41426</v>
+        <v>44925</v>
       </c>
       <c r="K162" s="3" t="n">
-        <v>41729</v>
+        <v>45308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RC/22012034172441 — निटाया चंदपुरा रतिराम के घर सामने से सी०सी० रोड व</t>
+          <t>1732003011/LD/22012034585808 — land  deveopment campus school</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
-        <v>39813</v>
+        <v>0</v>
       </c>
       <c r="I163" s="2" t="n">
-        <v>26760</v>
+        <v>0</v>
       </c>
       <c r="J163" s="3" t="n">
-        <v>41447</v>
-[...3 lines deleted...]
-      </c>
+        <v>44788</v>
+      </c>
+      <c r="K163" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RC/22012034173133 — निटाया चंदपुरा पा०शा० भवन से मदन के घर तक सी०सी० र</t>
+          <t>1732003011/LD/22012034587238 — land  deveopment campus e-kash,aganwadi bhawan</t>
         </is>
       </c>
       <c r="G164" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H164" s="2" t="n">
-        <v>34760</v>
+        <v>0</v>
       </c>
       <c r="I164" s="2" t="n">
-        <v>25063</v>
+        <v>0</v>
       </c>
       <c r="J164" s="3" t="n">
-        <v>41454</v>
-[...3 lines deleted...]
-      </c>
+        <v>44788</v>
+      </c>
+      <c r="K164" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RC/22012034200683 — निटाया वीधायक निधि आश्रम नाले के पास से बाबा के पी</t>
+          <t>1732003011/LD/22012034600255 — land levelling PB campus</t>
         </is>
       </c>
       <c r="G165" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
-        <v>31725</v>
+        <v>92849.25</v>
       </c>
       <c r="I165" s="2" t="n">
-        <v>31635</v>
+        <v>53078</v>
       </c>
       <c r="J165" s="3" t="n">
-        <v>41664</v>
+        <v>45359</v>
       </c>
       <c r="K165" s="3" t="n">
-        <v>41886</v>
+        <v>45717</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RC/22012034200689 — निटाया रामभरोस के घर के आगे से शंकरलाल के खलियान त</t>
+          <t>1732003011/PG/9425893163 — निटाया खेल मैदान निर्माण</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
-        <v>12560</v>
+        <v>0</v>
       </c>
       <c r="I166" s="2" t="n">
-        <v>12551.99</v>
+        <v>0</v>
       </c>
       <c r="J166" s="3" t="n">
-        <v>41664</v>
-[...3 lines deleted...]
-      </c>
+        <v>42839</v>
+      </c>
+      <c r="K166" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RC/22012034202031 — निटाया वीधायक निधि ब्‍यावरा रोड से गांव तरफ पीछे क</t>
+          <t>1732003011/RC/22012034168998 — निटाया चंदपुरा रघुनंदन के घर से कामता के खेत की ओर</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
-        <v>31387</v>
+        <v>64095</v>
       </c>
       <c r="I167" s="2" t="n">
-        <v>31389</v>
+        <v>64098</v>
       </c>
       <c r="J167" s="3" t="n">
-        <v>41671</v>
+        <v>41426</v>
       </c>
       <c r="K167" s="3" t="n">
-        <v>41886</v>
+        <v>41729</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RC/22012034203550 — निटाया राजेश के घर से मंगलसिंह के घर तक सी.सी. रोड</t>
+          <t>1732003011/RC/22012034172441 — निटाया चंदपुरा रतिराम के घर सामने से सी०सी० रोड व</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
-        <v>40232</v>
+        <v>39813</v>
       </c>
       <c r="I168" s="2" t="n">
-        <v>39452</v>
+        <v>26760</v>
       </c>
       <c r="J168" s="3" t="n">
-        <v>41678</v>
+        <v>41447</v>
       </c>
       <c r="K168" s="3" t="n">
-        <v>41825</v>
+        <v>41667</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RC/22012034227837 — निटाया पंच पर. वीधायक निधि रोड से आगे बिहारीदास के</t>
+          <t>1732003011/RC/22012034173133 — निटाया चंदपुरा पा०शा० भवन से मदन के घर तक सी०सी० र</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
-        <v>79292</v>
+        <v>34760</v>
       </c>
       <c r="I169" s="2" t="n">
-        <v>78600</v>
+        <v>25063</v>
       </c>
       <c r="J169" s="3" t="n">
-        <v>41874</v>
+        <v>41454</v>
       </c>
       <c r="K169" s="3" t="n">
-        <v>42085</v>
+        <v>41667</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RC/22012034227839 — निटाया मुख्‍य मार्ग से ग्‍यारसी बार्इ के घर तक सी.</t>
+          <t>1732003011/RC/22012034200683 — निटाया वीधायक निधि आश्रम नाले के पास से बाबा के पी</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
-        <v>106488</v>
+        <v>31725</v>
       </c>
       <c r="I170" s="2" t="n">
-        <v>85803</v>
+        <v>31635</v>
       </c>
       <c r="J170" s="3" t="n">
-        <v>41874</v>
+        <v>41664</v>
       </c>
       <c r="K170" s="3" t="n">
-        <v>42085</v>
+        <v>41886</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RC/22012034294790 — निटाया ग्रेवल रोड निर्माण निटाया पांजरा मार्ग राजेन्‍द्र सिंह के खेत तक</t>
+          <t>1732003011/RC/22012034200689 — निटाया रामभरोस के घर के आगे से शंकरलाल के खलियान त</t>
         </is>
       </c>
       <c r="G171" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
-        <v>1418699</v>
+        <v>12560</v>
       </c>
       <c r="I171" s="2" t="n">
-        <v>135271</v>
+        <v>12551.99</v>
       </c>
       <c r="J171" s="3" t="n">
-        <v>42371</v>
+        <v>41664</v>
       </c>
       <c r="K171" s="3" t="n">
-        <v>43368</v>
+        <v>41825</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RC/22012034294795 — निटाया पंच पर. स्‍वराज भवन से अांगनवाडी भवन तक सी.सी. रोड निर्माण</t>
+          <t>1732003011/RC/22012034202031 — निटाया वीधायक निधि ब्‍यावरा रोड से गांव तरफ पीछे क</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
-        <v>35658</v>
+        <v>31387</v>
       </c>
       <c r="I172" s="2" t="n">
-        <v>31323</v>
+        <v>31389</v>
       </c>
       <c r="J172" s="3" t="n">
-        <v>42371</v>
+        <v>41671</v>
       </c>
       <c r="K172" s="3" t="n">
-        <v>42612</v>
+        <v>41886</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RC/22012034310697 — निटाया कन्‍छेदी यादव के घ्‍र के सामने सी.सी. रोड नाली निर्माण</t>
+          <t>1732003011/RC/22012034203550 — निटाया राजेश के घर से मंगलसिंह के घर तक सी.सी. रोड</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
-        <v>4082</v>
+        <v>40232</v>
       </c>
       <c r="I173" s="2" t="n">
-        <v>3841</v>
+        <v>39452</v>
       </c>
       <c r="J173" s="3" t="n">
-        <v>42469</v>
+        <v>41678</v>
       </c>
       <c r="K173" s="3" t="n">
-        <v>42612</v>
+        <v>41825</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RC/22012034310704 — निटाया गिरधर चौधरी के घ्‍र से संतोष चौधरी के घ्‍र तक सी.सी. रोड व नाली निर्माण</t>
+          <t>1732003011/RC/22012034227837 — निटाया पंच पर. वीधायक निधि रोड से आगे बिहारीदास के</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
-        <v>9273</v>
+        <v>79292</v>
       </c>
       <c r="I174" s="2" t="n">
-        <v>9018</v>
+        <v>78600</v>
       </c>
       <c r="J174" s="3" t="n">
-        <v>42469</v>
+        <v>41874</v>
       </c>
       <c r="K174" s="3" t="n">
-        <v>42612</v>
+        <v>42085</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RC/22012034310725 — निटाया भांगिया बाा के चारो तरफ सी.सी. रोड एवं नाली निर्माण</t>
+          <t>1732003011/RC/22012034227839 — निटाया मुख्‍य मार्ग से ग्‍यारसी बार्इ के घर तक सी.</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
-        <v>15923</v>
+        <v>106488</v>
       </c>
       <c r="I175" s="2" t="n">
-        <v>15865</v>
+        <v>85803</v>
       </c>
       <c r="J175" s="3" t="n">
-        <v>42469</v>
+        <v>41874</v>
       </c>
       <c r="K175" s="3" t="n">
-        <v>42609</v>
+        <v>42085</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RC/22012034337401 — NITAYA CHANDRAPURA ME RAGHUNANDAN KE GHAR SE KOTWAR VALE KHET TK CC ROAD &amp; NALI NIRMAN</t>
+          <t>1732003011/RC/22012034294790 — निटाया ग्रेवल रोड निर्माण निटाया पांजरा मार्ग राजेन्‍द्र सिंह के खेत तक</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
-        <v>74081</v>
+        <v>1418699</v>
       </c>
       <c r="I176" s="2" t="n">
-        <v>63812</v>
+        <v>135271</v>
       </c>
       <c r="J176" s="3" t="n">
-        <v>42868</v>
+        <v>42371</v>
       </c>
       <c r="K176" s="3" t="n">
-        <v>43306</v>
+        <v>43368</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RC/22012034341440 — निटाया ग्‍यारसीबाई के घर से हेण्‍डपंप तक सी सी रोड व नाली निर्माण</t>
+          <t>1732003011/RC/22012034294795 — निटाया पंच पर. स्‍वराज भवन से अांगनवाडी भवन तक सी.सी. रोड निर्माण</t>
         </is>
       </c>
       <c r="G177" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H177" s="2" t="n">
-        <v>98775</v>
+        <v>35658</v>
       </c>
       <c r="I177" s="2" t="n">
-        <v>77400</v>
+        <v>31323</v>
       </c>
       <c r="J177" s="3" t="n">
-        <v>42903</v>
+        <v>42371</v>
       </c>
       <c r="K177" s="3" t="n">
-        <v>43306</v>
+        <v>42612</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RC/22012034375543 — NITAYA BHARU BABA SE HEND PUMP TAK C.C. ROAD NIRMAN</t>
+          <t>1732003011/RC/22012034310697 — निटाया कन्‍छेदी यादव के घ्‍र के सामने सी.सी. रोड नाली निर्माण</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
-        <v>0</v>
+        <v>4082</v>
       </c>
       <c r="I178" s="2" t="n">
-        <v>0</v>
+        <v>3841</v>
       </c>
       <c r="J178" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K178" s="3"/>
+        <v>42469</v>
+      </c>
+      <c r="K178" s="3" t="n">
+        <v>42612</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RC/22012034380227 — NITAYA MATA MANDIR SE KUNWA TAK C.C. ROAD &amp; NALI NIRMAN</t>
+          <t>1732003011/RC/22012034310704 — निटाया गिरधर चौधरी के घ्‍र से संतोष चौधरी के घ्‍र तक सी.सी. रोड व नाली निर्माण</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
-        <v>52587</v>
+        <v>9273</v>
       </c>
       <c r="I179" s="2" t="n">
-        <v>0</v>
+        <v>9018</v>
       </c>
       <c r="J179" s="3" t="n">
-        <v>42645</v>
-[...1 lines deleted...]
-      <c r="K179" s="3"/>
+        <v>42469</v>
+      </c>
+      <c r="K179" s="3" t="n">
+        <v>42612</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RC/22012034381006 — NITAYA SANSAD NIDHI CHANDRAPURA PANCH PARMESHWAR ROAD SE AGE NIMSADIYA MARG TAK C.C. ROAD NIRMAN</t>
+          <t>1732003011/RC/22012034310725 — निटाया भांगिया बाा के चारो तरफ सी.सी. रोड एवं नाली निर्माण</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
-        <v>62644</v>
+        <v>15923</v>
       </c>
       <c r="I180" s="2" t="n">
-        <v>62323</v>
+        <v>15865</v>
       </c>
       <c r="J180" s="3" t="n">
-        <v>43110</v>
+        <v>42469</v>
       </c>
       <c r="K180" s="3" t="n">
-        <v>43393</v>
+        <v>42609</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RC/22012034439329 — cc road</t>
+          <t>1732003011/RC/22012034337401 — NITAYA CHANDRAPURA ME RAGHUNANDAN KE GHAR SE KOTWAR VALE KHET TK CC ROAD &amp; NALI NIRMAN</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
-        <v>0</v>
+        <v>74081</v>
       </c>
       <c r="I181" s="2" t="n">
-        <v>0</v>
+        <v>63812</v>
       </c>
       <c r="J181" s="3" t="n">
-        <v>43556</v>
-[...1 lines deleted...]
-      <c r="K181" s="3"/>
+        <v>42868</v>
+      </c>
+      <c r="K181" s="3" t="n">
+        <v>43306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RC/22012034439330 — cc road</t>
+          <t>1732003011/RC/22012034341440 — निटाया ग्‍यारसीबाई के घर से हेण्‍डपंप तक सी सी रोड व नाली निर्माण</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
-        <v>0</v>
+        <v>98775</v>
       </c>
       <c r="I182" s="2" t="n">
-        <v>0</v>
+        <v>77400</v>
       </c>
       <c r="J182" s="3" t="n">
-        <v>43556</v>
-[...1 lines deleted...]
-      <c r="K182" s="3"/>
+        <v>42903</v>
+      </c>
+      <c r="K182" s="3" t="n">
+        <v>43306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RC/22012034439975 — cc road</t>
+          <t>1732003011/RC/22012034375543 — NITAYA BHARU BABA SE HEND PUMP TAK C.C. ROAD NIRMAN</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I183" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J183" s="3" t="n">
-        <v>43556</v>
+        <v>43010</v>
       </c>
       <c r="K183" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RC/22012034448118 — NITAYA OMPRAKASH KE GHAR SE MATA MANDIR TAK C.C. ROAD &amp; EAK AUR NALI NIRMAN</t>
+          <t>1732003011/RC/22012034380227 — NITAYA MATA MANDIR SE KUNWA TAK C.C. ROAD &amp; NALI NIRMAN</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
-        <v>42387</v>
+        <v>52587</v>
       </c>
       <c r="I184" s="2" t="n">
-        <v>41832</v>
+        <v>0</v>
       </c>
       <c r="J184" s="3" t="n">
-        <v>43529</v>
-[...3 lines deleted...]
-      </c>
+        <v>42645</v>
+      </c>
+      <c r="K184" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RC/22012034449135 — NITAYA (SANSAD NIDHI) PW ROAD LS GRAM KI AUR C.C. ROAD C.C. ROAD NIRMAN</t>
+          <t>1732003011/RC/22012034381006 — NITAYA SANSAD NIDHI CHANDRAPURA PANCH PARMESHWAR ROAD SE AGE NIMSADIYA MARG TAK C.C. ROAD NIRMAN</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
-        <v>22100</v>
+        <v>62644</v>
       </c>
       <c r="I185" s="2" t="n">
-        <v>22044</v>
+        <v>62323</v>
       </c>
       <c r="J185" s="3" t="n">
-        <v>43529</v>
+        <v>43110</v>
       </c>
       <c r="K185" s="3" t="n">
-        <v>43594</v>
+        <v>43393</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RC/22012034449139 — NITAYA (PAR. ZP) GAYAPRASAD PATEL KE GHAR SE KAMAL YADAV KE GHAR KI AUR C.C. ROAD NIRMAN</t>
+          <t>1732003011/RC/22012034439329 — cc road</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
-        <v>30100</v>
+        <v>0</v>
       </c>
       <c r="I186" s="2" t="n">
-        <v>30372</v>
+        <v>0</v>
       </c>
       <c r="J186" s="3" t="n">
-        <v>43529</v>
-[...3 lines deleted...]
-      </c>
+        <v>43556</v>
+      </c>
+      <c r="K186" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RC/22012034468594 — NITAYA P.S. SCHOOL KE PASS SE NEELESH KE GHAR TAK C.C. ROAD NIRMAN</t>
+          <t>1732003011/RC/22012034439330 — cc road</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
-        <v>11400</v>
+        <v>0</v>
       </c>
       <c r="I187" s="2" t="n">
-        <v>15840</v>
+        <v>0</v>
       </c>
       <c r="J187" s="3" t="n">
-        <v>43652</v>
-[...3 lines deleted...]
-      </c>
+        <v>43556</v>
+      </c>
+      <c r="K187" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RC/22012034510066 — cc road managal ke ghar se chaggan ke ghar tak</t>
+          <t>1732003011/RC/22012034439975 — cc road</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I188" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J188" s="3" t="n">
-        <v>43740</v>
+        <v>43556</v>
       </c>
       <c r="K188" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RC/22012034511406 — Mata mandir se cheenda tk cc road nirman</t>
+          <t>1732003011/RC/22012034448118 — NITAYA OMPRAKASH KE GHAR SE MATA MANDIR TAK C.C. ROAD &amp; EAK AUR NALI NIRMAN</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
-        <v>0</v>
+        <v>42387</v>
       </c>
       <c r="I189" s="2" t="n">
-        <v>0</v>
+        <v>41832</v>
       </c>
       <c r="J189" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K189" s="3"/>
+        <v>43529</v>
+      </c>
+      <c r="K189" s="3" t="n">
+        <v>43725</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RC/22012034511407 — Mukesh  ke ghar se kuaa tk cc road nirman</t>
+          <t>1732003011/RC/22012034449135 — NITAYA (SANSAD NIDHI) PW ROAD LS GRAM KI AUR C.C. ROAD C.C. ROAD NIRMAN</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
-        <v>0</v>
+        <v>22100</v>
       </c>
       <c r="I190" s="2" t="n">
-        <v>0</v>
+        <v>22044</v>
       </c>
       <c r="J190" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K190" s="3"/>
+        <v>43529</v>
+      </c>
+      <c r="K190" s="3" t="n">
+        <v>43594</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RC/22012034511410 — kamal ke ghar se meghraj ke ghar tk cc road niirman kary</t>
+          <t>1732003011/RC/22012034449139 — NITAYA (PAR. ZP) GAYAPRASAD PATEL KE GHAR SE KAMAL YADAV KE GHAR KI AUR C.C. ROAD NIRMAN</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
-        <v>0</v>
+        <v>30100</v>
       </c>
       <c r="I191" s="2" t="n">
-        <v>0</v>
+        <v>30372</v>
       </c>
       <c r="J191" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K191" s="3"/>
+        <v>43529</v>
+      </c>
+      <c r="K191" s="3" t="n">
+        <v>43594</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RC/22012034511411 — puneet ke ghar se ps tk cc road nirman karya</t>
+          <t>1732003011/RC/22012034468594 — NITAYA P.S. SCHOOL KE PASS SE NEELESH KE GHAR TAK C.C. ROAD NIRMAN</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
-        <v>0</v>
+        <v>11400</v>
       </c>
       <c r="I192" s="2" t="n">
-        <v>0</v>
+        <v>15840</v>
       </c>
       <c r="J192" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K192" s="3"/>
+        <v>43652</v>
+      </c>
+      <c r="K192" s="3" t="n">
+        <v>43712</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RC/22012034511412 — Dharamshala se khile tk cc road nirman karya</t>
+          <t>1732003011/RC/22012034510066 — cc road managal ke ghar se chaggan ke ghar tak</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I193" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J193" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K193" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RC/22012034511413 — lala ke ghar se bhagatji ke ghar tk cc road repairing karya</t>
+          <t>1732003011/RC/22012034511406 — Mata mandir se cheenda tk cc road nirman</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I194" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J194" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K194" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RC/22012034511414 — bbhangiya baba ke pas cc road karya</t>
+          <t>1732003011/RC/22012034511407 — Mukesh  ke ghar se kuaa tk cc road nirman</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I195" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J195" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K195" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RC/22012034511419 — cc road &amp;nali nirman karya kunjilala ke ghar se raja ke ghar ki taraf</t>
+          <t>1732003011/RC/22012034511410 — kamal ke ghar se meghraj ke ghar tk cc road niirman kary</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
-        <v>22323</v>
+        <v>0</v>
       </c>
       <c r="I196" s="2" t="n">
-        <v>23408</v>
+        <v>0</v>
       </c>
       <c r="J196" s="3" t="n">
-        <v>43834</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K196" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RC/22012034553925 — NITAYA PS SCHOOL SE BAMULA VALE BABA TAK C C ROAD (RINUVAL COTE) &amp; NALI NIRMAN</t>
+          <t>1732003011/RC/22012034511411 — puneet ke ghar se ps tk cc road nirman karya</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
-        <v>45184</v>
+        <v>0</v>
       </c>
       <c r="I197" s="2" t="n">
-        <v>2280</v>
+        <v>0</v>
       </c>
       <c r="J197" s="3" t="n">
-        <v>44260</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K197" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RC/22012034586084 — NITAYA RISHI KE GHAR SE HEND PUMP K AUR C C ROAD NIRMAN</t>
+          <t>1732003011/RC/22012034511412 — Dharamshala se khile tk cc road nirman karya</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
-        <v>18119</v>
+        <v>0</v>
       </c>
       <c r="I198" s="2" t="n">
-        <v>16212</v>
+        <v>0</v>
       </c>
       <c r="J198" s="3" t="n">
-        <v>44470</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K198" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RC/22012034587424 — NITAYA MANGAL KE GHAR SE CHAGAN KE GHAR TAK C C ROAD &amp; NALI NIRMAN</t>
+          <t>1732003011/RC/22012034511413 — lala ke ghar se bhagatji ke ghar tk cc road repairing karya</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
-        <v>27647</v>
+        <v>0</v>
       </c>
       <c r="I199" s="2" t="n">
-        <v>4902</v>
+        <v>0</v>
       </c>
       <c r="J199" s="3" t="n">
-        <v>44526</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K199" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RC/22012034607543 — shukhnandan ke ghar se deepak ke ghar tak cc road or nali nirmann kary</t>
+          <t>1732003011/RC/22012034511414 — bbhangiya baba ke pas cc road karya</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I200" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J200" s="3" t="n">
-        <v>44471</v>
+        <v>43740</v>
       </c>
       <c r="K200" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RC/22012034607544 — Rambharosh ke ghar se kunaa tk cc road  or nali nirman kary</t>
+          <t>1732003011/RC/22012034511419 — cc road &amp;nali nirman karya kunjilala ke ghar se raja ke ghar ki taraf</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
-        <v>0</v>
+        <v>22323</v>
       </c>
       <c r="I201" s="2" t="n">
-        <v>0</v>
+        <v>23408</v>
       </c>
       <c r="J201" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K201" s="3"/>
+        <v>43834</v>
+      </c>
+      <c r="K201" s="3" t="n">
+        <v>43899</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RC/22012034607545 — Rambharosh ke ghar se kunaa tk cc road  or nali nirman kary</t>
+          <t>1732003011/RC/22012034553925 — NITAYA PS SCHOOL SE BAMULA VALE BABA TAK C C ROAD (RINUVAL COTE) &amp; NALI NIRMAN</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
-        <v>0</v>
+        <v>45184</v>
       </c>
       <c r="I202" s="2" t="n">
-        <v>0</v>
+        <v>2280</v>
       </c>
       <c r="J202" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K202" s="3"/>
+        <v>44260</v>
+      </c>
+      <c r="K202" s="3" t="n">
+        <v>46114</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RC/22012034607546 — MATA MANDIR SE RAJA KE GHAR TAK CC ROAD OR NALI NIRMANN KARY</t>
+          <t>1732003011/RC/22012034586084 — NITAYA RISHI KE GHAR SE HEND PUMP K AUR C C ROAD NIRMAN</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
-        <v>0</v>
+        <v>18119</v>
       </c>
       <c r="I203" s="2" t="n">
-        <v>0</v>
+        <v>16212</v>
       </c>
       <c r="J203" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K203" s="3"/>
+        <v>44470</v>
+      </c>
+      <c r="K203" s="3" t="n">
+        <v>44545</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RC/22012034646025 — श्री मंगल के घर से फोरलेन की ओर सीमेंट सड़क निर्माण</t>
+          <t>1732003011/RC/22012034587424 — NITAYA MANGAL KE GHAR SE CHAGAN KE GHAR TAK C C ROAD &amp; NALI NIRMAN</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
-        <v>37600</v>
+        <v>27647</v>
       </c>
       <c r="I204" s="2" t="n">
-        <v>0</v>
+        <v>4902</v>
       </c>
       <c r="J204" s="3" t="n">
-        <v>45198</v>
-[...1 lines deleted...]
-      <c r="K204" s="3"/>
+        <v>44526</v>
+      </c>
+      <c r="K204" s="3" t="n">
+        <v>46114</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Inter-locking cement block/tiles Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RC/22012034646031 — Paver block kary middle school</t>
+          <t>1732003011/RC/22012034607543 — shukhnandan ke ghar se deepak ke ghar tak cc road or nali nirmann kary</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
-        <v>8500</v>
+        <v>0</v>
       </c>
       <c r="I205" s="2" t="n">
-        <v>8398</v>
+        <v>0</v>
       </c>
       <c r="J205" s="3" t="n">
-        <v>45205</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K205" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RC/22012034662300 — NITAYA MATA MANDIR SE GIRDHAR PATEL KE MAKAN KI AUR C C ROAD NALI NIRMAN</t>
+          <t>1732003011/RC/22012034607544 — Rambharosh ke ghar se kunaa tk cc road  or nali nirman kary</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
-        <v>23058</v>
+        <v>0</v>
       </c>
       <c r="I206" s="2" t="n">
-        <v>22542</v>
+        <v>0</v>
       </c>
       <c r="J206" s="3" t="n">
-        <v>45205</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K206" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RC/22012034662304 — NITAYA SHREE MANGAL KE GHAR SE FOURLEN KI AUR C C ROAD NIRMAN</t>
+          <t>1732003011/RC/22012034607545 — Rambharosh ke ghar se kunaa tk cc road  or nali nirman kary</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
-        <v>37600</v>
+        <v>0</v>
       </c>
       <c r="I207" s="2" t="n">
-        <v>37570</v>
+        <v>0</v>
       </c>
       <c r="J207" s="3" t="n">
-        <v>45205</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K207" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RC/22012034670601 — NITAYA PANCHAYAT BHAVAN PARISAR SE MUKHYA SADAK TAK C C ROAD</t>
+          <t>1732003011/RC/22012034607546 — MATA MANDIR SE RAJA KE GHAR TAK CC ROAD OR NALI NIRMANN KARY</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
-        <v>12665</v>
+        <v>0</v>
       </c>
       <c r="I208" s="2" t="n">
-        <v>12340</v>
+        <v>0</v>
       </c>
       <c r="J208" s="3" t="n">
-        <v>45296</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K208" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RC/22012034823928 — cc road purshotam patel ke ghar se giridhar patel ke ghar ki aur nitaya</t>
+          <t>1732003011/RC/22012034646025 — श्री मंगल के घर से फोरलेन की ओर सीमेंट सड़क निर्माण</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
-        <v>42300</v>
+        <v>37600</v>
       </c>
       <c r="I209" s="2" t="n">
-        <v>41310</v>
+        <v>0</v>
       </c>
       <c r="J209" s="3" t="n">
-        <v>45526</v>
-[...3 lines deleted...]
-      </c>
+        <v>45198</v>
+      </c>
+      <c r="K209" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Inter-locking cement block/tiles Roads for Community</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RC/22012034843703 — cc road sunderlal patel ke ghar se koop ki oar</t>
+          <t>1732003011/RC/22012034646031 — Paver block kary middle school</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
-        <v>10500</v>
+        <v>8500</v>
       </c>
       <c r="I210" s="2" t="n">
-        <v>9135</v>
+        <v>8398</v>
       </c>
       <c r="J210" s="3" t="n">
-        <v>45814</v>
+        <v>45205</v>
       </c>
       <c r="K210" s="3" t="n">
-        <v>46120</v>
+        <v>45308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RC/22012034843705 — cc road pitu ke ghar se fourlane ki oar</t>
+          <t>1732003011/RC/22012034662300 — NITAYA MATA MANDIR SE GIRDHAR PATEL KE MAKAN KI AUR C C ROAD NALI NIRMAN</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
-        <v>20900</v>
+        <v>23058</v>
       </c>
       <c r="I211" s="2" t="n">
-        <v>20358</v>
+        <v>22542</v>
       </c>
       <c r="J211" s="3" t="n">
-        <v>45856</v>
+        <v>45205</v>
       </c>
       <c r="K211" s="3" t="n">
-        <v>46120</v>
+        <v>45308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RC/43 — निटाया (पंच परमेश्‍वर) कुब्‍जाबाई के मकान से खूटिया बाबा की ओर सी.सी. रोड निर्माण</t>
+          <t>1732003011/RC/22012034662304 — NITAYA SHREE MANGAL KE GHAR SE FOURLEN KI AUR C C ROAD NIRMAN</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
-        <v>78013</v>
+        <v>37600</v>
       </c>
       <c r="I212" s="2" t="n">
-        <v>39502</v>
+        <v>37570</v>
       </c>
       <c r="J212" s="3" t="n">
-        <v>40993</v>
+        <v>45205</v>
       </c>
       <c r="K212" s="3" t="n">
-        <v>41113</v>
+        <v>45307</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RS/22012034309962 — निटाया ४ सार्व‍जनिक नाडेप निर्माण</t>
+          <t>1732003011/RC/22012034670601 — NITAYA PANCHAYAT BHAVAN PARISAR SE MUKHYA SADAK TAK C C ROAD</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
-        <v>37540</v>
+        <v>12665</v>
       </c>
       <c r="I213" s="2" t="n">
-        <v>36642</v>
+        <v>12340</v>
       </c>
       <c r="J213" s="3" t="n">
-        <v>42712</v>
+        <v>45296</v>
       </c>
       <c r="K213" s="3" t="n">
-        <v>43033</v>
+        <v>45327</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RS/22012034330023 — NITAYA TIOLET ROHANI/DHRUV KUMAR</t>
+          <t>1732003011/RC/22012034823928 — cc road purshotam patel ke ghar se giridhar patel ke ghar ki aur nitaya</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
-        <v>12000</v>
+        <v>42300</v>
       </c>
       <c r="I214" s="2" t="n">
-        <v>11847</v>
+        <v>41310</v>
       </c>
       <c r="J214" s="3" t="n">
-        <v>42812</v>
+        <v>45526</v>
       </c>
       <c r="K214" s="3" t="n">
-        <v>43020</v>
+        <v>45611</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RS/22012034332875 — NITAYA TOILET GOPENDRA /RADHACHARAN</t>
+          <t>1732003011/RC/22012034843703 — cc road sunderlal patel ke ghar se koop ki oar</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
-        <v>12000</v>
+        <v>10500</v>
       </c>
       <c r="I215" s="2" t="n">
-        <v>11847</v>
+        <v>9135</v>
       </c>
       <c r="J215" s="3" t="n">
-        <v>42812</v>
+        <v>45814</v>
       </c>
       <c r="K215" s="3" t="n">
-        <v>43020</v>
+        <v>46120</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RS/22012034334137 — NITAYA Toilet Mishrabai/babulal</t>
+          <t>1732003011/RC/22012034843705 — cc road pitu ke ghar se fourlane ki oar</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
-        <v>12000</v>
+        <v>20900</v>
       </c>
       <c r="I216" s="2" t="n">
-        <v>11847</v>
+        <v>20358</v>
       </c>
       <c r="J216" s="3" t="n">
-        <v>42819</v>
+        <v>45856</v>
       </c>
       <c r="K216" s="3" t="n">
-        <v>43020</v>
+        <v>46120</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RS/22012034334175 — NITAYA Toilet Radheshyam/Garibdas</t>
+          <t>1732003011/RC/43 — निटाया (पंच परमेश्‍वर) कुब्‍जाबाई के मकान से खूटिया बाबा की ओर सी.सी. रोड निर्माण</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
-        <v>12000</v>
+        <v>78013</v>
       </c>
       <c r="I217" s="2" t="n">
-        <v>11847</v>
+        <v>39502</v>
       </c>
       <c r="J217" s="3" t="n">
-        <v>42819</v>
+        <v>40993</v>
       </c>
       <c r="K217" s="3" t="n">
-        <v>43020</v>
+        <v>41113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RS/22012034334204 — NITAYA  TOILET SIYASARAN SARATHE</t>
+          <t>1732003011/RS/22012034309962 — निटाया ४ सार्व‍जनिक नाडेप निर्माण</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
-        <v>12000</v>
+        <v>37540</v>
       </c>
       <c r="I218" s="2" t="n">
-        <v>11847</v>
+        <v>36642</v>
       </c>
       <c r="J218" s="3" t="n">
-        <v>42819</v>
+        <v>42712</v>
       </c>
       <c r="K218" s="3" t="n">
-        <v>43020</v>
+        <v>43033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RS/22012034334208 — NITAYA TOILET RAMVILAS/ IMRATLAL CHANDRAPURA</t>
+          <t>1732003011/RS/22012034330023 — NITAYA TIOLET ROHANI/DHRUV KUMAR</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I219" s="2" t="n">
-        <v>11877</v>
+        <v>11847</v>
       </c>
       <c r="J219" s="3" t="n">
-        <v>42819</v>
+        <v>42812</v>
       </c>
       <c r="K219" s="3" t="n">
-        <v>43317</v>
+        <v>43020</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RS/22012034334722 — NITAYA Toilet JUGALKISHORE/CHAMPALAL</t>
+          <t>1732003011/RS/22012034332875 — NITAYA TOILET GOPENDRA /RADHACHARAN</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I220" s="2" t="n">
-        <v>11937</v>
+        <v>11847</v>
       </c>
       <c r="J220" s="3" t="n">
-        <v>42882</v>
+        <v>42812</v>
       </c>
       <c r="K220" s="3" t="n">
         <v>43020</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RS/22012034334747 — NITAYA Toilet Chandramohan/Rabuda chandrpura</t>
+          <t>1732003011/RS/22012034334137 — NITAYA Toilet Mishrabai/babulal</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I221" s="2" t="n">
-        <v>11877</v>
+        <v>11847</v>
       </c>
       <c r="J221" s="3" t="n">
         <v>42819</v>
       </c>
       <c r="K221" s="3" t="n">
         <v>43020</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RS/22012034334749 — NITAYA Toilet JAYNARAYAN/GANGARAM chandrapura</t>
+          <t>1732003011/RS/22012034334175 — NITAYA Toilet Radheshyam/Garibdas</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I222" s="2" t="n">
         <v>11847</v>
       </c>
       <c r="J222" s="3" t="n">
         <v>42819</v>
       </c>
       <c r="K222" s="3" t="n">
         <v>43020</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RS/22012034334854 — NITAYA Toilet Jagdish/ramdayal chandrapura</t>
+          <t>1732003011/RS/22012034334204 — NITAYA  TOILET SIYASARAN SARATHE</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I223" s="2" t="n">
-        <v>11937</v>
+        <v>11847</v>
       </c>
       <c r="J223" s="3" t="n">
-        <v>42854</v>
+        <v>42819</v>
       </c>
       <c r="K223" s="3" t="n">
         <v>43020</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RS/22012034336869 — NITAYA Toilet Sharad Kumar /Jagdish</t>
+          <t>1732003011/RS/22012034334208 — NITAYA TOILET RAMVILAS/ IMRATLAL CHANDRAPURA</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I224" s="2" t="n">
-        <v>11937</v>
+        <v>11877</v>
       </c>
       <c r="J224" s="3" t="n">
-        <v>42833</v>
+        <v>42819</v>
       </c>
       <c r="K224" s="3" t="n">
-        <v>43020</v>
+        <v>43317</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RS/22012034336888 — NITAYA Toilet Arun/Chotelal patel</t>
+          <t>1732003011/RS/22012034334722 — NITAYA Toilet JUGALKISHORE/CHAMPALAL</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I225" s="2" t="n">
         <v>11937</v>
       </c>
       <c r="J225" s="3" t="n">
-        <v>42833</v>
+        <v>42882</v>
       </c>
       <c r="K225" s="3" t="n">
         <v>43020</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RS/22012034337122 — NITAYA Toilet Heeralal/ramprasad chandrapura</t>
+          <t>1732003011/RS/22012034334747 — NITAYA Toilet Chandramohan/Rabuda chandrpura</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I226" s="2" t="n">
-        <v>0</v>
+        <v>11877</v>
       </c>
       <c r="J226" s="3" t="n">
-        <v>42794</v>
-[...1 lines deleted...]
-      <c r="K226" s="3"/>
+        <v>42819</v>
+      </c>
+      <c r="K226" s="3" t="n">
+        <v>43020</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RS/22012034440500 — NADEP NIRMAN BAJRANG MANDIR KE PAAS</t>
+          <t>1732003011/RS/22012034334749 — NITAYA Toilet JAYNARAYAN/GANGARAM chandrapura</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I227" s="2" t="n">
-        <v>0</v>
+        <v>11847</v>
       </c>
       <c r="J227" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K227" s="3"/>
+        <v>42819</v>
+      </c>
+      <c r="K227" s="3" t="n">
+        <v>43020</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RS/22012034440501 — NADEP NIRMAN SHANKAR MANDIR KE PAAS</t>
+          <t>1732003011/RS/22012034334854 — NITAYA Toilet Jagdish/ramdayal chandrapura</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I228" s="2" t="n">
-        <v>0</v>
+        <v>11937</v>
       </c>
       <c r="J228" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K228" s="3"/>
+        <v>42854</v>
+      </c>
+      <c r="K228" s="3" t="n">
+        <v>43020</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RS/22012034440502 — NADEP NIRMAN MATA MANDIR, NAVEEN MANGAL BHAWAN KE PAAS</t>
+          <t>1732003011/RS/22012034336869 — NITAYA Toilet Sharad Kumar /Jagdish</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I229" s="2" t="n">
-        <v>0</v>
+        <v>11937</v>
       </c>
       <c r="J229" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K229" s="3"/>
+        <v>42833</v>
+      </c>
+      <c r="K229" s="3" t="n">
+        <v>43020</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RS/22012034440503 — NADEP NIRMAN YOGENDRA KE GHAR   KE PAAS</t>
+          <t>1732003011/RS/22012034336888 — NITAYA Toilet Arun/Chotelal patel</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I230" s="2" t="n">
-        <v>0</v>
+        <v>11937</v>
       </c>
       <c r="J230" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K230" s="3"/>
+        <v>42833</v>
+      </c>
+      <c r="K230" s="3" t="n">
+        <v>43020</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RS/22012034440504 — NADEP NIRMAN PANCHAYAT BHAWAN KE PAAS</t>
+          <t>1732003011/RS/22012034337122 — NITAYA Toilet Heeralal/ramprasad chandrapura</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I231" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J231" s="3" t="n">
-        <v>43491</v>
+        <v>42794</v>
       </c>
       <c r="K231" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RS/22012034440505 — NADEP NIRMAN KASTURBA AADARSH BALIKA ASHRAM GATE KE PAAS</t>
+          <t>1732003011/RS/22012034440500 — NADEP NIRMAN BAJRANG MANDIR KE PAAS</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I232" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J232" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K232" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RS/22012034440506 — NADEP NIRMAN SURESH KAHAR KE GHAR  KE PAAS</t>
+          <t>1732003011/RS/22012034440501 — NADEP NIRMAN SHANKAR MANDIR KE PAAS</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I233" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J233" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K233" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RS/22012034440508 — NADEP NIRMANMANGAL SINGH KE GHAR  KE PAAS</t>
+          <t>1732003011/RS/22012034440502 — NADEP NIRMAN MATA MANDIR, NAVEEN MANGAL BHAWAN KE PAAS</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I234" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J234" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K234" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RS/22012034478926 — Nitaya me nadep nirman karya panchayat ke pass</t>
+          <t>1732003011/RS/22012034440503 — NADEP NIRMAN YOGENDRA KE GHAR   KE PAAS</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
-        <v>22082.26</v>
+        <v>0</v>
       </c>
       <c r="I235" s="2" t="n">
-        <v>19095</v>
+        <v>0</v>
       </c>
       <c r="J235" s="3" t="n">
-        <v>43883</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K235" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RS/22012034478927 — Nitaya me nadep nirman karya hanuman mandir ke pass</t>
+          <t>1732003011/RS/22012034440504 — NADEP NIRMAN PANCHAYAT BHAWAN KE PAAS</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
-        <v>22082.26</v>
+        <v>0</v>
       </c>
       <c r="I236" s="2" t="n">
-        <v>19226</v>
+        <v>0</v>
       </c>
       <c r="J236" s="3" t="n">
-        <v>43911</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K236" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RS/22012034478928 — Nitaya me nadep nirman karya bhero baba ke pass</t>
+          <t>1732003011/RS/22012034440505 — NADEP NIRMAN KASTURBA AADARSH BALIKA ASHRAM GATE KE PAAS</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
-        <v>22082.26</v>
+        <v>0</v>
       </c>
       <c r="I237" s="2" t="n">
-        <v>7398</v>
+        <v>0</v>
       </c>
       <c r="J237" s="3" t="n">
-        <v>43910</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K237" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
-          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RS/22012034478929 — Tarondadhana me nadep Norman karya Mangal bhavan ke pass</t>
+          <t>1732003011/RS/22012034440506 — NADEP NIRMAN SURESH KAHAR KE GHAR  KE PAAS</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
-        <v>22082.26</v>
+        <v>0</v>
       </c>
       <c r="I238" s="2" t="n">
-        <v>19248</v>
+        <v>0</v>
       </c>
       <c r="J238" s="3" t="n">
-        <v>43883</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K238" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RS/22012034478930 — tarondadhana me nadep nirman karya chotelal ke ghar ke pass</t>
+          <t>1732003011/RS/22012034440508 — NADEP NIRMANMANGAL SINGH KE GHAR  KE PAAS</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
-        <v>22082.26</v>
+        <v>0</v>
       </c>
       <c r="I239" s="2" t="n">
-        <v>19150</v>
+        <v>0</v>
       </c>
       <c r="J239" s="3" t="n">
-        <v>43883</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K239" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RS/22012034510300 — Samudayik swachhata parisar nriman e-kash ke pass nitaya</t>
+          <t>1732003011/RS/22012034478926 — Nitaya me nadep nirman karya panchayat ke pass</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
-        <v>72833</v>
+        <v>22082.26</v>
       </c>
       <c r="I240" s="2" t="n">
-        <v>43590</v>
+        <v>19095</v>
       </c>
       <c r="J240" s="3" t="n">
-        <v>44260</v>
+        <v>43883</v>
       </c>
       <c r="K240" s="3" t="n">
-        <v>44695</v>
+        <v>44170</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RS/22012034621819 — Nitaya - Samudayik Nadep - D.P. ke pass</t>
+          <t>1732003011/RS/22012034478927 — Nitaya me nadep nirman karya hanuman mandir ke pass</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
-        <v>4239</v>
+        <v>22082.26</v>
       </c>
       <c r="I241" s="2" t="n">
-        <v>3474</v>
+        <v>19226</v>
       </c>
       <c r="J241" s="3" t="n">
-        <v>44526</v>
+        <v>43911</v>
       </c>
       <c r="K241" s="3" t="n">
-        <v>44576</v>
+        <v>44308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RS/22012034621851 — gram tarondadhana nadep nirman puliya ke pass</t>
+          <t>1732003011/RS/22012034478928 — Nitaya me nadep nirman karya bhero baba ke pass</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
-        <v>0</v>
+        <v>22082.26</v>
       </c>
       <c r="I242" s="2" t="n">
-        <v>0</v>
+        <v>7398</v>
       </c>
       <c r="J242" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K242" s="3"/>
+        <v>43910</v>
+      </c>
+      <c r="K242" s="3" t="n">
+        <v>44669</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RS/22012034621852 — gram tarondadhana nadep nirman puliya ke pass</t>
+          <t>1732003011/RS/22012034478929 — Tarondadhana me nadep Norman karya Mangal bhavan ke pass</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
-        <v>4239</v>
+        <v>22082.26</v>
       </c>
       <c r="I243" s="2" t="n">
-        <v>3474</v>
+        <v>19248</v>
       </c>
       <c r="J243" s="3" t="n">
-        <v>44526</v>
+        <v>43883</v>
       </c>
       <c r="K243" s="3" t="n">
-        <v>44576</v>
+        <v>44308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RS/22012034621856 — gra nitaya nadep nirman aashram ke pass</t>
+          <t>1732003011/RS/22012034478930 — tarondadhana me nadep nirman karya chotelal ke ghar ke pass</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
-        <v>4239</v>
+        <v>22082.26</v>
       </c>
       <c r="I244" s="2" t="n">
-        <v>3474</v>
+        <v>19150</v>
       </c>
       <c r="J244" s="3" t="n">
-        <v>44526</v>
+        <v>43883</v>
       </c>
       <c r="K244" s="3" t="n">
-        <v>44576</v>
+        <v>44308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RS/22012034643728 — nadep nirman nale ke pass</t>
+          <t>1732003011/RS/22012034510300 — Samudayik swachhata parisar nriman e-kash ke pass nitaya</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
-        <v>0</v>
+        <v>72833</v>
       </c>
       <c r="I245" s="2" t="n">
-        <v>0</v>
+        <v>43590</v>
       </c>
       <c r="J245" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K245" s="3"/>
+        <v>44260</v>
+      </c>
+      <c r="K245" s="3" t="n">
+        <v>44695</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RS/22012034643730 — nadep nirman nale ke pass</t>
+          <t>1732003011/RS/22012034621819 — Nitaya - Samudayik Nadep - D.P. ke pass</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
-        <v>0</v>
+        <v>4239</v>
       </c>
       <c r="I246" s="2" t="n">
-        <v>0</v>
+        <v>3474</v>
       </c>
       <c r="J246" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K246" s="3"/>
+        <v>44526</v>
+      </c>
+      <c r="K246" s="3" t="n">
+        <v>44576</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RS/22012034643738 — nadep nirman main road side</t>
+          <t>1732003011/RS/22012034621851 — gram tarondadhana nadep nirman puliya ke pass</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I247" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J247" s="3" t="n">
-        <v>44471</v>
+        <v>44300</v>
       </c>
       <c r="K247" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RS/22012034643747 — nadep nirmann kary school ke pass</t>
+          <t>1732003011/RS/22012034621852 — gram tarondadhana nadep nirman puliya ke pass</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
-        <v>0</v>
+        <v>4239</v>
       </c>
       <c r="I248" s="2" t="n">
-        <v>0</v>
+        <v>3474</v>
       </c>
       <c r="J248" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K248" s="3"/>
+        <v>44526</v>
+      </c>
+      <c r="K248" s="3" t="n">
+        <v>44576</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RS/22012034685413 — CTR-rcc nali nirman rammohan ke ghar se  CSC ki aur</t>
+          <t>1732003011/RS/22012034621856 — gra nitaya nadep nirman aashram ke pass</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
-        <v>4138</v>
+        <v>4239</v>
       </c>
       <c r="I249" s="2" t="n">
-        <v>3867.5</v>
+        <v>3474</v>
       </c>
       <c r="J249" s="3" t="n">
-        <v>45086</v>
+        <v>44526</v>
       </c>
       <c r="K249" s="3" t="n">
-        <v>45104</v>
+        <v>44576</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
-          <t>1732003011/RS/22012034685415 — CTR-rcc nali nirman babuji patel ke ghar se puliya ki aur</t>
+          <t>1732003011/RS/22012034643728 — nadep nirman nale ke pass</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
-        <v>18244</v>
+        <v>0</v>
       </c>
       <c r="I250" s="2" t="n">
-        <v>18011.5</v>
+        <v>0</v>
       </c>
       <c r="J250" s="3" t="n">
-        <v>45086</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K250" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
-          <t>1732003011/SK/1066 — Bharat Nirman Rajeev Gandhi Sewa Kendra,NITAYA</t>
+          <t>1732003011/RS/22012034643730 — nadep nirman nale ke pass</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
-        <v>120193</v>
+        <v>0</v>
       </c>
       <c r="I251" s="2" t="n">
-        <v>118789</v>
+        <v>0</v>
       </c>
       <c r="J251" s="3" t="n">
-        <v>41545</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K251" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
-          <t>1732003011/WC/22012034521025 — Rain water harvesting panchayat bhavan nitaya</t>
+          <t>1732003011/RS/22012034643738 — nadep nirman main road side</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
-        <v>31352.13</v>
+        <v>0</v>
       </c>
       <c r="I252" s="2" t="n">
-        <v>28478</v>
+        <v>0</v>
       </c>
       <c r="J252" s="3" t="n">
-        <v>43908</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K252" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
-          <t>1732003011/WC/22012034521026 — gp nitaya rain water harvesting in e kaksh</t>
+          <t>1732003011/RS/22012034643747 — nadep nirmann kary school ke pass</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
-        <v>31352.13</v>
+        <v>0</v>
       </c>
       <c r="I253" s="2" t="n">
-        <v>28516</v>
+        <v>0</v>
       </c>
       <c r="J253" s="3" t="n">
-        <v>43876</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K253" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
-          <t>1732003011/WC/22012034521027 — gp nitaya rain water harvesting in aaganbadi bhavan</t>
+          <t>1732003011/RS/22012034685413 — CTR-rcc nali nirman rammohan ke ghar se  CSC ki aur</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
-        <v>13427.24</v>
+        <v>4138</v>
       </c>
       <c r="I254" s="2" t="n">
-        <v>0</v>
+        <v>3867.5</v>
       </c>
       <c r="J254" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K254" s="3"/>
+        <v>45086</v>
+      </c>
+      <c r="K254" s="3" t="n">
+        <v>45104</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
-          <t>1732003011/WC/22012034521028 — rain water harvesting in PS school gp nitaya</t>
+          <t>1732003011/RS/22012034685415 — CTR-rcc nali nirman babuji patel ke ghar se puliya ki aur</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
-        <v>0</v>
+        <v>18244</v>
       </c>
       <c r="I255" s="2" t="n">
-        <v>0</v>
+        <v>18011.5</v>
       </c>
       <c r="J255" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K255" s="3"/>
+        <v>45086</v>
+      </c>
+      <c r="K255" s="3" t="n">
+        <v>45128</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
-          <t>1732003011/WC/22012034521029 — gp nitaya rain water harvesting in Mangal bhavan</t>
+          <t>1732003011/SK/1066 — Bharat Nirman Rajeev Gandhi Sewa Kendra,NITAYA</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
-        <v>0</v>
+        <v>120193</v>
       </c>
       <c r="I256" s="2" t="n">
-        <v>0</v>
+        <v>118789</v>
       </c>
       <c r="J256" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K256" s="3"/>
+        <v>41545</v>
+      </c>
+      <c r="K256" s="3" t="n">
+        <v>42465</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
-          <t>1732003011/WC/22012034521032 — gp nitaya rain water harvesting in PS school chandrapura</t>
+          <t>1732003011/WC/22012034521025 — Rain water harvesting panchayat bhavan nitaya</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
-        <v>0</v>
+        <v>31352.13</v>
       </c>
       <c r="I257" s="2" t="n">
-        <v>0</v>
+        <v>28478</v>
       </c>
       <c r="J257" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K257" s="3"/>
+        <v>43908</v>
+      </c>
+      <c r="K257" s="3" t="n">
+        <v>44170</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
-          <t>1732003011/WC/22012034551511 — recharge pit managal bhawan ke pass taronddhana</t>
+          <t>1732003011/WC/22012034521026 — gp nitaya rain water harvesting in e kaksh</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
-        <v>14283.77</v>
+        <v>31352.13</v>
       </c>
       <c r="I258" s="2" t="n">
-        <v>0</v>
+        <v>28516</v>
       </c>
       <c r="J258" s="3" t="n">
-        <v>43952</v>
-[...1 lines deleted...]
-      <c r="K258" s="3"/>
+        <v>43876</v>
+      </c>
+      <c r="K258" s="3" t="n">
+        <v>44170</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
-          <t>1732003011/WC/22012034551512 — recharge pit bhairav baba ke nitaya pass</t>
+          <t>1732003011/WC/22012034521027 — gp nitaya rain water harvesting in aaganbadi bhavan</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
-        <v>14283.77</v>
+        <v>13427.24</v>
       </c>
       <c r="I259" s="2" t="n">
-        <v>9690</v>
+        <v>0</v>
       </c>
       <c r="J259" s="3" t="n">
-        <v>43988</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K259" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
-          <t>1732003011/WC/22012034691709 — CTR-recharge pit handpump ke pass mangal bhawan taronddhana nitaya</t>
+          <t>1732003011/WC/22012034521028 — rain water harvesting in PS school gp nitaya</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
-        <v>14467.3</v>
+        <v>0</v>
       </c>
       <c r="I260" s="2" t="n">
-        <v>4014</v>
+        <v>0</v>
       </c>
       <c r="J260" s="3" t="n">
-        <v>44526</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K260" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
-          <t>1732003011/WC/22012034691713 — CTR-recharge pit primary school nitaya</t>
+          <t>1732003011/WC/22012034521029 — gp nitaya rain water harvesting in Mangal bhavan</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
-        <v>14467.3</v>
+        <v>0</v>
       </c>
       <c r="I261" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J261" s="3" t="n">
-        <v>44300</v>
+        <v>43740</v>
       </c>
       <c r="K261" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
-          <t>1732003011/WC/22012034878435 — puliya nirman men get ke pass</t>
+          <t>1732003011/WC/22012034521032 — gp nitaya rain water harvesting in PS school chandrapura</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I262" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J262" s="3" t="n">
-        <v>44300</v>
+        <v>43740</v>
       </c>
       <c r="K262" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
-          <t>1732003011/WC/22012034878436 — puliya nirman men get ke pass</t>
+          <t>1732003011/WC/22012034551511 — recharge pit managal bhawan ke pass taronddhana</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
-        <v>16125</v>
+        <v>14283.77</v>
       </c>
       <c r="I263" s="2" t="n">
-        <v>15826</v>
+        <v>0</v>
       </c>
       <c r="J263" s="3" t="n">
-        <v>44526</v>
-[...3 lines deleted...]
-      </c>
+        <v>43952</v>
+      </c>
+      <c r="K263" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
-          <t>1732003011/WC/22012034878443 — puliya nirman school ke pass</t>
+          <t>1732003011/WC/22012034551512 — recharge pit bhairav baba ke nitaya pass</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
-        <v>16125</v>
+        <v>14283.77</v>
       </c>
       <c r="I264" s="2" t="n">
-        <v>15826</v>
+        <v>9690</v>
       </c>
       <c r="J264" s="3" t="n">
-        <v>44526</v>
+        <v>43988</v>
       </c>
       <c r="K264" s="3" t="n">
-        <v>44576</v>
+        <v>44632</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
-          <t>1732003011/WC/22012034960606 — CTR-Flood channel for community mangal singh ke ghar se piche se csc ki aur nitaya</t>
+          <t>1732003011/WC/22012034691709 — CTR-recharge pit handpump ke pass mangal bhawan taronddhana nitaya</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
-        <v>47680.3</v>
+        <v>14467.3</v>
       </c>
       <c r="I265" s="2" t="n">
-        <v>30600</v>
+        <v>4014</v>
       </c>
       <c r="J265" s="3" t="n">
-        <v>44694</v>
+        <v>44526</v>
       </c>
       <c r="K265" s="3" t="n">
-        <v>45308</v>
+        <v>45081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
-          <t>1732003011/WC/22012034983600 — CTR- Flood channel for community hanuman ji ke mandir ke pass se bade nale ki aor</t>
+          <t>1732003011/WC/22012034691713 — CTR-recharge pit primary school nitaya</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
-        <v>72039.12</v>
+        <v>14467.3</v>
       </c>
       <c r="I266" s="2" t="n">
-        <v>58680</v>
+        <v>0</v>
       </c>
       <c r="J266" s="3" t="n">
-        <v>44715</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K266" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
-          <t>1732003011/WC/22012034983603 — CTR- Flood channel for community main road se nale ki aor chandrapura</t>
+          <t>1732003011/WC/22012034878435 — puliya nirman men get ke pass</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
-        <v>53367</v>
+        <v>0</v>
       </c>
       <c r="I267" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J267" s="3" t="n">
-        <v>44665</v>
+        <v>44300</v>
       </c>
       <c r="K267" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
-          <t>1732003011/WC/22012035183947 — CTR-Rcc nali nriman gangabai ke ghar se shivnath ke ghar ki oar</t>
+          <t>1732003011/WC/22012034878436 — puliya nirman men get ke pass</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
-        <v>22400</v>
+        <v>16125</v>
       </c>
       <c r="I268" s="2" t="n">
-        <v>22047</v>
+        <v>15826</v>
       </c>
       <c r="J268" s="3" t="n">
-        <v>45359</v>
+        <v>44526</v>
       </c>
       <c r="K268" s="3" t="n">
-        <v>45611</v>
+        <v>44559</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
-          <t>1732003011/WC/22012035207433 — CTR plantation panchayat campus nitaya</t>
+          <t>1732003011/WC/22012034878443 — puliya nirman school ke pass</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
-        <v>453563.17</v>
+        <v>16125</v>
       </c>
       <c r="I269" s="2" t="n">
-        <v>116640</v>
+        <v>15826</v>
       </c>
       <c r="J269" s="3" t="n">
-        <v>45485</v>
+        <v>44526</v>
       </c>
       <c r="K269" s="3" t="n">
-        <v>46164</v>
+        <v>44576</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
-          <t>1732003011/WC/22012035280477 — CTR samudayik sok pit nirmaan panchayat bhavan nitaya</t>
+          <t>1732003011/WC/22012034960606 — CTR-Flood channel for community mangal singh ke ghar se piche se csc ki aur nitaya</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
-        <v>5274</v>
+        <v>47680.3</v>
       </c>
       <c r="I270" s="2" t="n">
-        <v>4437</v>
+        <v>30600</v>
       </c>
       <c r="J270" s="3" t="n">
-        <v>45772</v>
+        <v>44694</v>
       </c>
       <c r="K270" s="3" t="n">
-        <v>45846</v>
+        <v>45308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C271" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D271" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+        </is>
+      </c>
+      <c r="E271" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+        </is>
+      </c>
+      <c r="F271" s="1" t="inlineStr">
+        <is>
+          <t>1732003011/WC/22012034983600 — CTR- Flood channel for community hanuman ji ke mandir ke pass se bade nale ki aor</t>
+        </is>
+      </c>
+      <c r="G271" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H271" s="2" t="n">
+        <v>72039.12</v>
+      </c>
+      <c r="I271" s="2" t="n">
+        <v>58680</v>
+      </c>
+      <c r="J271" s="3" t="n">
+        <v>44715</v>
+      </c>
+      <c r="K271" s="3" t="n">
+        <v>45717</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
+      <c r="A272" s="1" t="inlineStr">
+        <is>
+          <t>HOSHANGABAD</t>
+        </is>
+      </c>
+      <c r="B272" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C272" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D272" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+        </is>
+      </c>
+      <c r="E272" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+        </is>
+      </c>
+      <c r="F272" s="1" t="inlineStr">
+        <is>
+          <t>1732003011/WC/22012034983603 — CTR- Flood channel for community main road se nale ki aor chandrapura</t>
+        </is>
+      </c>
+      <c r="G272" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H272" s="2" t="n">
+        <v>53367</v>
+      </c>
+      <c r="I272" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J272" s="3" t="n">
+        <v>44665</v>
+      </c>
+      <c r="K272" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
+      <c r="A273" s="1" t="inlineStr">
+        <is>
+          <t>HOSHANGABAD</t>
+        </is>
+      </c>
+      <c r="B273" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C273" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D273" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+        </is>
+      </c>
+      <c r="E273" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+        </is>
+      </c>
+      <c r="F273" s="1" t="inlineStr">
+        <is>
+          <t>1732003011/WC/22012035183947 — CTR-Rcc nali nriman gangabai ke ghar se shivnath ke ghar ki oar</t>
+        </is>
+      </c>
+      <c r="G273" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H273" s="2" t="n">
+        <v>22400</v>
+      </c>
+      <c r="I273" s="2" t="n">
+        <v>22047</v>
+      </c>
+      <c r="J273" s="3" t="n">
+        <v>45359</v>
+      </c>
+      <c r="K273" s="3" t="n">
+        <v>45611</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
+      <c r="A274" s="1" t="inlineStr">
+        <is>
+          <t>HOSHANGABAD</t>
+        </is>
+      </c>
+      <c r="B274" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C274" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D274" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E274" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F274" s="1" t="inlineStr">
+        <is>
+          <t>1732003011/WC/22012035207433 — CTR plantation panchayat campus nitaya</t>
+        </is>
+      </c>
+      <c r="G274" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H274" s="2" t="n">
+        <v>453563.17</v>
+      </c>
+      <c r="I274" s="2" t="n">
+        <v>116640</v>
+      </c>
+      <c r="J274" s="3" t="n">
+        <v>45485</v>
+      </c>
+      <c r="K274" s="3" t="n">
+        <v>46164</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
+      <c r="A275" s="1" t="inlineStr">
+        <is>
+          <t>HOSHANGABAD</t>
+        </is>
+      </c>
+      <c r="B275" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C275" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D275" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+        </is>
+      </c>
+      <c r="E275" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F275" s="1" t="inlineStr">
+        <is>
+          <t>1732003011/WC/22012035280477 — CTR samudayik sok pit nirmaan panchayat bhavan nitaya</t>
+        </is>
+      </c>
+      <c r="G275" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H275" s="2" t="n">
+        <v>5274</v>
+      </c>
+      <c r="I275" s="2" t="n">
+        <v>4437</v>
+      </c>
+      <c r="J275" s="3" t="n">
+        <v>45772</v>
+      </c>
+      <c r="K275" s="3" t="n">
+        <v>45846</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
+      <c r="A276" s="1" t="inlineStr">
+        <is>
+          <t>HOSHANGABAD</t>
+        </is>
+      </c>
+      <c r="B276" s="1" t="inlineStr">
+        <is>
           <t>2008-2009</t>
         </is>
       </c>
-      <c r="C271" s="1" t="inlineStr">
+      <c r="C276" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D271" s="1" t="inlineStr">
+      <c r="D276" s="1" t="inlineStr">
         <is>
           <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
         </is>
       </c>
-      <c r="E271" s="1" t="inlineStr">
+      <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
-      <c r="F271" s="1" t="inlineStr">
+      <c r="F276" s="1" t="inlineStr">
         <is>
           <t>1732003011/WC/25 — निटाया निर्मल नीर</t>
         </is>
       </c>
-      <c r="G271" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H271" s="2" t="n">
+      <c r="G276" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H276" s="2" t="n">
         <v>210000</v>
       </c>
-      <c r="I271" s="2" t="n">
+      <c r="I276" s="2" t="n">
         <v>62276.2</v>
       </c>
-      <c r="J271" s="3" t="n">
+      <c r="J276" s="3" t="n">
         <v>39841</v>
       </c>
-      <c r="K271" s="3" t="n">
+      <c r="K276" s="3" t="n">
         <v>40268</v>
       </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
+      <c r="A277" s="1" t="inlineStr">
+        <is>
+          <t>HOSHANGABAD</t>
+        </is>
+      </c>
+      <c r="B277" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C277" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D277" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E277" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F277" s="1" t="inlineStr">
+        <is>
+          <t>1732003011/WC/VB/YD/22012035335701 — Roof top rain wat. har. str. in gov/panchayat bldg panchayat bhawan nitaya</t>
+        </is>
+      </c>
+      <c r="G277" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H277" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I277" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J277" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K277" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>