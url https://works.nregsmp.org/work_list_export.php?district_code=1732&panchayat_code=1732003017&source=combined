--- v0 (2026-09-09)
+++ v1 (2026-10-27)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K283"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-09 14:48:05</t>
+          <t>Exported on: 2026-10-27 13:29:57</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: NARMADAPURAM</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -5190,51 +5190,51 @@
       <c r="J112" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K112" s="3" t="n">
         <v>46065</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
           <t>1732003017/IF/IAY/5116493 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118145850</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I113" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>45757</v>
@@ -5288,51 +5288,51 @@
       <c r="J114" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K114" s="3" t="n">
         <v>46136</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F115" s="1" t="inlineStr">
         <is>
           <t>1732003017/IF/IAY/5122899 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117823773</t>
         </is>
       </c>
       <c r="G115" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H115" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I115" s="2" t="n">
         <v>14094</v>
       </c>
       <c r="J115" s="3" t="n">
         <v>45883</v>
@@ -5580,51 +5580,51 @@
       <c r="J120" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K120" s="3" t="n">
         <v>46016</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
           <t>1732003017/IF/IAY/5608036 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118067184</t>
         </is>
       </c>
       <c r="G121" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H121" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I121" s="2" t="n">
         <v>12499</v>
       </c>
       <c r="J121" s="3" t="n">
         <v>45869</v>
@@ -5774,1060 +5774,1060 @@
       <c r="J124" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K124" s="3" t="n">
         <v>46136</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
           <t>1732003017/IF/IAY/5687740 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119526634</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I125" s="2" t="n">
         <v>22678</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>45883</v>
       </c>
       <c r="K125" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
           <t>1732003017/IF/IAY/5803948 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123418680</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I126" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J126" s="3" t="n">
         <v>45939</v>
       </c>
       <c r="K126" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
           <t>1732003017/IF/IAY/5902725 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118145550</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I127" s="2" t="n">
-        <v>1827</v>
+        <v>8127</v>
       </c>
       <c r="J127" s="3" t="n">
         <v>46156</v>
       </c>
       <c r="K127" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
           <t>1732003017/IF/IAY/5903148 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118145665</t>
         </is>
       </c>
       <c r="G128" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H128" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I128" s="2" t="n">
-        <v>4200</v>
+        <v>6300</v>
       </c>
       <c r="J128" s="3" t="n">
         <v>46055</v>
       </c>
       <c r="K128" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
           <t>1732003017/IF/IAY/5906186 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119952668</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J129" s="3" t="n">
         <v>46055</v>
       </c>
       <c r="K129" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
           <t>1732003017/IF/IAY/5907371 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123825412</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I130" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J130" s="3" t="n">
         <v>46055</v>
       </c>
       <c r="K130" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
           <t>1732003017/IF/IAY/5907382 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118145097</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I131" s="2" t="n">
-        <v>11235</v>
+        <v>19635</v>
       </c>
       <c r="J131" s="3" t="n">
         <v>46156</v>
       </c>
       <c r="K131" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
           <t>1732003017/IF/IAY/5916274 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118163121</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I132" s="2" t="n">
-        <v>15921</v>
+        <v>23121</v>
       </c>
       <c r="J132" s="3" t="n">
         <v>46135</v>
       </c>
       <c r="K132" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
           <t>1732003017/IF/IAY/5917340 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119597509</t>
         </is>
       </c>
       <c r="G133" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H133" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I133" s="2" t="n">
-        <v>11235</v>
+        <v>17535</v>
       </c>
       <c r="J133" s="3" t="n">
         <v>46156</v>
       </c>
       <c r="K133" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
           <t>1732003017/IF/IAY/5917586 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122428275</t>
         </is>
       </c>
       <c r="G134" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H134" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I134" s="2" t="n">
-        <v>14094</v>
+        <v>23394</v>
       </c>
       <c r="J134" s="3" t="n">
         <v>46135</v>
       </c>
       <c r="K134" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
           <t>1732003017/IF/IAY/5918293 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118235703</t>
         </is>
       </c>
       <c r="G135" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H135" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I135" s="2" t="n">
-        <v>7308</v>
+        <v>15708</v>
       </c>
       <c r="J135" s="3" t="n">
         <v>46163</v>
       </c>
       <c r="K135" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
           <t>1732003017/IF/IAY/5918940 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120608878</t>
         </is>
       </c>
       <c r="G136" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H136" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I136" s="2" t="n">
-        <v>14367</v>
+        <v>22767</v>
       </c>
       <c r="J136" s="3" t="n">
         <v>46156</v>
       </c>
       <c r="K136" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
           <t>1732003017/IF/IAY/5919166 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117823699</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I137" s="2" t="n">
-        <v>14094</v>
+        <v>20394</v>
       </c>
       <c r="J137" s="3" t="n">
         <v>46156</v>
       </c>
       <c r="K137" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F138" s="1" t="inlineStr">
         <is>
           <t>1732003017/IF/IAY/5920123 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119601139</t>
         </is>
       </c>
       <c r="G138" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H138" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I138" s="2" t="n">
-        <v>2100</v>
+        <v>18900</v>
       </c>
       <c r="J138" s="3" t="n">
         <v>46055</v>
       </c>
       <c r="K138" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D139" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E139" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F139" s="1" t="inlineStr">
         <is>
           <t>1732003017/IF/IAY/5920660 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118112557</t>
         </is>
       </c>
       <c r="G139" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H139" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I139" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J139" s="3" t="n">
         <v>46191</v>
       </c>
       <c r="K139" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
           <t>1732003017/IF/IAY/5924171 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120609489</t>
         </is>
       </c>
       <c r="G140" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H140" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I140" s="2" t="n">
-        <v>9681</v>
+        <v>22281</v>
       </c>
       <c r="J140" s="3" t="n">
         <v>46156</v>
       </c>
       <c r="K140" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
           <t>1732003017/IF/IAY/5925893 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118067342</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I141" s="2" t="n">
-        <v>12267</v>
+        <v>18567</v>
       </c>
       <c r="J141" s="3" t="n">
         <v>46156</v>
       </c>
       <c r="K141" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
           <t>1732003017/IF/IAY/5928807 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119593112</t>
         </is>
       </c>
       <c r="G142" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H142" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I142" s="2" t="n">
-        <v>7332</v>
+        <v>26532</v>
       </c>
       <c r="J142" s="3" t="n">
         <v>46191</v>
       </c>
       <c r="K142" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
           <t>1732003017/IF/IAY/5928985 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118235840</t>
         </is>
       </c>
       <c r="G143" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H143" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I143" s="2" t="n">
         <v>14889</v>
       </c>
       <c r="J143" s="3" t="n">
         <v>46135</v>
       </c>
       <c r="K143" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
           <t>1732003017/IF/IAY/5929146 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149011601</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I144" s="2" t="n">
-        <v>15162</v>
+        <v>21462</v>
       </c>
       <c r="J144" s="3" t="n">
         <v>46156</v>
       </c>
       <c r="K144" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
           <t>1732003017/IF/IAY/5929693 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118165613</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I145" s="2" t="n">
-        <v>14094</v>
+        <v>22494</v>
       </c>
       <c r="J145" s="3" t="n">
         <v>46135</v>
       </c>
       <c r="K145" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F146" s="1" t="inlineStr">
         <is>
           <t>1732003017/IF/IAY/5931397 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128073534</t>
         </is>
       </c>
       <c r="G146" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H146" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I146" s="2" t="n">
-        <v>5505</v>
+        <v>24405</v>
       </c>
       <c r="J146" s="3" t="n">
         <v>46198</v>
       </c>
       <c r="K146" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -13063,51 +13063,51 @@
         <v>0</v>
       </c>
       <c r="J275" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K275" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
           <t>1732003017/WC/22012035208655 — Gram panchayat gurra me mata mandir bale handpump ke pass  lich pit nirman karya</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I276" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J276" s="3" t="n">
         <v>45451</v>