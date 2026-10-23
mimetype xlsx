--- v0 (2026-09-02)
+++ v1 (2026-10-23)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K279"/>
+  <dimension ref="A1:K280"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 05:05:13</t>
+          <t>Exported on: 2026-10-23 23:57:03</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: NARMADAPURAM</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -418,51 +418,51 @@
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Constr of Bharat Nirman Seva Kendra / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of Bharat Nirman Seva Kendra / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1732003025/AV/22012034591980 — bamhangaonkalan panchayat bhavan nirman</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>1999711.64</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>1158</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>44460</v>
@@ -5733,51 +5733,51 @@
       <c r="J123" s="3" t="n">
         <v>45615</v>
       </c>
       <c r="K123" s="3" t="n">
         <v>45719</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
           <t>1732003025/IF/IAY/4735785 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103655759</t>
         </is>
       </c>
       <c r="G124" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H124" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J124" s="3" t="n">
         <v>45558</v>
@@ -6956,239 +6956,239 @@
       <c r="J148" s="3" t="n">
         <v>45895</v>
       </c>
       <c r="K148" s="3" t="n">
         <v>46006</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
           <t>1732003025/IF/IAY/5875805 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116749857</t>
         </is>
       </c>
       <c r="G149" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H149" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I149" s="2" t="n">
-        <v>18294</v>
+        <v>24594</v>
       </c>
       <c r="J149" s="3" t="n">
         <v>46098</v>
       </c>
       <c r="K149" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
           <t>1732003025/IF/IAY/5909632 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117647117</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I150" s="2" t="n">
-        <v>20880</v>
+        <v>23280</v>
       </c>
       <c r="J150" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K150" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
           <t>1732003025/IF/IAY/5927208 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102356002</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H151" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I151" s="2" t="n">
-        <v>14040</v>
+        <v>23340</v>
       </c>
       <c r="J151" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K151" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
           <t>1732003025/IF/IAY/5931563 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117797818</t>
         </is>
       </c>
       <c r="G152" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H152" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I152" s="2" t="n">
-        <v>20880</v>
+        <v>23280</v>
       </c>
       <c r="J152" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K152" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
           <t>1732003025/IF/IAY/659620 — Construction of IAY House -IAY REG. NO. MP1079693</t>
         </is>
       </c>
       <c r="G153" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H153" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I153" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J153" s="3" t="n">
         <v>42809</v>
@@ -7485,51 +7485,51 @@
       <c r="J159" s="3" t="n">
         <v>42859</v>
       </c>
       <c r="K159" s="3" t="n">
         <v>43301</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
           <t>1732003025/IF/IAY/668028 — Construction of IAY House -IAY REG. NO. MP2178329</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I160" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J160" s="3" t="n">
         <v>42809</v>
@@ -8022,51 +8022,51 @@
       <c r="J170" s="3" t="n">
         <v>42859</v>
       </c>
       <c r="K170" s="3" t="n">
         <v>43301</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
           <t>1732003025/IF/IAY/682580 — Construction of IAY House -IAY REG. NO. MP3798567</t>
         </is>
       </c>
       <c r="G171" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I171" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J171" s="3" t="n">
         <v>42809</v>
@@ -10632,51 +10632,51 @@
       <c r="J224" s="3" t="n">
         <v>45365</v>
       </c>
       <c r="K224" s="3" t="n">
         <v>45611</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
           <t>1732003025/RC/22012034844208 — C C RAOD NIRMAN MUKHY SADAK GOVT HAI SCHOOL TAK</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>34853</v>
       </c>
       <c r="I225" s="2" t="n">
         <v>18592.02</v>
       </c>
       <c r="J225" s="3" t="n">
         <v>45867</v>
@@ -11870,1426 +11870,1473 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>18831</v>
       </c>
       <c r="I250" s="2" t="n">
         <v>18659</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>45195</v>
       </c>
       <c r="K250" s="3" t="n">
         <v>45204</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Upgradation/extension of panchayat Bhawan / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Community infrastructure</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
-          <t>1732003025/SK/2189 — Bharat Nirman Rajeev Gandhi Sewa Kendra,BRAHMAMGAONKALA</t>
+          <t>1732003025/RS/VB/YD/22012035141047 — Constr of NADEP Compost structure for 1</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
-        <v>118101</v>
+        <v>0</v>
       </c>
       <c r="I251" s="2" t="n">
-        <v>115965</v>
+        <v>0</v>
       </c>
       <c r="J251" s="3" t="n">
-        <v>41690</v>
-[...3 lines deleted...]
-      </c>
+        <v>46317</v>
+      </c>
+      <c r="K251" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Upgradation/extension of panchayat Bhawan / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; Maint of Community infrastructure</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
-          <t>1732003025/WC/22012034434698 — Hathed nadi pr stop dam nirman Khedi ahir gram me</t>
+          <t>1732003025/SK/2189 — Bharat Nirman Rajeev Gandhi Sewa Kendra,BRAHMAMGAONKALA</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
-        <v>0</v>
+        <v>118101</v>
       </c>
       <c r="I252" s="2" t="n">
-        <v>0</v>
+        <v>115965</v>
       </c>
       <c r="J252" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K252" s="3"/>
+        <v>41690</v>
+      </c>
+      <c r="K252" s="3" t="n">
+        <v>42387</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
-          <t>1732003025/WC/22012034513803 — stap dem hathed nadi  bamhangaonkalan</t>
+          <t>1732003025/WC/22012034434698 — Hathed nadi pr stop dam nirman Khedi ahir gram me</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I253" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J253" s="3" t="n">
-        <v>43740</v>
+        <v>43491</v>
       </c>
       <c r="K253" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
-          <t>1732003025/WC/22012034513804 — stap dem hathed nadi khediahir</t>
+          <t>1732003025/WC/22012034513803 — stap dem hathed nadi  bamhangaonkalan</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I254" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J254" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K254" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Biodrainage- Gov blding premises / Block Plantation of Biodrainage Trees in Government building premises for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
-          <t>1732003025/WC/22012034890034 — Maa ki Bagiya Bahmangaokala</t>
+          <t>1732003025/WC/22012034513804 — stap dem hathed nadi khediahir</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
-        <v>14906.39</v>
+        <v>0</v>
       </c>
       <c r="I255" s="2" t="n">
-        <v>8299</v>
+        <v>0</v>
       </c>
       <c r="J255" s="3" t="n">
-        <v>44614</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K255" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Block Plantation-Biodrainage- Gov blding premises / Block Plantation of Biodrainage Trees in Government building premises for Community</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
-          <t>1732003025/WC/22012034911414 — chek dam sondarikaran bamhangaonkalan</t>
+          <t>1732003025/WC/22012034890034 — Maa ki Bagiya Bahmangaokala</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
-        <v>49353.24</v>
+        <v>14906.39</v>
       </c>
       <c r="I256" s="2" t="n">
-        <v>44064</v>
+        <v>8299</v>
       </c>
       <c r="J256" s="3" t="n">
-        <v>44705</v>
+        <v>44614</v>
       </c>
       <c r="K256" s="3" t="n">
-        <v>44747</v>
+        <v>44931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
-          <t>1732003025/WC/22012034965753 — Nala Vistarikaran Bahmangaokala 500 m</t>
+          <t>1732003025/WC/22012034911414 — chek dam sondarikaran bamhangaonkalan</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
-        <v>0</v>
+        <v>49353.24</v>
       </c>
       <c r="I257" s="2" t="n">
-        <v>0</v>
+        <v>44064</v>
       </c>
       <c r="J257" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K257" s="3"/>
+        <v>44705</v>
+      </c>
+      <c r="K257" s="3" t="n">
+        <v>44747</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
-          <t>1732003025/WC/22012034965758 — Nala Vistarikaran Bahmangaokala 500 m</t>
+          <t>1732003025/WC/22012034965753 — Nala Vistarikaran Bahmangaokala 500 m</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I258" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K258" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
-          <t>1732003025/WC/22012034965759 — Nala Vistarikaran Bahmangaokala 500 m</t>
+          <t>1732003025/WC/22012034965758 — Nala Vistarikaran Bahmangaokala 500 m</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I259" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J259" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K259" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
-          <t>1732003025/WC/22012034965760 — Nala Vistarikaran Bahmangaokala 500 m</t>
+          <t>1732003025/WC/22012034965759 — Nala Vistarikaran Bahmangaokala 500 m</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I260" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K260" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
-          <t>1732003025/WC/22012034965761 — Nala Vistarikaran Bahmangaokala 500 m</t>
+          <t>1732003025/WC/22012034965760 — Nala Vistarikaran Bahmangaokala 500 m</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
-        <v>90225.8</v>
+        <v>0</v>
       </c>
       <c r="I261" s="2" t="n">
-        <v>78336</v>
+        <v>0</v>
       </c>
       <c r="J261" s="3" t="n">
-        <v>44698</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K261" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
-          <t>1732003025/WC/22012034965772 — Kachchi nali Gore lal ke ghar se Hathed nadi tk Khediahir</t>
+          <t>1732003025/WC/22012034965761 — Nala Vistarikaran Bahmangaokala 500 m</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
-        <v>0</v>
+        <v>90225.8</v>
       </c>
       <c r="I262" s="2" t="n">
-        <v>0</v>
+        <v>78336</v>
       </c>
       <c r="J262" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K262" s="3"/>
+        <v>44698</v>
+      </c>
+      <c r="K262" s="3" t="n">
+        <v>44746</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
-          <t>1732003025/WC/22012034965773 — Kachchi nali Gore lal ke ghar se Hathed nadi tk Khediahir</t>
+          <t>1732003025/WC/22012034965772 — Kachchi nali Gore lal ke ghar se Hathed nadi tk Khediahir</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
-        <v>51860.54</v>
+        <v>0</v>
       </c>
       <c r="I263" s="2" t="n">
-        <v>42840</v>
+        <v>0</v>
       </c>
       <c r="J263" s="3" t="n">
-        <v>44698</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K263" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
-          <t>1732003025/WC/22012035142309 — shrikishan ke ghar se titu malik ke ghar tak r.cc nali</t>
+          <t>1732003025/WC/22012034965773 — Kachchi nali Gore lal ke ghar se Hathed nadi tk Khediahir</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
-        <v>0</v>
+        <v>51860.54</v>
       </c>
       <c r="I264" s="2" t="n">
-        <v>0</v>
+        <v>42840</v>
       </c>
       <c r="J264" s="3" t="n">
-        <v>45153</v>
-[...1 lines deleted...]
-      <c r="K264" s="3"/>
+        <v>44698</v>
+      </c>
+      <c r="K264" s="3" t="n">
+        <v>44746</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
-          <t>1732003025/WC/22012035142386 — shrikishan ke ghar se titu malik ke ghar tak rcc nali</t>
+          <t>1732003025/WC/22012035142309 — shrikishan ke ghar se titu malik ke ghar tak r.cc nali</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I265" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J265" s="3" t="n">
         <v>45153</v>
       </c>
       <c r="K265" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
           <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
-          <t>1732003025/WC/22012035142387 — shrikishan ke ghar se titu malik ke ghar tak rcc nali</t>
+          <t>1732003025/WC/22012035142386 — shrikishan ke ghar se titu malik ke ghar tak rcc nali</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
-        <v>28029</v>
+        <v>0</v>
       </c>
       <c r="I266" s="2" t="n">
-        <v>27935</v>
+        <v>0</v>
       </c>
       <c r="J266" s="3" t="n">
-        <v>45205</v>
-[...3 lines deleted...]
-      </c>
+        <v>45153</v>
+      </c>
+      <c r="K266" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
-          <t>1732003025/WC/22012035183879 — CTR-Flood channel for community main road se  nadi ki aur</t>
+          <t>1732003025/WC/22012035142387 — shrikishan ke ghar se titu malik ke ghar tak rcc nali</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
-        <v>53816.15</v>
+        <v>28029</v>
       </c>
       <c r="I267" s="2" t="n">
-        <v>40692</v>
+        <v>27935</v>
       </c>
       <c r="J267" s="3" t="n">
-        <v>45365</v>
+        <v>45205</v>
       </c>
       <c r="K267" s="3" t="n">
-        <v>45781</v>
+        <v>45298</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
-          <t>1732003025/WC/22012035209510 — CTR Rcc nali vinod uike ke ghar se nadi ki aur</t>
+          <t>1732003025/WC/22012035183879 — CTR-Flood channel for community main road se  nadi ki aur</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
-        <v>33500</v>
+        <v>53816.15</v>
       </c>
       <c r="I268" s="2" t="n">
-        <v>32805</v>
+        <v>40692</v>
       </c>
       <c r="J268" s="3" t="n">
-        <v>45461</v>
+        <v>45365</v>
       </c>
       <c r="K268" s="3" t="n">
-        <v>45611</v>
+        <v>45781</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
-          <t>1732003025/WC/22012035209521 — CTR check dam revotion</t>
+          <t>1732003025/WC/22012035209510 — CTR Rcc nali vinod uike ke ghar se nadi ki aur</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
-        <v>0</v>
+        <v>33500</v>
       </c>
       <c r="I269" s="2" t="n">
-        <v>0</v>
+        <v>32805</v>
       </c>
       <c r="J269" s="3" t="n">
-        <v>45457</v>
-[...1 lines deleted...]
-      <c r="K269" s="3"/>
+        <v>45461</v>
+      </c>
+      <c r="K269" s="3" t="n">
+        <v>45611</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
-          <t>1732003025/WC/22012035211348 — CTR check dam mow works</t>
+          <t>1732003025/WC/22012035209521 — CTR check dam revotion</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I270" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>45457</v>
       </c>
       <c r="K270" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
-          <t>1732003025/WC/22012035211354 — CTR check dam mow works</t>
+          <t>1732003025/WC/22012035211348 — CTR check dam mow works</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
-        <v>18600</v>
+        <v>0</v>
       </c>
       <c r="I271" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J271" s="3" t="n">
-        <v>45396</v>
+        <v>45457</v>
       </c>
       <c r="K271" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
-          <t>1732003025/WC/22012035296481 — CTR richarge phit bamhangaonkala mofada raod ke pass</t>
+          <t>1732003025/WC/22012035211354 — CTR check dam mow works</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
-        <v>0</v>
+        <v>18600</v>
       </c>
       <c r="I272" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J272" s="3" t="n">
-        <v>45758</v>
+        <v>45396</v>
       </c>
       <c r="K272" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
-          <t>1732003025/WC/22012035296526 — Sodal baba ke pass phok phit</t>
+          <t>1732003025/WC/22012035296481 — CTR richarge phit bamhangaonkala mofada raod ke pass</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I273" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J273" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K273" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
-          <t>1732003025/WC/22012035296545 — Ctr midil school ke pass bamhangaonakalan</t>
+          <t>1732003025/WC/22012035296526 — Sodal baba ke pass phok phit</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I274" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K274" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
-          <t>1732003025/WC/22012035302211 — CTR dagbel hit koop rucharge shaft nirman pravin gour ke ghar ke pass</t>
+          <t>1732003025/WC/22012035296545 — Ctr midil school ke pass bamhangaonakalan</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I275" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J275" s="3" t="n">
-        <v>45761</v>
+        <v>45758</v>
       </c>
       <c r="K275" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
-          <t>1732003025/WC/22012035302449 — Sodal baba ke pass phok phit</t>
+          <t>1732003025/WC/22012035302211 — CTR dagbel hit koop rucharge shaft nirman pravin gour ke ghar ke pass</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
-        <v>5274</v>
+        <v>0</v>
       </c>
       <c r="I276" s="2" t="n">
-        <v>5270</v>
+        <v>0</v>
       </c>
       <c r="J276" s="3" t="n">
-        <v>45792</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K276" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
-          <t>1732003025/WC/22012035302496 — CTR richarge phit bamhangaonkala mofada raod ke pass</t>
+          <t>1732003025/WC/22012035302449 — Sodal baba ke pass phok phit</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>5274</v>
       </c>
       <c r="I277" s="2" t="n">
         <v>5270</v>
       </c>
       <c r="J277" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K277" s="3" t="n">
         <v>46106</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
-          <t>1732003025/WC/22012035302503 — Ctr midil school ke pass bamhangaonakalan</t>
+          <t>1732003025/WC/22012035302496 — CTR richarge phit bamhangaonkala mofada raod ke pass</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>5274</v>
       </c>
       <c r="I278" s="2" t="n">
         <v>5270</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K278" s="3" t="n">
         <v>46106</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C279" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D279" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+        </is>
+      </c>
+      <c r="E279" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F279" s="1" t="inlineStr">
+        <is>
+          <t>1732003025/WC/22012035302503 — Ctr midil school ke pass bamhangaonakalan</t>
+        </is>
+      </c>
+      <c r="G279" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H279" s="2" t="n">
+        <v>5274</v>
+      </c>
+      <c r="I279" s="2" t="n">
+        <v>5270</v>
+      </c>
+      <c r="J279" s="3" t="n">
+        <v>45792</v>
+      </c>
+      <c r="K279" s="3" t="n">
+        <v>46106</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
+      <c r="A280" s="1" t="inlineStr">
+        <is>
+          <t>HOSHANGABAD</t>
+        </is>
+      </c>
+      <c r="B280" s="1" t="inlineStr">
+        <is>
           <t>2011-2012</t>
         </is>
       </c>
-      <c r="C279" s="1" t="inlineStr">
+      <c r="C280" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D279" s="1" t="inlineStr">
+      <c r="D280" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
-      <c r="E279" s="1" t="inlineStr">
+      <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
-      <c r="F279" s="1" t="inlineStr">
+      <c r="F280" s="1" t="inlineStr">
         <is>
           <t>1732003025/WC/670 — बम्‍हनगांवकलां सोक्‍ता गड्रडा हरिजन मोहल्‍ला में</t>
         </is>
       </c>
-      <c r="G279" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H279" s="2" t="n">
+      <c r="G280" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H280" s="2" t="n">
         <v>6815</v>
       </c>
-      <c r="I279" s="2" t="n">
+      <c r="I280" s="2" t="n">
         <v>6315</v>
       </c>
-      <c r="J279" s="3" t="n">
+      <c r="J280" s="3" t="n">
         <v>40716</v>
       </c>
-      <c r="K279" s="3" t="n">
+      <c r="K280" s="3" t="n">
         <v>40911</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>