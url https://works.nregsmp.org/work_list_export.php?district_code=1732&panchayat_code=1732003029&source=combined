--- v0 (2026-09-02)
+++ v1 (2026-10-21)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K226"/>
+  <dimension ref="A1:K227"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 06:25:12</t>
+          <t>Exported on: 2026-10-21 07:48:28</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: NARMADAPURAM</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -657,73 +657,73 @@
       <c r="J19" s="3" t="n">
         <v>45155</v>
       </c>
       <c r="K19" s="3" t="n">
         <v>46136</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1732003029/DP/22012034620926 — Haslpur se randal road side plantation narmada path</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>453563.17</v>
       </c>
       <c r="I20" s="2" t="n">
-        <v>110218</v>
+        <v>111418</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45489</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
@@ -2305,98 +2305,98 @@
         <v>3915</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>45809</v>
       </c>
       <c r="K53" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1732003029/IF/22012035557930 — CTR DUGWEL KOOP RECHARGE SHAFT BANVARILAL VERMA GRAM PARRADEH</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1732003029/IF/22012035557943 — CTR DUGWEL KOOP RECHARGE SHAFT BANVARILAL VERMA GRAM PARRADEH</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>45761</v>
@@ -2497,51 +2497,51 @@
       <c r="J57" s="3" t="n">
         <v>45808</v>
       </c>
       <c r="K57" s="3" t="n">
         <v>46136</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1732003029/IF/22012035558061 — CTR DUGWEL KOOP RECHARGE SHAFT BANVARILAL VERMA GRAM PARRADEH</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>45761</v>
@@ -3906,51 +3906,51 @@
       <c r="J86" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K86" s="3" t="n">
         <v>46016</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F87" s="1" t="inlineStr">
         <is>
           <t>1732003029/IF/IAY/4993647 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114689949</t>
         </is>
       </c>
       <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H87" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I87" s="2" t="n">
         <v>23157</v>
       </c>
       <c r="J87" s="3" t="n">
         <v>45736</v>
@@ -7388,51 +7388,51 @@
         <v>0</v>
       </c>
       <c r="J158" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K158" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
-          <t>Construction of WBM Roads for Community / Construction of WBM Roads for Community</t>
+          <t>Construction of WBM Roads for Community / Construction of WBM Road for Community</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
           <t>1732003029/RC/22012034821388 — nehar se haricharnd ke khet ki aur wbm road</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J159" s="3" t="n">
         <v>45396</v>
@@ -10470,51 +10470,51 @@
         <v>0</v>
       </c>
       <c r="J222" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K222" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
           <t>1732003029/WC/22012035312281 — CTR SOCK PIT UPSWATH KENDRA HASALPUR</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
         <v>5274</v>
       </c>
       <c r="I223" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J223" s="3" t="n">
         <v>45761</v>
@@ -10645,50 +10645,97 @@
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
           <t>1732003029/WC/676 — पर्रादेह सोक्‍ता गड्रडा प्रा.शाला भवन के हेण्‍डपंप पर</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
         <v>6815</v>
       </c>
       <c r="I226" s="2" t="n">
         <v>6667</v>
       </c>
       <c r="J226" s="3" t="n">
         <v>40699</v>
       </c>
       <c r="K226" s="3" t="n">
         <v>41113</v>
       </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
+      <c r="A227" s="1" t="inlineStr">
+        <is>
+          <t>HOSHANGABAD</t>
+        </is>
+      </c>
+      <c r="B227" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C227" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D227" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E227" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F227" s="1" t="inlineStr">
+        <is>
+          <t>1732003029/WC/VB/YD/22012035335677 — Roof top rain wat. har. str. in gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="G227" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H227" s="2" t="n">
+        <v>30496.65</v>
+      </c>
+      <c r="I227" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J227" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K227" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>