--- v0 (2026-09-02)
+++ v1 (2026-10-21)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K252"/>
+  <dimension ref="A1:K253"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 05:18:12</t>
+          <t>Exported on: 2026-10-21 06:24:31</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: NARMADAPURAM</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1088,51 +1088,51 @@
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1732003048/DP/22012034568929 — MISROD KHEL MAIDAN ME VRAKSHAROPAN KARYA</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>407825.29</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>53110</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>44825</v>
@@ -1231,51 +1231,51 @@
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment for community / Construction of Embankment for community</t>
+          <t>Construction of Embankment for community / Construction of Embankment for Community</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1732003048/FP/22012034625396 — Mishrod - Jhukriya Nala Sudradikaran Kary</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>929663.72</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>42846</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>44348</v>
@@ -1470,51 +1470,51 @@
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>42839</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Plantation / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1732003048/IF/22012034379147 — MISROD PLANTION ,HARIOM. MANMOHAN ,SHRI KISHAN</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>187600</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>17772</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>43256</v>
@@ -3555,51 +3555,51 @@
       <c r="J79" s="3" t="n">
         <v>44713</v>
       </c>
       <c r="K79" s="3" t="n">
         <v>44880</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
           <t>1732003048/IF/IAY/3652904 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118094247</t>
         </is>
       </c>
       <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H80" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I80" s="2" t="n">
         <v>18225</v>
       </c>
       <c r="J80" s="3" t="n">
         <v>45574</v>
@@ -4680,51 +4680,51 @@
       <c r="J102" s="3" t="n">
         <v>45735</v>
       </c>
       <c r="K102" s="3" t="n">
         <v>46169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
           <t>1732003048/IF/IAY/5004252 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118365948</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H103" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I103" s="2" t="n">
         <v>20700</v>
       </c>
       <c r="J103" s="3" t="n">
         <v>45742</v>
@@ -5070,51 +5070,51 @@
       <c r="J110" s="3" t="n">
         <v>45869</v>
       </c>
       <c r="K110" s="3" t="n">
         <v>46169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
           <t>1732003048/IF/IAY/5168234 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149714608</t>
         </is>
       </c>
       <c r="G111" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H111" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I111" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J111" s="3" t="n">
         <v>46036</v>
@@ -5166,100 +5166,100 @@
       <c r="J112" s="3" t="n">
         <v>45798</v>
       </c>
       <c r="K112" s="3" t="n">
         <v>46136</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
           <t>1732003048/IF/IAY/5174454 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118776701</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I113" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>45819</v>
       </c>
       <c r="K113" s="3" t="n">
         <v>46246</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
           <t>1732003048/IF/IAY/5180371 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115019330</t>
         </is>
       </c>
       <c r="G114" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H114" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I114" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J114" s="3" t="n">
         <v>45910</v>
@@ -5509,100 +5509,100 @@
       <c r="J119" s="3" t="n">
         <v>45875</v>
       </c>
       <c r="K119" s="3" t="n">
         <v>46024</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F120" s="1" t="inlineStr">
         <is>
           <t>1732003048/IF/IAY/5226726 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118577400</t>
         </is>
       </c>
       <c r="G120" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H120" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I120" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J120" s="3" t="n">
         <v>45917</v>
       </c>
       <c r="K120" s="3" t="n">
         <v>46246</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
           <t>1732003048/IF/IAY/5231366 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118744870</t>
         </is>
       </c>
       <c r="G121" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H121" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I121" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J121" s="3" t="n">
         <v>45770</v>
@@ -5656,73 +5656,73 @@
       <c r="J122" s="3" t="n">
         <v>45819</v>
       </c>
       <c r="K122" s="3" t="n">
         <v>46169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
           <t>1732003048/IF/IAY/5238943 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118368856</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I123" s="2" t="n">
-        <v>4200</v>
+        <v>23100</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K123" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -5997,51 +5997,51 @@
       <c r="J129" s="3" t="n">
         <v>45896</v>
       </c>
       <c r="K129" s="3" t="n">
         <v>46180</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
           <t>1732003048/IF/IAY/5457622 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118846191</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I130" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J130" s="3" t="n">
         <v>45875</v>
@@ -6093,192 +6093,192 @@
       <c r="J131" s="3" t="n">
         <v>45854</v>
       </c>
       <c r="K131" s="3" t="n">
         <v>46136</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
           <t>1732003048/IF/IAY/5457966 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118600391</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I132" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J132" s="3" t="n">
         <v>45875</v>
       </c>
       <c r="K132" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
           <t>1732003048/IF/IAY/5458667 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116234279</t>
         </is>
       </c>
       <c r="G133" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H133" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I133" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J133" s="3" t="n">
         <v>45896</v>
       </c>
       <c r="K133" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
           <t>1732003048/IF/IAY/5458844 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150099613</t>
         </is>
       </c>
       <c r="G134" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H134" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I134" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J134" s="3" t="n">
         <v>45938</v>
       </c>
       <c r="K134" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
           <t>1732003048/IF/IAY/5461015 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149677080</t>
         </is>
       </c>
       <c r="G135" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H135" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I135" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J135" s="3" t="n">
         <v>45973</v>
@@ -6332,98 +6332,98 @@
       <c r="J136" s="3" t="n">
         <v>45896</v>
       </c>
       <c r="K136" s="3" t="n">
         <v>46071</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
           <t>1732003048/IF/IAY/5461747 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118298533</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I137" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J137" s="3" t="n">
         <v>45889</v>
       </c>
       <c r="K137" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F138" s="1" t="inlineStr">
         <is>
           <t>1732003048/IF/IAY/5465031 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150873660</t>
         </is>
       </c>
       <c r="G138" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H138" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J138" s="3" t="n">
         <v>45757</v>
@@ -6475,145 +6475,145 @@
       <c r="J139" s="3" t="n">
         <v>45896</v>
       </c>
       <c r="K139" s="3" t="n">
         <v>46169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
           <t>1732003048/IF/IAY/5620281 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141827992</t>
         </is>
       </c>
       <c r="G140" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H140" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I140" s="2" t="n">
-        <v>13062</v>
+        <v>25062</v>
       </c>
       <c r="J140" s="3" t="n">
         <v>46162</v>
       </c>
       <c r="K140" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
           <t>1732003048/IF/IAY/5620310 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118150844</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I141" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J141" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K141" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
           <t>1732003048/IF/IAY/5687449 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115013927</t>
         </is>
       </c>
       <c r="G142" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H142" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I142" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J142" s="3" t="n">
         <v>46050</v>
@@ -6665,73 +6665,73 @@
       <c r="J143" s="3" t="n">
         <v>45917</v>
       </c>
       <c r="K143" s="3" t="n">
         <v>46180</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
           <t>1732003048/IF/IAY/5862562 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116225085</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I144" s="2" t="n">
-        <v>14289</v>
+        <v>24789</v>
       </c>
       <c r="J144" s="3" t="n">
         <v>46120</v>
       </c>
       <c r="K144" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -10854,51 +10854,51 @@
         <v>0</v>
       </c>
       <c r="J230" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K230" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
           <t>1732003048/WC/22012034668804 — CTR - 10 work Misrod -Sock pit nirman</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
         <v>135702.29</v>
       </c>
       <c r="I231" s="2" t="n">
         <v>17370</v>
       </c>
       <c r="J231" s="3" t="n">
         <v>44474</v>
@@ -11567,51 +11567,51 @@
       <c r="J245" s="3" t="n">
         <v>45485</v>
       </c>
       <c r="K245" s="3" t="n">
         <v>45781</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
           <t>1732003048/WC/22012035205158 — MISROD LICHPIT NIRMAN SANTOSH VISHWAKARMA KE PASWALE HANDPUMP</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>16132</v>
       </c>
       <c r="I246" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J246" s="3" t="n">
         <v>45396</v>
@@ -11663,51 +11663,51 @@
       <c r="J247" s="3" t="n">
         <v>45776</v>
       </c>
       <c r="K247" s="3" t="n">
         <v>46138</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
           <t>1732003048/WC/22012035312166 — CTR-JGSA-154/28 Govt HS school Parisar ke Kup ke pash recharge Pit</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>17843</v>
       </c>
       <c r="I248" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>45761</v>
@@ -11845,88 +11845,135 @@
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
         <v>6950</v>
       </c>
       <c r="I251" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J251" s="3" t="n">
         <v>41300</v>
       </c>
       <c r="K251" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>HOSHANGABAD</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C252" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D252" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E252" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F252" s="1" t="inlineStr">
+        <is>
+          <t>1732003048/WC/VB/YD/22012035335668 — Roof top rain wat. har. str. in gov Building Mishrod</t>
+        </is>
+      </c>
+      <c r="G252" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H252" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I252" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J252" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K252" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
+      <c r="A253" s="1" t="inlineStr">
+        <is>
+          <t>HOSHANGABAD</t>
+        </is>
+      </c>
+      <c r="B253" s="1" t="inlineStr">
+        <is>
           <t>2025-2026</t>
         </is>
       </c>
-      <c r="C252" s="1" t="inlineStr">
+      <c r="C253" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="D252" s="1" t="inlineStr">
+      <c r="D253" s="1" t="inlineStr">
         <is>
           <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
-      <c r="E252" s="1" t="inlineStr">
+      <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
-      <c r="F252" s="1" t="inlineStr">
+      <c r="F253" s="1" t="inlineStr">
         <is>
           <t>1732003048/WH/22012034944351 — CTR JGSA MISROD TALAB SAF SAFAI AVAM SOUNDRIYKARAN</t>
         </is>
       </c>
-      <c r="G252" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H252" s="2" t="n">
+      <c r="G253" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H253" s="2" t="n">
         <v>49615.6</v>
       </c>
-      <c r="I252" s="2" t="n">
+      <c r="I253" s="2" t="n">
         <v>12528</v>
       </c>
-      <c r="J252" s="3" t="n">
+      <c r="J253" s="3" t="n">
         <v>45805</v>
       </c>
-      <c r="K252" s="3" t="n">
+      <c r="K253" s="3" t="n">
         <v>46139</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>