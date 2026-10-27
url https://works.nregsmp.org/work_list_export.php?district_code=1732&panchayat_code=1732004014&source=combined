--- v0 (2026-09-09)
+++ v1 (2026-10-27)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K642"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-09 01:36:27</t>
+          <t>Exported on: 2026-10-27 05:08:15</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: NARMADAPURAM</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -418,51 +418,51 @@
       <c r="J14" s="3" t="n">
         <v>44422</v>
       </c>
       <c r="K14" s="3" t="n">
         <v>44818</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Construction of Village/Rural Haat for community / Construction of Village/Rural Haat for community</t>
+          <t>Construction of Village/Rural Haat for community / Construction of Rural Haat Building for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Construction of Village Haats</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1732004014/AV/22012034659172 — Goushala nirman ganera GRAM PANCHAYAT GANERA</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45451</v>
@@ -804,333 +804,333 @@
       <c r="J22" s="3" t="n">
         <v>44809</v>
       </c>
       <c r="K22" s="3" t="n">
         <v>46164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1732004014/DP/22012034597054 — bashuda virkchharopan shcool  ke pass ganera</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>221</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1732004014/DP/22012034621351 — Plantation rod kinare narmada path  meharbaan thakur ke khet se harpal thakur ke khet tak</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1732004014/DP/22012034621355 — Plantation rod kinare narmada path Harpal thakur se nathuram yadav ke khet tk GP Ganera</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>453563.17</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>42066.84</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45487</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1732004014/DP/22012034621356 — Plantation rod kinare narmada path Nathuram yadav ke ghar se mede tak GP</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1732004014/DP/22012034621587 — Plantation rod kinare narmada path meharvaan thakur ke khet se harpal ke khet tk GP Ganera</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>453563.17</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>24057</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45484</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1732004014/DP/22012034621590 — Plantation rod kinare narmada path harpal thakur ke khet se nathuram yadav ke ghar  tk GP Ganera</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1732004014/DP/22012034621594 — Plantation rod kinare narmada path nathuram yadav ke khet  se mede tak tk GP Ganera</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>453563.17</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>7047</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45484</v>
@@ -1617,51 +1617,51 @@
       <c r="J39" s="3" t="n">
         <v>42901</v>
       </c>
       <c r="K39" s="3" t="n">
         <v>44030</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Plantation / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1732004014/IF/22012034353557 — Bashropan Narmada Kinare A</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>335000</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>8576</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>43735</v>
@@ -2334,427 +2334,427 @@
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>45365</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1732004014/IF/22012035233617 — Meenaxhi talab Sivram/sukhram ahirwar Gp ganera</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1732004014/IF/22012035233618 — Meenaxhi talab Sivram/sukhram ahirwar Gp ganera</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1732004014/IF/22012035233653 — Meenaxhi talab Sivram/sukhram ahirwar Gp ganera</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1732004014/IF/22012035272528 — Khet talab nirman karya kanchedi lal s/o nanhelal ahirwar GP ganera</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1732004014/IF/22012035328502 — Khet talab nirman karya Raju kevat pira Bhola ram kevat GP ganera</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K59" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1732004014/IF/22012035328519 — Khet talab nirman karya bhagwati pati late mastram yadav G P Ganera</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K60" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>1732004014/IF/22012035328546 — Khet talab nirman karya Raju kevat pita bholaram kevat  G P Ganera</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K61" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1732004014/IF/22012035412092 — JGSA Form pond nirmaan Bhagwat/Mastram GP Ganera</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1732004014/IF/22012035423756 — JGSA Form pond nirman bhagvati bai GP Ganera</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>45761</v>
@@ -12594,51 +12594,51 @@
       <c r="J264" s="3" t="n">
         <v>45722</v>
       </c>
       <c r="K264" s="3" t="n">
         <v>46169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
           <t>1732004014/IF/IAY/4890769 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149925041</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I265" s="2" t="n">
         <v>18153</v>
       </c>
       <c r="J265" s="3" t="n">
         <v>45722</v>
@@ -12788,73 +12788,73 @@
       <c r="J268" s="3" t="n">
         <v>42782</v>
       </c>
       <c r="K268" s="3" t="n">
         <v>43288</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
           <t>1732004014/IF/IAY/5863509 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124367790</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I269" s="2" t="n">
-        <v>2610</v>
+        <v>14010</v>
       </c>
       <c r="J269" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K269" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -16421,51 +16421,51 @@
       <c r="J343" s="3" t="n">
         <v>45495</v>
       </c>
       <c r="K343" s="3" t="n">
         <v>46125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
           <t>1732004014/RC/22012034823063 — C C road avm nali nirman Rajesh ahirwar ke ghar se hemraj ahirwar ke ghar tak</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>36000</v>
       </c>
       <c r="I344" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J344" s="3" t="n">
         <v>45451</v>
@@ -30057,51 +30057,51 @@
         <v>243</v>
       </c>
       <c r="J631" s="3" t="n">
         <v>45482</v>
       </c>
       <c r="K631" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
           <t>1732004014/WC/22012035269934 — JGSA Dug well recharge nirman sarvjanik mangal ke pass GP Ganera</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I632" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J632" s="3" t="n">
         <v>45761</v>
@@ -30202,98 +30202,98 @@
       <c r="J634" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K634" s="3" t="n">
         <v>46171</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
           <t>1732004014/WC/22012035306739 — JGSA Borwell Recharge Mangal Bhavan Ke Pas Ganera</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I635" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J635" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K635" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
           <t>1732004014/WC/22012035306741 — JGSA Borwell Recharge Mangal Bhavan Ke Pas Ganera</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I636" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J636" s="3" t="n">
         <v>45761</v>
@@ -30345,192 +30345,192 @@
       <c r="J637" s="3" t="n">
         <v>44708</v>
       </c>
       <c r="K637" s="3" t="n">
         <v>46166</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
           <t>1732004014/WH/22012034944278 — Roof water harvesting samudayik mangal bhavan GP Ganera</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I638" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J638" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K638" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
           <t>1732004014/WH/22012034944313 — JGSA Roof water harvesting samudayik mangal bhavan per GP Ganera</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I639" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J639" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K639" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
           <t>1732004014/WH/22012034944590 — JGSA Water harvesting karya samudayik mangal bhavan GP Ganera</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
         <v>43662.95</v>
       </c>
       <c r="I640" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J640" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K640" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
           <t>1732004017/IF/22012035412271 — JGSA Form pond nirmaan Raju /Bholaram kevet GP Ganera</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I641" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J641" s="3" t="n">
         <v>45761</v>